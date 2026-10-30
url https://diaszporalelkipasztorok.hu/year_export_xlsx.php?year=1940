--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,23804 +98,24180 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1940</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>All countries</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>128</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>272</v>
+        <v>278</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>89</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>42</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1940</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bartkó Péter OFM</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>ferences (Sacred Heart Province)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Chicago, IL, USA
-Cleveland, OH, USA - pastor</t>
+Cleveland, OH, USA - lelkipásztor</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1937
 1940</t>
         </is>
       </c>
       <c r="O18">
         <v>1940</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=51</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1940</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Győrszentiván, Magyar Királyság - religious educator
+          <t>Győrszentiván, Magyar Királyság - hitoktató
 A Boldogasszony-kápolna őre, Győrszentmárton, Magyar Királyság</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1940</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bittmann Antal</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Úrkút, Magyar Királyság - administrator
-Ácsteszér, Magyar Királyság - administrator</t>
+          <t>Úrkút, Magyar Királyság - adminisztrátor
+Ácsteszér, Magyar Királyság - adminisztrátor</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1931
 1940</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=86</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1940</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Miskolc</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Róma, Italy
-camp chaplain</t>
+          <t>Róma, Olaszország
+tábori lelkész</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>May 13, 1940
+          <t>1940. május 13.
 1940</t>
         </is>
       </c>
       <c r="O21">
         <v>1945</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1940</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Magyar Királyság - assistant pastor, religious educator</t>
+          <t>Nagykanizsa, Magyar Királyság - segédlelkész, hitoktató</t>
         </is>
       </c>
       <c r="N22">
         <v>1940</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1940</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Békés György Menyhért OFM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Búcsúszentlászló, Magyar Királyság - religious educator</t>
+          <t>Búcsúszentlászló, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N23">
         <v>1940</v>
       </c>
       <c r="O23">
         <v>1940</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=77</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1940</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Beginning of domestic service</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság - Master’s degree</t>
+          <t>Pécs, Magyar Királyság - magiszter</t>
         </is>
       </c>
       <c r="N24">
         <v>1940</v>
       </c>
       <c r="O24">
         <v>1940</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1940</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Bódy Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - assistant pastor, then parish priest</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N25">
         <v>1940</v>
       </c>
       <c r="O25">
         <v>1957</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=452</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1940</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Cseh Gyula Titusz OFM</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Csongrád, Magyar Királyság</t>
         </is>
       </c>
       <c r="N26">
         <v>1940</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=151</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1940</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Csellár Jenő István OSPPE</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Pécs, Hungary
-Sziklakápolna, Budapest, Magyar Királyság - building manager</t>
+          <t>Pécs, Magyarország
+Sziklakápolna, Budapest, Magyar Királyság - házgondnok</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>January 28, 1940
+          <t>1940. január 28.
 1940</t>
         </is>
       </c>
       <c r="O27">
         <v>1943</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=155</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1940</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Cserey Béla</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Magyar Királyság - academic advisor</t>
+          <t>Szatmárnémeti, Magyar Királyság - tanulmányi felügyelő</t>
         </is>
       </c>
       <c r="N28">
         <v>1940</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=958</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1940</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Return home</t>
+          <t>Hazatérés</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Csertő Jakab Gábor</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Ófalu, Érd, Magyar Királyság</t>
         </is>
       </c>
       <c r="N29">
         <v>1940</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=157</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1940</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - student teacher</t>
+          <t>Budapest, Magyar Királyság - gyakorló tanár</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>June 23, 1940
+          <t>1940. június 23.
 1940</t>
         </is>
       </c>
       <c r="O30">
         <v>1941</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1940</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Vancouver, BC, Canada - seminary professor; at that time, he was designated as a Benedictine</t>
+          <t>Vancouver, BC, Kanada - szemináriumi tanár, ekkor bencésként van jelölve</t>
         </is>
       </c>
       <c r="N31">
         <v>1940</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1940</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Beginning of domestic service</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Máriaradna, Romania - confessor, pastor</t>
+          <t>Máriaradna, Románia - gyóntató, lelkész</t>
         </is>
       </c>
       <c r="N32">
         <v>1940</v>
       </c>
       <c r="O32">
         <v>1941</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1940</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Tornaalja, Magyar Királyság - parish priest</t>
+          <t>Tornaalja, Magyar Királyság - plébános</t>
         </is>
       </c>
       <c r="N33">
         <v>1940</v>
       </c>
       <c r="O33">
         <v>1943</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1940</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Polgárdi, Magyar Királyság - assistant pastor</t>
+          <t>Polgárdi, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N34">
         <v>1939</v>
       </c>
       <c r="O34">
         <v>1940</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1940</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság - assistant pastor</t>
+          <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N35">
         <v>1940</v>
       </c>
       <c r="O35">
         <v>1944</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1940</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság - Doctor of Canon Law and Philosophy, lecturer in theology, regular and Lenten preacher, confessor to the clergy and spiritual director to the laity, editor of *Magyar Barát* and *Ferences Kiadványok*, director of the Third Order</t>
+          <t>Gyöngyös, Magyar Királyság - egyházjogi és filozófiai doktor, teológiai lektor, rendes és nagyböjti szónok, a klerikusok gyóntatója és a laikus testvérek magisztere, a Magyar Barát és a Ferences Kiadványok szerkesztője, a III. Rend igazgatója</t>
         </is>
       </c>
       <c r="N36">
         <v>1940</v>
       </c>
       <c r="O36">
         <v>1945</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1940</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Endrődy László (SJ), Msgr</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság - a professor at the College of Theology</t>
+          <t>Szeged, Magyar Királyság - a Hittudományi Főiskola tanára</t>
         </is>
       </c>
       <c r="N37">
         <v>1940</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=239</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1940</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Fedas Teodor</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="N38">
         <v>1938</v>
       </c>
       <c r="O38">
         <v>1940</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=255</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1940</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Szentgotthárd, Magyar Királyság - assistant pastor
-Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság - teacher; also a youth preacher from 1940 to 1943</t>
+          <t>Szentgotthárd, Magyar Királyság - segédlelkész
+Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság - tanár, 1940 – 1943 között ifjúsági hitszónok is</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>1940
 1947</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1940</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Eperjes, Csehszlovákia
-Tőketerebes, Csehszlovákia - assistant pastor</t>
+Tőketerebes, Csehszlovákia - segédlelkész</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
-          <t>June 16, 1940
+          <t>1940. június 16.
 1940</t>
         </is>
       </c>
       <c r="O40">
         <v>1943</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1940</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Forró János Alpár OFM</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N41">
         <v>1940</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=284</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1940</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Haycock Run, PA, USA - parish priest</t>
+          <t>St. John the Baptist Parish, Haycock Run, PA, USA - plébános</t>
         </is>
       </c>
       <c r="N42">
         <v>1940</v>
       </c>
       <c r="O42">
         <v>1953</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1940</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="N43">
         <v>1940</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1940</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Gerencsér István Tarzicius OFM</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - assistant pastor, religious education teacher
-Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - assistant pastor, then parish priest</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - segédlelkész, hitoktató
+Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>1938
 1940</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>1940
 1946</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=319</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1940</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság - teacher
-Kolozsvár, Magyar Királyság - teacher</t>
+          <t>Debrecen, Magyar Királyság - tanár
+Kolozsvár, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1940</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-[...1 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Getlik István</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Jenke, Magyar Királyság - assistant pastor
-[...1 lines deleted...]
-Nagyszőlős, Magyar Királyság - religious instructor (including in Munkács)</t>
+          <t>Jenke, Magyar Királyság - segédlelkész
+Nagyszőlős, Magyar Királyság - ideiglenes lelkész (valamint: , Beregszász, Huszt, majd Vállaj)
+Nagyszőlős, Magyar Királyság - hitoktató (közben Munkácson is)</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>1938
 1940
 1940</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>1940
 1942
 1942</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=325</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1940</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Grigássy J. Gyula</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>St. John Cathedral, Munhall, PA, USA - assistant pastor
-St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA - parish priest who built the church</t>
+          <t>St. John Cathedral, Munhall, PA, USA - segédlelkész
+St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA - templomépítő parókus</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1937
 1940</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=337</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1940</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Újlak, Budapest, Magyar Királyság - assistant pastor</t>
+          <t>Újlak, Budapest, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N48">
         <v>1940</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1940</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság
-Pannonhalma, Magyar Királyság - preacher and churchwarden</t>
+Pannonhalma, Magyar Királyság - hitszónok és hebdomadarius</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
-          <t>June 16, 1940
+          <t>1940. június 16.
 1940</t>
         </is>
       </c>
       <c r="O49">
         <v>1941</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1940</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság - Field chaplain, chaplain of the Hungarian Air Force (2nd Air Brigade and 3rd Air District)</t>
+          <t>Szolnok, Magyar Királyság - tábori lelkész, a magyar repülőerők lelkésze (2. repülő dandár, illetve 3. repülő körzet)</t>
         </is>
       </c>
       <c r="N50">
         <v>1940</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1940</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Beginning of domestic service</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság - teacher at the Order’s high school</t>
+          <t>Szombathely, Magyar Királyság - tanár a rend gimnáziumában</t>
         </is>
       </c>
       <c r="N51">
         <v>1940</v>
       </c>
       <c r="O51">
         <v>1946</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1940</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Return home</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>USA - pastor
-Kiskorona utcai iskola, Budapest, Magyar Királyság - religious educator</t>
+          <t>USA - lelkész
+Kiskorona utcai iskola, Budapest, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>1935
 1940</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>1940
 1950</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1940</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Gary, IN, USA - assistant pastor
-Windber, PA, USA - parish priest</t>
+          <t>Gary, IN, USA - segédlelkész
+Windber, PA, USA - plébános</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1940
 1940</t>
         </is>
       </c>
       <c r="O53">
         <v>1956</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1940</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Miskolc, Magyar Királyság - Assistant pastor, church secretary of the Girls’ Association, and religious education teacher. Meanwhile, in 1940, he served as assistant pastor in Újhuta</t>
+          <t>Miskolc, Magyar Királyság - segédlelkész, a Leányegylet egyházi titkára, hittanár. közben 1940-ben Újhután helyettes lelkész</t>
         </is>
       </c>
       <c r="N54">
         <v>1937</v>
       </c>
       <c r="O54">
         <v>1940</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1940</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Hetényi György Bonaventura OFMCap</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="N55">
         <v>1940</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=388</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1940</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - studies, as well as caretaker of the Chapel of Our Lady
-Ölbő, Magyar Királyság - celebrant and hebdomadarius at Pannonhalma</t>
+          <t>Budapest, Magyar Királyság - tanulmányok, valamint a Boldogasszony Kápolna őre
+Ölbő, Magyar Királyság - miséző, valamint hebdomadarius Pannonhalmán</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1940</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)
-Perpetual vows</t>
+          <t>Áthelyezés (új szolgálati hely)
+Örökfogadalom</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Kassa, Magyar Királyság - pastor
+          <t>Kassa, Magyar Királyság - lelkész
 Kassa, Csehszlovákia</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>1940
-February 2, 1940</t>
+1940. február 2.</t>
         </is>
       </c>
       <c r="O57">
         <v>1943</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1940</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of foreign service</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Horváth István</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA
-New Egypt, NJ, USA - assistant pastor; also served as a military chaplain from 1943 to 1954</t>
+New Egypt, NJ, USA - segédlelkész, közben 1943 – 1954 között katonai lelkész</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>1940
 1940</t>
         </is>
       </c>
       <c r="O58">
         <v>1954</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1940</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Győr, Magyar Királyság
-Árpás, Magyar Királyság - assistant pastor</t>
+Árpás, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
-          <t>June 23, 1940
+          <t>1940. június 23.
 1940</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1940</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Milwaukee, WI, USA
-Szent László R. K. Egyházközség, New Brunswick, NJ, USA - assistant pastor</t>
+Szent László R. K. Egyházközség, New Brunswick, NJ, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>1937
 1940</t>
         </is>
       </c>
       <c r="O60">
         <v>1940</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1940</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Priestly ordination
-[...1 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Papszentelés
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság
-Péliföldszentkereszt, Magyar Királyság - theological studies
-Pestszentlőrinc, Magyar Királyság - teacher, and later, from 1945, director of the institution and parish priest</t>
+Péliföldszentkereszt, Magyar Királyság - teológiai tanulmányok
+Pestszentlőrinc, Magyar Királyság - nevelő, majd utóbbi helyen 1945-től intézet igazgató, plébános</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
-          <t>June 23, 1940
+          <t>1940. június 23.
 1936
 1940</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1940</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Guarayo, Bolívia - community administrator
-Salvatierra, Bolívia - missionary among the Native Americans, honorary tribal chief</t>
+          <t>Guarayo, Bolívia - a közösség ügyintézője
+Salvatierra, Bolívia - misszionárius az indiánok között, tiszteletbeli törzsfőnök</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>1930
 1940</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>1940
 1986</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1940</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)
-[...1 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Szécsény, Magyar Királyság
 Szentföldi zárda, Simontornya, Magyar Királyság
 Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>1940
 1940
 1940</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1940</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Magyar Királyi Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság - speaker
-Kassa, Magyar Királyság - university professor</t>
+          <t>Magyar Királyi Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság - előadó
+Kassa, Magyar Királyság - egyetemi tanár</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>1936
 1940</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t>1940
 1943</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1940</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Tiszahetény, Csehszlovákia - pastor
-Nagyszőlős, Csehszlovákia - retired</t>
+          <t>Tiszahetény, Csehszlovákia - lelkész
+Nagyszőlős, Csehszlovákia - nyugállományban</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>1938
 1940</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
           <t>1940
 1945</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1940</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Érsekújvár, Csehszlovákia - preacher and instructor of seminarians
-Esztergom, Magyar Királyság - prefect</t>
+          <t>Érsekújvár, Csehszlovákia - hitszónok és a kispapok magisztere
+Esztergom, Magyar Királyság - prefektus</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>1934
 1940</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1940</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Gyergyószárhegy, Romania - Director of the Army of the Holy Cross
-Kolozsvár, Magyar Királyság - Pastor in Nagysármás and its branches</t>
+          <t>Gyergyószárhegy, Románia - a Szent Kereszt Hadsereg igazgatója
+Kolozsvár, Magyar Királyság - Nagysármás és fíliáiban lelkész</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1940</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="N68">
         <v>1940</v>
       </c>
       <c r="O68">
         <v>1946</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1940</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Cambridge, United Kingdom - university professor, geneticist</t>
+          <t>Cambridge, Egyesült Királyság - egyetemi tanár, örökléstani kutató</t>
         </is>
       </c>
       <c r="N69">
         <v>1932</v>
       </c>
       <c r="O69">
         <v>1940</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1940</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Shaffer, PA, USA - Pastor, currently in Sykesville, PA, USA
-New Brunswick, NJ, USA - parish priest</t>
+          <t>Shaffer, PA, USA - lelkész, közben Sykesville, PA, USA
+New Brunswick, NJ, USA - parókus</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>1940
 1940</t>
         </is>
       </c>
       <c r="O70">
         <v>1948</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1940</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA - parish priest
-Trenton, NJ, USA - parish priest</t>
+          <t>Youngstown, OH, USA - parókus
+Trenton, NJ, USA - parókus</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>1936
 1940</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
           <t>1940
 1943</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1940</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Szigetvár, Magyar Királyság - religious educator</t>
+          <t>Szigetvár, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N72">
         <v>1940</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1940</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Szászsebes, Romania - pastor, religious educator
-Máriaradna, Romania - pastor</t>
+          <t>Szászsebes, Románia - lelkész, hitoktató
+Máriaradna, Románia - lelkész</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1940</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="N74">
         <v>1940</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1940</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Magyarnándor, Magyar Királyság - assistant pastor
-Vác, Magyar Királyság - episcopal secretary</t>
+          <t>Magyarnándor, Magyar Királyság - segédlelkész
+Vác, Magyar Királyság - püspöki titkár</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>1938
 1940</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>1940
 1943</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1940</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - student teacher</t>
+          <t>Budapest, Magyar Királyság - gyakorló tanár</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
-          <t>June 16, 1940
+          <t>1940. június 16.
 1940</t>
         </is>
       </c>
       <c r="O76">
         <v>1941</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1940</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Return home</t>
+          <t>Hazatérés</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>Simontornya, Magyar Királyság</t>
         </is>
       </c>
       <c r="N77">
         <v>1940</v>
       </c>
       <c r="O77">
         <v>1941</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1940</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Budapest - Reserve chaplain, religious educator</t>
+          <t>Budapest - tartalékos tábori lelkész, hitoktató</t>
         </is>
       </c>
       <c r="N78">
         <v>1940</v>
       </c>
       <c r="O78">
         <v>1947</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1940</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Lehmayer Béla</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Bácskai apostoli adminisztratúra</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Szent István templom, Katymár, Magyar Királyság - assistant pastor
-Szent István templom, Baja, Magyar Királyság - assistant pastor</t>
+          <t>Szent István templom, Katymár, Magyar Királyság - segédlelkész
+Szent István templom, Baja, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>1940
 1940</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=643</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1940</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Liktor András</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Aranyida, Csehszlovákia - parish priest</t>
+          <t>Aranyida, Csehszlovákia - plébános</t>
         </is>
       </c>
       <c r="O80">
         <v>1940</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1940</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Beginning of domestic service</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Kassa, Magyar Királyság - nurse</t>
+          <t>Kassa, Magyar Királyság - betegápoló</t>
         </is>
       </c>
       <c r="N81">
         <v>1940</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1940</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Beginning of domestic service</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - high school teacher</t>
+          <t>Budapest, Magyar Királyság - gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N82">
         <v>1940</v>
       </c>
       <c r="O82">
         <v>1948</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1940</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - student teacher
-Győrszentiván, Magyar Királyság - religious educator, pastor</t>
+          <t>Budapest, Magyar Királyság - gyakorló tanár
+Győrszentiván, Magyar Királyság - hitoktató, lelkész</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
           <t>1940
 1959</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1940</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Nagygejőc, Magyar Királyság - pastor</t>
+          <t>Nagygejőc, Magyar Királyság - lelkész</t>
         </is>
       </c>
       <c r="N84">
         <v>1940</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1940</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - teacher</t>
+          <t>Budapest, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N85">
         <v>1938</v>
       </c>
       <c r="O85">
         <v>1940</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1940</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Szerencs, Magyar Királyság - assistant pastor
-Rózsák tere, Budapest, Magyar Királyság - assistant pastor</t>
+          <t>Szerencs, Magyar Királyság - segédlelkész
+Rózsák tere, Budapest, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t>1940
 1963</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1940</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Vajdahunyad, Romania - Fifth-year theology student, pastor</t>
+          <t>Vajdahunyad, Románia - V. éves teológus, lelkész</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>June 29, 1940
+          <t>1940. június 29.
 1940</t>
         </is>
       </c>
       <c r="O87">
         <v>1941</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1940</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-[...1 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Tab, Magyar Királyság - assistant pastor
-[...1 lines deleted...]
-Úrkút, Hungary - administrator, then parish priest from 1944 onward</t>
+          <t>Tab, Magyar Királyság - segédlelkész
+Dég, Magyar Királyság - segédlelkész
+Úrkút, Magyarország - adminsztrátor, majd 1944-től plébános</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>1938
 1940
 1940</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
           <t>1940
 1940
 1965</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1940</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Nagy János</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Sajógalgóc, Magyar Királyság - administrator
-Jásztelek, Magyar Királyság - administrator</t>
+          <t>Sajógalgóc, Magyar Királyság - adminisztrátor
+Jásztelek, Magyar Királyság - adminisztrátor</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>1937
 1940</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=791</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1940</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Nagy József, Dr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="N90">
         <v>1940</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=794</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1940</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Egervár, Magyar Királyság - assistant pastor</t>
+          <t>Egervár, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N91">
         <v>1940</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1940</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Nagy Töhötöm Sándor SJ</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - Participation in an event organized by KALOT</t>
+          <t>Budapest, Magyar Királyság - részvétel a KALOT szervezésében</t>
         </is>
       </c>
       <c r="N92">
         <v>1940</v>
       </c>
       <c r="O92">
         <v>1947</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=801</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1940</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Pius Gimnázium, Pécs, Magyar Királyság - teacher</t>
+          <t>Pius Gimnázium, Pécs, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N93">
         <v>1937</v>
       </c>
       <c r="O93">
         <v>1940</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1940</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Pujang, Kína - missionary
-Taming, Kína - missionary, seminary professor (Latin and catechesis)</t>
+          <t>Pujang, Kína - misszionárius
+Taming, Kína - misszionárius, szemináriumi tanár (latin és katekézis)</t>
         </is>
       </c>
       <c r="N94">
         <v>1940</v>
       </c>
       <c r="O94" t="inlineStr">
         <is>
           <t>1940
 1949</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1940</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>San Giovanni Rotondo, Italy - pastoral assistant, translator; colleague and, for a time, secretary to Saint Pio of Pietrelcina</t>
+          <t>San Giovanni Rotondo, Olaszország - lelkipásztori kisegítő, fordító; Pietrelcinai Szent Pió atya munkatársa és egy időszakban titkára</t>
         </is>
       </c>
       <c r="N95">
         <v>1940</v>
       </c>
       <c r="O95">
         <v>1957</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1940</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Cleveland, OH, USA - parish priest
-Youngstown, OH, USA - parish priest</t>
+          <t>Szent Mihály G. K. Egyházközség, Cleveland, OH, USA - parókus
+Youngstown, OH, USA - parókus</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
           <t>1935
 1940</t>
         </is>
       </c>
       <c r="O96" t="inlineStr">
         <is>
           <t>1940
 1950</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1940</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Körmend, Magyar Királyság - religious educator
-Muraszemenye, Magyar Királyság - assistant pastor</t>
+          <t>Körmend, Magyar Királyság - hitoktató
+Muraszemenye, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
           <t>1938
 1940</t>
         </is>
       </c>
       <c r="O97" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1940</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of foreign service</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Primus István Pompár OFM</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Teutopolis, IL, USA - theology student</t>
+          <t>Teutopolis, IL, USA - teológiai hallgató</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t>1940
 1940</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=900</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1940</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA - pastor</t>
+          <t>Chicago, IL, USA - lelkész</t>
         </is>
       </c>
       <c r="N99">
         <v>1940</v>
       </c>
       <c r="O99">
         <v>1979</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1940</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Raffinszky Gergely Romuald OFM</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele templom, Roebling, NJ, USA - parish priest, missionary</t>
+          <t>Mária mennybemenetele templom, Roebling, NJ, USA - plébános, misszionárius</t>
         </is>
       </c>
       <c r="N100">
         <v>1936</v>
       </c>
       <c r="O100">
         <v>1940</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=908</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1940</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Raáb Sándor</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Doroszló, Jugoszlávia - assistant pastor (including a brief stint as assistant pastor in Dunabökény)
-Zombor, Jugoszlávia - assistant pastor</t>
+          <t>Doroszló, Jugoszlávia - segédlelkész (közben rövid ideig Dunabökényben segédlelkész)
+Zombor, Jugoszlávia - segédlelkész</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
           <t>1936
 1940</t>
         </is>
       </c>
       <c r="O101">
         <v>1940</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=906</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1940</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of foreign service</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Philadelphia, PA, USA
-Ashland, PA, USA - assistant pastor</t>
+Ashland, PA, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>May 18, 1940
+          <t>1940. május 18.
 1940</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1940</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Priestly ordination
-[...1 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság - high school teacher, then camp chaplain, and later a prisoner of war (Mailly-le-Camp prisoner-of-war camp, France)
-Celldömölk, Magyar Királyság - pastor</t>
+          <t>Kőszeg, Magyar Királyság - gimnáziumi tanár, közben tábori lelkész, majd hadifogoly (Mailly-le-Camp hadifogolytábor, Franciaország)
+Celldömölk, Magyar Királyság - lelkész</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>June 16, 1940
+          <t>1940. június 16.
 1940
 1940</t>
         </is>
       </c>
       <c r="O103" t="inlineStr">
         <is>
           <t>1945
 1941</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1940</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Romzsa János</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>St. Stephen Greek Catholic Church, Leisenring, PA, USA - parish priest
-Duquesne, PA, USA - parish priest, then retired</t>
+          <t>St. Stephen Greek Catholic Church, Leisenring, PA, USA - parókus
+Duquesne, PA, USA - parókus, majd nyugállományban</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>1932
 1940</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
           <t>1940
 1958</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=943</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1940</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Rácz József</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="N105">
         <v>1938</v>
       </c>
       <c r="O105">
         <v>1940</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=920</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1940</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - student teacher</t>
+          <t>Budapest, Magyar Királyság - gyakorló tanár</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>June 16, 1940
+          <t>1940. június 16.
 1940</t>
         </is>
       </c>
       <c r="O106">
         <v>1941</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1940</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Beginning of domestic service
-Entry into religious life</t>
+          <t>Anyaországi szolgálat megkezdése
+Rendbe lépés</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Budapest - novitiate
+          <t>Budapest - novíciátus
 Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
           <t>1940
-September 2, 1940</t>
+1940. szeptember 2.</t>
         </is>
       </c>
       <c r="O107">
         <v>1944</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1940</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Peking (北京), Kína - Chinese Language Studies</t>
+          <t>Peking (北京), Kína - kínai nyelvi tanulmányok</t>
         </is>
       </c>
       <c r="N108">
         <v>1940</v>
       </c>
       <c r="O108">
         <v>1942</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1940</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Senye Ferenc Sch.P.</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="N109">
         <v>1940</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=980</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1940</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - student teacher
-Budapest, Magyar Királyság - high school teacher</t>
+          <t>Budapest, Magyar Királyság - gyakorló tanár
+Budapest, Magyar Királyság - gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
       <c r="O110" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1940</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Slaboda József</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Holy Trinity Byzantine Catholic Church, Sykesville, PA, USA</t>
         </is>
       </c>
       <c r="N111">
         <v>1940</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1001</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1940</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>March 25, 1940</t>
+          <t>1940. március 25.</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1940</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Galambos László István OFM</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Szeged</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>March 29, 1940</t>
+          <t>1940. március 29.</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=303</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1940</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
           <t>Derby, NY, USA</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>March 31, 1940</t>
+          <t>1940. március 31.</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1940</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Langental, Austria</t>
+          <t>Langental, Ausztria</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>April 5, 1940</t>
+          <t>1940. április 5.</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1940</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>May 6, 1940</t>
+          <t>1940. május 6.</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1940</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>May 11, 1940</t>
+          <t>1940. május 11.</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1940</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>May 25, 1940</t>
+          <t>1940. május 25.</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1940</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>May 30, 1940</t>
+          <t>1940. május 30.</t>
         </is>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1940</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Mahoney Róbert</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Forth Wayne – South Bend, OH, USA</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>June 3, 1940</t>
+          <t>1940. június 3.</t>
         </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=686</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1940</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Kecskés József Attila OFM</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>June 15, 1940</t>
+          <t>1940. június 15.</t>
         </is>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=514</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1940</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Máriaföldi Péter Lukács OFM</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>June 16, 1940</t>
+          <t>1940. június 16.</t>
         </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=715</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1940</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>June 28, 1940</t>
+          <t>1940. június 28.</t>
         </is>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1940</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>June 28, 1940</t>
+          <t>1940. június 28.</t>
         </is>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1940</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Csorna, Magyar Királyság</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>August 15, 1940</t>
+          <t>1940. augusztus 15.</t>
         </is>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1940</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>August 15, 1940</t>
+          <t>1940. augusztus 15.</t>
         </is>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1940</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Pajtás György József Bertalan SA</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
         </is>
       </c>
       <c r="N127" t="inlineStr">
         <is>
-          <t>August 16, 1940</t>
+          <t>1940. augusztus 16.</t>
         </is>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=847</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1940</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Csorna, Magyar Királyság</t>
         </is>
       </c>
       <c r="N128" t="inlineStr">
         <is>
-          <t>August 20, 1940</t>
+          <t>1940. augusztus 20.</t>
         </is>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1940</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N129" t="inlineStr">
         <is>
-          <t>August 22, 1940</t>
+          <t>1940. augusztus 22.</t>
         </is>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1940</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Füzes József Zalán OFM</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="N130" t="inlineStr">
         <is>
-          <t>August 25, 1940</t>
+          <t>1940. augusztus 25.</t>
         </is>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=299</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1940</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Vác, Magyar Királyság</t>
         </is>
       </c>
       <c r="N131" t="inlineStr">
         <is>
-          <t>August 27, 1940</t>
+          <t>1940. augusztus 27.</t>
         </is>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1940</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Palotai Mihály Sch.P.</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Vác, Magyar Királyság</t>
         </is>
       </c>
       <c r="N132" t="inlineStr">
         <is>
-          <t>August 27, 1940</t>
+          <t>1940. augusztus 27.</t>
         </is>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=850</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1940</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Rozsály Ferenc Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="N133" t="inlineStr">
         <is>
-          <t>August 28, 1940</t>
+          <t>1940. augusztus 28.</t>
         </is>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=947</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1940</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Jászó, Magyar Királyság</t>
         </is>
       </c>
       <c r="N134" t="inlineStr">
         <is>
-          <t>August 28, 1940</t>
+          <t>1940. augusztus 28.</t>
         </is>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1940</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N135" t="inlineStr">
         <is>
-          <t>August 29, 1940</t>
+          <t>1940. augusztus 29.</t>
         </is>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1940</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="N136" t="inlineStr">
         <is>
-          <t>August 29, 1940</t>
+          <t>1940. augusztus 29.</t>
         </is>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1940</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N137" t="inlineStr">
         <is>
-          <t>August 30, 1940</t>
+          <t>1940. augusztus 30.</t>
         </is>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1940</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="N138" t="inlineStr">
         <is>
-          <t>August 30, 1940</t>
+          <t>1940. augusztus 30.</t>
         </is>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1940</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>First (temporary) vows</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="N139" t="inlineStr">
         <is>
-          <t>August 30, 1940</t>
+          <t>1940. augusztus 30.</t>
         </is>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1940</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N140" t="inlineStr">
         <is>
-          <t>September 2, 1940</t>
+          <t>1940. szeptember 2.</t>
         </is>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1940</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Kővári Károly SJ</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N141" t="inlineStr">
         <is>
-          <t>September 2, 1940</t>
+          <t>1940. szeptember 2.</t>
         </is>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=602</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1940</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="N142" t="inlineStr">
         <is>
-          <t>September 17, 1940</t>
+          <t>1940. szeptember 17.</t>
         </is>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1940</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Giriny János</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Welland, ON, Canada</t>
+          <t>Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="N143" t="inlineStr">
         <is>
-          <t>September 22, 1940</t>
+          <t>1940. szeptember 22.</t>
         </is>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1940</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Loya Dániel</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="N144" t="inlineStr">
         <is>
-          <t>October 21, 1940</t>
+          <t>1940. október 21.</t>
         </is>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=664</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1940</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Medveczky Elek</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Rahway, NJ, USA</t>
         </is>
       </c>
       <c r="N145" t="inlineStr">
         <is>
-          <t>November 5, 1940</t>
+          <t>1940. november 5.</t>
         </is>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1940</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>interim pastor</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N146">
         <v>1891</v>
       </c>
       <c r="O146">
         <v>1982</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1940</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>parish priest, retired since 1938</t>
+          <t>parókus, 1938-tól nyugállományban</t>
         </is>
       </c>
       <c r="N147">
         <v>1908</v>
       </c>
       <c r="O147">
         <v>1943</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1940</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N148">
         <v>1908</v>
       </c>
       <c r="O148">
         <v>1954</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1940</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>szlovák templom</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N149">
         <v>1910</v>
       </c>
       <c r="O149">
         <v>1952</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1940</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Perényi László</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N150">
         <v>1910</v>
       </c>
       <c r="O150">
         <v>1941</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1940</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N151">
         <v>1913</v>
       </c>
       <c r="O151">
         <v>1944</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1940</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N152">
         <v>1913</v>
       </c>
       <c r="O152">
         <v>1955</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1940</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N153">
         <v>1914</v>
       </c>
       <c r="O153">
         <v>1948</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1940</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
           <t>Baja</t>
         </is>
       </c>
       <c r="N154">
         <v>1915</v>
       </c>
       <c r="O154">
         <v>1950</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1940</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="N155">
         <v>1915</v>
       </c>
       <c r="O155">
         <v>1950</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1940</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>Kecskemét</t>
         </is>
       </c>
       <c r="N156">
         <v>1915</v>
       </c>
       <c r="O156">
         <v>1950</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1940</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Szeged</t>
         </is>
       </c>
       <c r="N157">
         <v>1915</v>
       </c>
       <c r="O157">
         <v>1950</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1940</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Szigetvár</t>
         </is>
       </c>
       <c r="N158">
         <v>1915</v>
       </c>
       <c r="O158">
         <v>1950</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1940</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Szolnok</t>
         </is>
       </c>
       <c r="N159">
         <v>1915</v>
       </c>
       <c r="O159">
         <v>1950</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1940</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N160">
         <v>1915</v>
       </c>
       <c r="O160">
         <v>1950</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1940</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N161">
         <v>1915</v>
       </c>
       <c r="O161">
         <v>1947</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1940</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Hanulya József</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N162">
         <v>1918</v>
       </c>
       <c r="O162">
         <v>1957</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1940</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
           <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N163">
         <v>1918</v>
       </c>
       <c r="O163">
         <v>1969</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1940</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish pastor</t>
+          <t>helyettes lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N164">
         <v>1919</v>
       </c>
       <c r="O164">
         <v>1950</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1940</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Madár János</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N165">
         <v>1919</v>
       </c>
       <c r="O165">
         <v>1944</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1940</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
           <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N166">
         <v>1919</v>
       </c>
       <c r="O166">
         <v>1963</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1940</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
           <t>Szent János templom</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N167">
         <v>1920</v>
       </c>
       <c r="O167">
         <v>1966</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1940</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Hartel József</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N168">
         <v>1920</v>
       </c>
       <c r="O168">
         <v>1942</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1940</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Sacred Heart Seminary, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
           <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N169">
         <v>1920</v>
       </c>
       <c r="O169">
         <v>1954</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1940</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
           <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>pastor and high school teacher; member of the Kaposvár City Council; member of the Somogy County Legislative Committee, the County Assembly, the Physical Education Nominating Committee, and the Public Utilities Supervisory Board.</t>
+          <t>lelkész, valamint főgimnáziumi tanár, Kaposvár város képviselőtestületének tagja, Somogy vármegye törvényhatósági bizottságának, kisgyűlésének, testnevelési jelölőbizottságának, közüzemi felügyelőbizottságának tagja.</t>
         </is>
       </c>
       <c r="N170">
         <v>1921</v>
       </c>
       <c r="O170">
         <v>1941</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1940</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
           <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>abbot</t>
+          <t>apát</t>
         </is>
       </c>
       <c r="N171">
         <v>1921</v>
       </c>
       <c r="O171">
         <v>1950</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1940</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
           <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>parish priest, later retired</t>
+          <t>plébános, utána nyugállományban</t>
         </is>
       </c>
       <c r="N172">
         <v>1921</v>
       </c>
       <c r="O172">
         <v>1954</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1940</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Nagylég, Csehszlovákia</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N173">
         <v>1922</v>
       </c>
       <c r="O173">
         <v>1942</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1940</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>missionary pastor (in the U.S., as well as in Baberton, OH, U.S.)</t>
+          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
         </is>
       </c>
       <c r="N174">
         <v>1922</v>
       </c>
       <c r="O174">
         <v>1946</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1940</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>assistant pastor, religious educator</t>
+          <t>segédlelkész, hitoktató</t>
         </is>
       </c>
       <c r="N175">
         <v>1922</v>
       </c>
       <c r="O175">
         <v>1946</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1940</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J176" t="inlineStr">
         <is>
           <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N176">
         <v>1922</v>
       </c>
       <c r="O176">
         <v>1956</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1940</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>Szent József templom, Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J177" t="inlineStr">
         <is>
           <t>Szent József templom</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N177">
         <v>1922</v>
       </c>
       <c r="O177">
         <v>1950</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1940</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J178" t="inlineStr">
         <is>
           <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>parish priest who built the church</t>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N178">
         <v>1922</v>
       </c>
       <c r="O178">
         <v>1959</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1940</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
           <t>Manréza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J179" t="inlineStr">
         <is>
           <t>Manréza</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>Master of novices and director of the retreat house</t>
+          <t>rendi újoncok mestere, valamint a lelkigyakorlatos ház vezetője</t>
         </is>
       </c>
       <c r="N179">
         <v>1923</v>
       </c>
       <c r="O179">
         <v>1942</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1940</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>parish priest; served at St. Stephen’s Church in 1937</t>
+          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
         </is>
       </c>
       <c r="N180">
         <v>1923</v>
       </c>
       <c r="O180">
         <v>1970</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1940</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>parish priest (according to Diós, a chaplain assigned to another parish)</t>
+          <t>plébános (Diós szerint kihelyezett káplán)</t>
         </is>
       </c>
       <c r="N181">
         <v>1923</v>
       </c>
       <c r="O181">
         <v>1949</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1940</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N182">
         <v>1923</v>
       </c>
       <c r="O182">
         <v>1950</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1940</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>missionary at the Rio Negro settlement in the Amazon Basin. From 1939, he worked among the Tucano Indians on the border between Venezuela and Colombia</t>
+          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
         </is>
       </c>
       <c r="N183">
         <v>1924</v>
       </c>
       <c r="O183">
         <v>1949</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1940</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
           <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>episcopal secretary, head of the diocesan court, and pastor of St. Peter and St. Paul Church.</t>
+          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
         </is>
       </c>
       <c r="N184">
         <v>1924</v>
       </c>
       <c r="O184">
         <v>1945</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1940</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Canada</t>
+          <t>Stockholm, SK, Kanada</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>parish priest, dean from 1932</t>
+          <t>plébános, 1932-től esperes</t>
         </is>
       </c>
       <c r="N185">
         <v>1924</v>
       </c>
       <c r="O185">
         <v>1962</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1940</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
           <t>Nepumuki Szent János plébánia</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>administrator, then parish priest</t>
+          <t>adminisztrátor, majd plébános</t>
         </is>
       </c>
       <c r="N186">
         <v>1925</v>
       </c>
       <c r="O186">
         <v>1944</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1940</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Szent Antal templom, Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
           <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N187">
         <v>1925</v>
       </c>
       <c r="O187">
         <v>1947</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1940</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest</t>
+          <t>segédlelkész, majd parókus</t>
         </is>
       </c>
       <c r="N188">
         <v>1925</v>
       </c>
       <c r="O188">
         <v>1950</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1940</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Sacred Heart, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J189" t="inlineStr">
         <is>
           <t>Sacred Heart</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>Hungarian and German pastor, parish priest</t>
+          <t>magyar és német lelkész, plébános</t>
         </is>
       </c>
       <c r="N189">
         <v>1925</v>
       </c>
       <c r="O189">
         <v>1960</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1940</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N190">
         <v>1925</v>
       </c>
       <c r="O190">
         <v>1956</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1940</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Suba Viktor</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Kisberezna, Csehszlovákia</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest at the same church starting in 1936; he also taught at the church school and served as an assistant coach</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N191">
-        <v>1927</v>
+        <v>1926</v>
       </c>
       <c r="O191">
-        <v>1954</v>
+        <v>1941</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=1021</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1940</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Ciszterci rendi katolikus gimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>High school teacher; deputy principal from 1946 to 1948; assistant headmaster from 1947 to 1950</t>
+          <t>segédlelkész, majd ugyanitt 1936-tól plébános, emellett az egyházi iskolában tanított és segédedző</t>
         </is>
       </c>
       <c r="N192">
         <v>1927</v>
       </c>
       <c r="O192">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1940</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>Ciszterci rendi katolikus gimnázium</t>
+        </is>
+      </c>
+      <c r="K193" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár, 1946 – 1948 között igazgatóhelyettes, 1947 – 1950 helyettes házfőnök</t>
         </is>
       </c>
       <c r="N193">
         <v>1927</v>
       </c>
       <c r="O193">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1940</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>church builder, founding pastor</t>
         </is>
       </c>
       <c r="N194">
         <v>1927</v>
       </c>
       <c r="O194">
-        <v>1960</v>
+        <v>1947</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1940</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>missionary, Hungarian pastor</t>
+          <t>templomépítő, alapító plébános</t>
         </is>
       </c>
       <c r="N195">
         <v>1927</v>
       </c>
       <c r="O195">
         <v>1960</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1940</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>teacher, principal</t>
+          <t>misszionárius, magyar lelkész</t>
         </is>
       </c>
       <c r="N196">
         <v>1927</v>
       </c>
       <c r="O196">
-        <v>1946</v>
+        <v>1960</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1940</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>tanár, igazgató</t>
         </is>
       </c>
       <c r="N197">
         <v>1927</v>
       </c>
       <c r="O197">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1940</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J198" t="inlineStr">
         <is>
-          <t>Szent Margit templom</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>parish priest (according to Miklósházy: 1927–1965, Chagrin Falls, OH)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N198">
         <v>1927</v>
       </c>
       <c r="O198">
-        <v>1965</v>
+        <v>1952</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1940</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Szent Margit templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>prefect of the seminary and professor of dogmatic theology; spiritual director in 1930</t>
+          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N199">
         <v>1927</v>
       </c>
       <c r="O199">
-        <v>1943</v>
+        <v>1965</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1940</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>a szeminárium prefektusa és dogmatika tanára, 1930-ban spirituálisa</t>
         </is>
       </c>
       <c r="N200">
         <v>1927</v>
       </c>
       <c r="O200">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1940</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Rickert Ernő</t>
+          <t>Nagy Dezső, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N201">
         <v>1927</v>
       </c>
       <c r="O201">
-        <v>1947</v>
+        <v>1941</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=935</t>
+          <t>/persons_v2/view.php?id=786</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1940</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Réthy János</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N202">
         <v>1927</v>
       </c>
       <c r="O202">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=933</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1940</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Beretz László</t>
+          <t>Réthy János</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Yonkers, NY, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>Szent Miklós templom</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N203">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O203">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=933</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1940</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Szent Miklós templom, Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N204">
         <v>1928</v>
       </c>
       <c r="O204">
-        <v>1957</v>
+        <v>1945</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1940</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Láni Mátyás</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>parish priest, Hungarian and German pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N205">
         <v>1928</v>
       </c>
       <c r="O205">
-        <v>1954</v>
+        <v>1957</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=638</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1940</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Kajdanó, Szovjetunió</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Szovjetunió</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>parish priest, retired since 1943</t>
+          <t>plébános, magyar és német lelkész</t>
         </is>
       </c>
       <c r="N206">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O206">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1940</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Kajdanó, Szovjetunió</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>parókus, 1943-tól nyugállományban</t>
         </is>
       </c>
       <c r="N207">
         <v>1929</v>
       </c>
       <c r="O207">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1940</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N208">
         <v>1929</v>
       </c>
       <c r="O208">
-        <v>1955</v>
+        <v>1950</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1940</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Galambos József</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Throop, PA, USA</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N209">
         <v>1929</v>
       </c>
       <c r="O209">
         <v>1955</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1940</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N210">
         <v>1929</v>
       </c>
       <c r="O210">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1940</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>Advisor on ecclesiastical affairs and canon law at the Hungarian Embassy to the Holy See until 1944; during that time, from 1940 to 1947, he served as the founding rector of the Pontifical Hungarian Institute</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N211">
         <v>1929</v>
       </c>
       <c r="O211">
-        <v>1947</v>
+        <v>1953</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1940</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Soltész István</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>a Vatikáni magyar nagykövetség egyházi ügyek és kánonjog tanácsosa 1944-ig, közben 1940–1947 között a Pápai Magyar Intézet alapító rektora</t>
         </is>
       </c>
       <c r="N212">
         <v>1929</v>
       </c>
       <c r="O212">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1004</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1940</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, USA</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N213">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="O213">
-        <v>1959</v>
+        <v>1945</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1940</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>Elisabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>assistant pastor (under his father), then parish pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N214">
         <v>1930</v>
       </c>
       <c r="O214">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1940</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Gyöngyösszőllős, Szombathely, Magyar Királyság</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Gyöngyösszőllős</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>founding pastor, parish priest</t>
+          <t>segédlelkész (apja mellett), majd parókus</t>
         </is>
       </c>
       <c r="N215">
         <v>1930</v>
       </c>
       <c r="O215">
-        <v>1941</v>
+        <v>1960</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1940</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Independence, OH, USA</t>
+          <t>Gyöngyösszőllős, Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>Gyöngyösszőllős</t>
+        </is>
+      </c>
+      <c r="K216" t="inlineStr">
+        <is>
+          <t>alapító lelkész, plébános</t>
         </is>
       </c>
       <c r="N216">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O216">
-        <v>1964</v>
+        <v>1941</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1940</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
+          <t>Independence, OH, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>regular teacher</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N217">
         <v>1931</v>
       </c>
       <c r="O217">
-        <v>1948</v>
+        <v>1964</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1940</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Páduai Szent Antal gimnázium</t>
+        </is>
+      </c>
+      <c r="K218" t="inlineStr">
+        <is>
+          <t>rendes tanár</t>
         </is>
       </c>
       <c r="N218">
         <v>1931</v>
       </c>
       <c r="O218">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1940</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Frankó Ede</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>assistant pastor</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="N219">
         <v>1931</v>
       </c>
       <c r="O219">
-        <v>1941</v>
+        <v>1946</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=287</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1940</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>Szent István templom</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>pastor and head of the household</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N220">
         <v>1931</v>
       </c>
       <c r="O220">
-        <v>1968</v>
+        <v>1941</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1940</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Esztergom</t>
+          <t>Szent István templom, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I221" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>high school teacher, assistant principal</t>
+          <t>lelkész és házfőnök</t>
         </is>
       </c>
       <c r="N221">
         <v>1931</v>
       </c>
       <c r="O221">
-        <v>1945</v>
+        <v>1968</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1940</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Makra Mihály József SDB</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>La Vega, Venezuela</t>
-[...4 lines deleted...]
-          <t>Venezuela</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>monastic brother</t>
+          <t>gimnáziumi tanár, igazgatóhelyettes</t>
         </is>
       </c>
       <c r="N222">
         <v>1931</v>
       </c>
       <c r="O222">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=690</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1940</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Mandl Károly SBD</t>
+          <t>Makra Mihály József SDB</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>La Vega, Venezuela</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>caretaker at several monasteries</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N223">
         <v>1931</v>
       </c>
       <c r="O223">
         <v>1944</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=691</t>
+          <t>/persons_v2/view.php?id=690</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1940</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>több rendházban gondnok</t>
         </is>
       </c>
       <c r="N224">
         <v>1931</v>
       </c>
       <c r="O224">
-        <v>1949</v>
+        <v>1944</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1940</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Józseffalva, Romania</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>pastor (also serving Hadikfalva and Istensegíts)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N225">
         <v>1931</v>
       </c>
       <c r="O225">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1940</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Orosz Bálint</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom, Toledo, OH, USA</t>
+          <t>Józseffalva, Románia</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Mihály Főangyal templom</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész (oldallagosan:  Hadikfalva, Istensegíts)</t>
         </is>
       </c>
       <c r="N226">
         <v>1931</v>
       </c>
       <c r="O226">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=838</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1940</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Szent Mihály Főangyal templom, Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>Szent Mihály Főangyal templom</t>
+        </is>
+      </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N227">
         <v>1931</v>
       </c>
       <c r="O227">
-        <v>1958</v>
+        <v>1944</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1940</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Proszt János SDB</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Patagónia, Argentína</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>pastor (Salesian Works)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N228">
         <v>1931</v>
       </c>
       <c r="O228">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=901</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1940</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>Missionary in several locations, gardener, kitchen assistant. Places of service (dates uncertain: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
+          <t>lelkész (Szalézi Művek)</t>
         </is>
       </c>
       <c r="N229">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O229">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1940</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Pápa, Hungary</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>misszionárius több helyen, kertész, konyhai kisegítő. Szolgálati helyei (bizonytalan időpontokban: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
         </is>
       </c>
       <c r="N230">
         <v>1932</v>
       </c>
       <c r="O230">
-        <v>1958</v>
+        <v>1945</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1940</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Pápa, Magyarország</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>parish priest, including in Bridgeport, CT in 1945</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N231">
         <v>1932</v>
       </c>
       <c r="O231">
-        <v>1952</v>
+        <v>1958</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1940</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Czezárovits Balázs SDB</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Lorena, Brazília</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>catechist, and at the same time pastor to the Hungarian community in Santa Catarina and São Paulo, and later a military chaplain.</t>
+          <t>plébános, közben 1945 Bridgeport, CT is</t>
         </is>
       </c>
       <c r="N232">
         <v>1932</v>
       </c>
       <c r="O232">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=132</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1940</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Lorena, Brazília</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>katekista, közben magyarok lelkésze Santa Catarina-ban és São Paulo-ban, majd katonai lelkész.</t>
         </is>
       </c>
       <c r="N233">
         <v>1932</v>
       </c>
       <c r="O233">
-        <v>1944</v>
+        <v>1954</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1940</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Fekete János Dávid OFM</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>St. Anthony, Cincinnati, OH, USA</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J234" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>shoemaker, carpenter, maintenance worker</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N234">
         <v>1932</v>
       </c>
       <c r="O234">
-        <v>1952</v>
+        <v>1944</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=449</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1940</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>St. Anthony, Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>St. Anthony</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>missionary, leader from 1950 to 1952</t>
+          <t>cipész, ács, karbantartó</t>
         </is>
       </c>
       <c r="N235">
         <v>1932</v>
       </c>
       <c r="O235">
         <v>1952</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1940</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Gerlinger János SDB</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Havanna, Kuba</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>misszionárius, 1950 – 1952 vezető</t>
         </is>
       </c>
       <c r="N236">
         <v>1932</v>
       </c>
       <c r="O236">
-        <v>1957</v>
+        <v>1952</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=323</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1940</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Havanna, Kuba</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N237">
         <v>1932</v>
       </c>
       <c r="O237">
-        <v>1954</v>
+        <v>1957</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1940</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Jászai Ferenc Benvenut OFM</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J238" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>administrator</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N238">
         <v>1932</v>
       </c>
       <c r="O238">
-        <v>1942</v>
+        <v>1954</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=484</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1940</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N239">
         <v>1932</v>
       </c>
       <c r="O239">
-        <v>1963</v>
+        <v>1942</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1940</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Kroneisz Flórián SVD</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Clarksburg, MD, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>missionary, chaplain for a short time</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N240">
         <v>1932</v>
       </c>
       <c r="O240">
-        <v>1945</v>
+        <v>1963</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=611</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1940</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Kroneisz Flórián SVD</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Saint Michael the Archangel Byzantine Catholic Church</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius, rövid ideig tábori lelkész</t>
         </is>
       </c>
       <c r="N241">
         <v>1932</v>
       </c>
       <c r="O241">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=611</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1940</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Túrjaremete, Hungary</t>
+          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>Saint Michael the Archangel Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N242">
         <v>1932</v>
       </c>
       <c r="O242">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1940</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+          <t>Túrjaremete, Magyarország</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Piarista Gimnázium</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N243">
         <v>1932</v>
       </c>
       <c r="O243">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1940</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Antal János SDB</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Hungary</t>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség</t>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>provincial governor</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N244">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O244">
-        <v>1948</v>
+        <v>1943</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=13</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1940</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Suba Arnold András</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Wallingford, CO, USA</t>
+          <t>Freeland, PA, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
       <c r="N245">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O245">
-        <v>1948</v>
+        <v>1961</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=1018</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1940</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>Segítő Szűz Mária Lelkészség</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>tartományfőnök</t>
         </is>
       </c>
       <c r="N246">
         <v>1933</v>
       </c>
       <c r="O246">
         <v>1948</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1940</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Csík Pál SDB</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Hope Haven, Marrero, LA, USA</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>prefect, principal</t>
         </is>
       </c>
       <c r="N247">
         <v>1933</v>
       </c>
       <c r="O247">
-        <v>1966</v>
+        <v>1948</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=160</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1940</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Deésy István Ipoly OFM</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Székelyudvarhely, Romania</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>Prefect of the Collegium Seraphicum, professor of philosophy, master of the laity, chaplain, and member of the Definitory</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N248">
         <v>1933</v>
       </c>
       <c r="O248">
-        <v>1942</v>
+        <v>1948</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=184</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1940</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
+          <t>Hope Haven, Marrero, LA, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>Szent Imre templomigazgatóság</t>
+          <t>Hope Haven</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>religious educator</t>
+          <t>prefektus, igazgató</t>
         </is>
       </c>
       <c r="N249">
         <v>1933</v>
       </c>
       <c r="O249">
-        <v>1947</v>
+        <v>1966</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1940</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+          <t>Székelyudvarhely, Románia</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>A Collegium Seraphicum prefektusa, bölcsészettanár, a laikusok magisztere, lelkész, definitor</t>
         </is>
       </c>
       <c r="N250">
         <v>1933</v>
       </c>
       <c r="O250">
-        <v>1957</v>
+        <v>1942</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1940</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Szent Imre templomigazgatóság</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N251">
         <v>1933</v>
       </c>
       <c r="O251">
-        <v>1963</v>
+        <v>1947</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1940</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N252">
         <v>1933</v>
       </c>
       <c r="O252">
-        <v>1944</v>
+        <v>1957</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1940</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>Abbot (abroad since 1947)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N253">
         <v>1933</v>
       </c>
       <c r="O253">
-        <v>1950</v>
+        <v>1963</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1940</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, USA</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J254" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N254">
         <v>1933</v>
       </c>
       <c r="O254">
-        <v>1977</v>
+        <v>1944</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1940</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Pujang, Kína</t>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>Dean, director of a girls’ orphanage, apostolic administrator from 1947</t>
+          <t>főapát (1947-től külföldön)</t>
         </is>
       </c>
       <c r="N255">
         <v>1933</v>
       </c>
       <c r="O255">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1940</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent László templom, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>National Director of Actio Catholica</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N256">
         <v>1933</v>
       </c>
       <c r="O256">
-        <v>1948</v>
+        <v>1977</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1940</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Porgeth Imre SDB</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
+          <t>Pujang, Kína</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>esperes, leányárvaházi igazgató, 1947-től apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N257">
         <v>1933</v>
       </c>
       <c r="O257">
         <v>1954</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=896</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1940</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Porgeth Imre SDB</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>El Salvador</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>El Salvador</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>az Actio Catholica országos igazgatója</t>
         </is>
       </c>
       <c r="N258">
         <v>1933</v>
       </c>
       <c r="O258">
-        <v>1954</v>
+        <v>1948</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=896</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1940</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Honduras</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Honduras</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N259">
         <v>1933</v>
       </c>
       <c r="O259">
         <v>1954</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1940</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N260">
         <v>1933</v>
       </c>
       <c r="O260">
         <v>1954</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1940</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Rácz Péter Viktor, kusalyi</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N261">
         <v>1933</v>
       </c>
       <c r="O261">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=921</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1940</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál G. K. Egyházközség</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N262">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O262">
-        <v>1960</v>
+        <v>1954</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1940</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Borsy György Engelbert OFM</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>preacher</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N263">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O263">
-        <v>1942</v>
+        <v>1949</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=108</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1940</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Szent Margit kórház, Cleveland, OH, USA</t>
+          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I264" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>Szent Margit kórház</t>
+          <t>Szent Péter és Pál G. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K264" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N264">
         <v>1934</v>
       </c>
       <c r="O264">
-        <v>1941</v>
+        <v>1960</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1940</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Fehér Albert Péter OFM</t>
+          <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Szolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>Hungarian pastor; parish priest since 1936</t>
+          <t>hitszónok</t>
         </is>
       </c>
       <c r="N265">
         <v>1934</v>
       </c>
       <c r="O265">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=259</t>
+          <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1940</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Milwaukee, WI, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Szent Margit kórház, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>Szent Imre templom</t>
-[...4 lines deleted...]
-          <t>parish priest</t>
+          <t>Szent Margit kórház</t>
         </is>
       </c>
       <c r="N266">
         <v>1934</v>
       </c>
       <c r="O266">
-        <v>1944</v>
+        <v>1941</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1940</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Horváth István Anzelm OSB</t>
+          <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>the pastor of the Hungarian community</t>
+          <t>magyar lelkész, 1936-tól plébános</t>
         </is>
       </c>
       <c r="N267">
         <v>1934</v>
       </c>
       <c r="O267">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=427</t>
+          <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1940</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Ivancsó Dániel, püspök</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>St, Mary templom, Cleveland, OH, USA</t>
+          <t>Szent Imre templom, Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>St, Mary templom</t>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N268">
         <v>1934</v>
       </c>
       <c r="O268">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=460</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1940</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Kiss László Szaléz OFM, Isten szolgája</t>
+          <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>a magyar kolónia lelkésze</t>
         </is>
       </c>
       <c r="N269">
         <v>1934</v>
       </c>
       <c r="O269">
         <v>1942</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=548</t>
+          <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1940</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Tát, Magyar Királyság</t>
+          <t>St, Mary templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>St, Mary templom</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>Assistant pastor; parish priest from 1946</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N270">
         <v>1934</v>
       </c>
       <c r="O270">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1940</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N271">
         <v>1934</v>
       </c>
       <c r="O271">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1940</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, USA</t>
+          <t>Tát, Magyar Királyság</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébánoshelyettes, 1946-tól plébános</t>
         </is>
       </c>
       <c r="N272">
         <v>1934</v>
       </c>
       <c r="O272">
-        <v>1964</v>
+        <v>1947</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1940</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>McAdoo, PA, USA</t>
+          <t>Szolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N273">
         <v>1934</v>
       </c>
       <c r="O273">
-        <v>1957</v>
+        <v>1941</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1940</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N274">
         <v>1934</v>
       </c>
       <c r="O274">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1940</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
+          <t>McAdoo, PA, USA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J275" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N275">
         <v>1934</v>
       </c>
       <c r="O275">
-        <v>1962</v>
+        <v>1957</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1940</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, USA</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N276">
         <v>1934</v>
       </c>
       <c r="O276">
         <v>1962</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1940</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Elrama, PA, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N277">
         <v>1934</v>
       </c>
       <c r="O277">
         <v>1962</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1940</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N278">
         <v>1934</v>
       </c>
       <c r="O278">
         <v>1962</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1940</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Elrama, PA, USA</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N279">
         <v>1934</v>
       </c>
       <c r="O279">
         <v>1962</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1940</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Mundwell János</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N280">
         <v>1934</v>
       </c>
       <c r="O280">
-        <v>1943</v>
+        <v>1962</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=777</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1940</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Olejnyik György</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Painesville, OH, USA</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N281">
         <v>1934</v>
       </c>
       <c r="O281">
-        <v>1952</v>
+        <v>1962</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=833</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1940</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Punykó Sándor</t>
+          <t>Mundwell János</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I282" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>Chancery clerk; episcopal secretary from 1944 to 1947</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N282">
         <v>1934</v>
       </c>
       <c r="O282">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=903</t>
+          <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1940</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Purmann Ferenc Aquilinus SVD</t>
+          <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Rafael Calzada, Buenos Aires, Argentína</t>
+          <t>Painesville, OH, USA</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Argentína</t>
-[...4 lines deleted...]
-          <t>Rafael Calzada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>monastic brother</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N283">
         <v>1934</v>
       </c>
       <c r="O283">
-        <v>2005</v>
+        <v>1952</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=905</t>
+          <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1940</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Soltész Béla, Dr.</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet templom, Homestead, PA, USA</t>
-[...9 lines deleted...]
-          <t>Árpádházi Szent Erzsébet templom</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>szentszéki jegyző, 1944-1947 között püspöki titkár</t>
         </is>
       </c>
       <c r="N284">
         <v>1934</v>
       </c>
       <c r="O284">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1003</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1940</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>András Antal Jeromos OFM</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
+          <t>Rafael Calzada</t>
+        </is>
+      </c>
+      <c r="K285" t="inlineStr">
+        <is>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N285">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O285">
-        <v>1953</v>
+        <v>2005</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=6</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1940</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Árpádházi Szent Erzsébet templom, Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Árpádházi Szent Erzsébet templom</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N286">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O286">
-        <v>1969</v>
+        <v>1942</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1940</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Balogh János Benignusz OFM</t>
+          <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>Founding Director of the Saint Imre Youth Club</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
         </is>
       </c>
       <c r="N287">
         <v>1935</v>
       </c>
       <c r="O287">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=39</t>
+          <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1940</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Budatétény, Magyar Királyság</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J288" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>financial manager</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N288">
         <v>1935</v>
       </c>
       <c r="O288">
-        <v>1942</v>
+        <v>1969</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1940</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Balogh János Benignusz OFM</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>monk, cook</t>
+          <t>Szent Imre Ifjúsági Klub alapító-vezetője</t>
         </is>
       </c>
       <c r="N289">
         <v>1935</v>
       </c>
       <c r="O289">
-        <v>1975</v>
+        <v>1955</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=39</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1940</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Budatétény, Magyar Királyság</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>gazdasági vezető</t>
         </is>
       </c>
       <c r="N290">
         <v>1935</v>
       </c>
       <c r="O290">
-        <v>1955</v>
+        <v>1942</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1940</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest</t>
+          <t>szerzetestestvér, szakács</t>
         </is>
       </c>
       <c r="N291">
         <v>1935</v>
       </c>
       <c r="O291">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1940</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Juhász Imre Vince OFM</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>missionary, historian, archaeologist</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N292">
         <v>1935</v>
       </c>
       <c r="O292">
-        <v>1952</v>
+        <v>1955</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=491</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1940</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Tab, Magyar Királyság</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J293" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K293" t="inlineStr">
+        <is>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N293">
         <v>1935</v>
       </c>
       <c r="O293">
-        <v>1941</v>
+        <v>1974</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1940</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Juhász Imre Vince OFM</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Bussa, Csehszlovákia</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>misszionárius, történész, régész</t>
         </is>
       </c>
       <c r="N294">
         <v>1935</v>
       </c>
       <c r="O294">
-        <v>1947</v>
+        <v>1952</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=491</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1940</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Koloszár István</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Tab, Magyar Királyság</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>head of household</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N295">
         <v>1935</v>
       </c>
       <c r="O295">
-        <v>1946</v>
+        <v>1941</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1940</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Leechburg, PA, USA</t>
+          <t>Bussa, Csehszlovákia</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N296">
         <v>1935</v>
       </c>
       <c r="O296">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1940</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Sabo S. John, Msgr.</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N297">
         <v>1935</v>
       </c>
       <c r="O297">
-        <v>1980</v>
+        <v>1946</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=953</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1940</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Sipos D. József</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, USA</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
+          <t>Leechburg, PA, USA</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J298" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N298">
         <v>1935</v>
       </c>
       <c r="O298">
-        <v>1962</v>
+        <v>1944</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=991</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1940</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>Alexandriai Szent Katalin Plébánia</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N299">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O299">
-        <v>1944</v>
+        <v>1980</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1940</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Dallos Ferenc</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Gyárváros, Győr, Magyar Királyság</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>Gyárváros</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N300">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O300">
-        <v>1941</v>
+        <v>1962</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=176</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1940</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Bakos István</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Hódmezővásárhely, Magyar Királyság</t>
+          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>Alexandriai Szent Katalin Plébánia</t>
+        </is>
+      </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N301">
         <v>1936</v>
       </c>
       <c r="O301">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1940</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Orosztelek, Magyar Királyság</t>
+          <t>Gyárváros, Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>Gyárváros</t>
+        </is>
+      </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N302">
         <v>1936</v>
       </c>
       <c r="O302">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1940</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Hódmezővásárhely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>High school French teacher; also served as principal from 1938 to 1947 and as a private lecturer at Pázmány Péter University from 1941 to 1947</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N303">
         <v>1936</v>
       </c>
       <c r="O303">
-        <v>1947</v>
+        <v>1941</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1940</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Szentgyörgymező, Esztergom, Magyar Királyság</t>
+          <t>Orosztelek, Magyar Királyság</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J304" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N304">
         <v>1936</v>
       </c>
       <c r="O304">
-        <v>1941</v>
+        <v>1945</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1940</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>episcopal secretary</t>
+          <t>gimnáziumi franciatanár, közben 1938 – 1947 között igazgató, valamint a 1941 – 1947 között a Pázmány Péter Tudományegyetem magántanára</t>
         </is>
       </c>
       <c r="N305">
         <v>1936</v>
       </c>
       <c r="O305">
-        <v>1941</v>
+        <v>1947</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1940</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Szentgyörgymező, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>Szentgyörgymező</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>Vice Rector of the Missionary Seminary</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N306">
         <v>1936</v>
       </c>
       <c r="O306">
-        <v>1946</v>
+        <v>1941</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1940</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>theology professor</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N307">
         <v>1936</v>
       </c>
       <c r="O307">
         <v>1941</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1940</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Fairport, NY, USA</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>a missziós szeminárium vicerektora</t>
         </is>
       </c>
       <c r="N308">
         <v>1936</v>
       </c>
       <c r="O308">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1940</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
+          <t>Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Sacred Heart in Millers Heights</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>teológiai tanár</t>
         </is>
       </c>
       <c r="N309">
         <v>1936</v>
       </c>
       <c r="O309">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1940</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Gyárváros, Győr, Magyar Királyság</t>
+          <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Gyárváros</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N310">
         <v>1936</v>
       </c>
       <c r="O310">
-        <v>1941</v>
+        <v>1945</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1940</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J311" t="inlineStr">
+        <is>
+          <t>Sacred Heart in Millers Heights</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>religious education teacher and preacher; also served as a caretaker from 1937 to 1941</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N311">
         <v>1936</v>
       </c>
       <c r="O311">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1940</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Taohvaping, Kína</t>
+          <t>Gyárváros, Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J312" t="inlineStr">
+        <is>
+          <t>Gyárváros</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>mission leader</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N312">
         <v>1936</v>
       </c>
       <c r="O312">
-        <v>1949</v>
+        <v>1941</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1940</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Raile Jakab SJ</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Magyar Királyság</t>
+          <t>Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J313" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>the provincial superior’s deputy, the administrator of financial affairs</t>
+          <t>hittanár és hitszónok, közben 1937-1941 között házgondnok</t>
         </is>
       </c>
       <c r="N313">
         <v>1936</v>
       </c>
       <c r="O313">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=911</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1940</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Ruzsik Vilmos CM, Dr.</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Piliscsaba, Hungary</t>
+          <t>Taohvaping, Kína</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>religious educator, assistant pastor, and then parish priest</t>
+          <t>misszióvezető</t>
         </is>
       </c>
       <c r="N314">
         <v>1936</v>
       </c>
       <c r="O314">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=952</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1940</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Bacsinszky Sándor</t>
+          <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Munkács, Magyar Királyság</t>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség</t>
+        </is>
+      </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>fund administrator (1937–1942), cashier (1942–1945), field chaplain</t>
+          <t>a tartományfőnök helyettese, az anyagi ügyek intézője</t>
         </is>
       </c>
       <c r="N315">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="O315">
-        <v>1946</v>
+        <v>1941</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=26</t>
+          <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1940</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Balázskövi József SDB</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Újpest, Budapest, Magyar Királyság</t>
+          <t>Piliscsaba, Magyarország</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Újpest</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>director of the institute</t>
+          <t>hitoktató, segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N316">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="O316">
-        <v>1941</v>
+        <v>1946</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=34</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1940</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Dancsecs Imre</t>
+          <t>Bacsinszky Sándor</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Répceszentgyörgy, Hungary</t>
+          <t>Munkács, Magyar Királyság</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>alapkezelőségi ellenőr (1937-1942), pénztáros (1942-1945), tábori lelkész</t>
         </is>
       </c>
       <c r="N317">
         <v>1937</v>
       </c>
       <c r="O317">
-        <v>1958</v>
+        <v>1946</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=178</t>
+          <t>/persons_v2/view.php?id=26</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1940</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Edelényi Achilles, Dr</t>
+          <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Szent Erzsébet templom, Kecskemét, Magyar Királyság</t>
+          <t>Újpest, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>Szent Erzsébet templom</t>
+          <t>Újpest</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>assistant pastor and chaplain, religious education teacher</t>
+          <t>intézeti igazgató</t>
         </is>
       </c>
       <c r="N318">
         <v>1937</v>
       </c>
       <c r="O318">
         <v>1941</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=227</t>
+          <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1940</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Hajós Antal Márk (OFM)</t>
+          <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Carteret, NJ, USA</t>
+          <t>Répceszentgyörgy, Magyarország</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N319">
         <v>1937</v>
       </c>
       <c r="O319">
-        <v>1946</v>
+        <v>1958</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=361</t>
+          <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1940</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Edelényi Achilles, Dr</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Valparaiso, IN, USA</t>
+          <t>Szent Erzsébet templom, Kecskemét, Magyar Királyság</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet templom</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>missionary, while in: Chicago, IN, Joliet, IN, Milwaukee, Gary, IN</t>
+          <t>segédlelkész és zárdalelkész, hittanár</t>
         </is>
       </c>
       <c r="N320">
         <v>1937</v>
       </c>
       <c r="O320">
-        <v>1944</v>
+        <v>1941</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=227</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1940</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Romania</t>
+          <t>Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>shoemaker, gardener, food collector</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N321">
         <v>1937</v>
       </c>
       <c r="O321">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1940</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Valparaiso, IN, USA</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K322" t="inlineStr">
+        <is>
+          <t>misszionárius, közben: Chicago, IN, Joilet, IN, Milwaukee, Gary, IN</t>
         </is>
       </c>
       <c r="N322">
         <v>1937</v>
       </c>
       <c r="O322">
-        <v>1960</v>
+        <v>1944</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1940</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Tósokberénd, Magyar Királyság</t>
+          <t>Csíksomlyó, Románia</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>cipész, kertész, élelmiszergyűjtő</t>
         </is>
       </c>
       <c r="N323">
         <v>1937</v>
       </c>
       <c r="O323">
-        <v>1952</v>
+        <v>1943</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1940</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Portage, PA, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N324">
         <v>1937</v>
       </c>
       <c r="O324">
-        <v>1953</v>
+        <v>1960</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1940</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Kiss A. Gyula</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>Tósokberénd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N325">
         <v>1937</v>
       </c>
       <c r="O325">
-        <v>1964</v>
+        <v>1952</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=538</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1940</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Kiss Zoltán</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N326">
         <v>1937</v>
       </c>
       <c r="O326">
-        <v>1944</v>
+        <v>1953</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=551</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1940</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>University of Edinburgh, Edinburgh, United Kingdom</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>United Kingdom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J327" t="inlineStr">
         <is>
-          <t>University of Edinburgh</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>Professor at the Institute of Animal Genetics / Institute of Genetics</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N327">
         <v>1937</v>
       </c>
       <c r="O327">
-        <v>1944</v>
+        <v>1964</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1940</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Németh György Luciusz OFM, Dr.</t>
+          <t>Kiss Zoltán</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>professor of canon law</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N328">
         <v>1937</v>
       </c>
       <c r="O328">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=813</t>
+          <t>/persons_v2/view.php?id=551</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1940</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Oláh-Tóth Antal, Dr.</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Szent János kórház, Budapest, Magyar Királyság</t>
+          <t>University of Edinburgh, Edinburgh, Egyesült Királyság</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Egyesült Királyság</t>
         </is>
       </c>
       <c r="J329" t="inlineStr">
         <is>
-          <t>Szent János kórház</t>
+          <t>University of Edinburgh</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>hospital chaplain, and at the same time, a religion teacher at the elementary school located at 23 Baross Street in the 8th District</t>
+          <t>Institute of Animal Genetics / Institute of Genetics egyetemi tanár</t>
         </is>
       </c>
       <c r="N329">
         <v>1937</v>
       </c>
       <c r="O329">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=832</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1940</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Petrie Gyula Kapisztrán OFM</t>
+          <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Szent Ferenc templom, New York, NY, USA</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Ferenc templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>parish priest, head of the household</t>
+          <t>egyházjog tanár</t>
         </is>
       </c>
       <c r="N330">
         <v>1937</v>
       </c>
       <c r="O330">
-        <v>1943</v>
+        <v>1947</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=869</t>
+          <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1940</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
+          <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Gödöllő</t>
+          <t>Szent János kórház, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I331" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J331" t="inlineStr">
+        <is>
+          <t>Szent János kórház</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>Deputy Prefect of the Clergy, Secretary to the Provincial Superior; from 1938, Rector of the St. Norbert Educational Institute; from 1939, Provincial Superior and professor of philosophy.</t>
+          <t>kórházlelkész, közben a 8. kerületi Baross u. 23. sz. alatti elemi iskola hitoktatója</t>
         </is>
       </c>
       <c r="N331">
         <v>1937</v>
       </c>
       <c r="O331">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=916</t>
+          <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1940</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Rokonai József</t>
+          <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>Pesterzsébet-Pacsirtatelep, Budapest, Magyar Királyság</t>
+          <t>Szent Ferenc templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
-          <t>Pesterzsébet-Pacsirtatelep</t>
+          <t>Szent Ferenc templom</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>parish priest, and also a staff member of KIOE</t>
+          <t>plébános, házfőnök</t>
         </is>
       </c>
       <c r="N332">
         <v>1937</v>
       </c>
       <c r="O332">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=940</t>
+          <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1940</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Sághy Pál (SDB)</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
-[...9 lines deleted...]
-          <t>Camagüey egyházmegye különböző plébániái</t>
+          <t>Gödöllő</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>a klerikusok helyettes prefektusa, a kormányzó perjel titkára, 1938-tól ezen felöl a Szent Norbert Nevelőintézet rektora, 1939-től perjel, filozófia tanár.</t>
         </is>
       </c>
       <c r="N333">
         <v>1937</v>
       </c>
       <c r="O333">
-        <v>1962</v>
+        <v>1950</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=961</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1940</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Bali Béla (SDB)</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Mezőnyárád, Magyar Királyság</t>
+          <t>Pesterzsébet-Pacsirtatelep, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>Pesterzsébet-Pacsirtatelep</t>
+        </is>
+      </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>novice master, novice director, and later parish priest</t>
+          <t>plébános, közben a KIOE munkatársa</t>
         </is>
       </c>
       <c r="N334">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O334">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=35</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1940</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Bartkó Alajos</t>
+          <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Langruth, MB, Kanada</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>lelkész, közben templomot épít Riverton, MB, Kanada</t>
         </is>
       </c>
       <c r="N335">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O335">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=50</t>
+          <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1940</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="J336" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Camagüey egyházmegye különböző plébániái</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N336">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O336">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1940</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Mezőnyárád, Magyar Királyság</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K337" t="inlineStr">
+        <is>
+          <t>novíciusmester, újoncmester, majd plébános</t>
         </is>
       </c>
       <c r="N337">
         <v>1938</v>
       </c>
       <c r="O337">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1940</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>Director, Organizer of the Business Division</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N338">
         <v>1938</v>
       </c>
       <c r="O338">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1940</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H339" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I339" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J339" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N339">
         <v>1938</v>
       </c>
       <c r="O339">
-        <v>1941</v>
+        <v>1945</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1940</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Cak Stanley A.</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>St. Joseph és St. Joan of Arc, Kokomo, IN, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
-          <t>St. Joseph és St. Joan of Arc</t>
-[...4 lines deleted...]
-          <t>assistant pastor, hospital chaplain</t>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N340">
         <v>1938</v>
       </c>
       <c r="O340">
-        <v>1941</v>
+        <v>1947</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=120</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1940</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J341" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
+        </is>
+      </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>in an unspecified position</t>
+          <t>igazgató, a kereskedelmi tagozat megszervezője</t>
         </is>
       </c>
       <c r="N341">
         <v>1938</v>
       </c>
       <c r="O341">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1940</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...9 lines deleted...]
-          <t>USA</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>Bishop of the American Carpatho-Russian Orthodox Church; Metropolitan of Agathonikeia from 1966</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N342">
         <v>1938</v>
       </c>
       <c r="O342">
-        <v>1977</v>
+        <v>1941</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1940</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Cak Stanley A.</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>priest</t>
-[...4 lines deleted...]
-          <t>Pittsburgh, PA, USA</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>St. Joseph és St. Joan of Arc, Kokomo, IN, USA</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>St. Joseph és St. Joan of Arc</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>parish priest (according to the KMVÉ, until 1980)</t>
+          <t>segédlelkész, kórházlelkész</t>
         </is>
       </c>
       <c r="N343">
         <v>1938</v>
       </c>
       <c r="O343">
-        <v>1976</v>
+        <v>1941</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=120</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1940</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Doveson Dezső OFM</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Hunan (湖南), Kína</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>ismeretlen beosztásban</t>
         </is>
       </c>
       <c r="N344">
         <v>1938</v>
       </c>
       <c r="O344">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=216</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1940</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>görög katolikus líceum</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>Assistant principal; principal from 1939; regular religion teacher; teacher of the history of education, logic, pedagogy, psychology, history, and handicrafts</t>
+          <t>Amerikai Kárpát-orosz ortodox egyház püspöke, 1966-tól Agathonikeia metropolitája</t>
         </is>
       </c>
       <c r="N345">
         <v>1938</v>
       </c>
       <c r="O345">
-        <v>1945</v>
+        <v>1977</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1940</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Bernardium, Budapest, Magyar Királyság</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
-          <t>Bernardium</t>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>theology professor, spiritual director, and housekeeper; head of the house from 1946</t>
+          <t>plébános (A KMVÉ szerint 1980-ig)</t>
         </is>
       </c>
       <c r="N346">
         <v>1938</v>
       </c>
       <c r="O346">
-        <v>1950</v>
+        <v>1976</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1940</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Hunan (湖南), Kína</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N347">
         <v>1938</v>
       </c>
       <c r="O347">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1940</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Fehér Mátyás Jenő OP</t>
+          <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J348" t="inlineStr">
+        <is>
+          <t>görög katolikus líceum</t>
+        </is>
+      </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>religious instructor; from 1942, librarian and archivist of the Diocese of Košice</t>
+          <t>igazgatóhelyettes, 1939-től igazgató, rendes hittanár, neveléstörténet, logika és tanítástan, lélektan, történelem és kézimunka tanár</t>
         </is>
       </c>
       <c r="N348">
         <v>1938</v>
       </c>
       <c r="O348">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=261</t>
+          <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1940</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Ferencz György</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Bernardium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J349" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Bernardium</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>teológiai tanár, spirituális és házgondnok, 1946-tól házfőnök</t>
         </is>
       </c>
       <c r="N349">
         <v>1938</v>
       </c>
       <c r="O349">
-        <v>1941</v>
+        <v>1950</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=270</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1940</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Fölföldy Béla Barnabás</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Gyula, Magyar Királyság</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N350">
         <v>1938</v>
       </c>
       <c r="O350">
-        <v>1941</v>
+        <v>1947</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=286</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1940</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Fülöp Ferenc</t>
+          <t>Fehér Mátyás Jenő OP</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>After completing his studies and being ordained, he moved back to the United States</t>
+          <t>hitoktató, közben 1942–től a kassai egyházmegye könyvtárosa és levéltárosa</t>
         </is>
       </c>
       <c r="N351">
         <v>1938</v>
       </c>
       <c r="O351">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=294</t>
+          <t>/persons_v2/view.php?id=261</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1940</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Ferencz György</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Betlehem, PA, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J352" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N352">
         <v>1938</v>
       </c>
       <c r="O352">
-        <v>1974</v>
+        <v>1941</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=270</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1940</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Csillaghegy, Budapest, Magyar Királyság</t>
+          <t>Gyula, Magyar Királyság</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J353" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N353">
         <v>1938</v>
       </c>
       <c r="O353">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1940</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Fülöp Ferenc</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Berlin, Német Birodalom</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>Német Birodalom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>tanulmányok végzése, a papszentelés után visszaköltözött az USA-ba</t>
         </is>
       </c>
       <c r="N354">
         <v>1938</v>
       </c>
       <c r="O354">
-        <v>1941</v>
+        <v>1946</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=294</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1940</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Pásztó, Magyar Királyság</t>
+          <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>on sick leave, assistant pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N355">
         <v>1938</v>
       </c>
       <c r="O355">
-        <v>1946</v>
+        <v>1974</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1940</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Pápa, Magyar Királyság</t>
+          <t>Csillaghegy, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>Csillaghegy</t>
+        </is>
+      </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>high school teacher; from 1940, building superintendent; and, from 1944, field chaplain</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N356">
         <v>1938</v>
       </c>
       <c r="O356">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1940</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Encs, Magyar Királyság</t>
+          <t>Berlin, Német Birodalom</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Német Birodalom</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>parish priest, dean from 1947</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N357">
         <v>1938</v>
       </c>
       <c r="O357">
-        <v>1956</v>
+        <v>1941</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1940</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Kosty János</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Egreshát, Csehszlovákia</t>
+          <t>Pásztó, Magyar Királyság</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>betegállományban, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N358">
         <v>1938</v>
       </c>
       <c r="O358">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=574</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1940</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Pápa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>Prefect of the Apostolic Prefecture</t>
+          <t>gimnáziumi tanár, 1940-től házgondnok, közben 1944-től tábori lelkész</t>
         </is>
       </c>
       <c r="N359">
         <v>1938</v>
       </c>
       <c r="O359">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1940</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Encs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános, 1947-től esperes</t>
         </is>
       </c>
       <c r="N360">
         <v>1938</v>
       </c>
       <c r="O360">
-        <v>1974</v>
+        <v>1956</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1940</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Kosty János</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Egreshát, Csehszlovákia</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>pastor, and Albany, NY – college student</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N361">
         <v>1938</v>
       </c>
       <c r="O361">
-        <v>1962</v>
+        <v>1942</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=574</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1940</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Müllner József</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>episcopal secretary, hospital chaplain</t>
+          <t>aposzoli prefektúra prefektusa</t>
         </is>
       </c>
       <c r="N362">
         <v>1938</v>
       </c>
       <c r="O362">
-        <v>1961</v>
+        <v>1948</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=781</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1940</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>I., Veszprém, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>I.</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>karkáplán</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N363">
         <v>1938</v>
       </c>
       <c r="O363">
-        <v>1943</v>
+        <v>1974</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=793</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1940</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>Religious education instructor and high school teacher (typing)</t>
+          <t>lelkész, valamint Albany, NY – egyetemi hallgató</t>
         </is>
       </c>
       <c r="N364">
         <v>1938</v>
       </c>
       <c r="O364">
-        <v>1944</v>
+        <v>1962</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1940</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Németh Lajos SVD</t>
+          <t>Müllner József</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>püspöki titkár, kórházlelkész</t>
         </is>
       </c>
       <c r="N365">
         <v>1938</v>
       </c>
       <c r="O365">
-        <v>1945</v>
+        <v>1961</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=818</t>
+          <t>/persons_v2/view.php?id=781</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1940</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Oroskovits Jenő Lajos</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada</t>
+          <t>I., Veszprém, Magyar Királyság</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J366" t="inlineStr">
+        <is>
+          <t>I.</t>
+        </is>
+      </c>
+      <c r="K366" t="inlineStr">
+        <is>
+          <t>karkáplán</t>
         </is>
       </c>
       <c r="N366">
         <v>1938</v>
       </c>
       <c r="O366">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=837</t>
+          <t>/persons_v2/view.php?id=793</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1940</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>High school teacher from 1938 to 1948, librarian from 1938 to 1950, and vice principal from 1939 to 1948</t>
+          <t>hitoktató és gimnáziumi tanár (gépírás)</t>
         </is>
       </c>
       <c r="N367">
         <v>1938</v>
       </c>
       <c r="O367">
-        <v>1950</v>
+        <v>1944</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>1940</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Petrick István</t>
+          <t>Németh Lajos SVD</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N368">
         <v>1938</v>
       </c>
       <c r="O368">
-        <v>1960</v>
+        <v>1945</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=870</t>
+          <t>/persons_v2/view.php?id=818</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>1940</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Plankó János</t>
+          <t>Oroskovits Jenő Lajos</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>assistant pastor</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N369">
         <v>1938</v>
       </c>
       <c r="O369">
         <v>1942</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=884</t>
+          <t>/persons_v2/view.php?id=837</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>1940</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Senye István (Sch.P.)</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>1938-1948 között gimnáziumi tanár, 1938-1950 között könyvtáros, 1939-1948 között igazgató-helyettes</t>
         </is>
       </c>
       <c r="N370">
         <v>1938</v>
       </c>
       <c r="O370">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=981</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>1940</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Petrick István</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>Lorain, OH, USA</t>
+        </is>
+      </c>
+      <c r="I371" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>in military service</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N371">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O371">
-        <v>1945</v>
+        <v>1960</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=870</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>1940</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Artim Lajos</t>
+          <t>Plankó János</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>Szent János templom, Detroit, MI, USA</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K372" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N372">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O372">
-        <v>1950</v>
+        <v>1942</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=15</t>
+          <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>1940</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Bor Sándor</t>
+          <t>Senye István (Sch.P.)</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István első vértanú templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N373">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O373">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=103</t>
+          <t>/persons_v2/view.php?id=981</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>1940</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>jezsuita</t>
-[...9 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>the college rector, professor of dogmatic theology, and advisor to the provincial superior</t>
+          <t>katonai szolgálaton</t>
         </is>
       </c>
       <c r="N374">
         <v>1939</v>
       </c>
       <c r="O374">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>1940</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent János templom, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>philosophy studies (to be continued in Košice)</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J375" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="N375">
         <v>1939</v>
       </c>
       <c r="O375">
-        <v>1941</v>
+        <v>1950</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>1940</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Bor Sándor</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>Máriaremete, Budapest, Hungary</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J376" t="inlineStr">
         <is>
-          <t>Máriaremete</t>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>He was a rookie officer and also served in Máriaremete, Eger, Makó, and Budapest.</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N376">
         <v>1939</v>
       </c>
       <c r="O376">
-        <v>1967</v>
+        <v>1949</v>
       </c>
       <c r="Q376" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=103</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377">
         <v>1940</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>Isztambul, Törökország</t>
+          <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>Törökország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>a kollégium rektora, dogmatikatanár, a tartományfőnök tanácsadója</t>
         </is>
       </c>
       <c r="N377">
         <v>1939</v>
       </c>
       <c r="O377">
-        <v>1954</v>
+        <v>1943</v>
       </c>
       <c r="Q377" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378">
         <v>1940</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>He worked in the Amazon, along the Rio Negro, and then in Manaus; eventually, he became an itinerant missionary</t>
+          <t>filozófiai tanulmányok (Kassán folytatja)</t>
         </is>
       </c>
       <c r="N378">
         <v>1939</v>
       </c>
       <c r="O378">
-        <v>1979</v>
+        <v>1941</v>
       </c>
       <c r="Q378" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379">
         <v>1940</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Hungary</t>
+          <t>Máriaremete, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J379" t="inlineStr">
+        <is>
+          <t>Máriaremete</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>Bishop of Hajdúdorog, Apostolic Administrator of Miskolc</t>
+          <t>újoncmester, ezen kívül szolgált Máriaremetén, Egerben, Makón és Budapesten.</t>
         </is>
       </c>
       <c r="N379">
         <v>1939</v>
       </c>
       <c r="O379">
-        <v>1972</v>
+        <v>1967</v>
       </c>
       <c r="Q379" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380">
         <v>1940</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Isztambul, Törökország</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Törökország</t>
+        </is>
+      </c>
+      <c r="K380" t="inlineStr">
+        <is>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N380">
         <v>1939</v>
       </c>
       <c r="O380">
-        <v>1941</v>
+        <v>1954</v>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381">
         <v>1940</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Hajdusik József Tarzicius OSM</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>Máriaremete, Magyar Királyság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>Amazónia, Rio Negro, majd Manausban működött, végül utazó misszionárius</t>
         </is>
       </c>
       <c r="N381">
         <v>1939</v>
       </c>
       <c r="O381">
-        <v>1942</v>
+        <v>1979</v>
       </c>
       <c r="Q381" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=359</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382">
         <v>1940</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Nagyatád</t>
+          <t>Nyíregyháza, Magyarország</t>
+        </is>
+      </c>
+      <c r="I382" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>parish priest, leader of the religious community, master of the lay brothers, administrator and catechist of the parish, member of the discretorium of the Felsősegesd monastery, the chronicler and librarian of the house, and the leader of various parish groups</t>
+          <t>hajdúdorogi megyéspüspök, miskolci apostoli kormányzó</t>
         </is>
       </c>
       <c r="N382">
         <v>1939</v>
       </c>
       <c r="O382">
-        <v>1945</v>
+        <v>1972</v>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=360</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383">
         <v>1940</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>Zikawei, Kína</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>Kína</t>
-[...4 lines deleted...]
-          <t>theology student</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N383">
         <v>1939</v>
       </c>
       <c r="O383">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="Q383" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384">
         <v>1940</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Hegyi József Péter OFM</t>
+          <t>Hajdusik József Tarzicius OSM</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>Máriaremete, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I384" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>serving in an unknown location</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N384">
         <v>1939</v>
       </c>
       <c r="O384">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="Q384" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=377</t>
+          <t>/persons_v2/view.php?id=359</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385">
         <v>1940</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>Országos Társadalombiztosító Intézet Kórháza, Budapest, Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>Országos Társadalombiztosító Intézet Kórháza</t>
+          <t>Nagyatád</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>hospital chaplain</t>
+          <t>plébános, a rendi közösség vezetője, a laikus testvérek magisztere, a plébánia adminisztrátora és hitoktatója, a felsősegesdi rendház diskretoriumának tagja, a háztörténet jegyzője és könyvtáros, valamint különféle plébániai csoportok vezetője</t>
         </is>
       </c>
       <c r="N385">
         <v>1939</v>
       </c>
       <c r="O385">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="Q385" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=360</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386">
         <v>1940</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Zikawei, Kína</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest starting in 1944</t>
+          <t>teológiai hallgató</t>
         </is>
       </c>
       <c r="N386">
         <v>1939</v>
       </c>
       <c r="O386">
-        <v>1951</v>
+        <v>1942</v>
       </c>
       <c r="Q386" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387">
         <v>1940</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Hegyi József Péter OFM</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
-[...9 lines deleted...]
-          <t>Italy</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>professor of ethics</t>
+          <t>ismeretlen helyen szolgál</t>
         </is>
       </c>
       <c r="N387">
         <v>1939</v>
       </c>
       <c r="O387">
         <v>1941</v>
       </c>
       <c r="Q387" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388">
         <v>1940</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
+          <t>Országos Társadalombiztosító Intézet Kórháza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J388" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
+          <t>Országos Társadalombiztosító Intézet Kórháza</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>Full professor in the Department of Moral Theology; dean of the Faculty of Theology from 1945 to 1946</t>
+          <t>kórházlelkész</t>
         </is>
       </c>
       <c r="N388">
         <v>1939</v>
       </c>
       <c r="O388">
-        <v>1949</v>
+        <v>1943</v>
       </c>
       <c r="Q388" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389">
         <v>1940</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J389" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>Hungarian pastor, head of the household</t>
+          <t>segédlelkész, majd 1944-től plébános</t>
         </is>
       </c>
       <c r="N389">
         <v>1939</v>
       </c>
       <c r="O389">
-        <v>1947</v>
+        <v>1951</v>
       </c>
       <c r="Q389" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390">
         <v>1940</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Keller György Illés OCD</t>
+          <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>Bagdad (بغداد), Iraki Királyság</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>Iraki Királyság</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>erkölcstan professzor</t>
         </is>
       </c>
       <c r="N390">
         <v>1939</v>
       </c>
       <c r="O390">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="Q390" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=518</t>
+          <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391">
         <v>1940</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J391" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
+        </is>
+      </c>
+      <c r="K391" t="inlineStr">
+        <is>
+          <t>az erkölcsteológiai tanszék rendes tanára, 1945-1946 között a hittudományi kar dékánja</t>
         </is>
       </c>
       <c r="N391">
         <v>1939</v>
       </c>
       <c r="O391">
         <v>1949</v>
       </c>
       <c r="Q391" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392">
         <v>1940</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>rector of the seminary; archdiocesan censor from 1940</t>
+          <t>magyar lelkész, házfőnök</t>
         </is>
       </c>
       <c r="N392">
         <v>1939</v>
       </c>
       <c r="O392">
         <v>1947</v>
       </c>
       <c r="Q392" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393">
         <v>1940</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>Fülek, Magyar Királyság</t>
+          <t>Bagdad (بغداد), Iraki Királyság</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Iraki Királyság</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>parish priest and catechist</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N393">
         <v>1939</v>
       </c>
       <c r="O393">
         <v>1942</v>
       </c>
       <c r="Q393" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394">
         <v>1940</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Koller Ignác</t>
+          <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>assistant pastor</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="N394">
         <v>1939</v>
       </c>
       <c r="O394">
-        <v>1944</v>
+        <v>1949</v>
       </c>
       <c r="Q394" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=559</t>
+          <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395">
         <v>1940</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>Tata, Magyar Királyság</t>
+          <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>in regular service, religious educator, pastor (including: Mór, Nagyvárad, and Máriabesnyő)</t>
+          <t>szemináriumi rektor, 1940-től főegyházmegyei cenzor</t>
         </is>
       </c>
       <c r="N395">
         <v>1939</v>
       </c>
       <c r="O395">
         <v>1947</v>
       </c>
       <c r="Q395" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396">
         <v>1940</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>Sykesville, PA, USA</t>
+          <t>Fülek, Magyar Királyság</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K396" t="inlineStr">
+        <is>
+          <t>plébános és hitoktató</t>
         </is>
       </c>
       <c r="N396">
         <v>1939</v>
       </c>
       <c r="O396">
-        <v>1947</v>
+        <v>1942</v>
       </c>
       <c r="Q396" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397">
         <v>1940</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Koller Ignác</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J397" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N397">
         <v>1939</v>
       </c>
       <c r="O397">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="Q397" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398">
         <v>1940</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Tata, Magyar Királyság</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>member of the National Assembly</t>
+          <t>rendi szolgálatban, hitoktató, lelkész (ez alatt még: Mór, Nagyvárad és Máriabesnyő)</t>
         </is>
       </c>
       <c r="N398">
         <v>1939</v>
       </c>
       <c r="O398">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q398" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399">
         <v>1940</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Magyar Királyság</t>
+          <t>Sykesville, PA, USA</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>the teacher-trainer of religious education (in other sources: Máriapócs)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N399">
         <v>1939</v>
       </c>
       <c r="O399">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q399" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400">
         <v>1940</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>St. Lawrence templom, Muncie, IN, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J400" t="inlineStr">
         <is>
-          <t>St. Lawrence templom</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N400">
         <v>1939</v>
       </c>
       <c r="O400">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="Q400" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401">
         <v>1940</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>Prága, Cseh–Morva Protektorátus</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>Cseh–Morva Protektorátus</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>assistant pastor and religion teacher at Modra High School</t>
+          <t>országgyűlési képviselő</t>
         </is>
       </c>
       <c r="N401">
         <v>1939</v>
       </c>
       <c r="O401">
         <v>1945</v>
       </c>
       <c r="Q401" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402">
         <v>1940</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
-          <t>Ministerial Advisor, then Head of the Department of Religion and Public Education of the Transcarpathian Governorate, Government Commissioner</t>
+          <t>a tanítóképző hitoktató (más forrásban: Máriapócs)</t>
         </is>
       </c>
       <c r="N402">
         <v>1939</v>
       </c>
       <c r="O402">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="Q402" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403">
         <v>1940</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>Makkó Lajos</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>Szomód, Magyar Királyság</t>
+          <t>St. Lawrence templom, Muncie, IN, USA</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J403" t="inlineStr">
+        <is>
+          <t>St. Lawrence templom</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N403">
         <v>1939</v>
       </c>
       <c r="O403">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="Q403" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=689</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404">
         <v>1940</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>Medvigy Ágoston</t>
+          <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Prága, Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>Chief Chaplain of the Camp, with the rank of major</t>
+          <t>segédlelkész, valamint Modra gimnáziumi hittanár</t>
         </is>
       </c>
       <c r="N404">
         <v>1939</v>
       </c>
       <c r="O404">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q404" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=723</t>
+          <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405">
         <v>1940</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>Ungvár, Magyar Királyság</t>
+          <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
-          <t>the rector of the seminary</t>
+          <t>miniszteri tanácsos, majd a kárpátaljai kormányzóság vallás- és közoktatásügyi osztályának főnöke, kormánybiztos</t>
         </is>
       </c>
       <c r="N405">
         <v>1939</v>
       </c>
       <c r="O405">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="Q405" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=749</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406">
         <v>1940</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>Máhig János, dr</t>
+          <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
-          <t>Sümeg, Magyar Királyság</t>
+          <t>Szomód, Magyar Királyság</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N406">
         <v>1939</v>
       </c>
       <c r="O406">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="Q406" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=713</t>
+          <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407">
         <v>1940</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Medvigy Ágoston</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>off duty</t>
+          <t>tábori főlelkész, őrnagyi rangban</t>
         </is>
       </c>
       <c r="N407">
         <v>1939</v>
       </c>
       <c r="O407">
-        <v>1958</v>
+        <v>1942</v>
       </c>
       <c r="Q407" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=723</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408">
         <v>1940</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>Reformed</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>camp chaplain</t>
+          <t>a szeminárium rektora</t>
         </is>
       </c>
       <c r="N408">
         <v>1939</v>
       </c>
       <c r="O408">
         <v>1945</v>
       </c>
       <c r="Q408" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409">
         <v>1940</v>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
-          <t>Mernye, Hungary</t>
+          <t>Sümeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N409">
         <v>1939</v>
       </c>
       <c r="O409">
-        <v>1952</v>
+        <v>1943</v>
       </c>
       <c r="Q409" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410">
         <v>1940</v>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>Papp György, Msgr., dr</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>episcopal secretary</t>
+          <t>szolgálaton kívül</t>
         </is>
       </c>
       <c r="N410">
         <v>1939</v>
       </c>
       <c r="O410">
-        <v>1946</v>
+        <v>1958</v>
       </c>
       <c r="Q410" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=851</t>
+          <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411">
         <v>1940</v>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>priest</t>
-[...4 lines deleted...]
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
-          <t>Iraki Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>Iraki Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N411">
         <v>1939</v>
       </c>
       <c r="O411">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q411" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412">
         <v>1940</v>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Pintér János</t>
+          <t>Némon János</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>Tata, Magyar Királyság</t>
+          <t>Mernye, Magyarország</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N412">
         <v>1939</v>
       </c>
       <c r="O412">
-        <v>1941</v>
+        <v>1952</v>
       </c>
       <c r="Q412" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=878</t>
+          <t>/persons_v2/view.php?id=820</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413">
         <v>1940</v>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>Pulyai Ferdinánd Lambert OFM</t>
+          <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Nyíregyháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>head of the household</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N413">
         <v>1939</v>
       </c>
       <c r="O413">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="Q413" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=902</t>
+          <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414">
         <v>1940</v>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság</t>
+          <t>Iraki Királyság</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Pázmány Péter Tudományegyetem</t>
+          <t>Iraki Királyság</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
-          <t>university chaplain, scout leader</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N414">
         <v>1939</v>
       </c>
       <c r="O414">
         <v>1942</v>
       </c>
       <c r="Q414" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415">
         <v>1940</v>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Reisz Elemér SJ</t>
+          <t>Pintér János</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Tata, Magyar Királyság</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>Director of the mission center, professor of missiology at the Szeged Seminary, editor, coordinator of the Hungarian mission in China, head of the household</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N415">
         <v>1939</v>
       </c>
       <c r="O415">
-        <v>1949</v>
+        <v>1941</v>
       </c>
       <c r="Q415" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=924</t>
+          <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416">
         <v>1940</v>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>Snetzer Konrád OFM</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K416" t="inlineStr">
+        <is>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N416">
         <v>1939</v>
       </c>
       <c r="O416">
-        <v>1944</v>
+        <v>1942</v>
       </c>
       <c r="Q416" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1002</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417">
         <v>1940</v>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>Sárvári János Sch.P., Dr.</t>
+          <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>Tata, Magyar Királyság</t>
+          <t>Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J417" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Tudományegyetem</t>
+        </is>
+      </c>
       <c r="K417" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>egyetemi lelkész, cserkészparancsnok</t>
         </is>
       </c>
       <c r="N417">
         <v>1939</v>
       </c>
       <c r="O417">
+        <v>1942</v>
+      </c>
+      <c r="Q417" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=874</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418">
+        <v>1940</v>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>Reisz Elemér SJ</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I418" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K418" t="inlineStr">
+        <is>
+          <t>missziós központ vezetője, missziológia tanár a szegedi szemináriumban, szerkesztő, a kínai magyar misszió otthoni felelőse, házfőnök</t>
+        </is>
+      </c>
+      <c r="N418">
+        <v>1939</v>
+      </c>
+      <c r="O418">
+        <v>1949</v>
+      </c>
+      <c r="Q418" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=924</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419">
+        <v>1940</v>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>Snetzer Konrád OFM</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I419" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J419" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N419">
+        <v>1939</v>
+      </c>
+      <c r="O419">
+        <v>1944</v>
+      </c>
+      <c r="Q419" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1002</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420">
+        <v>1940</v>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>Stram Miklós Gedeon (O.Cist), Msgr.</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>Szent Imre Gimnázium, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I420" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J420" t="inlineStr">
+        <is>
+          <t>Szent Imre Gimnázium</t>
+        </is>
+      </c>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár</t>
+        </is>
+      </c>
+      <c r="N420">
+        <v>1939</v>
+      </c>
+      <c r="O420">
+        <v>1944</v>
+      </c>
+      <c r="Q420" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1016</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421">
+        <v>1940</v>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>Suba György</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t>Bükköspatak, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I421" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K421" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N421">
+        <v>1939</v>
+      </c>
+      <c r="O421">
+        <v>1942</v>
+      </c>
+      <c r="Q421" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1020</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422">
+        <v>1940</v>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>Szabó Antal Szerén OFM, vitéz</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr">
+        <is>
+          <t>Margit körúti ferences rendház, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I422" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J422" t="inlineStr">
+        <is>
+          <t>Margit körúti ferences rendház</t>
+        </is>
+      </c>
+      <c r="K422" t="inlineStr">
+        <is>
+          <t>lelkipásztor, hitoktató, 1947-1948 között az Agrártudományi Egyetem lelkésze</t>
+        </is>
+      </c>
+      <c r="N422">
+        <v>1939</v>
+      </c>
+      <c r="O422">
+        <v>1948</v>
+      </c>
+      <c r="Q422" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1026</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423">
+        <v>1940</v>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>Sárvári János Sch.P., Dr.</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr">
+        <is>
+          <t>Tata, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I423" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K423" t="inlineStr">
+        <is>
+          <t>tanár</t>
+        </is>
+      </c>
+      <c r="N423">
+        <v>1939</v>
+      </c>
+      <c r="O423">
         <v>1941</v>
       </c>
-      <c r="Q417" t="inlineStr">
+      <c r="Q423" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=964</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>