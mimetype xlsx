--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,20463 +98,23804 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1940</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>All countries</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>105</v>
+        <v>128</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="B10">
-        <v>238</v>
+        <v>272</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>5</v>
+        <v>6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>13</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>78</v>
+        <v>89</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>29</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1940</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bartkó Péter OFM</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>ferences (Sacred Heart Province)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Chicago, IL, USA
-Cleveland, OH, USA - lelkipásztor</t>
+Cleveland, OH, USA - pastor</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1937
-1940 körül</t>
-[...6 lines deleted...]
-        </is>
+1940</t>
+        </is>
+      </c>
+      <c r="O18">
+        <v>1940</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=51</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1940</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Győrszentiván, Magyar Királyság - hitoktató
+          <t>Győrszentiván, Magyar Királyság - religious educator
 A Boldogasszony-kápolna őre, Győrszentmárton, Magyar Királyság</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1940</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bittmann Antal</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Úrkút, Magyar Királyság - adminisztrátor
-Ácsteszér, Magyar Királyság - adminisztrátor</t>
+          <t>Úrkút, Magyar Királyság - administrator
+Ácsteszér, Magyar Királyság - administrator</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1931
 1940</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=86</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1940</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Miskolc</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Róma, Olaszország
-tábori lelkész</t>
+          <t>Róma, Italy
+camp chaplain</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
-          <t>1940. május 13.
+          <t>May 13, 1940
 1940</t>
         </is>
       </c>
       <c r="O21">
         <v>1945</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1940</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Magyar Királyság - segédlelkész, hitoktató</t>
+          <t>Nagykanizsa, Magyar Királyság - assistant pastor, religious educator</t>
         </is>
       </c>
       <c r="N22">
         <v>1940</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1940</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Békés György Menyhért OFM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Búcsúszentlászló, Magyar Királyság - hitoktató</t>
+          <t>Búcsúszentlászló, Magyar Királyság - religious educator</t>
         </is>
       </c>
       <c r="N23">
         <v>1940</v>
       </c>
       <c r="O23">
         <v>1940</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=77</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1940</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Beginning of domestic service</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság - magiszter</t>
+          <t>Pécs, Magyar Királyság - Master’s degree</t>
         </is>
       </c>
       <c r="N24">
         <v>1940</v>
       </c>
       <c r="O24">
         <v>1940</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1940</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Bódy Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - segédlelkész, majd plébános</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N25">
         <v>1940</v>
       </c>
       <c r="O25">
         <v>1957</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=452</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1940</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Cseh Gyula Titusz OFM</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Csongrád, Magyar Királyság</t>
         </is>
       </c>
       <c r="N26">
         <v>1940</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=151</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1940</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Csellár Jenő István OSPPE</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Pécs, Magyarország
-Sziklakápolna, Budapest, Magyar Királyság - házgondnok</t>
+          <t>Pécs, Hungary
+Sziklakápolna, Budapest, Magyar Királyság - building manager</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
-          <t>1940. január 28.
+          <t>January 28, 1940
 1940</t>
         </is>
       </c>
       <c r="O27">
         <v>1943</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=155</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1940</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Hazatérés</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Csertő Jakab Gábor</t>
+          <t>Cserey Béla</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Ófalu, Érd, Magyar Királyság</t>
+          <t>Szatmárnémeti, Magyar Királyság - academic advisor</t>
         </is>
       </c>
       <c r="N28">
         <v>1940</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=157</t>
+          <t>/persons_v2/view.php?id=958</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1940</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Return home</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Csertő Jakab Gábor</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - gyakorló tanár</t>
-[...9 lines deleted...]
-        <v>1941</v>
+          <t>Ófalu, Érd, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N29">
+        <v>1940</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=157</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1940</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Csáki Benjámin, Dr.</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Vancouver, BC, Kanada - szemináriumi tanár, ekkor bencésként van jelölve</t>
-[...3 lines deleted...]
-        <v>1940</v>
+          <t>Budapest, Magyar Királyság - student teacher</t>
+        </is>
+      </c>
+      <c r="N30" t="inlineStr">
+        <is>
+          <t>June 23, 1940
+1940</t>
+        </is>
+      </c>
+      <c r="O30">
+        <v>1941</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=140</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1940</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Máriaradna, Románia - gyóntató, lelkész</t>
+          <t>Vancouver, BC, Canada - seminary professor; at that time, he was designated as a Benedictine</t>
         </is>
       </c>
       <c r="N31">
         <v>1940</v>
       </c>
-      <c r="O31">
-[...1 lines deleted...]
-      </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1940</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Beginning of domestic service</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Tornaalja, Magyar Királyság - plébános</t>
+          <t>Máriaradna, Romania - confessor, pastor</t>
         </is>
       </c>
       <c r="N32">
         <v>1940</v>
       </c>
       <c r="O32">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1940</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Polgárdi, Magyar Királyság - segédlelkész</t>
+          <t>Tornaalja, Magyar Királyság - parish priest</t>
         </is>
       </c>
       <c r="N33">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="O33">
-        <v>1940</v>
+        <v>1943</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1940</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Dunay Antal, Dr.</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság - segédlelkész</t>
+          <t>Polgárdi, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N34">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O34">
-        <v>1944</v>
+        <v>1940</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=221</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1940</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Dám Antal Ince OFM, Dr.</t>
+          <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság - egyházjogi és filozófiai doktor, teológiai lektor, rendes és nagyböjti szónok, a klerikusok gyóntatója és a laikus testvérek magisztere, a Magyar Barát és a Ferences Kiadványok szerkesztője, a III. Rend igazgatója</t>
+          <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N35">
         <v>1940</v>
       </c>
       <c r="O35">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=179</t>
+          <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1940</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Endrődy László (SJ), Msgr</t>
+          <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság - a Hittudományi Főiskola tanára</t>
+          <t>Gyöngyös, Magyar Királyság - Doctor of Canon Law and Philosophy, lecturer in theology, regular and Lenten preacher, confessor to the clergy and spiritual director to the laity, editor of *Magyar Barát* and *Ferences Kiadványok*, director of the Third Order</t>
         </is>
       </c>
       <c r="N36">
         <v>1940</v>
       </c>
+      <c r="O36">
+        <v>1945</v>
+      </c>
       <c r="Q36" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=239</t>
+          <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1940</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Fedas Teodor</t>
+          <t>Endrődy László (SJ), Msgr</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Szeged, Magyar Királyság - a professor at the College of Theology</t>
         </is>
       </c>
       <c r="N37">
-        <v>1938</v>
-[...1 lines deleted...]
-      <c r="O37">
         <v>1940</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=255</t>
+          <t>/persons_v2/view.php?id=239</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1940</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
+          <t>Fedas Teodor</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N38">
+        <v>1938</v>
+      </c>
+      <c r="O38">
+        <v>1940</v>
+      </c>
+      <c r="Q38" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=255</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39">
+        <v>1940</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
           <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
-      <c r="E38" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G38" t="inlineStr">
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
-      <c r="H38" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N38" t="inlineStr">
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Szentgotthárd, Magyar Királyság - assistant pastor
+Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság - teacher; also a youth preacher from 1940 to 1943</t>
+        </is>
+      </c>
+      <c r="N39" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
-      <c r="O38" t="inlineStr">
+      <c r="O39" t="inlineStr">
         <is>
           <t>1940
 1947</t>
         </is>
       </c>
-      <c r="Q38" t="inlineStr">
+      <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=260</t>
-        </is>
-[...54 lines deleted...]
-          <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1940</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Forró János Alpár OFM</t>
+          <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...3 lines deleted...]
-        <v>1940</v>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Eperjes, Csehszlovákia
+Tőketerebes, Csehszlovákia - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
+        <is>
+          <t>June 16, 1940
+1940</t>
+        </is>
+      </c>
+      <c r="O40">
+        <v>1943</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=284</t>
+          <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1940</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Forró János Alpár OFM</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N41">
         <v>1940</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=284</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1940</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
+          <t>Frenzkowski Pál M.S.C.</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Parish, Haycock Run, PA, USA - parish priest</t>
+        </is>
+      </c>
+      <c r="N42">
+        <v>1940</v>
+      </c>
+      <c r="O42">
+        <v>1953</v>
+      </c>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=291</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1940</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Entry into religious life</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>Gaál Jenő SVD</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="N43">
+        <v>1940</v>
+      </c>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=301</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1940</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
           <t>Gerencsér István Tarzicius OFM</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G42" t="inlineStr">
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N42" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - assistant pastor, religious education teacher
+Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - assistant pastor, then parish priest</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
         <is>
           <t>1938
 1940</t>
         </is>
       </c>
-      <c r="O42" t="inlineStr">
+      <c r="O44" t="inlineStr">
         <is>
           <t>1940
 1946</t>
         </is>
       </c>
-      <c r="Q42" t="inlineStr">
+      <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=319</t>
         </is>
       </c>
     </row>
-    <row r="43">
-[...14 lines deleted...]
-      <c r="D43" t="inlineStr">
+    <row r="45">
+      <c r="A45">
+        <v>1940</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
         <is>
           <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G43" t="inlineStr">
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N43" t="inlineStr">
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>Debrecen, Magyar Királyság - teacher
+Kolozsvár, Magyar Királyság - teacher</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
-      <c r="O43" t="inlineStr">
+      <c r="O45" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
-      <c r="Q43" t="inlineStr">
+      <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
-    <row r="44">
-[...15 lines deleted...]
-      <c r="D44" t="inlineStr">
+    <row r="46">
+      <c r="A46">
+        <v>1940</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
         <is>
           <t>Getlik István</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G44" t="inlineStr">
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N44" t="inlineStr">
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>Jenke, Magyar Királyság - assistant pastor
+Nagyszőlős, Magyar Királyság - acting pastor (also: Beregszász, Huszt, and later Vállaj)
+Nagyszőlős, Magyar Királyság - religious instructor (including in Munkács)</t>
+        </is>
+      </c>
+      <c r="N46" t="inlineStr">
         <is>
           <t>1938
 1940
 1940</t>
         </is>
       </c>
-      <c r="O44" t="inlineStr">
+      <c r="O46" t="inlineStr">
         <is>
           <t>1940
 1942
 1942</t>
         </is>
       </c>
-      <c r="Q44" t="inlineStr">
+      <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=325</t>
         </is>
       </c>
     </row>
-    <row r="45">
-[...14 lines deleted...]
-      <c r="D45" t="inlineStr">
+    <row r="47">
+      <c r="A47">
+        <v>1940</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
         <is>
           <t>Grigássy J. Gyula</t>
         </is>
       </c>
-      <c r="E45" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G45" t="inlineStr">
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
-      <c r="H45" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N45" t="inlineStr">
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>St. John Cathedral, Munhall, PA, USA - assistant pastor
+St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA - parish priest who built the church</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
         <is>
           <t>1937
 1940</t>
         </is>
       </c>
-      <c r="O45" t="inlineStr">
+      <c r="O47" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
-      <c r="Q45" t="inlineStr">
+      <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=337</t>
-        </is>
-[...102 lines deleted...]
-          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1940</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Gáspár Márton</t>
+          <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság - tábori lelkész, a magyar repülőerők lelkésze (2. repülő dandár, illetve 3. repülő körzet)</t>
+          <t>Újlak, Budapest, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N48">
         <v>1940</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=313</t>
+          <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1940</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság - tanár a rend gimnáziumában</t>
-[...3 lines deleted...]
-        <v>1940</v>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság
+Pannonhalma, Magyar Királyság - preacher and churchwarden</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
+        <is>
+          <t>June 16, 1940
+1940</t>
+        </is>
       </c>
       <c r="O49">
-        <v>1946</v>
+        <v>1941</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1940</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
+          <t>Gáspár Márton</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Szolnok, Magyar Királyság - Field chaplain, chaplain of the Hungarian Air Force (2nd Air Brigade and 3rd Air District)</t>
+        </is>
+      </c>
+      <c r="N50">
+        <v>1940</v>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=313</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1940</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Beginning of domestic service</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>Haigli Sándor Sziárd O.Praem</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Szombathely, Magyar Királyság - teacher at the Order’s high school</t>
+        </is>
+      </c>
+      <c r="N51">
+        <v>1940</v>
+      </c>
+      <c r="O51">
+        <v>1946</v>
+      </c>
+      <c r="Q51" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=357</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52">
+        <v>1940</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Return home</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
           <t>Hajnády Miklós, dr</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N50" t="inlineStr">
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>USA - pastor
+Kiskorona utcai iskola, Budapest, Magyar Királyság - religious educator</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
         <is>
           <t>1935
 1940</t>
         </is>
       </c>
-      <c r="O50" t="inlineStr">
+      <c r="O52" t="inlineStr">
         <is>
           <t>1940
 1950</t>
         </is>
       </c>
-      <c r="Q50" t="inlineStr">
+      <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
-    <row r="51">
-[...14 lines deleted...]
-      <c r="D51" t="inlineStr">
+    <row r="53">
+      <c r="A53">
+        <v>1940</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Transfer (new place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
         <is>
           <t>Hegedűs M. István</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G51" t="inlineStr">
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
         <is>
           <t>Toledo, OH, USA</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N51" t="inlineStr">
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Gary, IN, USA - assistant pastor
+Windber, PA, USA - parish priest</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
         <is>
           <t>1940
 1940</t>
         </is>
       </c>
-      <c r="O51">
+      <c r="O53">
         <v>1956</v>
       </c>
-      <c r="Q51" t="inlineStr">
+      <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=375</t>
-        </is>
-[...97 lines deleted...]
-          <t>/persons_v2/view.php?id=388</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1940</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
+          <t>Henkey-Hőnig Károly, dr.</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Miskolc, Magyar Királyság - Assistant pastor, church secretary of the Girls’ Association, and religious education teacher. Meanwhile, in 1940, he served as assistant pastor in Újhuta</t>
+        </is>
+      </c>
+      <c r="N54">
+        <v>1937</v>
+      </c>
+      <c r="O54">
+        <v>1940</v>
+      </c>
+      <c r="Q54" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=380</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55">
+        <v>1940</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>Hetényi György Bonaventura OFMCap</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="N55">
+        <v>1940</v>
+      </c>
+      <c r="Q55" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=388</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56">
+        <v>1940</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
           <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G54" t="inlineStr">
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N54" t="inlineStr">
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - studies, as well as caretaker of the Chapel of Our Lady
+Ölbő, Magyar Királyság - celebrant and hebdomadarius at Pannonhalma</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
-      <c r="O54" t="inlineStr">
+      <c r="O56" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
-      <c r="Q54" t="inlineStr">
+      <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
-    <row r="55">
-[...13 lines deleted...]
-      <c r="D55" t="inlineStr">
+    <row r="57">
+      <c r="A57">
+        <v>1940</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Transfer (new place of service)
+Perpetual vows</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
         <is>
           <t>Hitter József SJ</t>
         </is>
       </c>
-      <c r="E55" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G55" t="inlineStr">
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H55" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O55">
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Kassa, Magyar Királyság - pastor
+Kassa, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
+        <is>
+          <t>1940
+February 2, 1940</t>
+        </is>
+      </c>
+      <c r="O57">
         <v>1943</v>
       </c>
-      <c r="Q55" t="inlineStr">
+      <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
-    <row r="56">
-[...14 lines deleted...]
-      <c r="D56" t="inlineStr">
+    <row r="58">
+      <c r="A58">
+        <v>1940</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Priestly ordination
+Beginning of foreign service</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
         <is>
           <t>Horváth István</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G56" t="inlineStr">
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
         <is>
           <t>Baltimore, MD, USA</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
+      <c r="H58" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA
-New Egypt, NJ, USA - segédlelkész, közben 1943 – 1954 között katonai lelkész</t>
-[...2 lines deleted...]
-      <c r="N56" t="inlineStr">
+New Egypt, NJ, USA - assistant pastor; also served as a military chaplain from 1943 to 1954</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
         <is>
           <t>1940
 1940</t>
         </is>
       </c>
-      <c r="O56">
+      <c r="O58">
         <v>1954</v>
       </c>
-      <c r="Q56" t="inlineStr">
+      <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
-    <row r="57">
-[...14 lines deleted...]
-      <c r="D57" t="inlineStr">
+    <row r="59">
+      <c r="A59">
+        <v>1940</v>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>Priestly ordination
+Beginning of domestic service</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
         <is>
           <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G57" t="inlineStr">
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr">
+      <c r="H59" t="inlineStr">
         <is>
           <t>Győr, Magyar Királyság
-Árpás, Magyar Királyság - segédlelkész</t>
-[...4 lines deleted...]
-          <t>1940. június 23.
+Árpás, Magyar Királyság - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N59" t="inlineStr">
+        <is>
+          <t>June 23, 1940
 1940</t>
         </is>
       </c>
-      <c r="Q57" t="inlineStr">
+      <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
-    <row r="58">
-[...14 lines deleted...]
-      <c r="D58" t="inlineStr">
+    <row r="60">
+      <c r="A60">
+        <v>1940</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
         <is>
           <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
-      <c r="E58" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G58" t="inlineStr">
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
-      <c r="H58" t="inlineStr">
+      <c r="H60" t="inlineStr">
         <is>
           <t>Milwaukee, WI, USA
-Szent László R. K. Egyházközség, New Brunswick, NJ, USA - segédlelkész</t>
-[...2 lines deleted...]
-      <c r="N58" t="inlineStr">
+Szent László R. K. Egyházközség, New Brunswick, NJ, USA - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
         <is>
           <t>1937
 1940</t>
         </is>
       </c>
-      <c r="O58">
-[...2 lines deleted...]
-      <c r="Q58" t="inlineStr">
+      <c r="O60">
+        <v>1940</v>
+      </c>
+      <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
-    <row r="59">
-[...15 lines deleted...]
-      <c r="D59" t="inlineStr">
+    <row r="61">
+      <c r="A61">
+        <v>1940</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Priestly ordination
+Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
         <is>
           <t>Hámor József SDB</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G59" t="inlineStr">
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
-      <c r="H59" t="inlineStr">
+      <c r="H61" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság
-Péliföldszentkereszt, Magyar Királyság - teológiai tanulmányok
-[...5 lines deleted...]
-          <t>1940. június 23.
+Péliföldszentkereszt, Magyar Királyság - theological studies
+Pestszentlőrinc, Magyar Királyság - teacher, and later, from 1945, director of the institution and parish priest</t>
+        </is>
+      </c>
+      <c r="N61" t="inlineStr">
+        <is>
+          <t>June 23, 1940
 1936
 1940</t>
         </is>
       </c>
-      <c r="O59" t="inlineStr">
+      <c r="O61" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
-      <c r="Q59" t="inlineStr">
+      <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
-    <row r="60">
-[...14 lines deleted...]
-      <c r="D60" t="inlineStr">
+    <row r="62">
+      <c r="A62">
+        <v>1940</v>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
         <is>
           <t>Janocskó Jukund OFM</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G60" t="inlineStr">
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>religious brother (not ordained priest)</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N60" t="inlineStr">
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Guarayo, Bolívia - community administrator
+Salvatierra, Bolívia - missionary among the Native Americans, honorary tribal chief</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
         <is>
           <t>1930
 1940</t>
         </is>
       </c>
-      <c r="O60" t="inlineStr">
+      <c r="O62" t="inlineStr">
         <is>
           <t>1940
 1986</t>
         </is>
       </c>
-      <c r="Q60" t="inlineStr">
+      <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
-    <row r="61">
-[...15 lines deleted...]
-      <c r="D61" t="inlineStr">
+    <row r="63">
+      <c r="A63">
+        <v>1940</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Transfer (new place of service)
+Transfer (new place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
         <is>
           <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G61" t="inlineStr">
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H61" t="inlineStr">
+      <c r="H63" t="inlineStr">
         <is>
           <t>Szécsény, Magyar Királyság
 Szentföldi zárda, Simontornya, Magyar Királyság
 Budapest, Magyar Királyság</t>
         </is>
       </c>
-      <c r="N61" t="inlineStr">
+      <c r="N63" t="inlineStr">
         <is>
           <t>1940
 1940
 1940</t>
         </is>
       </c>
-      <c r="Q61" t="inlineStr">
+      <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
-    <row r="62">
-[...14 lines deleted...]
-      <c r="D62" t="inlineStr">
+    <row r="64">
+      <c r="A64">
+        <v>1940</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
         <is>
           <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G62" t="inlineStr">
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N62" t="inlineStr">
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Magyar Királyi Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság - speaker
+Kassa, Magyar Királyság - university professor</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
         <is>
           <t>1936
 1940</t>
         </is>
       </c>
-      <c r="O62" t="inlineStr">
+      <c r="O64" t="inlineStr">
         <is>
           <t>1940
 1943</t>
         </is>
       </c>
-      <c r="Q62" t="inlineStr">
+      <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
-    <row r="63">
-[...14 lines deleted...]
-      <c r="D63" t="inlineStr">
+    <row r="65">
+      <c r="A65">
+        <v>1940</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
         <is>
           <t>Kaminszky András</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G63" t="inlineStr">
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N63" t="inlineStr">
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Tiszahetény, Csehszlovákia - pastor
+Nagyszőlős, Csehszlovákia - retired</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
         <is>
           <t>1938
 1940</t>
         </is>
       </c>
-      <c r="O63" t="inlineStr">
+      <c r="O65" t="inlineStr">
         <is>
           <t>1940
 1945</t>
         </is>
       </c>
-      <c r="Q63" t="inlineStr">
+      <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
-    <row r="64">
-[...14 lines deleted...]
-      <c r="D64" t="inlineStr">
+    <row r="66">
+      <c r="A66">
+        <v>1940</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
         <is>
           <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G64" t="inlineStr">
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
-      <c r="H64" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N64" t="inlineStr">
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Érsekújvár, Csehszlovákia - preacher and instructor of seminarians
+Esztergom, Magyar Királyság - prefect</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
         <is>
           <t>1934
 1940</t>
         </is>
       </c>
-      <c r="O64" t="inlineStr">
+      <c r="O66" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
-      <c r="Q64" t="inlineStr">
+      <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
-    <row r="65">
-[...14 lines deleted...]
-      <c r="D65" t="inlineStr">
+    <row r="67">
+      <c r="A67">
+        <v>1940</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
         <is>
           <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G65" t="inlineStr">
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N65" t="inlineStr">
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Gyergyószárhegy, Romania - Director of the Army of the Holy Cross
+Kolozsvár, Magyar Királyság - Pastor in Nagysármás and its branches</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
-      <c r="O65" t="inlineStr">
+      <c r="O67" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
-      <c r="Q65" t="inlineStr">
+      <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=515</t>
-        </is>
-[...100 lines deleted...]
-          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1940</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA - parókus
-[...7 lines deleted...]
-        </is>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N68">
+        <v>1940</v>
       </c>
       <c r="O68">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1940</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
+          <t>Koller Károly Pius OSB, dr</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Cambridge, United Kingdom - university professor, geneticist</t>
+        </is>
+      </c>
+      <c r="N69">
+        <v>1932</v>
+      </c>
+      <c r="O69">
+        <v>1940</v>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=560</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1940</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Transfer (new place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>Kovalchik József</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Shaffer, PA, USA - Pastor, currently in Sykesville, PA, USA
+New Brunswick, NJ, USA - parish priest</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
+        <is>
+          <t>1940
+1940</t>
+        </is>
+      </c>
+      <c r="O70">
+        <v>1948</v>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=576</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1940</v>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
           <t>Kovalicky Viktor</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G69" t="inlineStr">
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
-      <c r="H69" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N69" t="inlineStr">
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA - parish priest
+Trenton, NJ, USA - parish priest</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
         <is>
           <t>1936
 1940</t>
         </is>
       </c>
-      <c r="O69" t="inlineStr">
+      <c r="O71" t="inlineStr">
         <is>
           <t>1940
 1943</t>
         </is>
       </c>
-      <c r="Q69" t="inlineStr">
+      <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
-    <row r="70">
-[...13 lines deleted...]
-      <c r="D70" t="inlineStr">
+    <row r="72">
+      <c r="A72">
+        <v>1940</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
         <is>
           <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G70" t="inlineStr">
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H70" t="inlineStr">
-[...7 lines deleted...]
-      <c r="Q70" t="inlineStr">
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Szigetvár, Magyar Királyság - religious educator</t>
+        </is>
+      </c>
+      <c r="N72">
+        <v>1940</v>
+      </c>
+      <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
-    <row r="71">
-[...14 lines deleted...]
-      <c r="D71" t="inlineStr">
+    <row r="73">
+      <c r="A73">
+        <v>1940</v>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
         <is>
           <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G71" t="inlineStr">
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H71" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N71" t="inlineStr">
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Szászsebes, Romania - pastor, religious educator
+Máriaradna, Romania - pastor</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
-      <c r="O71" t="inlineStr">
+      <c r="O73" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
-      <c r="Q71" t="inlineStr">
+      <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
-    <row r="72">
-[...13 lines deleted...]
-      <c r="D72" t="inlineStr">
+    <row r="74">
+      <c r="A74">
+        <v>1940</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Entry into religious life</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
         <is>
           <t>Kóczán Ákos SDB</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G72" t="inlineStr">
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
-      <c r="N72">
-[...2 lines deleted...]
-      <c r="Q72" t="inlineStr">
+      <c r="N74">
+        <v>1940</v>
+      </c>
+      <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
-    <row r="73">
-[...14 lines deleted...]
-      <c r="D73" t="inlineStr">
+    <row r="75">
+      <c r="A75">
+        <v>1940</v>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
         <is>
           <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G73" t="inlineStr">
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N73" t="inlineStr">
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Magyarnándor, Magyar Királyság - assistant pastor
+Vác, Magyar Királyság - episcopal secretary</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
         <is>
           <t>1938
 1940</t>
         </is>
       </c>
-      <c r="O73" t="inlineStr">
+      <c r="O75" t="inlineStr">
         <is>
           <t>1940
 1943</t>
         </is>
       </c>
-      <c r="Q73" t="inlineStr">
+      <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=597</t>
-        </is>
-[...104 lines deleted...]
-          <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1940</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Budapest - tartalékos tábori lelkész, hitoktató</t>
-[...3 lines deleted...]
-        <v>1940</v>
+          <t>Budapest, Magyar Királyság - student teacher</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>June 16, 1940
+1940</t>
+        </is>
       </c>
       <c r="O76">
-        <v>1947</v>
+        <v>1941</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1940</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Return home</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
+          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Simontornya, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N77">
+        <v>1940</v>
+      </c>
+      <c r="O77">
+        <v>1941</v>
+      </c>
+      <c r="Q77" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=601</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1940</v>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>Laczkovits József Gyula</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Budapest - Reserve chaplain, religious educator</t>
+        </is>
+      </c>
+      <c r="N78">
+        <v>1940</v>
+      </c>
+      <c r="O78">
+        <v>1947</v>
+      </c>
+      <c r="Q78" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=631</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79">
+        <v>1940</v>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Transfer (new place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
           <t>Lehmayer Béla</t>
         </is>
       </c>
-      <c r="E77" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G77" t="inlineStr">
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
         <is>
           <t>Bácskai apostoli adminisztratúra</t>
         </is>
       </c>
-      <c r="H77" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N77" t="inlineStr">
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Szent István templom, Katymár, Magyar Királyság - assistant pastor
+Szent István templom, Baja, Magyar Királyság - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
         <is>
           <t>1940
 1940</t>
         </is>
       </c>
-      <c r="Q77" t="inlineStr">
+      <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=643</t>
-        </is>
-[...94 lines deleted...]
-          <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1940</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Liktor András</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - gimnáziumi tanár</t>
-[...3 lines deleted...]
-        <v>1940</v>
+          <t>Aranyida, Csehszlovákia - parish priest</t>
+        </is>
       </c>
       <c r="O80">
-        <v>1948</v>
+        <v>1940</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1940</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Beginning of domestic service</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
+          <t>Láng Imre SJ</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>religious brother (not ordained priest)</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>Kassa, Magyar Királyság - nurse</t>
+        </is>
+      </c>
+      <c r="N81">
+        <v>1940</v>
+      </c>
+      <c r="Q81" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=637</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82">
+        <v>1940</v>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>Beginning of domestic service</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>Magyar László Sch.P., dr</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - high school teacher</t>
+        </is>
+      </c>
+      <c r="N82">
+        <v>1940</v>
+      </c>
+      <c r="O82">
+        <v>1948</v>
+      </c>
+      <c r="Q82" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=685</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83">
+        <v>1940</v>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
           <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
-      <c r="E81" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G81" t="inlineStr">
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
-      <c r="H81" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N81" t="inlineStr">
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - student teacher
+Győrszentiván, Magyar Királyság - religious educator, pastor</t>
+        </is>
+      </c>
+      <c r="N83" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
-      <c r="O81" t="inlineStr">
+      <c r="O83" t="inlineStr">
         <is>
           <t>1940
 1959</t>
         </is>
       </c>
-      <c r="Q81" t="inlineStr">
+      <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=696</t>
-        </is>
-[...97 lines deleted...]
-          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1940</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
+          <t>Medgyess A. József</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>Szatmár</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>Nagygejőc, Magyar Királyság - pastor</t>
+        </is>
+      </c>
+      <c r="N84">
+        <v>1940</v>
+      </c>
+      <c r="Q84" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=718</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85">
+        <v>1940</v>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>Meskó Lajos Géza Sch.P.</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - teacher</t>
+        </is>
+      </c>
+      <c r="N85">
+        <v>1938</v>
+      </c>
+      <c r="O85">
+        <v>1940</v>
+      </c>
+      <c r="Q85" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=730</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86">
+        <v>1940</v>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
           <t>Mosonyi László</t>
         </is>
       </c>
-      <c r="E84" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G84" t="inlineStr">
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
-      <c r="H84" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N84" t="inlineStr">
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>Szerencs, Magyar Királyság - assistant pastor
+Rózsák tere, Budapest, Magyar Királyság - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N86" t="inlineStr">
         <is>
           <t>1939
 1940</t>
         </is>
       </c>
-      <c r="O84" t="inlineStr">
+      <c r="O86" t="inlineStr">
         <is>
           <t>1940
 1963</t>
         </is>
       </c>
-      <c r="Q84" t="inlineStr">
+      <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
-    <row r="85">
-[...14 lines deleted...]
-      <c r="D85" t="inlineStr">
+    <row r="87">
+      <c r="A87">
+        <v>1940</v>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>Priestly ordination
+Beginning of domestic service</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
         <is>
           <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
-      <c r="E85" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G85" t="inlineStr">
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H85" t="inlineStr">
-[...6 lines deleted...]
-          <t>1940. június 29.
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Vajdahunyad, Romania - Fifth-year theology student, pastor</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>June 29, 1940
 1940</t>
         </is>
       </c>
-      <c r="O85">
+      <c r="O87">
         <v>1941</v>
       </c>
-      <c r="Q85" t="inlineStr">
+      <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
-    <row r="86">
-[...15 lines deleted...]
-      <c r="D86" t="inlineStr">
+    <row r="88">
+      <c r="A88">
+        <v>1940</v>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
         <is>
           <t>Nagy György, Dr.</t>
         </is>
       </c>
-      <c r="E86" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G86" t="inlineStr">
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
-      <c r="H86" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N86" t="inlineStr">
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Tab, Magyar Királyság - assistant pastor
+Dég, Magyar Királyság - assistant pastor
+Úrkút, Hungary - administrator, then parish priest from 1944 onward</t>
+        </is>
+      </c>
+      <c r="N88" t="inlineStr">
         <is>
           <t>1938
 1940
 1940</t>
         </is>
       </c>
-      <c r="O86" t="inlineStr">
+      <c r="O88" t="inlineStr">
         <is>
           <t>1940
 1940
 1965</t>
         </is>
       </c>
-      <c r="Q86" t="inlineStr">
+      <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
-    <row r="87">
-[...14 lines deleted...]
-      <c r="D87" t="inlineStr">
+    <row r="89">
+      <c r="A89">
+        <v>1940</v>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
         <is>
           <t>Nagy János</t>
         </is>
       </c>
-      <c r="E87" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G87" t="inlineStr">
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
-      <c r="H87" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N87" t="inlineStr">
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Sajógalgóc, Magyar Királyság - administrator
+Jásztelek, Magyar Királyság - administrator</t>
+        </is>
+      </c>
+      <c r="N89" t="inlineStr">
         <is>
           <t>1937
 1940</t>
         </is>
       </c>
-      <c r="O87" t="inlineStr">
+      <c r="O89" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
-      <c r="Q87" t="inlineStr">
+      <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=791</t>
-        </is>
-[...89 lines deleted...]
-          <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1940</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Nagy Töhötöm Sándor SJ</t>
+          <t>Nagy József, Dr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...4 lines deleted...]
-          <t>Budapest, Magyar Királyság - részvétel a KALOT szervezésében</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="N90">
         <v>1940</v>
       </c>
-      <c r="O90">
-[...1 lines deleted...]
-      </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=801</t>
+          <t>/persons_v2/view.php?id=794</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1940</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Pius Gimnázium, Pécs, Magyar Királyság - tanár</t>
+          <t>Egervár, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N91">
-        <v>1937</v>
-[...1 lines deleted...]
-      <c r="O91">
         <v>1940</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1940</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
+          <t>Nagy Töhötöm Sándor SJ</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - Participation in an event organized by KALOT</t>
+        </is>
+      </c>
+      <c r="N92">
+        <v>1940</v>
+      </c>
+      <c r="O92">
+        <v>1947</v>
+      </c>
+      <c r="Q92" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=801</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93">
+        <v>1940</v>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>Németh Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>Pius Gimnázium, Pécs, Magyar Királyság - teacher</t>
+        </is>
+      </c>
+      <c r="N93">
+        <v>1937</v>
+      </c>
+      <c r="O93">
+        <v>1940</v>
+      </c>
+      <c r="Q93" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=812</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94">
+        <v>1940</v>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
           <t>Palmer Lajos SJ</t>
         </is>
       </c>
-      <c r="E92" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G92" t="inlineStr">
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H92" t="inlineStr">
-[...8 lines deleted...]
-      <c r="O92" t="inlineStr">
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Pujang, Kína - missionary
+Taming, Kína - missionary, seminary professor (Latin and catechesis)</t>
+        </is>
+      </c>
+      <c r="N94">
+        <v>1940</v>
+      </c>
+      <c r="O94" t="inlineStr">
         <is>
           <t>1940
 1949</t>
         </is>
       </c>
-      <c r="Q92" t="inlineStr">
+      <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=849</t>
-        </is>
-[...93 lines deleted...]
-          <t>/persons_v2/view.php?id=303</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1940</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Mosony Lipót, Dr.</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Derby, NY, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>San Giovanni Rotondo, Italy - pastoral assistant, translator; colleague and, for a time, secretary to Saint Pio of Pietrelcina</t>
+        </is>
+      </c>
+      <c r="N95">
+        <v>1940</v>
+      </c>
+      <c r="O95">
+        <v>1957</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=775</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1940</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Langental, Ausztria</t>
+          <t>Szent Mihály G. K. Egyházközség, Cleveland, OH, USA - parish priest
+Youngstown, OH, USA - parish priest</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>1940. április 5.</t>
+          <t>1935
+1940</t>
+        </is>
+      </c>
+      <c r="O96" t="inlineStr">
+        <is>
+          <t>1940
+1950</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1940</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Komlósy Miklós, Dr.</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Körmend, Magyar Királyság - religious educator
+Muraszemenye, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>1940. május 11.</t>
+          <t>1938
+1940</t>
+        </is>
+      </c>
+      <c r="O97" t="inlineStr">
+        <is>
+          <t>1940
+1941</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=562</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1940</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Priestly ordination
+Beginning of foreign service</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Primus István Pompár OFM</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Teutopolis, IL, USA - theology student</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>1940. május 25.</t>
+          <t>1940
+1940</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=900</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1940</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Balogh Bálint</t>
+          <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Chicago, IL, USA - pastor</t>
+        </is>
+      </c>
+      <c r="N99">
+        <v>1940</v>
+      </c>
+      <c r="O99">
+        <v>1979</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=37</t>
+          <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1940</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Mahoney Róbert</t>
+          <t>Raffinszky Gergely Romuald OFM</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Forth Wayne – South Bend, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Mária mennybemenetele templom, Roebling, NJ, USA - parish priest, missionary</t>
+        </is>
+      </c>
+      <c r="N100">
+        <v>1936</v>
+      </c>
+      <c r="O100">
+        <v>1940</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=686</t>
+          <t>/persons_v2/view.php?id=908</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1940</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Kecskés József Attila OFM</t>
+          <t>Raáb Sándor</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>Doroszló, Jugoszlávia - assistant pastor (including a brief stint as assistant pastor in Dunabökény)
+Zombor, Jugoszlávia - assistant pastor</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>1940. június 15.</t>
-        </is>
+          <t>1936
+1940</t>
+        </is>
+      </c>
+      <c r="O101">
+        <v>1940</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=514</t>
+          <t>/persons_v2/view.php?id=906</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1940</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination
+Beginning of foreign service</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Máriaföldi Péter Lukács OFM</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Philadelphia, PA, USA
+Ashland, PA, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>1940. június 16.</t>
+          <t>May 18, 1940
+1940</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=715</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1940</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Priestly ordination
+Beginning of domestic service
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Hoffer Lipót József OSB, dr.</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>Kőszeg, Magyar Királyság - high school teacher, then camp chaplain, and later a prisoner of war (Mailly-le-Camp prisoner-of-war camp, France)
+Celldömölk, Magyar Királyság - pastor</t>
+        </is>
+      </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>1940. június 28.</t>
+          <t>June 16, 1940
+1940
+1940</t>
+        </is>
+      </c>
+      <c r="O103" t="inlineStr">
+        <is>
+          <t>1945
+1941</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=403</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1940</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Romzsa János</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>St. Stephen Greek Catholic Church, Leisenring, PA, USA - parish priest
+Duquesne, PA, USA - parish priest, then retired</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>1940. június 28.</t>
+          <t>1932
+1940</t>
+        </is>
+      </c>
+      <c r="O104" t="inlineStr">
+        <is>
+          <t>1940
+1958</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=943</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1940</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Rácz József</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Csorna, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="N105">
+        <v>1938</v>
+      </c>
+      <c r="O105">
+        <v>1940</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=920</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1940</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - student teacher</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>1940. augusztus 15.</t>
-        </is>
+          <t>June 16, 1940
+1940</t>
+        </is>
+      </c>
+      <c r="O106">
+        <v>1941</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1940</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Beginning of domestic service
+Entry into religious life</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Pajtás György József Bertalan SA</t>
+          <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>Budapest - novitiate
+Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>1940. augusztus 16.</t>
-        </is>
+          <t>1940
+September 2, 1940</t>
+        </is>
+      </c>
+      <c r="O107">
+        <v>1944</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=847</t>
+          <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1940</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Csorna, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Peking (北京), Kína - Chinese Language Studies</t>
+        </is>
+      </c>
+      <c r="N108">
+        <v>1940</v>
+      </c>
+      <c r="O108">
+        <v>1942</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1940</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Lenner Jenő Arkangyal OFM</t>
+          <t>Senye Ferenc Sch.P.</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...5 lines deleted...]
-        </is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="N109">
+        <v>1940</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=649</t>
+          <t>/persons_v2/view.php?id=980</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1940</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Füzes József Zalán OFM</t>
+          <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - student teacher
+Budapest, Magyar Királyság - high school teacher</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>1940. augusztus 25.</t>
+          <t>1939
+1940</t>
+        </is>
+      </c>
+      <c r="O110" t="inlineStr">
+        <is>
+          <t>1940
+1942</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=299</t>
+          <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1940</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Bendik István Sch.P</t>
+          <t>Slaboda József</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Vác, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Holy Trinity Byzantine Catholic Church, Sykesville, PA, USA</t>
+        </is>
+      </c>
+      <c r="N111">
+        <v>1940</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=66</t>
+          <t>/persons_v2/view.php?id=1001</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1940</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Palotai Mihály Sch.P.</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
-[...4 lines deleted...]
-          <t>Vác, Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>1940. augusztus 27.</t>
+          <t>March 25, 1940</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=850</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1940</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Galambos László István OFM</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>1940. augusztus 29.</t>
+          <t>March 29, 1940</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=303</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1940</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Mosony Lipót, Dr.</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Derby, NY, USA</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>1940. augusztus 29.</t>
+          <t>March 31, 1940</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=775</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1940</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>Langental, Austria</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>1940. augusztus 30.</t>
+          <t>April 5, 1940</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1940</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>1940. augusztus 30.</t>
+          <t>May 6, 1940</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1940</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Komlósy Miklós, Dr.</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>1940. szeptember 2.</t>
+          <t>May 11, 1940</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=562</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1940</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Kővári Károly SJ</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>1940. szeptember 2.</t>
+          <t>May 25, 1940</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=602</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1940</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Kubek Emil</t>
+          <t>Balogh Bálint</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>1940. szeptember 17.</t>
+          <t>May 30, 1940</t>
         </is>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=616</t>
+          <t>/persons_v2/view.php?id=37</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1940</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Giriny János</t>
+          <t>Mahoney Róbert</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
+          <t>Forth Wayne – South Bend, OH, USA</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Welland, ON, Kanada</t>
+          <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>1940. szeptember 22.</t>
+          <t>June 3, 1940</t>
         </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=328</t>
+          <t>/persons_v2/view.php?id=686</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1940</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Loya Dániel</t>
+          <t>Kecskés József Attila OFM</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
-[...4 lines deleted...]
-          <t>Windber, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>1940. október 21.</t>
+          <t>June 15, 1940</t>
         </is>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=664</t>
+          <t>/persons_v2/view.php?id=514</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1940</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Medveczky Elek</t>
+          <t>Máriaföldi Péter Lukács OFM</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...4 lines deleted...]
-          <t>Rahway, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>1940. november 5.</t>
+          <t>June 16, 1940</t>
         </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=720</t>
+          <t>/persons_v2/view.php?id=715</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1940</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...21 lines deleted...]
-        <v>1992</v>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>June 28, 1940</t>
+        </is>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1940</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1943</v>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>June 28, 1940</t>
+        </is>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1940</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
-[...16 lines deleted...]
-        <v>1954</v>
+          <t>Csorna, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>August 15, 1940</t>
+        </is>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1940</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
-      <c r="H126" t="inlineStr">
-[...23 lines deleted...]
-        <v>1952</v>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>August 15, 1940</t>
+        </is>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1940</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Pajtás György József Bertalan SA</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Eger</t>
-[...21 lines deleted...]
-        <v>1941</v>
+          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>August 16, 1940</t>
+        </is>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=847</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1940</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
-[...16 lines deleted...]
-        <v>1955</v>
+          <t>Csorna, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>August 20, 1940</t>
+        </is>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1940</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Kassa</t>
-[...26 lines deleted...]
-        <v>1948</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>August 22, 1940</t>
+        </is>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1940</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Füzes József Zalán OFM</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...11 lines deleted...]
-        <v>1950</v>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>August 25, 1940</t>
+        </is>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=299</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1940</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Budapest</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Vác, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>August 27, 1940</t>
+        </is>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1940</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Palotai Mihály Sch.P.</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Vác, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>August 27, 1940</t>
+        </is>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=850</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1940</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Rozsály Ferenc Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...11 lines deleted...]
-        <v>1950</v>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>August 28, 1940</t>
+        </is>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=947</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1940</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Jászó, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>August 28, 1940</t>
+        </is>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1940</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Szolnok</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>August 29, 1940</t>
+        </is>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1940</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...16 lines deleted...]
-        <v>1950</v>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>August 29, 1940</t>
+        </is>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1940</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1957</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>August 30, 1940</t>
+        </is>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1940</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1950</v>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>August 30, 1940</t>
+        </is>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1940</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>First (temporary) vows</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Kassa</t>
-[...21 lines deleted...]
-        <v>1944</v>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="N139" t="inlineStr">
+        <is>
+          <t>August 30, 1940</t>
+        </is>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1940</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
-[...21 lines deleted...]
-        <v>1963</v>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N140" t="inlineStr">
+        <is>
+          <t>September 2, 1940</t>
+        </is>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1940</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Kővári Károly SJ</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
-[...26 lines deleted...]
-        <v>1966</v>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N141" t="inlineStr">
+        <is>
+          <t>September 2, 1940</t>
+        </is>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=602</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1940</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Kubek Emil</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
-[...21 lines deleted...]
-        <v>1942</v>
+          <t>Mahanoy, PA, USA</t>
+        </is>
+      </c>
+      <c r="N142" t="inlineStr">
+        <is>
+          <t>September 17, 1940</t>
+        </is>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=616</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1940</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Giriny János</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
-[...21 lines deleted...]
-        <v>1954</v>
+          <t>Welland, ON, Canada</t>
+        </is>
+      </c>
+      <c r="N143" t="inlineStr">
+        <is>
+          <t>September 22, 1940</t>
+        </is>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=328</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1940</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Loya Dániel</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
-[...21 lines deleted...]
-        <v>1941</v>
+          <t>Windber, PA, USA</t>
+        </is>
+      </c>
+      <c r="N144" t="inlineStr">
+        <is>
+          <t>October 21, 1940</t>
+        </is>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=664</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1940</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Medveczky Elek</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, USA</t>
-[...21 lines deleted...]
-        <v>1950</v>
+          <t>Rahway, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N145" t="inlineStr">
+        <is>
+          <t>November 5, 1940</t>
+        </is>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=720</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1940</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Cirill és Metód templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>plébános, utána nyugállományban</t>
+          <t>interim pastor</t>
         </is>
       </c>
       <c r="N146">
-        <v>1921</v>
+        <v>1891</v>
       </c>
       <c r="O146">
-        <v>1954</v>
+        <v>1982</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1940</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Nagylég, Csehszlovákia</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest, retired since 1938</t>
         </is>
       </c>
       <c r="N147">
-        <v>1922</v>
+        <v>1908</v>
       </c>
       <c r="O147">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1940</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N148">
-        <v>1922</v>
+        <v>1908</v>
       </c>
       <c r="O148">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1940</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyar Királyság</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N149">
-        <v>1922</v>
+        <v>1910</v>
       </c>
       <c r="O149">
-        <v>1946</v>
+        <v>1952</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1940</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Pély, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság G. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N150">
-        <v>1922</v>
+        <v>1910</v>
       </c>
       <c r="O150">
-        <v>1956</v>
+        <v>1941</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1940</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, USA</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent József templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N151">
-        <v>1922</v>
+        <v>1913</v>
       </c>
       <c r="O151">
-        <v>1950</v>
+        <v>1944</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1940</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Manréza, Budapest, Magyar Királyság</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Manréza</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>rendi újoncok mestere, valamint a lelkigyakorlatos ház vezetője</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N152">
-        <v>1923</v>
+        <v>1913</v>
       </c>
       <c r="O152">
-        <v>1942</v>
+        <v>1955</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1940</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N153">
-        <v>1923</v>
+        <v>1914</v>
       </c>
       <c r="O153">
-        <v>1970</v>
+        <v>1948</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1940</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...9 lines deleted...]
-          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N154">
-        <v>1924</v>
+        <v>1915</v>
       </c>
       <c r="O154">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1940</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
-[...14 lines deleted...]
-          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N155">
-        <v>1924</v>
+        <v>1915</v>
       </c>
       <c r="O155">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1940</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
-[...14 lines deleted...]
-          <t>adminisztrátor, majd plébános</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N156">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="O156">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1940</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Fairport, NY, USA</t>
-[...14 lines deleted...]
-          <t>plébános</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N157">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="O157">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1940</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Nagymihály, Csehszlovákia</t>
-[...9 lines deleted...]
-          <t>segédlelkész, majd parókus</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N158">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="O158">
         <v>1950</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1940</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, USA</t>
-[...14 lines deleted...]
-          <t>magyar és német lelkész, plébános</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N159">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="O159">
-        <v>1960</v>
+        <v>1950</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1940</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N160">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="O160">
-        <v>1956</v>
+        <v>1950</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1940</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>segédlelkész, majd ugyanitt 1936-tól plébános, emellett az egyházi iskolában tanított és segédedző</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N161">
-        <v>1927</v>
+        <v>1915</v>
       </c>
       <c r="O161">
-        <v>1954</v>
+        <v>1947</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1940</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Ciszterci rendi katolikus gimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1946 – 1948 között igazgatóhelyettes, 1947 – 1950 helyettes házfőnök</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N162">
-        <v>1927</v>
+        <v>1918</v>
       </c>
       <c r="O162">
-        <v>1950</v>
+        <v>1957</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1940</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
       <c r="N163">
-        <v>1927</v>
+        <v>1918</v>
       </c>
       <c r="O163">
-        <v>1947</v>
+        <v>1969</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1940</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>templomépítő, alapító plébános</t>
+          <t>assistant pastor, then parish pastor</t>
         </is>
       </c>
       <c r="N164">
-        <v>1927</v>
+        <v>1919</v>
       </c>
       <c r="O164">
-        <v>1960</v>
+        <v>1950</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1940</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>misszionárius, magyar lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N165">
-        <v>1927</v>
+        <v>1919</v>
       </c>
       <c r="O165">
-        <v>1960</v>
+        <v>1944</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1940</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>tanár, igazgató</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N166">
-        <v>1927</v>
+        <v>1919</v>
       </c>
       <c r="O166">
-        <v>1946</v>
+        <v>1963</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1940</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N167">
-        <v>1927</v>
+        <v>1920</v>
       </c>
       <c r="O167">
-        <v>1952</v>
+        <v>1966</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1940</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>Szent Margit templom</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N168">
-        <v>1927</v>
+        <v>1920</v>
       </c>
       <c r="O168">
-        <v>1965</v>
+        <v>1942</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1940</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>a szeminárium prefektusa és dogmatika tanára, 1930-ban spirituálisa</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N169">
-        <v>1927</v>
+        <v>1920</v>
       </c>
       <c r="O169">
-        <v>1943</v>
+        <v>1954</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1940</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Szent Imre templom, Kaposvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor and high school teacher; member of the Kaposvár City Council; member of the Somogy County Legislative Committee, the County Assembly, the Physical Education Nominating Committee, and the Public Utilities Supervisory Board.</t>
         </is>
       </c>
       <c r="N170">
-        <v>1927</v>
+        <v>1921</v>
       </c>
       <c r="O170">
         <v>1941</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1940</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Yonkers, NY, USA</t>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>Szent Miklós templom</t>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>abbot</t>
         </is>
       </c>
       <c r="N171">
-        <v>1928</v>
+        <v>1921</v>
       </c>
       <c r="O171">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1940</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest, later retired</t>
         </is>
       </c>
       <c r="N172">
-        <v>1928</v>
+        <v>1921</v>
       </c>
       <c r="O172">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1940</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Láni Mátyás</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Nagylég, Csehszlovákia</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>plébános, magyar és német lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N173">
-        <v>1928</v>
+        <v>1922</v>
       </c>
       <c r="O173">
-        <v>1954</v>
+        <v>1942</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=638</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1940</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Kajdanó, Szovjetunió</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Szovjetunió</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>parókus, 1943-tól nyugállományban</t>
+          <t>missionary pastor (in the U.S., as well as in Baberton, OH, U.S.)</t>
         </is>
       </c>
       <c r="N174">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="O174">
-        <v>1949</v>
+        <v>1946</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1940</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>assistant pastor, religious educator</t>
         </is>
       </c>
       <c r="N175">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="O175">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1940</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>Szentháromság G. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N176">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="O176">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1940</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Throop, PA, USA</t>
+          <t>Szent József templom, Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>Szent József templom</t>
+        </is>
+      </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N177">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="O177">
-        <v>1955</v>
+        <v>1950</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1940</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>parish priest who built the church</t>
         </is>
       </c>
       <c r="N178">
-        <v>1929</v>
+        <v>1922</v>
       </c>
       <c r="O178">
-        <v>1953</v>
+        <v>1959</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1940</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Manréza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Manréza</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>a Vatikáni magyar nagykövetség egyházi ügyek és kánonjog tanácsosa 1944-ig, közben 1940–1947 között a Pápai Magyar Intézet alapító rektora</t>
+          <t>Master of novices and director of the retreat house</t>
         </is>
       </c>
       <c r="N179">
-        <v>1929</v>
+        <v>1923</v>
       </c>
       <c r="O179">
-        <v>1947</v>
+        <v>1942</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1940</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parish priest; served at St. Stephen’s Church in 1937</t>
         </is>
       </c>
       <c r="N180">
-        <v>1930</v>
+        <v>1923</v>
       </c>
       <c r="O180">
-        <v>1959</v>
+        <v>1970</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1940</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>segédlelkész (apja mellett), majd parókus</t>
+          <t>parish priest (according to Diós, a chaplain assigned to another parish)</t>
         </is>
       </c>
       <c r="N181">
-        <v>1930</v>
+        <v>1923</v>
       </c>
       <c r="O181">
-        <v>1960</v>
+        <v>1949</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1940</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Gyöngyösszőllős, Szombathely, Magyar Királyság</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>Gyöngyösszőllős</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>alapító lelkész, plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N182">
-        <v>1930</v>
+        <v>1923</v>
       </c>
       <c r="O182">
-        <v>1941</v>
+        <v>1950</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1940</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Independence, OH, USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K183" t="inlineStr">
+        <is>
+          <t>missionary at the Rio Negro settlement in the Amazon Basin. From 1939, he worked among the Tucano Indians on the border between Venezuela and Colombia</t>
         </is>
       </c>
       <c r="N183">
-        <v>1931</v>
+        <v>1924</v>
       </c>
       <c r="O183">
-        <v>1964</v>
+        <v>1949</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1940</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium</t>
+          <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>rendes tanár</t>
+          <t>episcopal secretary, head of the diocesan court, and pastor of St. Peter and St. Paul Church.</t>
         </is>
       </c>
       <c r="N184">
-        <v>1931</v>
+        <v>1924</v>
       </c>
       <c r="O184">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1940</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Stockholm, SK, Canada</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>parish priest, dean from 1932</t>
         </is>
       </c>
       <c r="N185">
-        <v>1931</v>
+        <v>1924</v>
       </c>
       <c r="O185">
-        <v>1946</v>
+        <v>1962</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1940</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Frankó Ede</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Nepumuki Szent János plébánia</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>administrator, then parish priest</t>
         </is>
       </c>
       <c r="N186">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="O186">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=287</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1940</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, USA</t>
+          <t>Szent Antal templom, Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>Szent István templom</t>
+          <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>lelkész és házfőnök</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N187">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="O187">
-        <v>1968</v>
+        <v>1947</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1940</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Esztergom</t>
+          <t>Nagymihály, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I188" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, igazgatóhelyettes</t>
+          <t>assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N188">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="O188">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1940</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Makra Mihály József SDB</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>La Vega, Venezuela</t>
+          <t>Sacred Heart, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Sacred Heart</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>Hungarian and German pastor, parish priest</t>
         </is>
       </c>
       <c r="N189">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="O189">
-        <v>1944</v>
+        <v>1960</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=690</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1940</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Mandl Károly SBD</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>több rendházban gondnok</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N190">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="O190">
-        <v>1944</v>
+        <v>1956</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=691</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1940</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J191" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>assistant pastor, then parish priest at the same church starting in 1936; he also taught at the church school and served as an assistant coach</t>
         </is>
       </c>
       <c r="N191">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O191">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1940</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Józseffalva, Románia</t>
+          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Ciszterci rendi katolikus gimnázium</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>lelkész (oldallagosan:  Hadikfalva, Istensegíts)</t>
+          <t>High school teacher; deputy principal from 1946 to 1948; assistant headmaster from 1947 to 1950</t>
         </is>
       </c>
       <c r="N192">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O192">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1940</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Orosz Bálint</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom, Toledo, OH, USA</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J193" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N193">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O193">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=838</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1940</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>church builder, founding pastor</t>
         </is>
       </c>
       <c r="N194">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O194">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1940</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Pápa, Magyarország</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>missionary, Hungarian pastor</t>
         </is>
       </c>
       <c r="N195">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O195">
-        <v>1958</v>
+        <v>1960</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1940</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>plébános, közben 1945 Bridgeport, CT is</t>
+          <t>teacher, principal</t>
         </is>
       </c>
       <c r="N196">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O196">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1940</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Czezárovits Balázs SDB</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Lorena, Brazília</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>katekista, közben magyarok lelkésze Santa Catarina-ban és São Paulo-ban, majd katonai lelkész.</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N197">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O197">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=132</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1940</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Szent Margit templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>Szent Margit templom</t>
+        </is>
+      </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest (according to Miklósházy: 1927–1965, Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N198">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O198">
-        <v>1944</v>
+        <v>1965</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1940</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Fekete János Dávid OFM</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>St. Anthony, Cincinnati, OH, USA</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Anthony</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>cipész, ács, karbantartó</t>
+          <t>prefect of the seminary and professor of dogmatic theology; spiritual director in 1930</t>
         </is>
       </c>
       <c r="N199">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O199">
-        <v>1952</v>
+        <v>1943</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=449</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1940</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Nagy Dezső, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>misszionárius, 1950 – 1952 vezető</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N200">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O200">
-        <v>1952</v>
+        <v>1941</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=786</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1940</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Gerlinger János SDB</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Havanna, Kuba</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N201">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O201">
-        <v>1957</v>
+        <v>1947</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=323</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1940</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Réthy János</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N202">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O202">
-        <v>1954</v>
+        <v>1946</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=933</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1940</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Jászai Ferenc Benvenut OFM</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
+          <t>Szent Miklós templom, Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N203">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="O203">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=484</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1940</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N204">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="O204">
-        <v>1963</v>
+        <v>1957</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1940</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Kroneisz Flórián SVD</t>
+          <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>misszionárius, rövid ideig tábori lelkész</t>
+          <t>parish priest, Hungarian and German pastor</t>
         </is>
       </c>
       <c r="N205">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="O205">
-        <v>1945</v>
+        <v>1954</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=611</t>
+          <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1940</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, USA</t>
+          <t>Kajdanó, Szovjetunió</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Saint Michael the Archangel Byzantine Catholic Church</t>
+          <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest, retired since 1943</t>
         </is>
       </c>
       <c r="N206">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O206">
-        <v>1942</v>
+        <v>1949</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1940</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Túrjaremete, Magyarország</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N207">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O207">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1940</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Piarista Gimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N208">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O208">
-        <v>1943</v>
+        <v>1955</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1940</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>misszionárius több helyen, kertész, konyhai kisegítő. Szolgálati helyei (bizonytalan időpontokban: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
-[...10 lines deleted...]
-        </is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N209">
+        <v>1929</v>
+      </c>
+      <c r="O209">
+        <v>1955</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1940</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Antal János SDB</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyarország</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Segítő Szűz Mária Lelkészség</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>tartományfőnök</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N210">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="O210">
-        <v>1948</v>
+        <v>1953</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=13</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1940</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Wallingford, CO, USA</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Italy</t>
+        </is>
+      </c>
+      <c r="K211" t="inlineStr">
+        <is>
+          <t>Advisor on ecclesiastical affairs and canon law at the Hungarian Embassy to the Holy See until 1944; during that time, from 1940 to 1947, he served as the founding rector of the Pontifical Hungarian Institute</t>
         </is>
       </c>
       <c r="N211">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="O211">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1940</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N212">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="O212">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1940</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Deésy István Ipoly OFM</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Székelyudvarhely, Románia</t>
+          <t>Elisabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>A Collegium Seraphicum prefektusa, bölcsészettanár, a laikusok magisztere, lelkész, definitor</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N213">
-        <v>1933</v>
+        <v>1930</v>
       </c>
       <c r="O213">
-        <v>1942</v>
+        <v>1959</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=184</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1940</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Szent Imre templomigazgatóság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>assistant pastor (under his father), then parish pastor</t>
         </is>
       </c>
       <c r="N214">
-        <v>1933</v>
+        <v>1930</v>
       </c>
       <c r="O214">
-        <v>1947</v>
+        <v>1960</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1940</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+          <t>Gyöngyösszőllős, Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Gyöngyösszőllős</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>founding pastor, parish priest</t>
         </is>
       </c>
       <c r="N215">
-        <v>1933</v>
+        <v>1930</v>
       </c>
       <c r="O215">
-        <v>1957</v>
+        <v>1941</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1940</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Independence, OH, USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J216" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N216">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O216">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1940</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>Páduai Szent Antal gimnázium</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>regular teacher</t>
         </is>
       </c>
       <c r="N217">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O217">
-        <v>1944</v>
+        <v>1948</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1940</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság</t>
-[...4 lines deleted...]
-          <t>főapát (1947-től külföldön)</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="N218">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O218">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1940</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J219" t="inlineStr">
         <is>
-          <t>Szent László templom</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N219">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O219">
-        <v>1977</v>
+        <v>1941</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1940</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Pujang, Kína</t>
+          <t>Szent István templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>esperes, leányárvaházi igazgató, 1947-től apostoli adminisztrátor</t>
+          <t>pastor and head of the household</t>
         </is>
       </c>
       <c r="N220">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O220">
-        <v>1954</v>
+        <v>1968</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1940</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>az Actio Catholica országos igazgatója</t>
+          <t>high school teacher, assistant principal</t>
         </is>
       </c>
       <c r="N221">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O221">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1940</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Makra Mihály József SDB</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
+          <t>La Vega, Venezuela</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál G. K. Egyházközség</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>monastic brother</t>
         </is>
       </c>
       <c r="N222">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O222">
-        <v>1960</v>
+        <v>1944</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=690</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1940</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Borsy György Engelbert OFM</t>
+          <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>hitszónok</t>
+          <t>caretaker at several monasteries</t>
         </is>
       </c>
       <c r="N223">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O223">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=108</t>
+          <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1940</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Szent Margit kórház, Cleveland, OH, USA</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>Szent Margit kórház</t>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K224" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N224">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O224">
-        <v>1941</v>
+        <v>1949</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1940</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Fehér Albert Péter OFM</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Józseffalva, Romania</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>magyar lelkész, 1936-tól plébános</t>
+          <t>pastor (also serving Hadikfalva and Istensegíts)</t>
         </is>
       </c>
       <c r="N225">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O225">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=259</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1940</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Milwaukee, WI, USA</t>
+          <t>Szent Mihály Főangyal templom, Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>Szent Imre templom</t>
+          <t>Szent Mihály Főangyal templom</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N226">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O226">
         <v>1944</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1940</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Horváth István Anzelm OSB</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>a magyar kolónia lelkésze</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N227">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O227">
-        <v>1942</v>
+        <v>1958</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=427</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1940</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Ivancsó Dániel, püspök</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>St, Mary templom, Cleveland, OH, USA</t>
+          <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St, Mary templom</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pastor (Salesian Works)</t>
         </is>
       </c>
       <c r="N228">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O228">
-        <v>1946</v>
+        <v>1962</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=460</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1940</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Kiss László Szaléz OFM, Isten szolgája</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Missionary in several locations, gardener, kitchen assistant. Places of service (dates uncertain: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
         </is>
       </c>
       <c r="N229">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O229">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=548</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1940</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Tát, Magyar Királyság</t>
+          <t>Pápa, Hungary</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>plébánoshelyettes, 1946-tól plébános</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N230">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O230">
-        <v>1947</v>
+        <v>1958</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1940</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>parish priest, including in Bridgeport, CT in 1945</t>
         </is>
       </c>
       <c r="N231">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O231">
-        <v>1941</v>
+        <v>1952</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1940</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, USA</t>
+          <t>Lorena, Brazília</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>catechist, and at the same time pastor to the Hungarian community in Santa Catarina and São Paulo, and later a military chaplain.</t>
         </is>
       </c>
       <c r="N232">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O232">
-        <v>1964</v>
+        <v>1954</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1940</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>McAdoo, PA, USA</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N233">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O233">
-        <v>1957</v>
+        <v>1944</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1940</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>St. Anthony, Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>St. Anthony</t>
+        </is>
+      </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>shoemaker, carpenter, maintenance worker</t>
         </is>
       </c>
       <c r="N234">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O234">
-        <v>1962</v>
+        <v>1952</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1940</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>missionary, leader from 1950 to 1952</t>
         </is>
       </c>
       <c r="N235">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O235">
-        <v>1962</v>
+        <v>1952</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1940</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, USA</t>
+          <t>Havanna, Kuba</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N236">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O236">
-        <v>1962</v>
+        <v>1957</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1940</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Elrama, PA, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N237">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O237">
-        <v>1962</v>
+        <v>1954</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1940</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="N238">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O238">
-        <v>1962</v>
+        <v>1942</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1940</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Clarksburg, MD, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N239">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O239">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1940</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Mundwell János</t>
+          <t>Kroneisz Flórián SVD</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>missionary, chaplain for a short time</t>
         </is>
       </c>
       <c r="N240">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O240">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=777</t>
+          <t>/persons_v2/view.php?id=611</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1940</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Olejnyik György</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Painesville, OH, USA</t>
+          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, USA</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>Saint Michael the Archangel Byzantine Catholic Church</t>
+        </is>
+      </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N241">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O241">
-        <v>1952</v>
+        <v>1942</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=833</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1940</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>András Antal Jeromos OFM</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
+          <t>Túrjaremete, Hungary</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K242" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N242">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O242">
-        <v>1953</v>
+        <v>1946</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=6</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1940</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N243">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O243">
-        <v>1969</v>
+        <v>1943</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1940</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Balogh János Benignusz OFM</t>
+          <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Hungary</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Segítő Szűz Mária Lelkészség</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>Szent Imre Ifjúsági Klub alapító-vezetője</t>
+          <t>provincial governor</t>
         </is>
       </c>
       <c r="N244">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O244">
-        <v>1955</v>
+        <v>1948</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=39</t>
+          <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1940</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Budatétény, Magyar Királyság</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>gazdasági vezető</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N245">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O245">
-        <v>1942</v>
+        <v>1948</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1940</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>szerzetestestvér, szakács</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N246">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O246">
-        <v>1975</v>
+        <v>1948</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1940</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Hope Haven, Marrero, LA, USA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>Hope Haven</t>
+        </is>
+      </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>prefect, principal</t>
         </is>
       </c>
       <c r="N247">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O247">
-        <v>1955</v>
+        <v>1966</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1940</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Székelyudvarhely, Romania</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>Prefect of the Collegium Seraphicum, professor of philosophy, master of the laity, chaplain, and member of the Definitory</t>
         </is>
       </c>
       <c r="N248">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O248">
-        <v>1974</v>
+        <v>1942</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1940</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Juhász Imre Vince OFM</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>Szent Imre templomigazgatóság</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>misszionárius, történész, régész</t>
+          <t>religious educator</t>
         </is>
       </c>
       <c r="N249">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O249">
-        <v>1952</v>
+        <v>1947</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=491</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1940</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Tab, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K250" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N250">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O250">
-        <v>1941</v>
+        <v>1957</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1940</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Bussa, Csehszlovákia</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N251">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O251">
-        <v>1947</v>
+        <v>1963</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1940</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J252" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>házfőnök</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N252">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O252">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1940</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Leechburg, PA, USA</t>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Abbot (abroad since 1947)</t>
         </is>
       </c>
       <c r="N253">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O253">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1940</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
+          <t>Szent László templom, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>Alexandriai Szent Katalin Plébánia</t>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N254">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O254">
-        <v>1944</v>
+        <v>1977</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1940</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Dallos Ferenc</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Gyárváros, Győr, Magyar Királyság</t>
+          <t>Pujang, Kína</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Gyárváros</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Dean, director of a girls’ orphanage, apostolic administrator from 1947</t>
         </is>
       </c>
       <c r="N255">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O255">
-        <v>1941</v>
+        <v>1954</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=176</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1940</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Hódmezővásárhely, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>National Director of Actio Catholica</t>
         </is>
       </c>
       <c r="N256">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O256">
-        <v>1941</v>
+        <v>1948</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1940</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Orosztelek, Magyar Királyság</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N257">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O257">
-        <v>1945</v>
+        <v>1954</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1940</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>gimnáziumi franciatanár, közben 1938 – 1947 között igazgató, valamint a 1941 – 1947 között a Pázmány Péter Tudományegyetem magántanára</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N258">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O258">
-        <v>1947</v>
+        <v>1954</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1940</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Szentgyörgymező, Esztergom, Magyar Királyság</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Szentgyörgymező</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N259">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O259">
-        <v>1941</v>
+        <v>1954</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1940</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N260">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O260">
-        <v>1941</v>
+        <v>1954</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1940</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>a missziós szeminárium vicerektora</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N261">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O261">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1940</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság</t>
+          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>teológiai tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N262">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O262">
-        <v>1941</v>
+        <v>1960</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1940</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Fairport, NY, USA</t>
+          <t>Szolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>preacher</t>
         </is>
       </c>
       <c r="N263">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O263">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1940</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Szent Margit kórház, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>Sacred Heart in Millers Heights</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>Szent Margit kórház</t>
         </is>
       </c>
       <c r="N264">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O264">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1940</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Gyárváros, Győr, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>Gyárváros</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Hungarian pastor; parish priest since 1936</t>
         </is>
       </c>
       <c r="N265">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O265">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1940</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Szent Imre templom, Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>hittanár és hitszónok, közben 1937-1941 között házgondnok</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N266">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O266">
         <v>1944</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1940</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Taohvaping, Kína</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>misszióvezető</t>
+          <t>the pastor of the Hungarian community</t>
         </is>
       </c>
       <c r="N267">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O267">
-        <v>1949</v>
+        <v>1942</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1940</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Bacsinszky Sándor</t>
+          <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Munkács, Magyar Királyság</t>
+          <t>St, Mary templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>St, Mary templom</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>alapkezelőségi ellenőr (1937-1942), pénztáros (1942-1945), tábori lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N268">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O268">
         <v>1946</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=26</t>
+          <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1940</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Balázskövi József SDB</t>
+          <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Újpest, Budapest, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>Újpest</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>intézeti igazgató</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N269">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O269">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=34</t>
+          <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1940</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Dancsecs Imre</t>
+          <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Répceszentgyörgy, Magyarország</t>
+          <t>Tát, Magyar Királyság</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Assistant pastor; parish priest from 1946</t>
         </is>
       </c>
       <c r="N270">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O270">
-        <v>1958</v>
+        <v>1947</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=178</t>
+          <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1940</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Edelényi Achilles, Dr</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Szent Erzsébet templom, Kecskemét, Magyar Királyság</t>
+          <t>Szolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J271" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>segédlelkész és zárdalelkész, hittanár</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N271">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O271">
         <v>1941</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=227</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1940</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Hajós Antal Márk (OFM)</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Carteret, NJ, USA</t>
+          <t>Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N272">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O272">
-        <v>1946</v>
+        <v>1964</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=361</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1940</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Valparaiso, IN, USA</t>
+          <t>McAdoo, PA, USA</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>misszionárius, közben: Chicago, IN, Joilet, IN, Milwaukee, Gary, IN</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N273">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O273">
-        <v>1944</v>
+        <v>1957</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1940</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Románia</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>cipész, kertész, élelmiszergyűjtő</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N274">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O274">
-        <v>1943</v>
+        <v>1962</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1940</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J275" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K275" t="inlineStr">
+        <is>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N275">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O275">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1940</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Tósokberénd, Magyar Királyság</t>
+          <t>Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N276">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O276">
-        <v>1952</v>
+        <v>1962</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1940</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Portage, PA, USA</t>
+          <t>Elrama, PA, USA</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
       <c r="N277">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O277">
-        <v>1953</v>
+        <v>1962</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1940</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Kiss A. Gyula</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J278" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N278">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O278">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=538</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1940</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Kiss Zoltán</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J279" t="inlineStr">
-[...1 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+      <c r="K279" t="inlineStr">
+        <is>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N279">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O279">
-        <v>1944</v>
+        <v>1962</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=551</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1940</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Mundwell János</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>University of Edinburgh, Edinburgh, Egyesült Királyság</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Egyesült Királyság</t>
-[...4 lines deleted...]
-          <t>University of Edinburgh</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>Institute of Animal Genetics / Institute of Genetics egyetemi tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N280">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O280">
-        <v>1944</v>
+        <v>1943</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1940</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Németh György Luciusz OFM, Dr.</t>
+          <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Painesville, OH, USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>egyházjog tanár</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N281">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O281">
-        <v>1947</v>
+        <v>1952</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=813</t>
+          <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1940</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Oláh-Tóth Antal, Dr.</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Szent János kórház, Budapest, Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>Szent János kórház</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>kórházlelkész, közben a 8. kerületi Baross u. 23. sz. alatti elemi iskola hitoktatója</t>
+          <t>Chancery clerk; episcopal secretary from 1944 to 1947</t>
         </is>
       </c>
       <c r="N282">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O282">
-        <v>1941</v>
+        <v>1947</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=832</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1940</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Petrie Gyula Kapisztrán OFM</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Szent Ferenc templom, New York, NY, USA</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>Szent Ferenc templom</t>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>plébános, házfőnök</t>
+          <t>monastic brother</t>
         </is>
       </c>
       <c r="N283">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O283">
-        <v>1943</v>
+        <v>2005</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=869</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1940</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Bali Béla (SDB)</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Mezőnyárád, Magyar Királyság</t>
+          <t>Árpádházi Szent Erzsébet templom, Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J284" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet templom</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>novíciusmester, újoncmester, majd plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N284">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O284">
-        <v>1944</v>
+        <v>1942</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=35</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1940</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Bartkó Alajos</t>
+          <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>segédlelkész</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
         </is>
       </c>
       <c r="N285">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O285">
-        <v>1942</v>
+        <v>1953</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=50</t>
+          <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1940</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N286">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O286">
-        <v>1945</v>
+        <v>1969</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1940</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Balogh János Benignusz OFM</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K287" t="inlineStr">
+        <is>
+          <t>Founding Director of the Saint Imre Youth Club</t>
         </is>
       </c>
       <c r="N287">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O287">
-        <v>1947</v>
+        <v>1955</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=39</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1940</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+          <t>Budatétény, Magyar Királyság</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J288" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>igazgató, a kereskedelmi tagozat megszervezője</t>
+          <t>financial manager</t>
         </is>
       </c>
       <c r="N288">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O288">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1940</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>Chile</t>
+        </is>
+      </c>
+      <c r="I289" t="inlineStr">
+        <is>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>monk, cook</t>
         </is>
       </c>
       <c r="N289">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O289">
-        <v>1941</v>
+        <v>1975</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1940</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Cak Stanley A.</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>St. Joseph és St. Joan of Arc, Kokomo, IN, USA</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J290" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>segédlelkész, kórházlelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N290">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O290">
-        <v>1941</v>
+        <v>1955</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=120</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1940</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>ismeretlen beosztásban</t>
+          <t>assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N291">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O291">
-        <v>1942</v>
+        <v>1974</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1940</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Juhász Imre Vince OFM</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>Amerikai Kárpát-orosz ortodox egyház püspöke, 1966-tól Agathonikeia metropolitája</t>
+          <t>missionary, historian, archaeologist</t>
         </is>
       </c>
       <c r="N292">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O292">
-        <v>1977</v>
+        <v>1952</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=491</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1940</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Koloszár István</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Tab, Magyar Királyság</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános (A KMVÉ szerint 1980-ig)</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N293">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O293">
-        <v>1976</v>
+        <v>1941</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1940</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Doveson Dezső OFM</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Hunan (湖南), Kína</t>
+          <t>Bussa, Csehszlovákia</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N294">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O294">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=216</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1940</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>görög katolikus líceum</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>igazgatóhelyettes, 1939-től igazgató, rendes hittanár, neveléstörténet, logika és tanítástan, lélektan, történelem és kézimunka tanár</t>
+          <t>head of household</t>
         </is>
       </c>
       <c r="N295">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O295">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1940</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Bernardium, Budapest, Magyar Királyság</t>
+          <t>Leechburg, PA, USA</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Bernardium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>teológiai tanár, spirituális és házgondnok, 1946-tól házfőnök</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N296">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O296">
-        <v>1950</v>
+        <v>1944</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1940</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N297">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O297">
-        <v>1947</v>
+        <v>1980</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1940</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Fehér Mátyás Jenő OP</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>hitoktató, közben 1942–től a kassai egyházmegye könyvtárosa és levéltárosa</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N298">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O298">
-        <v>1948</v>
+        <v>1962</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=261</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1940</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Ferencz György</t>
+          <t>Bakos István</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Alexandriai Szent Katalin Plébánia</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N299">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O299">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=270</t>
+          <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1940</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Fölföldy Béla Barnabás</t>
+          <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Gyula, Magyar Királyság</t>
+          <t>Gyárváros, Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>Gyárváros</t>
+        </is>
+      </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N300">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O300">
         <v>1941</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=286</t>
+          <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1940</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Fülöp Ferenc</t>
+          <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Hódmezővásárhely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>tanulmányok végzése, a papszentelés után visszaköltözött az USA-ba</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N301">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O301">
-        <v>1946</v>
+        <v>1941</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=294</t>
+          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1940</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+          <t>Orosztelek, Magyar Királyság</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N302">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O302">
-        <v>1974</v>
+        <v>1945</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1940</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, USA</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István Plébánia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>High school French teacher; also served as principal from 1938 to 1947 and as a private lecturer at Pázmány Péter University from 1941 to 1947</t>
         </is>
       </c>
       <c r="N303">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O303">
-        <v>1966</v>
+        <v>1947</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1940</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Csillaghegy, Budapest, Magyar Királyság</t>
+          <t>Szentgyörgymező, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>Csillaghegy</t>
+          <t>Szentgyörgymező</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N304">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O304">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1940</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Berlin, Német Birodalom</t>
+          <t>Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Német Birodalom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>episcopal secretary</t>
         </is>
       </c>
       <c r="N305">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O305">
         <v>1941</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1940</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Pásztó, Magyar Királyság</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>betegállományban, kisegítő lelkész</t>
+          <t>Vice Rector of the Missionary Seminary</t>
         </is>
       </c>
       <c r="N306">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O306">
         <v>1946</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1940</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Pápa, Magyar Királyság</t>
+          <t>Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1940-től házgondnok, közben 1944-től tábori lelkész</t>
+          <t>theology professor</t>
         </is>
       </c>
       <c r="N307">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O307">
-        <v>1946</v>
+        <v>1941</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1940</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Encs, Magyar Királyság</t>
+          <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>plébános, 1947-től esperes</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N308">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O308">
-        <v>1956</v>
+        <v>1945</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1940</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Kosty János</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Egreshát, Csehszlovákia</t>
+          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J309" t="inlineStr">
+        <is>
+          <t>Sacred Heart in Millers Heights</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N309">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O309">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=574</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1940</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Gyárváros, Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t>Gyárváros</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>aposzoli prefektúra prefektusa</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N310">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O310">
-        <v>1948</v>
+        <v>1941</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1940</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>religious education teacher and preacher; also served as a caretaker from 1937 to 1941</t>
         </is>
       </c>
       <c r="N311">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O311">
-        <v>1974</v>
+        <v>1944</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1940</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Taohvaping, Kína</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>lelkész, valamint Albany, NY – egyetemi hallgató</t>
+          <t>mission leader</t>
         </is>
       </c>
       <c r="N312">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O312">
-        <v>1962</v>
+        <v>1949</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1940</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Müllner József</t>
+          <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>püspöki titkár, kórházlelkész</t>
+          <t>the provincial superior’s deputy, the administrator of financial affairs</t>
         </is>
       </c>
       <c r="N313">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O313">
-        <v>1961</v>
+        <v>1941</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=781</t>
+          <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1940</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>I., Veszprém, Magyar Királyság</t>
+          <t>Piliscsaba, Hungary</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>I.</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>karkáplán</t>
+          <t>religious educator, assistant pastor, and then parish priest</t>
         </is>
       </c>
       <c r="N314">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O314">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=793</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1940</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Bacsinszky Sándor</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság</t>
+          <t>Munkács, Magyar Királyság</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>hitoktató és gimnáziumi tanár (gépírás)</t>
+          <t>fund administrator (1937–1942), cashier (1942–1945), field chaplain</t>
         </is>
       </c>
       <c r="N315">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O315">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=26</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1940</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Németh Lajos SVD</t>
+          <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Újpest, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>Újpest</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>director of the institute</t>
         </is>
       </c>
       <c r="N316">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O316">
-        <v>1945</v>
+        <v>1941</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=818</t>
+          <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1940</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Oroskovits Jenő Lajos</t>
+          <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>Répceszentgyörgy, Hungary</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K317" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N317">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O317">
-        <v>1942</v>
+        <v>1958</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=837</t>
+          <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1940</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Edelényi Achilles, Dr</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent Erzsébet templom, Kecskemét, Magyar Királyság</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J318" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet templom</t>
+        </is>
+      </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>1938-1948 között gimnáziumi tanár, 1938-1950 között könyvtáros, 1939-1948 között igazgató-helyettes</t>
+          <t>assistant pastor and chaplain, religious education teacher</t>
         </is>
       </c>
       <c r="N318">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O318">
-        <v>1950</v>
+        <v>1941</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=227</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1940</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Petrick István</t>
+          <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N319">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O319">
-        <v>1960</v>
+        <v>1946</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=870</t>
+          <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1940</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>Valparaiso, IN, USA</t>
+        </is>
+      </c>
+      <c r="I320" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>katonai szolgálaton</t>
+          <t>missionary, while in: Chicago, IN, Joliet, IN, Milwaukee, Gary, IN</t>
         </is>
       </c>
       <c r="N320">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O320">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1940</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Bor Sándor</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+          <t>Csíksomlyó, Romania</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István első vértanú templom</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>shoemaker, gardener, food collector</t>
         </is>
       </c>
       <c r="N321">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O321">
-        <v>1949</v>
+        <v>1943</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=103</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1940</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>a kollégium rektora, dogmatikatanár, a tartományfőnök tanácsadója</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N322">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O322">
-        <v>1943</v>
+        <v>1960</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1940</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Tósokberénd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>filozófiai tanulmányok (Kassán folytatja)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N323">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O323">
-        <v>1941</v>
+        <v>1952</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1940</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Máriaremete, Budapest, Magyarország</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...9 lines deleted...]
-          <t>újoncmester, ezen kívül szolgált Máriaremetén, Egerben, Makón és Budapesten.</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N324">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O324">
-        <v>1967</v>
+        <v>1953</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1940</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Isztambul, Törökország</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Törökország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N325">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O325">
-        <v>1954</v>
+        <v>1964</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1940</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Kiss Zoltán</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Amazónia, Rio Negro, majd Manausban működött, végül utazó misszionárius</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J326" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N326">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O326">
-        <v>1979</v>
+        <v>1944</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=551</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1940</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyarország</t>
+          <t>University of Edinburgh, Edinburgh, United Kingdom</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>United Kingdom</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t>University of Edinburgh</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>hajdúdorogi megyéspüspök, miskolci apostoli kormányzó</t>
+          <t>Professor at the Institute of Animal Genetics / Institute of Genetics</t>
         </is>
       </c>
       <c r="N327">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O327">
-        <v>1972</v>
+        <v>1944</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1940</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K328" t="inlineStr">
+        <is>
+          <t>professor of canon law</t>
         </is>
       </c>
       <c r="N328">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O328">
-        <v>1941</v>
+        <v>1947</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1940</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Hajdusik József Tarzicius OSM</t>
+          <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Máriaremete, Magyar Királyság</t>
+          <t>Szent János kórház, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J329" t="inlineStr">
+        <is>
+          <t>Szent János kórház</t>
+        </is>
+      </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>hospital chaplain, and at the same time, a religion teacher at the elementary school located at 23 Baross Street in the 8th District</t>
         </is>
       </c>
       <c r="N329">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O329">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=359</t>
+          <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1940</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+          <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Nagyatád</t>
+          <t>Szent Ferenc templom, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I330" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J330" t="inlineStr">
+        <is>
+          <t>Szent Ferenc templom</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>plébános, a rendi közösség vezetője, a laikus testvérek magisztere, a plébánia adminisztrátora és hitoktatója, a felsősegesdi rendház diskretoriumának tagja, a háztörténet jegyzője és könyvtáros, valamint különféle plébániai csoportok vezetője</t>
+          <t>parish priest, head of the household</t>
         </is>
       </c>
       <c r="N330">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O330">
-        <v>1945</v>
+        <v>1943</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=360</t>
+          <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1940</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Zikawei, Kína</t>
-[...4 lines deleted...]
-          <t>Kína</t>
+          <t>Gödöllő</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>teológiai hallgató</t>
+          <t>Deputy Prefect of the Clergy, Secretary to the Provincial Superior; from 1938, Rector of the St. Norbert Educational Institute; from 1939, Provincial Superior and professor of philosophy.</t>
         </is>
       </c>
       <c r="N331">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O331">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1940</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Hegyi József Péter OFM</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>Pesterzsébet-Pacsirtatelep, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I332" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr">
+        <is>
+          <t>Pesterzsébet-Pacsirtatelep</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>ismeretlen helyen szolgál</t>
+          <t>parish priest, and also a staff member of KIOE</t>
         </is>
       </c>
       <c r="N332">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O332">
-        <v>1941</v>
+        <v>1947</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=377</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1940</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Országos Társadalombiztosító Intézet Kórháza, Budapest, Magyar Királyság</t>
+          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
-          <t>Országos Társadalombiztosító Intézet Kórháza</t>
+          <t>Camagüey egyházmegye különböző plébániái</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>kórházlelkész</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N333">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O333">
-        <v>1943</v>
+        <v>1962</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1940</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Mezőnyárád, Magyar Királyság</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>erkölcstan professzor</t>
+          <t>novice master, novice director, and later parish priest</t>
         </is>
       </c>
       <c r="N334">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O334">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1940</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>az erkölcsteológiai tanszék rendes tanára, 1945-1946 között a hittudományi kar dékánja</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N335">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O335">
-        <v>1949</v>
+        <v>1942</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1940</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J336" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>magyar lelkész, házfőnök</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N336">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O336">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1940</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Keller György Illés OCD</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Bagdad (بغداد), Iraki Királyság</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>Iraki Királyság</t>
-[...4 lines deleted...]
-          <t>misszionárius</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N337">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O337">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=518</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1940</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Piarista Gimnázium</t>
+        </is>
+      </c>
+      <c r="K338" t="inlineStr">
+        <is>
+          <t>Director, Organizer of the Business Division</t>
         </is>
       </c>
       <c r="N338">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O338">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1940</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
-[...9 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>szemináriumi rektor, 1940-től főegyházmegyei cenzor</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N339">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O339">
-        <v>1947</v>
+        <v>1941</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1940</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Cak Stanley A.</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>áldozópap</t>
-[...4 lines deleted...]
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Fülek, Magyar Királyság</t>
+          <t>St. Joseph és St. Joan of Arc, Kokomo, IN, USA</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J340" t="inlineStr">
+        <is>
+          <t>St. Joseph és St. Joan of Arc</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>plébános és hitoktató</t>
+          <t>assistant pastor, hospital chaplain</t>
         </is>
       </c>
       <c r="N340">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O340">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=120</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1940</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Koller Ignác</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>in an unspecified position</t>
         </is>
       </c>
       <c r="N341">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O341">
-        <v>1944</v>
+        <v>1942</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=559</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1940</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Tata, Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>rendi szolgálatban, hitoktató, lelkész (ez alatt még: Mór, Nagyvárad és Máriabesnyő)</t>
+          <t>Bishop of the American Carpatho-Russian Orthodox Church; Metropolitan of Agathonikeia from 1966</t>
         </is>
       </c>
       <c r="N342">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O342">
-        <v>1947</v>
+        <v>1977</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1940</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Sykesville, PA, USA</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J343" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K343" t="inlineStr">
+        <is>
+          <t>parish priest (according to the KMVÉ, until 1980)</t>
+        </is>
+      </c>
       <c r="N343">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O343">
-        <v>1947</v>
+        <v>1976</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1940</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Hunan (湖南), Kína</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N344">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O344">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1940</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J345" t="inlineStr">
+        <is>
+          <t>görög katolikus líceum</t>
+        </is>
+      </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>országgyűlési képviselő</t>
+          <t>Assistant principal; principal from 1939; regular religion teacher; teacher of the history of education, logic, pedagogy, psychology, history, and handicrafts</t>
         </is>
       </c>
       <c r="N345">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O345">
         <v>1945</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1940</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Magyar Királyság</t>
+          <t>Bernardium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J346" t="inlineStr">
+        <is>
+          <t>Bernardium</t>
+        </is>
+      </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>a tanítóképző hitoktató (más forrásban: Máriapócs)</t>
+          <t>theology professor, spiritual director, and housekeeper; head of the house from 1946</t>
         </is>
       </c>
       <c r="N346">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O346">
         <v>1950</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1940</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>St. Lawrence templom, Muncie, IN, USA</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Lawrence templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N347">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O347">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1940</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Fehér Mátyás Jenő OP</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Prága, Cseh–Morva Protektorátus</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>Cseh–Morva Protektorátus</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>segédlelkész, valamint Modra gimnáziumi hittanár</t>
+          <t>religious instructor; from 1942, librarian and archivist of the Diocese of Košice</t>
         </is>
       </c>
       <c r="N348">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O348">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=261</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1940</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Ferencz György</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J349" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>miniszteri tanácsos, majd a kárpátaljai kormányzóság vallás- és közoktatásügyi osztályának főnöke, kormánybiztos</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N349">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O349">
-        <v>1944</v>
+        <v>1941</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=270</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1940</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Makkó Lajos</t>
+          <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Szomód, Magyar Királyság</t>
+          <t>Gyula, Magyar Királyság</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N350">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O350">
         <v>1941</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=689</t>
+          <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1940</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Medvigy Ágoston</t>
+          <t>Fülöp Ferenc</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
+          <t>Székesfehérvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I351" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I351" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>tábori főlelkész, őrnagyi rangban</t>
+          <t>After completing his studies and being ordained, he moved back to the United States</t>
         </is>
       </c>
       <c r="N351">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O351">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=723</t>
+          <t>/persons_v2/view.php?id=294</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1940</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
+          <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Ungvár, Magyar Királyság</t>
+          <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>a szeminárium rektora</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N352">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O352">
-        <v>1945</v>
+        <v>1974</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=749</t>
+          <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1940</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Máhig János, dr</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Sümeg, Magyar Királyság</t>
+          <t>Csillaghegy, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J353" t="inlineStr">
+        <is>
+          <t>Csillaghegy</t>
+        </is>
+      </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N353">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O353">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=713</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1940</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Berlin, Német Birodalom</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Német Birodalom</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>szolgálaton kívül</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N354">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O354">
-        <v>1958</v>
+        <v>1941</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1940</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Pásztó, Magyar Királyság</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>on sick leave, assistant pastor</t>
         </is>
       </c>
       <c r="N355">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O355">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1940</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Mernye, Magyarország</t>
+          <t>Pápa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>high school teacher; from 1940, building superintendent; and, from 1944, field chaplain</t>
         </is>
       </c>
       <c r="N356">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O356">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1940</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Papp György, Msgr., dr</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyar Királyság</t>
+          <t>Encs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>parish priest, dean from 1947</t>
         </is>
       </c>
       <c r="N357">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O357">
-        <v>1946</v>
+        <v>1956</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=851</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1940</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Kosty János</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Iraki Királyság</t>
+          <t>Egreshát, Csehszlovákia</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>Iraki Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N358">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O358">
         <v>1942</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=574</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1940</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Pintér János</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Tata, Magyar Királyság</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Prefect of the Apostolic Prefecture</t>
         </is>
       </c>
       <c r="N359">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O359">
-        <v>1941</v>
+        <v>1948</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=878</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1940</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
+          <t>Magyar József, Dr.</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I360" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J360" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N360">
+        <v>1938</v>
+      </c>
+      <c r="O360">
+        <v>1974</v>
+      </c>
+      <c r="Q360" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=683</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361">
+        <v>1940</v>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>Molnár Rikárd (OFM)</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t>Newark, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I361" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K361" t="inlineStr">
+        <is>
+          <t>pastor, and Albany, NY – college student</t>
+        </is>
+      </c>
+      <c r="N361">
+        <v>1938</v>
+      </c>
+      <c r="O361">
+        <v>1962</v>
+      </c>
+      <c r="Q361" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=766</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362">
+        <v>1940</v>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>Müllner József</t>
+        </is>
+      </c>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t>Mendoza, Argentína</t>
+        </is>
+      </c>
+      <c r="H362" t="inlineStr">
+        <is>
+          <t>Mendoza, Argentína</t>
+        </is>
+      </c>
+      <c r="I362" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K362" t="inlineStr">
+        <is>
+          <t>episcopal secretary, hospital chaplain</t>
+        </is>
+      </c>
+      <c r="N362">
+        <v>1938</v>
+      </c>
+      <c r="O362">
+        <v>1961</v>
+      </c>
+      <c r="Q362" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=781</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363">
+        <v>1940</v>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>Nagy József</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H363" t="inlineStr">
+        <is>
+          <t>I., Veszprém, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I363" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J363" t="inlineStr">
+        <is>
+          <t>I.</t>
+        </is>
+      </c>
+      <c r="K363" t="inlineStr">
+        <is>
+          <t>karkáplán</t>
+        </is>
+      </c>
+      <c r="N363">
+        <v>1938</v>
+      </c>
+      <c r="O363">
+        <v>1943</v>
+      </c>
+      <c r="Q363" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=793</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364">
+        <v>1940</v>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>Nyika Béla, Dr.</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H364" t="inlineStr">
+        <is>
+          <t>Debrecen, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I364" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K364" t="inlineStr">
+        <is>
+          <t>Religious education instructor and high school teacher (typing)</t>
+        </is>
+      </c>
+      <c r="N364">
+        <v>1938</v>
+      </c>
+      <c r="O364">
+        <v>1944</v>
+      </c>
+      <c r="Q364" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=827</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365">
+        <v>1940</v>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>Németh Lajos SVD</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>Chile</t>
+        </is>
+      </c>
+      <c r="I365" t="inlineStr">
+        <is>
+          <t>Chile</t>
+        </is>
+      </c>
+      <c r="K365" t="inlineStr">
+        <is>
+          <t>missionary</t>
+        </is>
+      </c>
+      <c r="N365">
+        <v>1938</v>
+      </c>
+      <c r="O365">
+        <v>1945</v>
+      </c>
+      <c r="Q365" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=818</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366">
+        <v>1940</v>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>Oroskovits Jenő Lajos</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>Winnipeg, MB, Canada</t>
+        </is>
+      </c>
+      <c r="H366" t="inlineStr">
+        <is>
+          <t>Winnipeg, MB, Canada</t>
+        </is>
+      </c>
+      <c r="I366" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="N366">
+        <v>1938</v>
+      </c>
+      <c r="O366">
+        <v>1942</v>
+      </c>
+      <c r="Q366" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=837</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367">
+        <v>1940</v>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>Pataki János Vidor O.Cist</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I367" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K367" t="inlineStr">
+        <is>
+          <t>High school teacher from 1938 to 1948, librarian from 1938 to 1950, and vice principal from 1939 to 1948</t>
+        </is>
+      </c>
+      <c r="N367">
+        <v>1938</v>
+      </c>
+      <c r="O367">
+        <v>1950</v>
+      </c>
+      <c r="Q367" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=856</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368">
+        <v>1940</v>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>Petrick István</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>Lorain, OH, USA</t>
+        </is>
+      </c>
+      <c r="I368" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N368">
+        <v>1938</v>
+      </c>
+      <c r="O368">
+        <v>1960</v>
+      </c>
+      <c r="Q368" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=870</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369">
+        <v>1940</v>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>Plankó János</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>Gyöngyös, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I369" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K369" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N369">
+        <v>1938</v>
+      </c>
+      <c r="O369">
+        <v>1942</v>
+      </c>
+      <c r="Q369" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=884</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370">
+        <v>1940</v>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>Senye István (Sch.P.)</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I370" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K370" t="inlineStr">
+        <is>
+          <t>teacher</t>
+        </is>
+      </c>
+      <c r="N370">
+        <v>1938</v>
+      </c>
+      <c r="O370">
+        <v>1945</v>
+      </c>
+      <c r="Q370" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=981</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371">
+        <v>1940</v>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>Antal Boldizsár Regináld OFM</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>religious brother (not ordained priest)</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="K371" t="inlineStr">
+        <is>
+          <t>in military service</t>
+        </is>
+      </c>
+      <c r="N371">
+        <v>1939</v>
+      </c>
+      <c r="O371">
+        <v>1945</v>
+      </c>
+      <c r="Q371" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=12</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372">
+        <v>1940</v>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>Artim Lajos</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>Szent János templom, Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="I372" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J372" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
+        </is>
+      </c>
+      <c r="N372">
+        <v>1939</v>
+      </c>
+      <c r="O372">
+        <v>1950</v>
+      </c>
+      <c r="Q372" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=15</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373">
+        <v>1940</v>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>Bor Sándor</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>Pécs</t>
+        </is>
+      </c>
+      <c r="H373" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I373" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J373" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
+        </is>
+      </c>
+      <c r="K373" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N373">
+        <v>1939</v>
+      </c>
+      <c r="O373">
+        <v>1949</v>
+      </c>
+      <c r="Q373" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=103</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374">
+        <v>1940</v>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>Borbély István SJ</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t>jezsuita</t>
+        </is>
+      </c>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t>Szeged, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I374" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K374" t="inlineStr">
+        <is>
+          <t>the college rector, professor of dogmatic theology, and advisor to the provincial superior</t>
+        </is>
+      </c>
+      <c r="N374">
+        <v>1939</v>
+      </c>
+      <c r="O374">
+        <v>1943</v>
+      </c>
+      <c r="Q374" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=104</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375">
+        <v>1940</v>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>Békési István SJ</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I375" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K375" t="inlineStr">
+        <is>
+          <t>philosophy studies (to be continued in Košice)</t>
+        </is>
+      </c>
+      <c r="N375">
+        <v>1939</v>
+      </c>
+      <c r="O375">
+        <v>1941</v>
+      </c>
+      <c r="Q375" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=78</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376">
+        <v>1940</v>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>Dely Péter Brunó OSM, Dr.</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>Máriaremete, Budapest, Hungary</t>
+        </is>
+      </c>
+      <c r="I376" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J376" t="inlineStr">
+        <is>
+          <t>Máriaremete</t>
+        </is>
+      </c>
+      <c r="K376" t="inlineStr">
+        <is>
+          <t>He was a rookie officer and also served in Máriaremete, Eger, Makó, and Budapest.</t>
+        </is>
+      </c>
+      <c r="N376">
+        <v>1939</v>
+      </c>
+      <c r="O376">
+        <v>1967</v>
+      </c>
+      <c r="Q376" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=186</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377">
+        <v>1940</v>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>Derecskei János SJ</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>Isztambul, Törökország</t>
+        </is>
+      </c>
+      <c r="I377" t="inlineStr">
+        <is>
+          <t>Törökország</t>
+        </is>
+      </c>
+      <c r="K377" t="inlineStr">
+        <is>
+          <t>Hungarian pastor</t>
+        </is>
+      </c>
+      <c r="N377">
+        <v>1939</v>
+      </c>
+      <c r="O377">
+        <v>1954</v>
+      </c>
+      <c r="Q377" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=193</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378">
+        <v>1940</v>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>Domitrovics István SDB</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K378" t="inlineStr">
+        <is>
+          <t>He worked in the Amazon, along the Rio Negro, and then in Manaus; eventually, he became an itinerant missionary</t>
+        </is>
+      </c>
+      <c r="N378">
+        <v>1939</v>
+      </c>
+      <c r="O378">
+        <v>1979</v>
+      </c>
+      <c r="Q378" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=212</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379">
+        <v>1940</v>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>bishop</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>Nyíregyháza, Hungary</t>
+        </is>
+      </c>
+      <c r="I379" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K379" t="inlineStr">
+        <is>
+          <t>Bishop of Hajdúdorog, Apostolic Administrator of Miskolc</t>
+        </is>
+      </c>
+      <c r="N379">
+        <v>1939</v>
+      </c>
+      <c r="O379">
+        <v>1972</v>
+      </c>
+      <c r="Q379" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=219</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380">
+        <v>1940</v>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>Grosz Ferenc</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>Perth Amboy, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I380" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N380">
+        <v>1939</v>
+      </c>
+      <c r="O380">
+        <v>1941</v>
+      </c>
+      <c r="Q380" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=338</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381">
+        <v>1940</v>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>Hajdusik József Tarzicius OSM</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>Máriaremete, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I381" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K381" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N381">
+        <v>1939</v>
+      </c>
+      <c r="O381">
+        <v>1942</v>
+      </c>
+      <c r="Q381" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=359</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382">
+        <v>1940</v>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>Nagyatád</t>
+        </is>
+      </c>
+      <c r="K382" t="inlineStr">
+        <is>
+          <t>parish priest, leader of the religious community, master of the lay brothers, administrator and catechist of the parish, member of the discretorium of the Felsősegesd monastery, the chronicler and librarian of the house, and the leader of various parish groups</t>
+        </is>
+      </c>
+      <c r="N382">
+        <v>1939</v>
+      </c>
+      <c r="O382">
+        <v>1945</v>
+      </c>
+      <c r="Q382" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=360</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383">
+        <v>1940</v>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>Havas János SJ</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>Zikawei, Kína</t>
+        </is>
+      </c>
+      <c r="I383" t="inlineStr">
+        <is>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>theology student</t>
+        </is>
+      </c>
+      <c r="N383">
+        <v>1939</v>
+      </c>
+      <c r="O383">
+        <v>1942</v>
+      </c>
+      <c r="Q383" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=371</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384">
+        <v>1940</v>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>Hegyi József Péter OFM</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>serving in an unknown location</t>
+        </is>
+      </c>
+      <c r="N384">
+        <v>1939</v>
+      </c>
+      <c r="O384">
+        <v>1941</v>
+      </c>
+      <c r="Q384" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=377</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385">
+        <v>1940</v>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>Horváth Miklós, dr.</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>Országos Társadalombiztosító Intézet Kórháza, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I385" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J385" t="inlineStr">
+        <is>
+          <t>Országos Társadalombiztosító Intézet Kórháza</t>
+        </is>
+      </c>
+      <c r="K385" t="inlineStr">
+        <is>
+          <t>hospital chaplain</t>
+        </is>
+      </c>
+      <c r="N385">
+        <v>1939</v>
+      </c>
+      <c r="O385">
+        <v>1943</v>
+      </c>
+      <c r="Q385" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=434</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386">
+        <v>1940</v>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>Horváth P. József</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>Fort Wayne-South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I386" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J386" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>assistant pastor, then parish priest starting in 1944</t>
+        </is>
+      </c>
+      <c r="N386">
+        <v>1939</v>
+      </c>
+      <c r="O386">
+        <v>1951</v>
+      </c>
+      <c r="Q386" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=437</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387">
+        <v>1940</v>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>Héder László Mária Sándor OSM, dr.</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+        </is>
+      </c>
+      <c r="H387" t="inlineStr">
+        <is>
+          <t>Róma, Italy</t>
+        </is>
+      </c>
+      <c r="I387" t="inlineStr">
+        <is>
+          <t>Italy</t>
+        </is>
+      </c>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>professor of ethics</t>
+        </is>
+      </c>
+      <c r="N387">
+        <v>1939</v>
+      </c>
+      <c r="O387">
+        <v>1941</v>
+      </c>
+      <c r="Q387" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=389</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388">
+        <v>1940</v>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J388" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
+        </is>
+      </c>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>Full professor in the Department of Moral Theology; dean of the Faculty of Theology from 1945 to 1946</t>
+        </is>
+      </c>
+      <c r="N388">
+        <v>1939</v>
+      </c>
+      <c r="O388">
+        <v>1949</v>
+      </c>
+      <c r="Q388" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=448</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389">
+        <v>1940</v>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I389" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>Hungarian pastor, head of the household</t>
+        </is>
+      </c>
+      <c r="N389">
+        <v>1939</v>
+      </c>
+      <c r="O389">
+        <v>1947</v>
+      </c>
+      <c r="Q389" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=487</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390">
+        <v>1940</v>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>Keller György Illés OCD</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H390" t="inlineStr">
+        <is>
+          <t>Bagdad (بغداد), Iraki Királyság</t>
+        </is>
+      </c>
+      <c r="I390" t="inlineStr">
+        <is>
+          <t>Iraki Királyság</t>
+        </is>
+      </c>
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>missionary</t>
+        </is>
+      </c>
+      <c r="N390">
+        <v>1939</v>
+      </c>
+      <c r="O390">
+        <v>1942</v>
+      </c>
+      <c r="Q390" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=518</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391">
+        <v>1940</v>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>Kemenes István, Msgr., dr.</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H391" t="inlineStr">
+        <is>
+          <t>Fordham University, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I391" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J391" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
+        </is>
+      </c>
+      <c r="N391">
+        <v>1939</v>
+      </c>
+      <c r="O391">
+        <v>1949</v>
+      </c>
+      <c r="Q391" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=727</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392">
+        <v>1940</v>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>Kerner István, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>Kalocsa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I392" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>rector of the seminary; archdiocesan censor from 1940</t>
+        </is>
+      </c>
+      <c r="N392">
+        <v>1939</v>
+      </c>
+      <c r="O392">
+        <v>1947</v>
+      </c>
+      <c r="Q392" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=527</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393">
+        <v>1940</v>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>Király Ferenc Kelemen OFM</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H393" t="inlineStr">
+        <is>
+          <t>Fülek, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I393" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>parish priest and catechist</t>
+        </is>
+      </c>
+      <c r="N393">
+        <v>1939</v>
+      </c>
+      <c r="O393">
+        <v>1942</v>
+      </c>
+      <c r="Q393" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=532</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394">
+        <v>1940</v>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>Koller Ignác</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="I394" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J394" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N394">
+        <v>1939</v>
+      </c>
+      <c r="O394">
+        <v>1944</v>
+      </c>
+      <c r="Q394" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=559</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395">
+        <v>1940</v>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>Kovách Tibor Angelus OFMCap</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>Tata, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I395" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>in regular service, religious educator, pastor (including: Mór, Nagyvárad, and Máriabesnyő)</t>
+        </is>
+      </c>
+      <c r="N395">
+        <v>1939</v>
+      </c>
+      <c r="O395">
+        <v>1947</v>
+      </c>
+      <c r="Q395" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=579</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396">
+        <v>1940</v>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>Krivonyák Mihály</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t>Sykesville, PA, USA</t>
+        </is>
+      </c>
+      <c r="I396" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N396">
+        <v>1939</v>
+      </c>
+      <c r="O396">
+        <v>1947</v>
+      </c>
+      <c r="Q396" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=610</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397">
+        <v>1940</v>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>Kukla József Tarzicius OFM</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+        </is>
+      </c>
+      <c r="I397" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J397" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K397" t="inlineStr">
+        <is>
+          <t>missionary</t>
+        </is>
+      </c>
+      <c r="N397">
+        <v>1939</v>
+      </c>
+      <c r="O397">
+        <v>1947</v>
+      </c>
+      <c r="Q397" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=621</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398">
+        <v>1940</v>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>Közi-Horváth József, Msgr., dr</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I398" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K398" t="inlineStr">
+        <is>
+          <t>member of the National Assembly</t>
+        </is>
+      </c>
+      <c r="N398">
+        <v>1939</v>
+      </c>
+      <c r="O398">
+        <v>1945</v>
+      </c>
+      <c r="Q398" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=605</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399">
+        <v>1940</v>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>Legeza Elek Tivadar OSBM</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>Hajdúdorog, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I399" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>the teacher-trainer of religious education (in other sources: Máriapócs)</t>
+        </is>
+      </c>
+      <c r="N399">
+        <v>1939</v>
+      </c>
+      <c r="O399">
+        <v>1950</v>
+      </c>
+      <c r="Q399" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=642</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400">
+        <v>1940</v>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>Lenk József</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>Fort Wayne-South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>St. Lawrence templom, Muncie, IN, USA</t>
+        </is>
+      </c>
+      <c r="I400" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J400" t="inlineStr">
+        <is>
+          <t>St. Lawrence templom</t>
+        </is>
+      </c>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N400">
+        <v>1939</v>
+      </c>
+      <c r="O400">
+        <v>1942</v>
+      </c>
+      <c r="Q400" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=648</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401">
+        <v>1940</v>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>Lárj Bazil</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>Prága, Cseh–Morva Protektorátus</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr">
+        <is>
+          <t>Cseh–Morva Protektorátus</t>
+        </is>
+      </c>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>assistant pastor and religion teacher at Modra High School</t>
+        </is>
+      </c>
+      <c r="N401">
+        <v>1939</v>
+      </c>
+      <c r="O401">
+        <v>1945</v>
+      </c>
+      <c r="Q401" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=640</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402">
+        <v>1940</v>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>Madarász Gyula, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>Ungvár, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I402" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>Ministerial Advisor, then Head of the Department of Religion and Public Education of the Transcarpathian Governorate, Government Commissioner</t>
+        </is>
+      </c>
+      <c r="N402">
+        <v>1939</v>
+      </c>
+      <c r="O402">
+        <v>1944</v>
+      </c>
+      <c r="Q402" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=678</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403">
+        <v>1940</v>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>Makkó Lajos</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>Szomód, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I403" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N403">
+        <v>1939</v>
+      </c>
+      <c r="O403">
+        <v>1941</v>
+      </c>
+      <c r="Q403" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=689</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404">
+        <v>1940</v>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>Medvigy Ágoston</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I404" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>Chief Chaplain of the Camp, with the rank of major</t>
+        </is>
+      </c>
+      <c r="N404">
+        <v>1939</v>
+      </c>
+      <c r="O404">
+        <v>1942</v>
+      </c>
+      <c r="Q404" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=723</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405">
+        <v>1940</v>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>Ungvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>the rector of the seminary</t>
+        </is>
+      </c>
+      <c r="N405">
+        <v>1939</v>
+      </c>
+      <c r="O405">
+        <v>1945</v>
+      </c>
+      <c r="Q405" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=749</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406">
+        <v>1940</v>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>Máhig János, dr</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>Sümeg, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N406">
+        <v>1939</v>
+      </c>
+      <c r="O406">
+        <v>1943</v>
+      </c>
+      <c r="Q406" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=713</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407">
+        <v>1940</v>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>Nagy József</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>off duty</t>
+        </is>
+      </c>
+      <c r="N407">
+        <v>1939</v>
+      </c>
+      <c r="O407">
+        <v>1958</v>
+      </c>
+      <c r="Q407" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=792</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408">
+        <v>1940</v>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>Négyessy Bertalan</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>Reformed</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>camp chaplain</t>
+        </is>
+      </c>
+      <c r="N408">
+        <v>1939</v>
+      </c>
+      <c r="O408">
+        <v>1945</v>
+      </c>
+      <c r="Q408" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=141</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409">
+        <v>1940</v>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>Némon János</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>Mernye, Hungary</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N409">
+        <v>1939</v>
+      </c>
+      <c r="O409">
+        <v>1952</v>
+      </c>
+      <c r="Q409" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=820</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410">
+        <v>1940</v>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>Papp György, Msgr., dr</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>Nyíregyháza, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I410" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K410" t="inlineStr">
+        <is>
+          <t>episcopal secretary</t>
+        </is>
+      </c>
+      <c r="N410">
+        <v>1939</v>
+      </c>
+      <c r="O410">
+        <v>1946</v>
+      </c>
+      <c r="Q410" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=851</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411">
+        <v>1940</v>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>Perjés Antal Patrik OCD</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>Iraki Királyság</t>
+        </is>
+      </c>
+      <c r="I411" t="inlineStr">
+        <is>
+          <t>Iraki Királyság</t>
+        </is>
+      </c>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>missionary</t>
+        </is>
+      </c>
+      <c r="N411">
+        <v>1939</v>
+      </c>
+      <c r="O411">
+        <v>1942</v>
+      </c>
+      <c r="Q411" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=865</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412">
+        <v>1940</v>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>Pintér János</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>Tata, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N412">
+        <v>1939</v>
+      </c>
+      <c r="O412">
+        <v>1941</v>
+      </c>
+      <c r="Q412" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=878</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413">
+        <v>1940</v>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I413" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>head of the household</t>
+        </is>
+      </c>
+      <c r="N413">
+        <v>1939</v>
+      </c>
+      <c r="O413">
+        <v>1942</v>
+      </c>
+      <c r="Q413" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414">
+        <v>1940</v>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
           <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
-      <c r="E360" t="inlineStr">
-[...14 lines deleted...]
-      <c r="H360" t="inlineStr">
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
         <is>
           <t>Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság</t>
         </is>
       </c>
-      <c r="I360" t="inlineStr">
+      <c r="I414" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J360" t="inlineStr">
+      <c r="J414" t="inlineStr">
         <is>
           <t>Pázmány Péter Tudományegyetem</t>
         </is>
       </c>
-      <c r="K360" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N360">
+      <c r="K414" t="inlineStr">
+        <is>
+          <t>university chaplain, scout leader</t>
+        </is>
+      </c>
+      <c r="N414">
         <v>1939</v>
       </c>
-      <c r="O360">
+      <c r="O414">
         <v>1942</v>
       </c>
-      <c r="Q360" t="inlineStr">
+      <c r="Q414" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=874</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415">
+        <v>1940</v>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Reisz Elemér SJ</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I415" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K415" t="inlineStr">
+        <is>
+          <t>Director of the mission center, professor of missiology at the Szeged Seminary, editor, coordinator of the Hungarian mission in China, head of the household</t>
+        </is>
+      </c>
+      <c r="N415">
+        <v>1939</v>
+      </c>
+      <c r="O415">
+        <v>1949</v>
+      </c>
+      <c r="Q415" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=924</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416">
+        <v>1940</v>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>Snetzer Konrád OFM</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I416" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J416" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N416">
+        <v>1939</v>
+      </c>
+      <c r="O416">
+        <v>1944</v>
+      </c>
+      <c r="Q416" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1002</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417">
+        <v>1940</v>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>Sárvári János Sch.P., Dr.</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr">
+        <is>
+          <t>Tata, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I417" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>teacher</t>
+        </is>
+      </c>
+      <c r="N417">
+        <v>1939</v>
+      </c>
+      <c r="O417">
+        <v>1941</v>
+      </c>
+      <c r="Q417" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=964</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>