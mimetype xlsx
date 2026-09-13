--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,20123 +98,23215 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1941</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>All countries</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>87</v>
+        <v>97</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="B10">
-        <v>246</v>
+        <v>287</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>75</v>
+        <v>87</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1941</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Szent Miklós Görögkatolikus Székesegyház, Nyíregyháza, Magyar Királyság
-Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Magyarország - segédlelkész</t>
+Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Hungary - assistant pastor</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>1941. október 1.
+          <t>October 1, 1941
 1941</t>
         </is>
       </c>
       <c r="O18">
         <v>1951</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1941</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Újpest, Budapest, Magyar Királyság - intézeti igazgató
-Segítő Szűz Mária Lelkészség, Budapest, Magyar Királyság - tartományi titkár</t>
+          <t>Újpest, Budapest, Magyar Királyság - director of the institute
+Segítő Szűz Mária Lelkészség, Budapest, Magyar Királyság - provincial secretary</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1937
 1941</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1941</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság - hitszónok</t>
+          <t>Székesfehérvár, Magyar Királyság - preacher</t>
         </is>
       </c>
       <c r="N20">
         <v>1941</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1941</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Beginning of foreign service
+Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Róma, Olaszország - teológiai tanulmányok
-Budapest, Magyar Királyság - filozófiai tanulmányok (Kassán folytatja)</t>
+          <t>Róma, Italy - theological studies
+Budapest, Magyar Királyság - philosophy studies (to be continued in Košice)</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1941
 1939</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1943
 1941</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1941</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Cak Stanley A.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>St. Joseph és St. Joan of Arc, Kokomo, IN, USA - segédlelkész, kórházlelkész
-Plymouth, IN, USA - segédlelkész, valamint a Culverben található misszió ellátása</t>
+          <t>St. Joseph és St. Joan of Arc, Kokomo, IN, USA - assistant pastor, hospital chaplain
+Plymouth, IN, USA - assistant pastor and overseeing the mission in Culver</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1938
 1941</t>
         </is>
       </c>
       <c r="O22">
         <v>1941</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=120</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1941</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Cserey Béla</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - gyakorló tanár</t>
+          <t>Báthori-Apor Kollégium, Kolozsvár, Magyar Királyság - academic advisor</t>
         </is>
       </c>
       <c r="N23">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="O23">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=958</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1941</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+        </is>
+      </c>
+      <c r="E24" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F24" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G24" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H24" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - student teacher</t>
+        </is>
+      </c>
+      <c r="N24">
+        <v>1940</v>
+      </c>
+      <c r="O24">
+        <v>1941</v>
+      </c>
+      <c r="Q24" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=163</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25">
+        <v>1941</v>
+      </c>
+      <c r="B25" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C25" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D25" t="inlineStr">
+        <is>
           <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
-      <c r="E24" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G24" t="inlineStr">
+      <c r="E25" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F25" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G25" t="inlineStr">
         <is>
           <t>Besztercebánya</t>
         </is>
       </c>
-      <c r="H24" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N24" t="inlineStr">
+      <c r="H25" t="inlineStr">
+        <is>
+          <t>Szent Imre templom, Kaposvár, Magyar Királyság - pastor and high school teacher; member of the Kaposvár City Council; member of the Somogy County Legislative Committee, the County Assembly, the Physical Education Nominating Committee, and the Public Utilities Supervisory Board.
+Balatonszepezd, Magyar Királyság - administrator</t>
+        </is>
+      </c>
+      <c r="N25" t="inlineStr">
         <is>
           <t>1921
 1941</t>
         </is>
       </c>
-      <c r="O24" t="inlineStr">
+      <c r="O25" t="inlineStr">
         <is>
           <t>1941
 1957</t>
         </is>
       </c>
-      <c r="Q24" t="inlineStr">
+      <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=149</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=133</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1941</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
+          <t>Czibere Mihály</t>
+        </is>
+      </c>
+      <c r="E26" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F26" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G26" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H26" t="inlineStr">
+        <is>
+          <t>Trenton, NJ, USA - pastor</t>
+        </is>
+      </c>
+      <c r="N26">
+        <v>1941</v>
+      </c>
+      <c r="O26">
+        <v>1952</v>
+      </c>
+      <c r="Q26" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=133</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27">
+        <v>1941</v>
+      </c>
+      <c r="B27" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C27" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D27" t="inlineStr">
+        <is>
           <t>Dallos Ferenc</t>
         </is>
       </c>
-      <c r="E26" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G26" t="inlineStr">
+      <c r="E27" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F27" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G27" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H26" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N26" t="inlineStr">
+      <c r="H27" t="inlineStr">
+        <is>
+          <t>Gyárváros, Győr, Magyar Királyság - assistant pastor
+Munkács, Magyar Királyság - field chaplain with the VIII Corps</t>
+        </is>
+      </c>
+      <c r="N27" t="inlineStr">
         <is>
           <t>1936
 1941</t>
         </is>
       </c>
-      <c r="O26">
-[...2 lines deleted...]
-      <c r="Q26" t="inlineStr">
+      <c r="O27">
+        <v>1941</v>
+      </c>
+      <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
-    <row r="27">
-[...14 lines deleted...]
-      <c r="D27" t="inlineStr">
+    <row r="28">
+      <c r="A28">
+        <v>1941</v>
+      </c>
+      <c r="B28" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C28" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D28" t="inlineStr">
         <is>
           <t>Dengl György Miklós OFM</t>
         </is>
       </c>
-      <c r="E27" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G27" t="inlineStr">
+      <c r="E28" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F28" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G28" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H27" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N27" t="inlineStr">
+      <c r="H28" t="inlineStr">
+        <is>
+          <t>Máriaradna, Romania - confessor, pastor
+is stationed at an unknown location</t>
+        </is>
+      </c>
+      <c r="N28" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
-      <c r="O27" t="inlineStr">
+      <c r="O28" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
-      <c r="Q27" t="inlineStr">
+      <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
-    <row r="28">
-[...14 lines deleted...]
-      <c r="D28" t="inlineStr">
+    <row r="29">
+      <c r="A29">
+        <v>1941</v>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
         <is>
           <t>Denka J. Ferenc</t>
         </is>
       </c>
-      <c r="E28" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G28" t="inlineStr">
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F29" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G29" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
-      <c r="H28" t="inlineStr">
+      <c r="H29" t="inlineStr">
         <is>
           <t>Szent Margit kórház, Cleveland, OH, USA
 Rocky River, OH, USA</t>
         </is>
       </c>
-      <c r="N28" t="inlineStr">
+      <c r="N29" t="inlineStr">
         <is>
           <t>1934
 1941</t>
         </is>
       </c>
-      <c r="O28" t="inlineStr">
+      <c r="O29" t="inlineStr">
         <is>
           <t>1941
 1945</t>
         </is>
       </c>
-      <c r="Q28" t="inlineStr">
+      <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=192</t>
-        </is>
-[...41 lines deleted...]
-          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1941</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>Dömötör Lajos Ede OFM</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
-[...14 lines deleted...]
-        <v>1945</v>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="N30">
+        <v>1941</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=218</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1941</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Dömötör Lajos Ede OFM</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Hódmezővásárhely, Magyar Királyság - plébános</t>
-[...3 lines deleted...]
-        <v>1936</v>
+          <t>Magyar Királyság - pursuing studies</t>
+        </is>
+      </c>
+      <c r="N31" t="inlineStr">
+        <is>
+          <t>July 13, 1941
+1941</t>
+        </is>
       </c>
       <c r="O31">
-        <v>1941</v>
+        <v>1945</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=218</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1941</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
+          <t>Ecker Jenő SJ</t>
+        </is>
+      </c>
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Hódmezővásárhely, Magyar Királyság - parish priest</t>
+        </is>
+      </c>
+      <c r="N32">
+        <v>1936</v>
+      </c>
+      <c r="O32">
+        <v>1941</v>
+      </c>
+      <c r="Q32" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=226</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33">
+        <v>1941</v>
+      </c>
+      <c r="B33" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C33" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D33" t="inlineStr">
+        <is>
           <t>Edelényi Achilles, Dr</t>
         </is>
       </c>
-      <c r="E32" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G32" t="inlineStr">
+      <c r="E33" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F33" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G33" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
-      <c r="H32" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N32" t="inlineStr">
+      <c r="H33" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet templom, Kecskemét, Magyar Királyság - assistant pastor and chaplain, religious education teacher
+Szombathely, Magyar Királyság - field chaplain; chief field chaplain from 1943</t>
+        </is>
+      </c>
+      <c r="N33" t="inlineStr">
         <is>
           <t>1937
 1941</t>
         </is>
       </c>
-      <c r="O32" t="inlineStr">
+      <c r="O33" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
-      <c r="Q32" t="inlineStr">
+      <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=227</t>
         </is>
       </c>
     </row>
-    <row r="33">
-[...14 lines deleted...]
-      <c r="D33" t="inlineStr">
+    <row r="34">
+      <c r="A34">
+        <v>1941</v>
+      </c>
+      <c r="B34" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C34" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D34" t="inlineStr">
         <is>
           <t>Ferencz György</t>
         </is>
       </c>
-      <c r="E33" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G33" t="inlineStr">
+      <c r="E34" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F34" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G34" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
-      <c r="H33" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N33" t="inlineStr">
+      <c r="H34" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA - assistant pastor
+Euclid, OH, USA - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N34" t="inlineStr">
         <is>
           <t>1938
 1941</t>
         </is>
       </c>
-      <c r="O33" t="inlineStr">
+      <c r="O34" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
-      <c r="Q33" t="inlineStr">
+      <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=270</t>
         </is>
       </c>
     </row>
-    <row r="34">
-[...14 lines deleted...]
-      <c r="D34" t="inlineStr">
+    <row r="35">
+      <c r="A35">
+        <v>1941</v>
+      </c>
+      <c r="B35" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C35" t="inlineStr">
+        <is>
+          <t>Priestly ordination
+Beginning of domestic service</t>
+        </is>
+      </c>
+      <c r="D35" t="inlineStr">
         <is>
           <t>Forró János Alpár OFM</t>
         </is>
       </c>
-      <c r="E34" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G34" t="inlineStr">
+      <c r="E35" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F35" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G35" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H34" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N34" t="inlineStr">
+      <c r="H35" t="inlineStr">
+        <is>
+          <t>Magyar Királyság - served in several monasteries, and later as a hospital chaplain</t>
+        </is>
+      </c>
+      <c r="N35" t="inlineStr">
         <is>
           <t>1941
 1941</t>
         </is>
       </c>
-      <c r="O34">
+      <c r="O35">
         <v>1945</v>
       </c>
-      <c r="Q34" t="inlineStr">
+      <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=284</t>
         </is>
       </c>
     </row>
-    <row r="35">
-[...14 lines deleted...]
-      <c r="D35" t="inlineStr">
+    <row r="36">
+      <c r="A36">
+        <v>1941</v>
+      </c>
+      <c r="B36" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
         <is>
           <t>Frankó Ede</t>
         </is>
       </c>
-      <c r="E35" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G35" t="inlineStr">
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
-      <c r="H35" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N35" t="inlineStr">
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - assistant pastor
+Szent László R. K. Egyházközség, Lorain, OH, USA - parish priest</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
         <is>
           <t>1931
 1941</t>
         </is>
       </c>
-      <c r="O35" t="inlineStr">
+      <c r="O36" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
-      <c r="Q35" t="inlineStr">
+      <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
-    <row r="36">
-[...14 lines deleted...]
-      <c r="D36" t="inlineStr">
+    <row r="37">
+      <c r="A37">
+        <v>1941</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
         <is>
           <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G36" t="inlineStr">
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N36" t="inlineStr">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Gyula, Magyar Királyság - assistant pastor
+Debrecen, Magyar Királyság - Assistant Pastor and Religion Teacher at the Roman Catholic Girls’ High School and Teacher Training College</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
         <is>
           <t>1938
 1941</t>
         </is>
       </c>
-      <c r="O36" t="inlineStr">
+      <c r="O37" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
-      <c r="Q36" t="inlineStr">
+      <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=286</t>
-        </is>
-[...53 lines deleted...]
-          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1941</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Gerencsér Pál István Sch.P, dr.</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Kolozsvár, Magyar Királyság - tanár</t>
-[...3 lines deleted...]
-        <v>1940</v>
+          <t>Magyar Királyság - routine tasks</t>
+        </is>
+      </c>
+      <c r="N38" t="inlineStr">
+        <is>
+          <t>July 13, 1941
+1941</t>
+        </is>
       </c>
       <c r="O38">
-        <v>1941</v>
+        <v>1943</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=320</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1941</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>Gergely Gyula Gaudens OFM</t>
+          <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - segédlelkész</t>
+          <t>Kolozsvár, Magyar Királyság - teacher</t>
         </is>
       </c>
       <c r="N39">
+        <v>1940</v>
+      </c>
+      <c r="O39">
         <v>1941</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=322</t>
+          <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1941</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
+          <t>Gergely Gyula Gaudens OFM</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N40">
+        <v>1941</v>
+      </c>
+      <c r="Q40" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=322</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41">
+        <v>1941</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
           <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
-      <c r="E40" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G40" t="inlineStr">
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
-      <c r="H40" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N40" t="inlineStr">
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>Pannonhalma, Magyar Királyság - preacher and churchwarden
+Budapest, Magyar Királyság - student teacher</t>
+        </is>
+      </c>
+      <c r="N41" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
-      <c r="O40" t="inlineStr">
+      <c r="O41" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
-      <c r="Q40" t="inlineStr">
+      <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=310</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1941</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Gáspár Márton</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Heves, Magyar Királyság - segédlelkész, közben Diósgyőr hitoktató</t>
+          <t>Róma, Italy - Pursuing studies and teaching activities, living in Flint, MI, USA, around 1947, then in Roebling, NJ, USA, and in New York, NY, USA, around 1950</t>
         </is>
       </c>
       <c r="N42">
         <v>1941</v>
       </c>
+      <c r="O42">
+        <v>1962</v>
+      </c>
       <c r="Q42" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=313</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1941</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...2 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
+          <t>Gáspár Márton</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Heves, Magyar Királyság - assistant pastor, and religious education teacher in Diósgyőr</t>
+        </is>
+      </c>
+      <c r="N43">
+        <v>1941</v>
+      </c>
+      <c r="Q43" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=313</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44">
+        <v>1941</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Priestly ordination
+Beginning of domestic service
+Transfer (new place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
           <t>Halter János</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G43" t="inlineStr">
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
-[...8 lines deleted...]
-          <t>1941. április 20.
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Diakóvár, Független Horvát Állam - assistant pastor
+Gádoros, Magyar Királyság - parish administrator
+Militics, Magyar Királyság - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
+        <is>
+          <t>April 20, 1941
 1941
 1941
 1941</t>
         </is>
       </c>
-      <c r="O43">
+      <c r="O44">
         <v>1943</v>
       </c>
-      <c r="Q43" t="inlineStr">
+      <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=365</t>
         </is>
       </c>
     </row>
-    <row r="44">
-[...14 lines deleted...]
-      <c r="D44" t="inlineStr">
+    <row r="45">
+      <c r="A45">
+        <v>1941</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
         <is>
           <t>Hegyi József Péter OFM</t>
         </is>
       </c>
-      <c r="E44" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G44" t="inlineStr">
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H44" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N44" t="inlineStr">
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>serving in an unknown location
+Szamosújvár, Romania - head of household</t>
+        </is>
+      </c>
+      <c r="N45" t="inlineStr">
         <is>
           <t>1939
 1941</t>
         </is>
       </c>
-      <c r="O44" t="inlineStr">
+      <c r="O45" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
-      <c r="Q44" t="inlineStr">
+      <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=377</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1941</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Hoffer Lipót József OSB, dr.</t>
+          <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - gyakorló tanár</t>
-[...6 lines deleted...]
-        </is>
+          <t>military service as deputy school commander for priests and seminarians called up for training, with the rank of first lieutenant</t>
+        </is>
+      </c>
+      <c r="N46">
+        <v>1941</v>
       </c>
       <c r="O46">
         <v>1942</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=403</t>
+          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1941</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Rábacsanak, Magyar Királyság - segédlelkész</t>
-[...3 lines deleted...]
-        <v>1941</v>
+          <t>Budapest, Magyar Királyság - student teacher</t>
+        </is>
+      </c>
+      <c r="N47" t="inlineStr">
+        <is>
+          <t>June 22, 1941
+1941</t>
+        </is>
       </c>
       <c r="O47">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1941</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
+          <t>Horváth Lajos, Msgr.</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Rábacsanak, Magyar Királyság - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N48">
+        <v>1941</v>
+      </c>
+      <c r="O48">
+        <v>1946</v>
+      </c>
+      <c r="Q48" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=429</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49">
+        <v>1941</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N48" t="inlineStr">
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Szentgyörgymező, Esztergom, Magyar Királyság - parish priest
+Garamkövesd, Magyar Királyság - parish priest, expelled by the Czechoslovak authorities in 1945</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
         <is>
           <t>1936
 1941</t>
         </is>
       </c>
-      <c r="O48" t="inlineStr">
+      <c r="O49" t="inlineStr">
         <is>
           <t>1941
 1945</t>
         </is>
       </c>
-      <c r="Q48" t="inlineStr">
+      <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
-    <row r="49">
-[...14 lines deleted...]
-      <c r="D49" t="inlineStr">
+    <row r="50">
+      <c r="A50">
+        <v>1941</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>Beginning of foreign service
+Transfer (previous place of service)</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
         <is>
           <t>Huber Antal, Dr.</t>
         </is>
       </c>
-      <c r="E49" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G49" t="inlineStr">
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H49" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N49" t="inlineStr">
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA - assistant pastor
+Szombathely, Magyar Királyság - episcopal secretary</t>
+        </is>
+      </c>
+      <c r="N50" t="inlineStr">
         <is>
           <t>1941
 1936</t>
         </is>
       </c>
-      <c r="O49" t="inlineStr">
+      <c r="O50" t="inlineStr">
         <is>
           <t>1945
 1941</t>
         </is>
       </c>
-      <c r="Q49" t="inlineStr">
+      <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
-    <row r="50">
-[...14 lines deleted...]
-      <c r="D50" t="inlineStr">
+    <row r="51">
+      <c r="A51">
+        <v>1941</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Return home</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
         <is>
           <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N50" t="inlineStr">
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Róma, Italy - professor of ethics
+Budapest, Magyar Királyság - the leader of the Hungarian Servites</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
         <is>
           <t>1939
 1941</t>
         </is>
       </c>
-      <c r="O50" t="inlineStr">
+      <c r="O51" t="inlineStr">
         <is>
           <t>1941
 1946</t>
         </is>
       </c>
-      <c r="Q50" t="inlineStr">
+      <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=389</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=466</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1941</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>Juhász István Ágoston OFM</t>
+          <t>Iványi Kazimír OFMConv</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság - Alsószentmártonban cigányok lelkésze</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N52">
         <v>1941</v>
       </c>
+      <c r="O52">
+        <v>1943</v>
+      </c>
       <c r="Q52" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=492</t>
+          <t>/persons_v2/view.php?id=466</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1941</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
+          <t>Juhász István Ágoston OFM</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>Siklós, Magyar Királyság - The pastor of the Roma community in Alsószentmárton</t>
+        </is>
+      </c>
+      <c r="N53">
+        <v>1941</v>
+      </c>
+      <c r="Q53" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=492</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54">
+        <v>1941</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Return home</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
           <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N53" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Berlin, Német Birodalom - Hungarian pastor
+Gyöngyös, Magyar Királyság - theology professor, member of the order’s Definitory</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
         <is>
           <t>1938
 1941</t>
         </is>
       </c>
-      <c r="O53" t="inlineStr">
+      <c r="O54" t="inlineStr">
         <is>
           <t>1941
 1950</t>
         </is>
       </c>
-      <c r="Q53" t="inlineStr">
+      <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
-    <row r="54">
-[...14 lines deleted...]
-      <c r="D54" t="inlineStr">
+    <row r="55">
+      <c r="A55">
+        <v>1941</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
         <is>
           <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G54" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N54" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>Kolozsvár, Magyar Királyság - Pastor in Nagysármás and its branches
+Tusnádfürdő, Magyar Királyság - parish priest</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
-      <c r="O54" t="inlineStr">
+      <c r="O55" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
-      <c r="Q54" t="inlineStr">
+      <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=515</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1941</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
+          <t>Kerner István Paszkál OFM</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>Holy Family Church, Oldenburg, IN, USA - parish priest</t>
+        </is>
+      </c>
+      <c r="N56">
+        <v>1941</v>
+      </c>
+      <c r="O56">
+        <v>1950</v>
+      </c>
+      <c r="Q56" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=539</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57">
+        <v>1941</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>Beginning of foreign service
+Transfer (previous place of service)</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
           <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
-      <c r="E56" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G56" t="inlineStr">
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H56" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N56" t="inlineStr">
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>Berlin, Germany - Hungarian pastor
+Szombathely, Magyar Királyság - theology professor</t>
+        </is>
+      </c>
+      <c r="N57" t="inlineStr">
         <is>
           <t>1941
 1936</t>
         </is>
       </c>
-      <c r="O56" t="inlineStr">
+      <c r="O57" t="inlineStr">
         <is>
           <t>1953
 1941</t>
         </is>
       </c>
-      <c r="Q56" t="inlineStr">
+      <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
-    <row r="57">
-[...14 lines deleted...]
-      <c r="D57" t="inlineStr">
+    <row r="58">
+      <c r="A58">
+        <v>1941</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
         <is>
           <t>Koloszár István</t>
         </is>
       </c>
-      <c r="E57" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G57" t="inlineStr">
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
-      <c r="H57" t="inlineStr">
+      <c r="H58" t="inlineStr">
         <is>
           <t>Tab, Magyar Királyság
-Mihályfa, Magyar Királyság - plébános</t>
-[...2 lines deleted...]
-      <c r="N57" t="inlineStr">
+Mihályfa, Magyar Királyság - parish priest</t>
+        </is>
+      </c>
+      <c r="N58" t="inlineStr">
         <is>
           <t>1935
 1941</t>
         </is>
       </c>
-      <c r="O57" t="inlineStr">
+      <c r="O58" t="inlineStr">
         <is>
           <t>1941
 1948</t>
         </is>
       </c>
-      <c r="Q57" t="inlineStr">
+      <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=561</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1941</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>Kovács János Ferenc, Msgr.</t>
+          <t>Kossey Gábor</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Esztergom, Magyar Királyság
-[...7 lines deleted...]
-        </is>
+          <t>Trauger, PA, USA - parish priest</t>
+        </is>
+      </c>
+      <c r="N59">
+        <v>1941</v>
       </c>
       <c r="O59">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=584</t>
+          <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1941</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Magyar Királyság - provinciálisi titkár, konzulátor</t>
-[...3 lines deleted...]
-        <v>1941</v>
+          <t>Esztergom, Magyar Királyság
+Galánta, Magyar Királyság - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
+        <is>
+          <t>June 15, 1941
+1941</t>
+        </is>
+      </c>
+      <c r="O60">
+        <v>1943</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1941</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
+          <t>Krupa Sándor Kolumbán OFM</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Margit körút, Budapest, Magyar Királyság - Provincial Secretary, Consultor</t>
+        </is>
+      </c>
+      <c r="N61">
+        <v>1941</v>
+      </c>
+      <c r="Q61" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=613</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62">
+        <v>1941</v>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
           <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
-      <c r="E61" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G61" t="inlineStr">
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H61" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N61" t="inlineStr">
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Máriaradna, Romania - pastor
+Magyar Királyság - camp chaplain</t>
+        </is>
+      </c>
+      <c r="N62" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
-      <c r="O61" t="inlineStr">
+      <c r="O62" t="inlineStr">
         <is>
           <t>1941
 1945</t>
         </is>
       </c>
-      <c r="Q61" t="inlineStr">
+      <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=620</t>
-        </is>
-[...54 lines deleted...]
-          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1941</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of foreign service</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Kékessy Imre István SJ, dr</t>
+          <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Taming, Kína - kollégiumi generális prefektus</t>
-[...3 lines deleted...]
-        <v>1941</v>
+          <t>Cleveland, OH, USA
+Szent Margit templom, Cleveland, OH, USA - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
+        <is>
+          <t>May 31, 1941
+1941</t>
+        </is>
       </c>
       <c r="O63">
-        <v>1944</v>
+        <v>1943</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=529</t>
+          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1941</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
+          <t>Kékessy Imre István SJ, dr</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Taming, Kína - Residence Hall Director</t>
+        </is>
+      </c>
+      <c r="N64">
+        <v>1941</v>
+      </c>
+      <c r="O64">
+        <v>1944</v>
+      </c>
+      <c r="Q64" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=529</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65">
+        <v>1941</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
           <t>Kóczán Boldizsár</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G64" t="inlineStr">
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H64" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N64" t="inlineStr">
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Gyöngyösszőllős, Szombathely, Magyar Királyság - founding pastor, parish priest
+Salköveskút, Magyar Királyság - parish priest</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
         <is>
           <t>1930
 1941</t>
         </is>
       </c>
-      <c r="O64" t="inlineStr">
+      <c r="O65" t="inlineStr">
         <is>
           <t>1941
 1949</t>
         </is>
       </c>
-      <c r="Q64" t="inlineStr">
+      <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
-    <row r="65">
-[...14 lines deleted...]
-      <c r="D65" t="inlineStr">
+    <row r="66">
+      <c r="A66">
+        <v>1941</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
         <is>
           <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
-      <c r="E65" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G65" t="inlineStr">
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
-      <c r="H65" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N65" t="inlineStr">
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - student teacher
+Zalaapáti, Magyar Királyság - religious educator</t>
+        </is>
+      </c>
+      <c r="N66" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
-      <c r="O65" t="inlineStr">
+      <c r="O66" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
-      <c r="Q65" t="inlineStr">
+      <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
-    <row r="66">
-[...14 lines deleted...]
-      <c r="D66" t="inlineStr">
+    <row r="67">
+      <c r="A67">
+        <v>1941</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
         <is>
           <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
-      <c r="E66" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G66" t="inlineStr">
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
-      <c r="H66" t="inlineStr">
+      <c r="H67" t="inlineStr">
         <is>
           <t>Simontornya, Magyar Királyság
-Magyar Királyság - tábori lelkész a keleti fronton</t>
-[...2 lines deleted...]
-      <c r="N66" t="inlineStr">
+Magyar Királyság - field chaplain on the Eastern Front</t>
+        </is>
+      </c>
+      <c r="N67" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
-      <c r="O66" t="inlineStr">
+      <c r="O67" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
-      <c r="Q66" t="inlineStr">
+      <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=601</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=643</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1941</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Láng Imre SJ</t>
+          <t>Lehmayer Béla</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Bácskai apostoli adminisztratúra</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság - betegápoló</t>
+          <t>Szabadka, Magyar Királyság - religious educator</t>
         </is>
       </c>
       <c r="N68">
         <v>1941</v>
       </c>
-      <c r="O68">
-[...1 lines deleted...]
-      </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=637</t>
+          <t>/persons_v2/view.php?id=643</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1941</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
+          <t>Láng Imre SJ</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>religious brother (not ordained priest)</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>Kalocsa, Magyar Királyság - nurse</t>
+        </is>
+      </c>
+      <c r="N69">
+        <v>1941</v>
+      </c>
+      <c r="O69">
+        <v>1947</v>
+      </c>
+      <c r="Q69" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=637</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70">
+        <v>1941</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
           <t>Makkó Lajos</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G69" t="inlineStr">
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H69" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N69" t="inlineStr">
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Szomód, Magyar Királyság - assistant pastor
+Gyárváros, Győr, Magyar Királyság - assistant pastor, member of the Kisfaludy Circle</t>
+        </is>
+      </c>
+      <c r="N70" t="inlineStr">
         <is>
           <t>1939
 1941</t>
         </is>
       </c>
-      <c r="O69">
-[...2 lines deleted...]
-      <c r="Q69" t="inlineStr">
+      <c r="O70">
+        <v>1941</v>
+      </c>
+      <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=689</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1941</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság - tanár</t>
+          <t>Munkács, Magyar Királyság - independent religious educator</t>
         </is>
       </c>
       <c r="N71">
         <v>1941</v>
       </c>
+      <c r="O71">
+        <v>1946</v>
+      </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1941</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
+          <t>Meskó Lajos Géza Sch.P.</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Debrecen, Magyar Királyság - teacher</t>
+        </is>
+      </c>
+      <c r="N72">
+        <v>1941</v>
+      </c>
+      <c r="Q72" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=730</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73">
+        <v>1941</v>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>Beginning of foreign service
+Transfer (previous place of service)</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
           <t>Molnár Antal</t>
         </is>
       </c>
-      <c r="E72" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G72" t="inlineStr">
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H72" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N72" t="inlineStr">
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Belgium - Hungarian pastor
+Gyárváros, Győr, Magyar Királyság - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N73" t="inlineStr">
         <is>
           <t>1941
 1936</t>
         </is>
       </c>
-      <c r="O72" t="inlineStr">
+      <c r="O73" t="inlineStr">
         <is>
           <t>1947
 1941</t>
         </is>
       </c>
-      <c r="Q72" t="inlineStr">
+      <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
-    <row r="73">
-[...14 lines deleted...]
-      <c r="D73" t="inlineStr">
+    <row r="74">
+      <c r="A74">
+        <v>1941</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
         <is>
           <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G73" t="inlineStr">
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N73" t="inlineStr">
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Vajdahunyad, Romania - Fifth-year theology student, pastor
+place of service unknown</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
-      <c r="O73" t="inlineStr">
+      <c r="O74" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
-      <c r="Q73" t="inlineStr">
+      <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
-    <row r="74">
-[...17 lines deleted...]
-      <c r="D74" t="inlineStr">
+    <row r="75">
+      <c r="A75">
+        <v>1941</v>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)
+Transfer (new place of service)
+Transfer (new place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
         <is>
           <t>Nagy János</t>
         </is>
       </c>
-      <c r="E74" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G74" t="inlineStr">
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
-      <c r="H74" t="inlineStr">
-[...8 lines deleted...]
-      <c r="N74" t="inlineStr">
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>Jásztelek, Magyar Királyság - administrator
+Bodony, Magyar Királyság - assistant pastor
+Kisnána, Magyar Királyság - assistant pastor
+Mezőtarkány, Magyar Királyság - assistant pastor
+Bátor, Magyar Királyság - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N75" t="inlineStr">
         <is>
           <t>1940
 1941
 1941
 1941
 1941</t>
         </is>
       </c>
-      <c r="O74" t="inlineStr">
+      <c r="O75" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
-      <c r="Q74" t="inlineStr">
+      <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=791</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1941</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Firenze, Olaszország - tercia</t>
+          <t>Vár, Győr, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N76">
         <v>1941</v>
       </c>
+      <c r="O76">
+        <v>1944</v>
+      </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1941</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
+          <t>Németh Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>Firenze, Italy - tercia</t>
+        </is>
+      </c>
+      <c r="N77">
+        <v>1941</v>
+      </c>
+      <c r="Q77" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=812</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78">
+        <v>1941</v>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Return home</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
           <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
-      <c r="E77" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N77" t="inlineStr">
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>Szent János kórház, Budapest, Magyar Királyság - hospital chaplain, and at the same time, a religion teacher at the elementary school located at 23 Baross Street in the 8th District
+Budapest, Magyar Királyság - camp chaplain</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
         <is>
           <t>1937
 1941</t>
         </is>
       </c>
-      <c r="O77" t="inlineStr">
+      <c r="O78" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
-      <c r="Q77" t="inlineStr">
+      <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
-    <row r="78">
-[...14 lines deleted...]
-      <c r="D78" t="inlineStr">
+    <row r="79">
+      <c r="A79">
+        <v>1941</v>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
         <is>
           <t>Pintér János</t>
         </is>
       </c>
-      <c r="E78" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G78" t="inlineStr">
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H78" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N78" t="inlineStr">
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>Tata, Magyar Királyság - assistant pastor
+Győr, Magyar Királyság - camp chaplain</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
         <is>
           <t>1939
 1941</t>
         </is>
       </c>
-      <c r="O78" t="inlineStr">
+      <c r="O79" t="inlineStr">
         <is>
           <t>1941
 1946</t>
         </is>
       </c>
-      <c r="Q78" t="inlineStr">
+      <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=878</t>
-        </is>
-[...50 lines deleted...]
-          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1941</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Muraszemenye, Magyar Királyság - assistant pastor
+Csehimindszent, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>1941. február 1.</t>
+          <t>1940
+1941</t>
+        </is>
+      </c>
+      <c r="O80" t="inlineStr">
+        <is>
+          <t>1941
+1942</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1941</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>1941. március 5.</t>
+          <t>Budapest, Magyar Királyság - teacher
+Keszthely, Magyar Királyság - teacher, then building manager</t>
+        </is>
+      </c>
+      <c r="N81">
+        <v>1941</v>
+      </c>
+      <c r="O81" t="inlineStr">
+        <is>
+          <t>1941
+1945</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1941</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Pély, Magyar Királyság</t>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyar Királyság - the provincial superior’s deputy, the administrator of financial affairs
+Budapest - pastor</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
-          <t>1941. március 23.</t>
+          <t>1936
+1941</t>
+        </is>
+      </c>
+      <c r="O82" t="inlineStr">
+        <is>
+          <t>1941
+1948</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1941</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Raáb Sándor</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szond, Magyar Királyság - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N83">
+        <v>1941</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=906</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1941</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N84">
+        <v>1941</v>
+      </c>
+      <c r="O84">
+        <v>1944</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1941</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Kilián János Csaba OFM, Dr</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...5 lines deleted...]
-        </is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>Celldömölk, Magyar Királyság - pastor</t>
+        </is>
+      </c>
+      <c r="N85">
+        <v>1940</v>
+      </c>
+      <c r="O85">
+        <v>1941</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=531</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1941</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Sanghaj, Kína</t>
+          <t>Budapest, Magyar Királyság - student teacher
+Sopron, Magyar Királyság - high school teacher</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
-          <t>1941. május 31.</t>
+          <t>1940
+1941</t>
+        </is>
+      </c>
+      <c r="O86" t="inlineStr">
+        <is>
+          <t>1941
+1943</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1941</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Sárvári János Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tata, Magyar Királyság - teacher</t>
+        </is>
+      </c>
+      <c r="N87">
+        <v>1939</v>
+      </c>
+      <c r="O87">
+        <v>1941</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=964</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1941</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination
+Perpetual vows</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>1941. június 22.</t>
+          <t>June 24, 1941
+January 3, 1941</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1941</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Olajos Andor Elréd OSB, Dr.</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>1941. június 28.</t>
+          <t>February 1, 1941</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=831</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1941</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>1941. július 6.</t>
+          <t>March 5, 1941</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1941</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Pély, Magyar Királyság</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>1941. július 13.</t>
+          <t>March 23, 1941</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1941</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>1941. július 21.</t>
+          <t>April 3, 1941</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1941</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
+          <t>Nagy Dezső, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Vác, Magyar Királyság</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>1941. augusztus 2.</t>
+          <t>April 14, 1941</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=457</t>
+          <t>/persons_v2/view.php?id=786</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1941</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
-[...4 lines deleted...]
-          <t>Csorna, Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>1941. augusztus 14.</t>
+          <t>May 3, 1941</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1941</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Kövecses Géza SJ</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Sanghaj, Kína</t>
+        </is>
+      </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>1941. augusztus 14.</t>
+          <t>May 31, 1941</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=604</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1941</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>1941. augusztus 14.</t>
+          <t>June 13, 1941</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1941</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Lenner Jenő Arkangyal OFM</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>1941. augusztus 23.</t>
+          <t>June 22, 1941</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=649</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1941</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Divald István Sch.P, dr</t>
+          <t>Schwáb András SJ</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Vác, Magyar Királyság</t>
+          <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>1941. augusztus 27.</t>
+          <t>June 22, 1941</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=203</t>
+          <t>/persons_v2/view.php?id=977</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1941</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Olajos Andor Elréd OSB, Dr.</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>1941. augusztus 30.</t>
+          <t>June 28, 1941</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=831</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1941</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Regina, SK, Canada</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>1941. augusztus 30.</t>
+          <t>July 6, 1941</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1941</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Jászberény, Magyar Királyság</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>1941. szeptember 8.</t>
+          <t>July 13, 1941</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1941</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>1941. október 5.</t>
+          <t>July 21, 1941</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1941</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság</t>
+          <t>Vác, Magyar Királyság</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>1941. október 29.</t>
+          <t>August 2, 1941</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=457</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1941</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Románia</t>
+          <t>Csorna, Magyar Királyság</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>1941. december 8.</t>
+          <t>August 14, 1941</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1941</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Kövecses Géza SJ</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H105" t="inlineStr">
-[...18 lines deleted...]
-        <v>1992</v>
+      <c r="N105" t="inlineStr">
+        <is>
+          <t>August 14, 1941</t>
+        </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=604</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1941</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1943</v>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N106" t="inlineStr">
+        <is>
+          <t>August 14, 1941</t>
+        </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1941</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>First (temporary) vows</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1954</v>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>August 23, 1941</t>
+        </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1941</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Divald István Sch.P, dr</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, USA</t>
-[...21 lines deleted...]
-        <v>1952</v>
+          <t>Vác, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N108" t="inlineStr">
+        <is>
+          <t>August 27, 1941</t>
+        </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=203</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1941</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>First (temporary) vows</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
-[...16 lines deleted...]
-        <v>1955</v>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>August 30, 1941</t>
+        </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1941</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>First (temporary) vows</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Kassa</t>
-[...26 lines deleted...]
-        <v>1948</v>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>August 30, 1941</t>
+        </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1941</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Baja</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Jászberény, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>September 8, 1941</t>
+        </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1941</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...11 lines deleted...]
-        <v>1950</v>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>October 5, 1941</t>
+        </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1941</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Szolnok, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>October 29, 1941</t>
+        </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1941</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Szeged</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Csíksomlyó, Romania</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>December 8, 1941</t>
+        </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1941</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="I115" t="inlineStr">
+        <is>
+          <t>Osztrák-Magyar Monarchia</t>
+        </is>
+      </c>
+      <c r="K115" t="inlineStr">
+        <is>
+          <t>interim pastor</t>
         </is>
       </c>
       <c r="N115">
-        <v>1915</v>
+        <v>1891</v>
       </c>
       <c r="O115">
-        <v>1950</v>
+        <v>1982</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1941</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>McKeesport, PA, USA</t>
+        </is>
+      </c>
+      <c r="I116" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K116" t="inlineStr">
+        <is>
+          <t>parish priest, retired since 1938</t>
         </is>
       </c>
       <c r="N116">
-        <v>1915</v>
+        <v>1908</v>
       </c>
       <c r="O116">
-        <v>1950</v>
+        <v>1943</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1941</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K117" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N117">
-        <v>1915</v>
+        <v>1908</v>
       </c>
       <c r="O117">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1941</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
+        </is>
+      </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N118">
-        <v>1918</v>
+        <v>1910</v>
       </c>
       <c r="O118">
-        <v>1957</v>
+        <v>1952</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1941</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Mikóháza, Magyar Királyság</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>helyettes lelkész, majd parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N119">
-        <v>1919</v>
+        <v>1913</v>
       </c>
       <c r="O119">
-        <v>1950</v>
+        <v>1944</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1941</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Sóskút, Magyar Királyság</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N120">
-        <v>1919</v>
+        <v>1913</v>
       </c>
       <c r="O120">
-        <v>1944</v>
+        <v>1955</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1941</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J121" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church)</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N121">
-        <v>1919</v>
+        <v>1914</v>
       </c>
       <c r="O121">
-        <v>1963</v>
+        <v>1948</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1941</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
-[...14 lines deleted...]
-          <t>parókus</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N122">
-        <v>1920</v>
+        <v>1915</v>
       </c>
       <c r="O122">
-        <v>1966</v>
+        <v>1950</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1941</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
-[...14 lines deleted...]
-          <t>plébános</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N123">
-        <v>1920</v>
+        <v>1915</v>
       </c>
       <c r="O123">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1941</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
-[...14 lines deleted...]
-          <t>tanár</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N124">
-        <v>1920</v>
+        <v>1915</v>
       </c>
       <c r="O124">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1941</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, USA</t>
-[...14 lines deleted...]
-          <t>apát</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N125">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="O125">
         <v>1950</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1941</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
-[...14 lines deleted...]
-          <t>plébános, utána nyugállományban</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N126">
-        <v>1921</v>
+        <v>1915</v>
       </c>
       <c r="O126">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1941</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Nagylég, Csehszlovákia</t>
-[...9 lines deleted...]
-          <t>plébános</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N127">
-        <v>1922</v>
+        <v>1915</v>
       </c>
       <c r="O127">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1941</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N128">
-        <v>1922</v>
+        <v>1915</v>
       </c>
       <c r="O128">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1941</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyar Királyság</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J129" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N129">
-        <v>1922</v>
+        <v>1915</v>
       </c>
       <c r="O129">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1941</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N130">
-        <v>1922</v>
+        <v>1918</v>
       </c>
       <c r="O130">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1941</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, USA</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>Szent József templom</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N131">
-        <v>1922</v>
+        <v>1918</v>
       </c>
       <c r="O131">
-        <v>1950</v>
+        <v>1969</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1941</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Manréza, Budapest, Magyar Királyság</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J132" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>rendi újoncok mestere, valamint a lelkigyakorlatos ház vezetője</t>
+          <t>assistant pastor, then parish pastor</t>
         </is>
       </c>
       <c r="N132">
-        <v>1923</v>
+        <v>1919</v>
       </c>
       <c r="O132">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1941</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N133">
-        <v>1923</v>
+        <v>1919</v>
       </c>
       <c r="O133">
-        <v>1970</v>
+        <v>1944</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1941</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J134" t="inlineStr">
+        <is>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N134">
-        <v>1924</v>
+        <v>1919</v>
       </c>
       <c r="O134">
-        <v>1949</v>
+        <v>1963</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1941</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N135">
-        <v>1924</v>
+        <v>1920</v>
       </c>
       <c r="O135">
-        <v>1945</v>
+        <v>1966</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1941</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>adminisztrátor, majd plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N136">
-        <v>1925</v>
+        <v>1920</v>
       </c>
       <c r="O136">
-        <v>1944</v>
+        <v>1942</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1941</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Fairport, NY, USA</t>
+          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>Szent Antal templom</t>
+          <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N137">
-        <v>1925</v>
+        <v>1920</v>
       </c>
       <c r="O137">
-        <v>1947</v>
+        <v>1954</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1941</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Nagymihály, Csehszlovákia</t>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J138" t="inlineStr">
+        <is>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>segédlelkész, majd parókus</t>
+          <t>abbot</t>
         </is>
       </c>
       <c r="N138">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="O138">
         <v>1950</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1941</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, USA</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Sacred Heart</t>
+          <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>magyar és német lelkész, plébános</t>
+          <t>parish priest, later retired</t>
         </is>
       </c>
       <c r="N139">
-        <v>1925</v>
+        <v>1921</v>
       </c>
       <c r="O139">
-        <v>1960</v>
+        <v>1954</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1941</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>Nagylég, Csehszlovákia</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N140">
-        <v>1925</v>
+        <v>1922</v>
       </c>
       <c r="O140">
-        <v>1956</v>
+        <v>1942</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1941</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>segédlelkész, majd ugyanitt 1936-tól plébános, emellett az egyházi iskolában tanított és segédedző</t>
+          <t>missionary pastor (in the U.S., as well as in Baberton, OH, U.S.)</t>
         </is>
       </c>
       <c r="N141">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="O141">
-        <v>1954</v>
+        <v>1946</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1941</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+          <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J142" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1946 – 1948 között igazgatóhelyettes, 1947 – 1950 helyettes házfőnök</t>
+          <t>assistant pastor, religious educator</t>
         </is>
       </c>
       <c r="N142">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="O142">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1941</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Szentháromság G. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K143" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
       <c r="N143">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="O143">
-        <v>1947</v>
+        <v>1956</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1941</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Szent József templom, Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Szent József templom</t>
+        </is>
+      </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>templomépítő, alapító plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N144">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="O144">
-        <v>1960</v>
+        <v>1950</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1941</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>misszionárius, magyar lelkész</t>
+          <t>parish priest who built the church</t>
         </is>
       </c>
       <c r="N145">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="O145">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1941</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Manréza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Manréza</t>
+        </is>
+      </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>tanár, igazgató</t>
+          <t>Master of novices and director of the retreat house</t>
         </is>
       </c>
       <c r="N146">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O146">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1941</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest; served at St. Stephen’s Church in 1937</t>
         </is>
       </c>
       <c r="N147">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O147">
-        <v>1952</v>
+        <v>1970</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1941</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA</t>
+          <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Margit templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
+          <t>parish priest (according to Diós, a chaplain assigned to another parish)</t>
         </is>
       </c>
       <c r="N148">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O148">
-        <v>1965</v>
+        <v>1949</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1941</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>a szeminárium prefektusa és dogmatika tanára, 1930-ban spirituálisa</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N149">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O149">
-        <v>1943</v>
+        <v>1950</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1941</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Yonkers, NY, USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Miklós templom</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>missionary at the Rio Negro settlement in the Amazon Basin. From 1939, he worked among the Tucano Indians on the border between Venezuela and Colombia</t>
         </is>
       </c>
       <c r="N150">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="O150">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1941</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>episcopal secretary, head of the diocesan court, and pastor of St. Peter and St. Paul Church.</t>
         </is>
       </c>
       <c r="N151">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="O151">
-        <v>1957</v>
+        <v>1945</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1941</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Láni Mátyás</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Stockholm, SK, Canada</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>plébános, magyar és német lelkész</t>
+          <t>parish priest, dean from 1932</t>
         </is>
       </c>
       <c r="N152">
-        <v>1928</v>
+        <v>1924</v>
       </c>
       <c r="O152">
-        <v>1954</v>
+        <v>1962</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=638</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1941</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Kajdanó, Szovjetunió</t>
+          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Szovjetunió</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János plébánia</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>parókus, 1943-tól nyugállományban</t>
+          <t>administrator, then parish priest</t>
         </is>
       </c>
       <c r="N153">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="O153">
-        <v>1949</v>
+        <v>1944</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1941</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Szent Antal templom, Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N154">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="O154">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1941</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N155">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="O155">
-        <v>1955</v>
+        <v>1950</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1941</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Throop, PA, USA</t>
+          <t>Sacred Heart, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>Sacred Heart</t>
+        </is>
+      </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Hungarian and German pastor, parish priest</t>
         </is>
       </c>
       <c r="N156">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="O156">
-        <v>1955</v>
+        <v>1960</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1941</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N157">
-        <v>1929</v>
+        <v>1925</v>
       </c>
       <c r="O157">
-        <v>1953</v>
+        <v>1956</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1941</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>a Vatikáni magyar nagykövetség egyházi ügyek és kánonjog tanácsosa 1944-ig, közben 1940–1947 között a Pápai Magyar Intézet alapító rektora</t>
+          <t>assistant pastor, then parish priest at the same church starting in 1936; he also taught at the church school and served as an assistant coach</t>
         </is>
       </c>
       <c r="N158">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O158">
-        <v>1947</v>
+        <v>1954</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1941</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, USA</t>
+          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Ciszterci rendi katolikus gimnázium</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>High school teacher; deputy principal from 1946 to 1948; assistant headmaster from 1947 to 1950</t>
         </is>
       </c>
       <c r="N159">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="O159">
-        <v>1959</v>
+        <v>1950</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1941</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K160" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N160">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="O160">
-        <v>1960</v>
+        <v>1947</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1941</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Independence, OH, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>church builder, founding pastor</t>
+        </is>
+      </c>
       <c r="N161">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O161">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1941</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Páduai Szent Antal gimnázium</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>rendes tanár</t>
+          <t>missionary, Hungarian pastor</t>
         </is>
       </c>
       <c r="N162">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O162">
-        <v>1948</v>
+        <v>1960</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1941</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>teacher, principal</t>
         </is>
       </c>
       <c r="N163">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O163">
         <v>1946</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1941</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>Szent István templom</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>lelkész és házfőnök</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N164">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O164">
-        <v>1968</v>
+        <v>1952</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1941</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Esztergom</t>
+          <t>Szent Margit templom, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, igazgatóhelyettes</t>
+          <t>parish priest (according to Miklósházy: 1927–1965, Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N165">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O165">
-        <v>1945</v>
+        <v>1965</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1941</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Makra Mihály József SDB</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>La Vega, Venezuela</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>prefect of the seminary and professor of dogmatic theology; spiritual director in 1930</t>
         </is>
       </c>
       <c r="N166">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O166">
-        <v>1944</v>
+        <v>1943</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=690</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1941</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Mandl Károly SBD</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>több rendházban gondnok</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N167">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O167">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=691</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1941</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Réthy János</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N168">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O168">
-        <v>1949</v>
+        <v>1946</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=933</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1941</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Józseffalva, Románia</t>
+          <t>Szent Miklós templom, Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>lelkész (oldallagosan:  Hadikfalva, Istensegíts)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N169">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="O169">
         <v>1945</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1941</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Orosz Bálint</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom, Toledo, OH, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N170">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="O170">
-        <v>1944</v>
+        <v>1957</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=838</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1941</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest, Hungarian and German pastor</t>
         </is>
       </c>
       <c r="N171">
-        <v>1931</v>
+        <v>1928</v>
       </c>
       <c r="O171">
-        <v>1958</v>
+        <v>1954</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1941</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Pápa, Magyarország</t>
+          <t>Kajdanó, Szovjetunió</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>parish priest, retired since 1943</t>
         </is>
       </c>
       <c r="N172">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O172">
-        <v>1958</v>
+        <v>1949</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1941</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>plébános, közben 1945 Bridgeport, CT is</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N173">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O173">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1941</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Czezárovits Balázs SDB</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Lorena, Brazília</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>katekista, közben magyarok lelkésze Santa Catarina-ban és São Paulo-ban, majd katonai lelkész.</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N174">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O174">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=132</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1941</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N175">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O175">
-        <v>1944</v>
+        <v>1955</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1941</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Fekete János Dávid OFM</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>St. Anthony, Cincinnati, OH, USA</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Anthony</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>cipész, ács, karbantartó</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N176">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O176">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=449</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1941</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>misszionárius, 1950 – 1952 vezető</t>
+          <t>Advisor on ecclesiastical affairs and canon law at the Hungarian Embassy to the Holy See until 1944; during that time, from 1940 to 1947, he served as the founding rector of the Pontifical Hungarian Institute</t>
         </is>
       </c>
       <c r="N177">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O177">
-        <v>1952</v>
+        <v>1947</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1941</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Gerlinger János SDB</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Havanna, Kuba</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N178">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O178">
-        <v>1957</v>
+        <v>1945</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=323</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1941</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Elisabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N179">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O179">
-        <v>1954</v>
+        <v>1959</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1941</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Jászai Ferenc Benvenut OFM</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J180" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>assistant pastor (under his father), then parish pastor</t>
         </is>
       </c>
       <c r="N180">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="O180">
-        <v>1942</v>
+        <v>1960</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=484</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1941</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, USA</t>
+          <t>Independence, OH, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K181" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N181">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O181">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1941</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Kroneisz Flórián SVD</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Páduai Szent Antal gimnázium</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>misszionárius, rövid ideig tábori lelkész</t>
+          <t>regular teacher</t>
         </is>
       </c>
       <c r="N182">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O182">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=611</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1941</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J183" t="inlineStr">
         <is>
-          <t>Saint Michael the Archangel Byzantine Catholic Church</t>
-[...4 lines deleted...]
-          <t>parókus</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="N183">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O183">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1941</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Túrjaremete, Magyarország</t>
+          <t>Szent István templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pastor and head of the household</t>
         </is>
       </c>
       <c r="N184">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O184">
-        <v>1946</v>
+        <v>1968</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1941</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>Piarista Gimnázium</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>high school teacher, assistant principal</t>
         </is>
       </c>
       <c r="N185">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O185">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1941</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Makra Mihály József SDB</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>La Vega, Venezuela</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>misszionárius több helyen, kertész, konyhai kisegítő. Szolgálati helyei (bizonytalan időpontokban: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
-[...10 lines deleted...]
-        </is>
+          <t>monastic brother</t>
+        </is>
+      </c>
+      <c r="N186">
+        <v>1931</v>
+      </c>
+      <c r="O186">
+        <v>1944</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=690</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1941</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Antal János SDB</t>
+          <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyarország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Segítő Szűz Mária Lelkészség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>tartományfőnök</t>
+          <t>caretaker at several monasteries</t>
         </is>
       </c>
       <c r="N187">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O187">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=13</t>
+          <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1941</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Wallingford, CO, USA</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K188" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
       <c r="N188">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O188">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1941</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Józseffalva, Romania</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>pastor (also serving Hadikfalva and Istensegíts)</t>
         </is>
       </c>
       <c r="N189">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O189">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1941</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Deésy István Ipoly OFM</t>
+          <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Székelyudvarhely, Románia</t>
+          <t>Szent Mihály Főangyal templom, Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J190" t="inlineStr">
+        <is>
+          <t>Szent Mihály Főangyal templom</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>A Collegium Seraphicum prefektusa, bölcsészettanár, a laikusok magisztere, lelkész, definitor</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N190">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O190">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=184</t>
+          <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1941</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Szent Imre templomigazgatóság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N191">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O191">
-        <v>1947</v>
+        <v>1958</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1941</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+          <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor (Salesian Works)</t>
         </is>
       </c>
       <c r="N192">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O192">
-        <v>1957</v>
+        <v>1962</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1941</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Missionary in several locations, gardener, kitchen assistant. Places of service (dates uncertain: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
         </is>
       </c>
       <c r="N193">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O193">
-        <v>1963</v>
+        <v>1945</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1941</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Pápa, Hungary</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N194">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O194">
-        <v>1944</v>
+        <v>1958</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1941</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J195" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság</t>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>főapát (1947-től külföldön)</t>
+          <t>parish priest, including in Bridgeport, CT in 1945</t>
         </is>
       </c>
       <c r="N195">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O195">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1941</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, USA</t>
+          <t>Lorena, Brazília</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László templom</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>catechist, and at the same time pastor to the Hungarian community in Santa Catarina and São Paulo, and later a military chaplain.</t>
         </is>
       </c>
       <c r="N196">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O196">
-        <v>1977</v>
+        <v>1954</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1941</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Pujang, Kína</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>esperes, leányárvaházi igazgató, 1947-től apostoli adminisztrátor</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N197">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O197">
-        <v>1954</v>
+        <v>1944</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1941</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>St. Anthony, Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>St. Anthony</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>az Actio Catholica országos igazgatója</t>
+          <t>shoemaker, carpenter, maintenance worker</t>
         </is>
       </c>
       <c r="N198">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O198">
-        <v>1948</v>
+        <v>1952</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1941</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál G. K. Egyházközség</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>missionary, leader from 1950 to 1952</t>
         </is>
       </c>
       <c r="N199">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O199">
-        <v>1960</v>
+        <v>1952</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1941</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Borsy György Engelbert OFM</t>
+          <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság</t>
+          <t>Havanna, Kuba</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>hitszónok</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N200">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O200">
-        <v>1942</v>
+        <v>1957</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=108</t>
+          <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1941</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Fehér Albert Péter OFM</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J201" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>magyar lelkész, 1936-tól plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N201">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O201">
-        <v>1943</v>
+        <v>1954</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=259</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1941</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Milwaukee, WI, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J202" t="inlineStr">
         <is>
-          <t>Szent Imre templom</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="N202">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O202">
-        <v>1944</v>
+        <v>1942</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1941</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Horváth István Anzelm OSB</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Clarksburg, MD, USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>a magyar kolónia lelkésze</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N203">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O203">
-        <v>1942</v>
+        <v>1963</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=427</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1941</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Ivancsó Dániel, püspök</t>
+          <t>Kroneisz Flórián SVD</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>St, Mary templom, Cleveland, OH, USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St, Mary templom</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>missionary, chaplain for a short time</t>
         </is>
       </c>
       <c r="N204">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O204">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=460</t>
+          <t>/persons_v2/view.php?id=611</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1941</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Kiss László Szaléz OFM, Isten szolgája</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Saint Michael the Archangel Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N205">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O205">
         <v>1942</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=548</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1941</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Tát, Magyar Királyság</t>
+          <t>Túrjaremete, Hungary</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>plébánoshelyettes, 1946-tól plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N206">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O206">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1941</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, USA</t>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J207" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N207">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O207">
-        <v>1964</v>
+        <v>1943</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1941</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>McAdoo, PA, USA</t>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Hungary</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>Segítő Szűz Mária Lelkészség</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>provincial governor</t>
         </is>
       </c>
       <c r="N208">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O208">
-        <v>1957</v>
+        <v>1948</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1941</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K209" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N209">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O209">
-        <v>1962</v>
+        <v>1948</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1941</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N210">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O210">
-        <v>1962</v>
+        <v>1948</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1941</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, USA</t>
+          <t>Hope Haven, Marrero, LA, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>Hope Haven</t>
+        </is>
+      </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>prefect, principal</t>
         </is>
       </c>
       <c r="N211">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O211">
-        <v>1962</v>
+        <v>1966</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1941</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Elrama, PA, USA</t>
+          <t>Székelyudvarhely, Romania</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Prefect of the Collegium Seraphicum, professor of philosophy, master of the laity, chaplain, and member of the Definitory</t>
         </is>
       </c>
       <c r="N212">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O212">
-        <v>1962</v>
+        <v>1942</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1941</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>Szent Imre templomigazgatóság</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>religious educator</t>
         </is>
       </c>
       <c r="N213">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O213">
-        <v>1962</v>
+        <v>1947</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1941</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N214">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O214">
-        <v>1962</v>
+        <v>1957</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1941</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Mundwell János</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N215">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O215">
-        <v>1943</v>
+        <v>1963</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=777</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1941</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Olejnyik György</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Painesville, OH, USA</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N216">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O216">
-        <v>1952</v>
+        <v>1944</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=833</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1941</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>András Antal Jeromos OFM</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
+          <t>Pannonhalmi Főapátság</t>
+        </is>
+      </c>
+      <c r="K217" t="inlineStr">
+        <is>
+          <t>Abbot (abroad since 1947)</t>
         </is>
       </c>
       <c r="N217">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O217">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=6</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1941</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Szent László templom, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N218">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O218">
-        <v>1969</v>
+        <v>1977</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1941</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Balogh János Benignusz OFM</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Pujang, Kína</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>Szent Imre Ifjúsági Klub alapító-vezetője</t>
+          <t>Dean, director of a girls’ orphanage, apostolic administrator from 1947</t>
         </is>
       </c>
       <c r="N219">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O219">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=39</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1941</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Budatétény, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>gazdasági vezető</t>
+          <t>National Director of Actio Catholica</t>
         </is>
       </c>
       <c r="N220">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O220">
-        <v>1942</v>
+        <v>1948</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1941</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>szerzetestestvér, szakács</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N221">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O221">
-        <v>1975</v>
+        <v>1954</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1941</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N222">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O222">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1941</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N223">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O223">
-        <v>1974</v>
+        <v>1954</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1941</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Juhász Imre Vince OFM</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>misszionárius, történész, régész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N224">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O224">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=491</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1941</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Bussa, Csehszlovákia</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N225">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O225">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1941</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Szent Péter és Pál G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>házfőnök</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N226">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O226">
-        <v>1946</v>
+        <v>1960</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1941</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Leechburg, PA, USA</t>
+          <t>Szolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>preacher</t>
         </is>
       </c>
       <c r="N227">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O227">
-        <v>1944</v>
+        <v>1942</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1941</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>Alexandriai Szent Katalin Plébánia</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Hungarian pastor; parish priest since 1936</t>
         </is>
       </c>
       <c r="N228">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O228">
-        <v>1944</v>
+        <v>1943</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1941</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Orosztelek, Magyar Királyság</t>
+          <t>Szent Imre templom, Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J229" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N229">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O229">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1941</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>gimnáziumi franciatanár, közben 1938 – 1947 között igazgató, valamint a 1941 – 1947 között a Pázmány Péter Tudományegyetem magántanára</t>
+          <t>the pastor of the Hungarian community</t>
         </is>
       </c>
       <c r="N230">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O230">
-        <v>1947</v>
+        <v>1942</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1941</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>St, Mary templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>St, Mary templom</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>a missziós szeminárium vicerektora</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N231">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O231">
         <v>1946</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1941</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Fairport, NY, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N232">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O232">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1941</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
+          <t>Tát, Magyar Királyság</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Sacred Heart in Millers Heights</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Assistant pastor; parish priest from 1946</t>
         </is>
       </c>
       <c r="N233">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O233">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1941</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>hittanár és hitszónok, közben 1937-1941 között házgondnok</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N234">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O234">
-        <v>1944</v>
+        <v>1964</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1941</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Taohvaping, Kína</t>
+          <t>McAdoo, PA, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>misszióvezető</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N235">
-        <v>1936</v>
+        <v>1934</v>
       </c>
       <c r="O235">
-        <v>1949</v>
+        <v>1957</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1941</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Bacsinszky Sándor</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Munkács, Magyar Királyság</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>alapkezelőségi ellenőr (1937-1942), pénztáros (1942-1945), tábori lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N236">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O236">
-        <v>1946</v>
+        <v>1962</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=26</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1941</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Dancsecs Imre</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Répceszentgyörgy, Magyarország</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N237">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O237">
-        <v>1958</v>
+        <v>1962</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=178</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1941</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Hajós Antal Márk (OFM)</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Carteret, NJ, USA</t>
+          <t>Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N238">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O238">
-        <v>1946</v>
+        <v>1962</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=361</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1941</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Valparaiso, IN, USA</t>
+          <t>Elrama, PA, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>misszionárius, közben: Chicago, IN, Joilet, IN, Milwaukee, Gary, IN</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N239">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O239">
-        <v>1944</v>
+        <v>1962</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1941</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Románia</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>cipész, kertész, élelmiszergyűjtő</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N240">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O240">
-        <v>1943</v>
+        <v>1962</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1941</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N241">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O241">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1941</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Mundwell János</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Tósokberénd, Magyar Királyság</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N242">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O242">
-        <v>1952</v>
+        <v>1943</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1941</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Portage, PA, USA</t>
+          <t>Painesville, OH, USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K243" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
       <c r="N243">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O243">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1941</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Kiss A. Gyula</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
-[...9 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Chancery clerk; episcopal secretary from 1944 to 1947</t>
         </is>
       </c>
       <c r="N244">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O244">
-        <v>1964</v>
+        <v>1947</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=538</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1941</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Kiss Zoltán</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Rafael Calzada</t>
+        </is>
+      </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>monastic brother</t>
         </is>
       </c>
       <c r="N245">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O245">
-        <v>1944</v>
+        <v>2005</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=551</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1941</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>University of Edinburgh, Edinburgh, Egyesült Királyság</t>
+          <t>Árpádházi Szent Erzsébet templom, Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Egyesült Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>University of Edinburgh</t>
+          <t>Árpádházi Szent Erzsébet templom</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>Institute of Animal Genetics / Institute of Genetics egyetemi tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N246">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O246">
-        <v>1944</v>
+        <v>1942</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1941</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Németh György Luciusz OFM, Dr.</t>
+          <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>egyházjog tanár</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
         </is>
       </c>
       <c r="N247">
-        <v>1937</v>
+        <v>1935</v>
       </c>
       <c r="O247">
-        <v>1947</v>
+        <v>1953</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=813</t>
+          <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1941</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Petrie Gyula Kapisztrán OFM</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Szent Ferenc templom, New York, NY, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>Szent Ferenc templom</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>plébános, házfőnök</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N248">
-        <v>1937</v>
+        <v>1935</v>
       </c>
       <c r="O248">
-        <v>1943</v>
+        <v>1969</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=869</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1941</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Bali Béla (SDB)</t>
+          <t>Balogh János Benignusz OFM</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Mezőnyárád, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>novíciusmester, újoncmester, majd plébános</t>
+          <t>Founding Director of the Saint Imre Youth Club</t>
         </is>
       </c>
       <c r="N249">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O249">
-        <v>1944</v>
+        <v>1955</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=35</t>
+          <t>/persons_v2/view.php?id=39</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1941</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Bartkó Alajos</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Budatétény, Magyar Királyság</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>financial manager</t>
         </is>
       </c>
       <c r="N250">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O250">
         <v>1942</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=50</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1941</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>monk, cook</t>
         </is>
       </c>
       <c r="N251">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O251">
-        <v>1945</v>
+        <v>1975</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1941</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J252" t="inlineStr">
-[...1 lines deleted...]
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+      <c r="K252" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N252">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O252">
-        <v>1947</v>
+        <v>1955</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1941</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>igazgató, a kereskedelmi tagozat megszervezője</t>
+          <t>assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N253">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O253">
-        <v>1945</v>
+        <v>1974</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1941</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Juhász Imre Vince OFM</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>ismeretlen beosztásban</t>
+          <t>missionary, historian, archaeologist</t>
         </is>
       </c>
       <c r="N254">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O254">
-        <v>1942</v>
+        <v>1952</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=491</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1941</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Bussa, Csehszlovákia</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>Amerikai Kárpát-orosz ortodox egyház püspöke, 1966-tól Agathonikeia metropolitája</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N255">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O255">
-        <v>1977</v>
+        <v>1947</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1941</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>plébános (A KMVÉ szerint 1980-ig)</t>
+          <t>head of household</t>
         </is>
       </c>
       <c r="N256">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O256">
-        <v>1976</v>
+        <v>1946</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1941</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Doveson Dezső OFM</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Hunan (湖南), Kína</t>
+          <t>Leechburg, PA, USA</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N257">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O257">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=216</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1941</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J258" t="inlineStr">
         <is>
-          <t>görög katolikus líceum</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>igazgatóhelyettes, 1939-től igazgató, rendes hittanár, neveléstörténet, logika és tanítástan, lélektan, történelem és kézimunka tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N258">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O258">
-        <v>1945</v>
+        <v>1980</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1941</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Bernardium, Budapest, Magyar Királyság</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>Bernardium</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>teológiai tanár, spirituális és házgondnok, 1946-tól házfőnök</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N259">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O259">
-        <v>1950</v>
+        <v>1962</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1941</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Bakos István</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>Alexandriai Szent Katalin Plébánia</t>
+        </is>
+      </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N260">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O260">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1941</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Fehér Mátyás Jenő OP</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Orosztelek, Magyar Királyság</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>hitoktató, közben 1942–től a kassai egyházmegye könyvtárosa és levéltárosa</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N261">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O261">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=261</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1941</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Fülöp Ferenc</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>tanulmányok végzése, a papszentelés után visszaköltözött az USA-ba</t>
+          <t>High school French teacher; also served as principal from 1938 to 1947 and as a private lecturer at Pázmány Péter University from 1941 to 1947</t>
         </is>
       </c>
       <c r="N262">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O262">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=294</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1941</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Vice Rector of the Missionary Seminary</t>
         </is>
       </c>
       <c r="N263">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O263">
-        <v>1974</v>
+        <v>1946</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1941</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, USA</t>
+          <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J264" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N264">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O264">
-        <v>1966</v>
+        <v>1945</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1941</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Csillaghegy, Budapest, Magyar Királyság</t>
+          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>Csillaghegy</t>
+          <t>Sacred Heart in Millers Heights</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N265">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O265">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1941</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Pásztó, Magyar Királyság</t>
+          <t>Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>betegállományban, kisegítő lelkész</t>
+          <t>religious education teacher and preacher; also served as a caretaker from 1937 to 1941</t>
         </is>
       </c>
       <c r="N266">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O266">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1941</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Pápa, Magyar Királyság</t>
+          <t>Taohvaping, Kína</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1940-től házgondnok, közben 1944-től tábori lelkész</t>
+          <t>mission leader</t>
         </is>
       </c>
       <c r="N267">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O267">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1941</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Encs, Magyar Királyság</t>
+          <t>Piliscsaba, Hungary</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>plébános, 1947-től esperes</t>
+          <t>religious educator, assistant pastor, and then parish priest</t>
         </is>
       </c>
       <c r="N268">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O268">
-        <v>1956</v>
+        <v>1946</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1941</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Kosty János</t>
+          <t>Bacsinszky Sándor</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Egreshát, Csehszlovákia</t>
+          <t>Munkács, Magyar Királyság</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>fund administrator (1937–1942), cashier (1942–1945), field chaplain</t>
         </is>
       </c>
       <c r="N269">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O269">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=574</t>
+          <t>/persons_v2/view.php?id=26</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1941</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Répceszentgyörgy, Hungary</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>aposzoli prefektúra prefektusa</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N270">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O270">
-        <v>1948</v>
+        <v>1958</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1941</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J271" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N271">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O271">
-        <v>1974</v>
+        <v>1946</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1941</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Valparaiso, IN, USA</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>lelkész, valamint Albany, NY – egyetemi hallgató</t>
+          <t>missionary, while in: Chicago, IN, Joliet, IN, Milwaukee, Gary, IN</t>
         </is>
       </c>
       <c r="N272">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O272">
-        <v>1962</v>
+        <v>1944</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1941</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Müllner József</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Csíksomlyó, Romania</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>püspöki titkár, kórházlelkész</t>
+          <t>shoemaker, gardener, food collector</t>
         </is>
       </c>
       <c r="N273">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O273">
-        <v>1961</v>
+        <v>1943</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=781</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1941</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>I., Veszprém, Magyar Királyság</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>karkáplán</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N274">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O274">
-        <v>1943</v>
+        <v>1960</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=793</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1941</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság</t>
+          <t>Tósokberénd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>hitoktató és gimnáziumi tanár (gépírás)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N275">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O275">
-        <v>1944</v>
+        <v>1952</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1941</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Németh Lajos SVD</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>Chile</t>
-[...4 lines deleted...]
-          <t>misszionárius</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N276">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O276">
-        <v>1945</v>
+        <v>1953</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=818</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1941</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Oroskovits Jenő Lajos</t>
+          <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K277" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N277">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O277">
-        <v>1942</v>
+        <v>1964</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=837</t>
+          <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1941</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Kiss Zoltán</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>1938-1948 között gimnáziumi tanár, 1938-1950 között könyvtáros, 1939-1948 között igazgató-helyettes</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N278">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O278">
-        <v>1950</v>
+        <v>1944</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=551</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1941</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Petrick István</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>University of Edinburgh, Edinburgh, United Kingdom</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>United Kingdom</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>University of Edinburgh</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Professor at the Institute of Animal Genetics / Institute of Genetics</t>
         </is>
       </c>
       <c r="N279">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O279">
-        <v>1960</v>
+        <v>1944</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=870</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1941</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>Gyöngyös, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I280" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>katonai szolgálaton</t>
+          <t>professor of canon law</t>
         </is>
       </c>
       <c r="N280">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O280">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1941</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Bor Sándor</t>
+          <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+          <t>Szent Ferenc templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom</t>
+          <t>Szent Ferenc templom</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest, head of the household</t>
         </is>
       </c>
       <c r="N281">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O281">
-        <v>1949</v>
+        <v>1943</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=103</t>
+          <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1941</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Gödöllő</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>a kollégium rektora, dogmatikatanár, a tartományfőnök tanácsadója</t>
+          <t>Deputy Prefect of the Clergy, Secretary to the Provincial Superior; from 1938, Rector of the St. Norbert Educational Institute; from 1939, Provincial Superior and professor of philosophy.</t>
         </is>
       </c>
       <c r="N282">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O282">
-        <v>1943</v>
+        <v>1950</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1941</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Máriaremete, Budapest, Magyarország</t>
+          <t>Pesterzsébet-Pacsirtatelep, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>Máriaremete</t>
+          <t>Pesterzsébet-Pacsirtatelep</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>újoncmester, ezen kívül szolgált Máriaremetén, Egerben, Makón és Budapesten.</t>
+          <t>parish priest, and also a staff member of KIOE</t>
         </is>
       </c>
       <c r="N283">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O283">
-        <v>1967</v>
+        <v>1947</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1941</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Isztambul, Törökország</t>
+          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Törökország</t>
+          <t>Kuba</t>
+        </is>
+      </c>
+      <c r="J284" t="inlineStr">
+        <is>
+          <t>Camagüey egyházmegye különböző plébániái</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N284">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O284">
-        <v>1954</v>
+        <v>1962</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1941</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Mezőnyárád, Magyar Királyság</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>Amazónia, Rio Negro, majd Manausban működött, végül utazó misszionárius</t>
+          <t>novice master, novice director, and later parish priest</t>
         </is>
       </c>
       <c r="N285">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O285">
-        <v>1979</v>
+        <v>1944</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1941</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J286" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>hajdúdorogi megyéspüspök, miskolci apostoli kormányzó</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N286">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O286">
-        <v>1972</v>
+        <v>1942</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1941</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Hajdusik József Tarzicius OSM</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Máriaremete, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N287">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O287">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=359</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1941</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Nagyatád</t>
-[...4 lines deleted...]
-          <t>plébános, a rendi közösség vezetője, a laikus testvérek magisztere, a plébánia adminisztrátora és hitoktatója, a felsősegesdi rendház diskretoriumának tagja, a háztörténet jegyzője és könyvtáros, valamint különféle plébániai csoportok vezetője</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I288" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J288" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N288">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O288">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=360</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1941</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Zikawei, Kína</t>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>teológiai hallgató</t>
+          <t>Director, Organizer of the Business Division</t>
         </is>
       </c>
       <c r="N289">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O289">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1941</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Országos Társadalombiztosító Intézet Kórháza, Budapest, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J290" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>kórházlelkész</t>
+          <t>in an unspecified position</t>
         </is>
       </c>
       <c r="N290">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O290">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1941</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>az erkölcsteológiai tanszék rendes tanára, 1945-1946 között a hittudományi kar dékánja</t>
+          <t>Bishop of the American Carpatho-Russian Orthodox Church; Metropolitan of Agathonikeia from 1966</t>
         </is>
       </c>
       <c r="N291">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O291">
-        <v>1949</v>
+        <v>1977</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1941</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J292" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>magyar lelkész, házfőnök</t>
+          <t>parish priest (according to the KMVÉ, until 1980)</t>
         </is>
       </c>
       <c r="N292">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O292">
-        <v>1947</v>
+        <v>1976</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1941</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Keller György Illés OCD</t>
+          <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Bagdad (بغداد), Iraki Királyság</t>
+          <t>Hunan (湖南), Kína</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>Iraki Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N293">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O293">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=518</t>
+          <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1941</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J294" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>görög katolikus líceum</t>
+        </is>
+      </c>
+      <c r="K294" t="inlineStr">
+        <is>
+          <t>Assistant principal; principal from 1939; regular religion teacher; teacher of the history of education, logic, pedagogy, psychology, history, and handicrafts</t>
         </is>
       </c>
       <c r="N294">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O294">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1941</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Bernardium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>Bernardium</t>
+        </is>
+      </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>szemináriumi rektor, 1940-től főegyházmegyei cenzor</t>
+          <t>theology professor, spiritual director, and housekeeper; head of the house from 1946</t>
         </is>
       </c>
       <c r="N295">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O295">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1941</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Fülek, Magyar Királyság</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>plébános és hitoktató</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N296">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O296">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1941</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Koller Ignác</t>
+          <t>Fehér Mátyás Jenő OP</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>religious instructor; from 1942, librarian and archivist of the Diocese of Košice</t>
         </is>
       </c>
       <c r="N297">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O297">
-        <v>1944</v>
+        <v>1948</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=559</t>
+          <t>/persons_v2/view.php?id=261</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1941</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Fülöp Ferenc</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Tata, Magyar Királyság</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>rendi szolgálatban, hitoktató, lelkész (ez alatt még: Mór, Nagyvárad és Máriabesnyő)</t>
+          <t>After completing his studies and being ordained, he moved back to the United States</t>
         </is>
       </c>
       <c r="N298">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O298">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=294</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1941</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Sykesville, PA, USA</t>
+          <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
       <c r="N299">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O299">
-        <v>1947</v>
+        <v>1974</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1941</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Csillaghegy, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J300" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Csillaghegy</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N300">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O300">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1941</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Pásztó, Magyar Királyság</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>országgyűlési képviselő</t>
+          <t>on sick leave, assistant pastor</t>
         </is>
       </c>
       <c r="N301">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O301">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1941</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Magyar Királyság</t>
+          <t>Pápa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>a tanítóképző hitoktató (más forrásban: Máriapócs)</t>
+          <t>high school teacher; from 1940, building superintendent; and, from 1944, field chaplain</t>
         </is>
       </c>
       <c r="N302">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O302">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1941</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>St. Lawrence templom, Muncie, IN, USA</t>
+          <t>Encs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Lawrence templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parish priest, dean from 1947</t>
         </is>
       </c>
       <c r="N303">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O303">
-        <v>1942</v>
+        <v>1956</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1941</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Kosty János</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Prága, Cseh–Morva Protektorátus</t>
+          <t>Egreshát, Csehszlovákia</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>Cseh–Morva Protektorátus</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>segédlelkész, valamint Modra gimnáziumi hittanár</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N304">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O304">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=574</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1941</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>miniszteri tanácsos, majd a kárpátaljai kormányzóság vallás- és közoktatásügyi osztályának főnöke, kormánybiztos</t>
+          <t>Prefect of the Apostolic Prefecture</t>
         </is>
       </c>
       <c r="N305">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O305">
-        <v>1944</v>
+        <v>1948</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1941</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Medvigy Ágoston</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>tábori főlelkész, őrnagyi rangban</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N306">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O306">
-        <v>1942</v>
+        <v>1974</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=723</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1941</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Ungvár, Magyar Királyság</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>a szeminárium rektora</t>
+          <t>pastor, and Albany, NY – college student</t>
         </is>
       </c>
       <c r="N307">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O307">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=749</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1941</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Máhig János, dr</t>
+          <t>Müllner József</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Sümeg, Magyar Királyság</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>episcopal secretary, hospital chaplain</t>
         </is>
       </c>
       <c r="N308">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O308">
-        <v>1943</v>
+        <v>1961</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=713</t>
+          <t>/persons_v2/view.php?id=781</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1941</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>Nagy József</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>I., Veszprém, Magyar Királyság</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J309" t="inlineStr">
+        <is>
+          <t>I.</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>szolgálaton kívül</t>
+          <t>karkáplán</t>
         </is>
       </c>
       <c r="N309">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O309">
-        <v>1958</v>
+        <v>1943</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=793</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1941</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>Religious education instructor and high school teacher (typing)</t>
         </is>
       </c>
       <c r="N310">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O310">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1941</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Németh Lajos SVD</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Mernye, Magyarország</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N311">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O311">
-        <v>1952</v>
+        <v>1945</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=818</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1941</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Papp György, Msgr., dr</t>
+          <t>Oroskovits Jenő Lajos</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Winnipeg, MB, Canada</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyar Királyság</t>
+          <t>Winnipeg, MB, Canada</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>püspöki titkár</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N312">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O312">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=851</t>
+          <t>/persons_v2/view.php?id=837</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1941</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Iraki Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>Iraki Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>High school teacher from 1938 to 1948, librarian from 1938 to 1950, and vice principal from 1939 to 1948</t>
         </is>
       </c>
       <c r="N313">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O313">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1941</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Petrick István</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság</t>
+          <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Pázmány Péter Tudományegyetem</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>egyetemi lelkész, cserkészparancsnok</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N314">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O314">
-        <v>1942</v>
+        <v>1960</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=870</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1941</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Plankó János</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>A Boldogasszony-kápolna őre, Győrszentmárton, Magyar Királyság</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J315" t="inlineStr">
-[...1 lines deleted...]
-          <t>A Boldogasszony-kápolna őre</t>
+      <c r="K315" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N315">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O315">
         <v>1942</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1941</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Bittmann Antal</t>
+          <t>Senye István (Sch.P.)</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Ácsteszér, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N316">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O316">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=86</t>
+          <t>/persons_v2/view.php?id=981</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1941</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>in military service</t>
         </is>
       </c>
       <c r="N317">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O317">
         <v>1945</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1941</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Bódy Kapisztrán OFM</t>
+          <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Szent János templom, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J318" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>segédlelkész, majd plébános</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="N318">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O318">
-        <v>1957</v>
+        <v>1950</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=452</t>
+          <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1941</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Csellár Jenő István OSPPE</t>
+          <t>Bor Sándor</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Sziklakápolna, Budapest, Magyar Királyság</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>Sziklakápolna</t>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>házgondnok</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N319">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O319">
-        <v>1943</v>
+        <v>1949</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=155</t>
+          <t>/persons_v2/view.php?id=103</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1941</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Tornaalja, Magyar Királyság</t>
+          <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>the college rector, professor of dogmatic theology, and advisor to the provincial superior</t>
         </is>
       </c>
       <c r="N320">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O320">
         <v>1943</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1941</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Dunay Antal, Dr.</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság</t>
+          <t>Máriaremete, Budapest, Hungary</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="J321" t="inlineStr">
         <is>
-          <t>Felsővízivárosi Szent Anna plébánia</t>
+          <t>Máriaremete</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>He was a rookie officer and also served in Máriaremete, Eger, Makó, and Budapest.</t>
         </is>
       </c>
       <c r="N321">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O321">
-        <v>1944</v>
+        <v>1967</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=221</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1941</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Dám Antal Ince OFM, Dr.</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Isztambul, Törökország</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Törökország</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>egyházjogi és filozófiai doktor, teológiai lektor, rendes és nagyböjti szónok, a klerikusok gyóntatója és a laikus testvérek magisztere, a Magyar Barát és a Ferences Kiadványok szerkesztője, a III. Rend igazgatója</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N322">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O322">
-        <v>1945</v>
+        <v>1954</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=179</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1941</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Fehér József Tamás O.Cist</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Ciszterci Gimnázium</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>tanár, 1940 – 1943 között ifjúsági hitszónok is</t>
+          <t>He worked in the Amazon, along the Rio Negro, and then in Manaus; eventually, he became an itinerant missionary</t>
         </is>
       </c>
       <c r="N323">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O323">
-        <v>1947</v>
+        <v>1979</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=260</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1941</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Fitz Mihály</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Tőketerebes, Csehszlovákia</t>
+          <t>Nyíregyháza, Hungary</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Bishop of Hajdúdorog, Apostolic Administrator of Miskolc</t>
         </is>
       </c>
       <c r="N324">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O324">
-        <v>1943</v>
+        <v>1972</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=277</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1941</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Gerencsér István Tarzicius OFM</t>
+          <t>Hajdusik József Tarzicius OSM</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Máriaremete, Magyar Királyság</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N325">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O325">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=319</t>
+          <t>/persons_v2/view.php?id=359</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1941</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Getlik István</t>
+          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Nagyatád</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>ideiglenes lelkész (valamint: , Beregszász, Huszt, majd Vállaj)</t>
+          <t>parish priest, leader of the religious community, master of the lay brothers, administrator and catechist of the parish, member of the discretorium of the Felsősegesd monastery, the chronicler and librarian of the house, and the leader of various parish groups</t>
         </is>
       </c>
       <c r="N326">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O326">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=325</t>
+          <t>/persons_v2/view.php?id=360</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1941</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Getlik István</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Magyar Királyság</t>
+          <t>Zikawei, Kína</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>hitoktató (közben Munkácson is)</t>
+          <t>theology student</t>
         </is>
       </c>
       <c r="N327">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O327">
         <v>1942</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=325</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1941</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Grigássy J. Gyula</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
+          <t>Országos Társadalombiztosító Intézet Kórháza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J328" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church</t>
+          <t>Országos Társadalombiztosító Intézet Kórháza</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>templomépítő parókus</t>
+          <t>hospital chaplain</t>
         </is>
       </c>
       <c r="N328">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O328">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=337</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1941</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J329" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>tanár a rend gimnáziumában</t>
+          <t>assistant pastor, then parish priest starting in 1944</t>
         </is>
       </c>
       <c r="N329">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O329">
-        <v>1946</v>
+        <v>1951</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1941</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Kiskorona utcai iskola, Budapest, Magyar Királyság</t>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>Kiskorona utcai iskola</t>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>Full professor in the Department of Moral Theology; dean of the Faculty of Theology from 1945 to 1946</t>
         </is>
       </c>
       <c r="N330">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O330">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1941</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Windber, PA, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Hungarian pastor, head of the household</t>
         </is>
       </c>
       <c r="N331">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O331">
-        <v>1956</v>
+        <v>1947</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1941</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>Ölbő, Magyar Királyság</t>
+          <t>Bagdad (بغداد), Iraki Királyság</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Iraki Királyság</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>miséző, valamint hebdomadarius Pannonhalmán</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N332">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O332">
         <v>1942</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1941</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Kassa, Magyar Királyság</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>lelkész</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J333" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="N333">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O333">
-        <v>1943</v>
+        <v>1949</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1941</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>New Egypt, NJ, USA</t>
+          <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>segédlelkész, közben 1943 – 1954 között katonai lelkész</t>
+          <t>rector of the seminary; archdiocesan censor from 1940</t>
         </is>
       </c>
       <c r="N334">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O334">
-        <v>1954</v>
+        <v>1947</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1941</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Pestszentlőrinc, Magyar Királyság</t>
+          <t>Fülek, Magyar Királyság</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>nevelő, majd utóbbi helyen 1945-től intézet igazgató, plébános</t>
+          <t>parish priest and catechist</t>
         </is>
       </c>
       <c r="N335">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O335">
         <v>1942</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1941</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Koller Ignác</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J336" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>misszionárius az indiánok között, tiszteletbeli törzsfőnök</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N336">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O336">
-        <v>1986</v>
+        <v>1944</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1941</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Jánosi József (SJ), dr</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Kassa, Magyar Királyság</t>
+          <t>Tata, Magyar Királyság</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>egyetemi tanár</t>
+          <t>in regular service, religious educator, pastor (including: Mór, Nagyvárad, and Máriabesnyő)</t>
         </is>
       </c>
       <c r="N337">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O337">
-        <v>1943</v>
+        <v>1947</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=482</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1941</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Csehszlovákia</t>
+          <t>Sykesville, PA, USA</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
-[...4 lines deleted...]
-          <t>nyugállományban</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N338">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O338">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1941</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Karsay Ferenc Vilmos (OFM)</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Esztergom, Magyar Királyság</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J339" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>prefektus</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N339">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O339">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=503</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1941</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Kiss János Ábel OFM</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K340" t="inlineStr">
+        <is>
+          <t>member of the National Assembly</t>
         </is>
       </c>
       <c r="N340">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O340">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=542</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1941</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>the teacher-trainer of religious education (in other sources: Máriapócs)</t>
         </is>
       </c>
       <c r="N341">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O341">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1941</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>St. Lawrence templom, Muncie, IN, USA</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J342" t="inlineStr">
+        <is>
+          <t>St. Lawrence templom</t>
+        </is>
+      </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N342">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O342">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1941</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Kótai Zoltán Ádám, dr</t>
+          <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Vác, Magyar Királyság</t>
+          <t>Prága, Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>assistant pastor and religion teacher at Modra High School</t>
         </is>
       </c>
       <c r="N343">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O343">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=597</t>
+          <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1941</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Ungvár, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I344" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>tartalékos tábori lelkész, hitoktató</t>
+          <t>Ministerial Advisor, then Head of the Department of Religion and Public Education of the Transcarpathian Governorate, Government Commissioner</t>
         </is>
       </c>
       <c r="N344">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O344">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1941</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Medvigy Ágoston</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>Chief Chaplain of the Camp, with the rank of major</t>
         </is>
       </c>
       <c r="N345">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O345">
-        <v>1948</v>
+        <v>1942</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=723</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1941</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Győrszentiván, Magyar Királyság</t>
+          <t>Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>hitoktató, lelkész</t>
+          <t>the rector of the seminary</t>
         </is>
       </c>
       <c r="N346">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O346">
-        <v>1959</v>
+        <v>1945</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1941</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Mosonyi László</t>
+          <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Rózsák tere, Budapest, Magyar Királyság</t>
+          <t>Sümeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J347" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N347">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O347">
-        <v>1963</v>
+        <v>1943</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=776</t>
+          <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1941</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Úrkút, Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>adminsztrátor, majd 1944-től plébános</t>
+          <t>off duty</t>
         </is>
       </c>
       <c r="N348">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O348">
-        <v>1965</v>
+        <v>1958</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1941</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Nagy Töhötöm Sándor SJ</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Reformed</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>áldozópap</t>
-[...4 lines deleted...]
-          <t>jezsuita (Societas Jesu)</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>részvétel a KALOT szervezésében</t>
+          <t>camp chaplain</t>
         </is>
       </c>
       <c r="N349">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O349">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=801</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1941</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
+          <t>Némon János</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H350" t="inlineStr">
+        <is>
+          <t>Mernye, Hungary</t>
+        </is>
+      </c>
+      <c r="I350" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K350" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N350">
+        <v>1939</v>
+      </c>
+      <c r="O350">
+        <v>1952</v>
+      </c>
+      <c r="Q350" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=820</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351">
+        <v>1941</v>
+      </c>
+      <c r="B351" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C351" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D351" t="inlineStr">
+        <is>
+          <t>Papp György, Msgr., dr</t>
+        </is>
+      </c>
+      <c r="E351" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F351" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G351" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H351" t="inlineStr">
+        <is>
+          <t>Nyíregyháza, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I351" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K351" t="inlineStr">
+        <is>
+          <t>episcopal secretary</t>
+        </is>
+      </c>
+      <c r="N351">
+        <v>1939</v>
+      </c>
+      <c r="O351">
+        <v>1946</v>
+      </c>
+      <c r="Q351" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=851</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352">
+        <v>1941</v>
+      </c>
+      <c r="B352" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C352" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D352" t="inlineStr">
+        <is>
+          <t>Perjés Antal Patrik OCD</t>
+        </is>
+      </c>
+      <c r="E352" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F352" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G352" t="inlineStr">
+        <is>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H352" t="inlineStr">
+        <is>
+          <t>Iraki Királyság</t>
+        </is>
+      </c>
+      <c r="I352" t="inlineStr">
+        <is>
+          <t>Iraki Királyság</t>
+        </is>
+      </c>
+      <c r="K352" t="inlineStr">
+        <is>
+          <t>missionary</t>
+        </is>
+      </c>
+      <c r="N352">
+        <v>1939</v>
+      </c>
+      <c r="O352">
+        <v>1942</v>
+      </c>
+      <c r="Q352" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=865</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353">
+        <v>1941</v>
+      </c>
+      <c r="B353" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C353" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D353" t="inlineStr">
+        <is>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
+        </is>
+      </c>
+      <c r="E353" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F353" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G353" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H353" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I353" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K353" t="inlineStr">
+        <is>
+          <t>head of the household</t>
+        </is>
+      </c>
+      <c r="N353">
+        <v>1939</v>
+      </c>
+      <c r="O353">
+        <v>1942</v>
+      </c>
+      <c r="Q353" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354">
+        <v>1941</v>
+      </c>
+      <c r="B354" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C354" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D354" t="inlineStr">
+        <is>
+          <t>Péterffy Gedeon, Msgr.</t>
+        </is>
+      </c>
+      <c r="E354" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F354" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G354" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H354" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I354" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J354" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Tudományegyetem</t>
+        </is>
+      </c>
+      <c r="K354" t="inlineStr">
+        <is>
+          <t>university chaplain, scout leader</t>
+        </is>
+      </c>
+      <c r="N354">
+        <v>1939</v>
+      </c>
+      <c r="O354">
+        <v>1942</v>
+      </c>
+      <c r="Q354" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=874</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355">
+        <v>1941</v>
+      </c>
+      <c r="B355" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C355" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D355" t="inlineStr">
+        <is>
+          <t>Reisz Elemér SJ</t>
+        </is>
+      </c>
+      <c r="E355" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F355" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G355" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H355" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I355" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K355" t="inlineStr">
+        <is>
+          <t>Director of the mission center, professor of missiology at the Szeged Seminary, editor, coordinator of the Hungarian mission in China, head of the household</t>
+        </is>
+      </c>
+      <c r="N355">
+        <v>1939</v>
+      </c>
+      <c r="O355">
+        <v>1949</v>
+      </c>
+      <c r="Q355" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=924</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356">
+        <v>1941</v>
+      </c>
+      <c r="B356" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C356" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D356" t="inlineStr">
+        <is>
+          <t>Snetzer Konrád OFM</t>
+        </is>
+      </c>
+      <c r="E356" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F356" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G356" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H356" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I356" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N356">
+        <v>1939</v>
+      </c>
+      <c r="O356">
+        <v>1944</v>
+      </c>
+      <c r="Q356" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1002</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357">
+        <v>1941</v>
+      </c>
+      <c r="B357" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C357" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D357" t="inlineStr">
+        <is>
+          <t>Barát Ferenc Benignusz OSB</t>
+        </is>
+      </c>
+      <c r="E357" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F357" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G357" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H357" t="inlineStr">
+        <is>
+          <t>A Boldogasszony-kápolna őre, Győrszentmárton, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I357" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J357" t="inlineStr">
+        <is>
+          <t>A Boldogasszony-kápolna őre</t>
+        </is>
+      </c>
+      <c r="N357">
+        <v>1940</v>
+      </c>
+      <c r="O357">
+        <v>1942</v>
+      </c>
+      <c r="Q357" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=43</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358">
+        <v>1941</v>
+      </c>
+      <c r="B358" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C358" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D358" t="inlineStr">
+        <is>
+          <t>Bittmann Antal</t>
+        </is>
+      </c>
+      <c r="E358" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F358" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G358" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H358" t="inlineStr">
+        <is>
+          <t>Ácsteszér, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I358" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K358" t="inlineStr">
+        <is>
+          <t>administrator</t>
+        </is>
+      </c>
+      <c r="N358">
+        <v>1940</v>
+      </c>
+      <c r="O358">
+        <v>1942</v>
+      </c>
+      <c r="Q358" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=86</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359">
+        <v>1941</v>
+      </c>
+      <c r="B359" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C359" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D359" t="inlineStr">
+        <is>
+          <t>Bobák Sándor Cirill, dr.</t>
+        </is>
+      </c>
+      <c r="E359" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F359" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G359" t="inlineStr">
+        <is>
+          <t>Miskolc</t>
+        </is>
+      </c>
+      <c r="K359" t="inlineStr">
+        <is>
+          <t>camp chaplain</t>
+        </is>
+      </c>
+      <c r="N359">
+        <v>1940</v>
+      </c>
+      <c r="O359">
+        <v>1945</v>
+      </c>
+      <c r="Q359" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=91</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360">
+        <v>1941</v>
+      </c>
+      <c r="B360" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C360" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D360" t="inlineStr">
+        <is>
+          <t>Bódy Kapisztrán OFM</t>
+        </is>
+      </c>
+      <c r="E360" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F360" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G360" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H360" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I360" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J360" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>assistant pastor, then parish priest</t>
+        </is>
+      </c>
+      <c r="N360">
+        <v>1940</v>
+      </c>
+      <c r="O360">
+        <v>1957</v>
+      </c>
+      <c r="Q360" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=452</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361">
+        <v>1941</v>
+      </c>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr">
+        <is>
+          <t>Csellár Jenő István OSPPE</t>
+        </is>
+      </c>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr">
+        <is>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+        </is>
+      </c>
+      <c r="H361" t="inlineStr">
+        <is>
+          <t>Sziklakápolna, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I361" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J361" t="inlineStr">
+        <is>
+          <t>Sziklakápolna</t>
+        </is>
+      </c>
+      <c r="K361" t="inlineStr">
+        <is>
+          <t>building manager</t>
+        </is>
+      </c>
+      <c r="N361">
+        <v>1940</v>
+      </c>
+      <c r="O361">
+        <v>1943</v>
+      </c>
+      <c r="Q361" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=155</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362">
+        <v>1941</v>
+      </c>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr">
+        <is>
+          <t>Diczky Pál</t>
+        </is>
+      </c>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr">
+        <is>
+          <t>Rozsnyó</t>
+        </is>
+      </c>
+      <c r="H362" t="inlineStr">
+        <is>
+          <t>Tornaalja, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I362" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K362" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N362">
+        <v>1940</v>
+      </c>
+      <c r="O362">
+        <v>1943</v>
+      </c>
+      <c r="Q362" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=199</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363">
+        <v>1941</v>
+      </c>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr">
+        <is>
+          <t>Dunay Antal, Dr.</t>
+        </is>
+      </c>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H363" t="inlineStr">
+        <is>
+          <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I363" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J363" t="inlineStr">
+        <is>
+          <t>Felsővízivárosi Szent Anna plébánia</t>
+        </is>
+      </c>
+      <c r="K363" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N363">
+        <v>1940</v>
+      </c>
+      <c r="O363">
+        <v>1944</v>
+      </c>
+      <c r="Q363" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=221</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364">
+        <v>1941</v>
+      </c>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr">
+        <is>
+          <t>Dám Antal Ince OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H364" t="inlineStr">
+        <is>
+          <t>Gyöngyös, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I364" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K364" t="inlineStr">
+        <is>
+          <t>Doctor of Canon Law and Philosophy, lecturer in theology, regular and Lenten preacher, confessor to the clergy and spiritual director to the laity, editor of *Magyar Barát* and *Ferences Kiadványok*, director of the Third Order</t>
+        </is>
+      </c>
+      <c r="N364">
+        <v>1940</v>
+      </c>
+      <c r="O364">
+        <v>1945</v>
+      </c>
+      <c r="Q364" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=179</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365">
+        <v>1941</v>
+      </c>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr">
+        <is>
+          <t>Fehér József Tamás O.Cist</t>
+        </is>
+      </c>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H365" t="inlineStr">
+        <is>
+          <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I365" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>Ciszterci Gimnázium</t>
+        </is>
+      </c>
+      <c r="K365" t="inlineStr">
+        <is>
+          <t>teacher; also a youth preacher from 1940 to 1943</t>
+        </is>
+      </c>
+      <c r="N365">
+        <v>1940</v>
+      </c>
+      <c r="O365">
+        <v>1947</v>
+      </c>
+      <c r="Q365" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=260</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366">
+        <v>1941</v>
+      </c>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr">
+        <is>
+          <t>Fitz Mihály</t>
+        </is>
+      </c>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H366" t="inlineStr">
+        <is>
+          <t>Tőketerebes, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I366" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K366" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N366">
+        <v>1940</v>
+      </c>
+      <c r="O366">
+        <v>1943</v>
+      </c>
+      <c r="Q366" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=277</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367">
+        <v>1941</v>
+      </c>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr">
+        <is>
+          <t>Frenzkowski Pál M.S.C.</t>
+        </is>
+      </c>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr">
+        <is>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
+        </is>
+      </c>
+      <c r="H367" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Parish, Haycock Run, PA, USA</t>
+        </is>
+      </c>
+      <c r="I367" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J367" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Parish</t>
+        </is>
+      </c>
+      <c r="K367" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N367">
+        <v>1940</v>
+      </c>
+      <c r="O367">
+        <v>1953</v>
+      </c>
+      <c r="Q367" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=291</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368">
+        <v>1941</v>
+      </c>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr">
+        <is>
+          <t>Gerencsér István Tarzicius OFM</t>
+        </is>
+      </c>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H368" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I368" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J368" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K368" t="inlineStr">
+        <is>
+          <t>assistant pastor, then parish priest</t>
+        </is>
+      </c>
+      <c r="N368">
+        <v>1940</v>
+      </c>
+      <c r="O368">
+        <v>1946</v>
+      </c>
+      <c r="Q368" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=319</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369">
+        <v>1941</v>
+      </c>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr">
+        <is>
+          <t>Getlik István</t>
+        </is>
+      </c>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr">
+        <is>
+          <t>Szatmár</t>
+        </is>
+      </c>
+      <c r="H369" t="inlineStr">
+        <is>
+          <t>Nagyszőlős, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I369" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K369" t="inlineStr">
+        <is>
+          <t>acting pastor (also: Beregszász, Huszt, and later Vállaj)</t>
+        </is>
+      </c>
+      <c r="N369">
+        <v>1940</v>
+      </c>
+      <c r="O369">
+        <v>1942</v>
+      </c>
+      <c r="Q369" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=325</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370">
+        <v>1941</v>
+      </c>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr">
+        <is>
+          <t>Getlik István</t>
+        </is>
+      </c>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr">
+        <is>
+          <t>Szatmár</t>
+        </is>
+      </c>
+      <c r="H370" t="inlineStr">
+        <is>
+          <t>Nagyszőlős, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I370" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K370" t="inlineStr">
+        <is>
+          <t>religious instructor (including in Munkács)</t>
+        </is>
+      </c>
+      <c r="N370">
+        <v>1940</v>
+      </c>
+      <c r="O370">
+        <v>1942</v>
+      </c>
+      <c r="Q370" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=325</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371">
+        <v>1941</v>
+      </c>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr">
+        <is>
+          <t>Grigássy J. Gyula</t>
+        </is>
+      </c>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H371" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I371" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J371" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K371" t="inlineStr">
+        <is>
+          <t>parish priest who built the church</t>
+        </is>
+      </c>
+      <c r="N371">
+        <v>1940</v>
+      </c>
+      <c r="O371">
+        <v>1942</v>
+      </c>
+      <c r="Q371" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=337</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372">
+        <v>1941</v>
+      </c>
+      <c r="B372" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C372" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D372" t="inlineStr">
+        <is>
+          <t>Haigli Sándor Sziárd O.Praem</t>
+        </is>
+      </c>
+      <c r="E372" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F372" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G372" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>Szombathely, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I372" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K372" t="inlineStr">
+        <is>
+          <t>teacher at the Order’s high school</t>
+        </is>
+      </c>
+      <c r="N372">
+        <v>1940</v>
+      </c>
+      <c r="O372">
+        <v>1946</v>
+      </c>
+      <c r="Q372" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=357</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373">
+        <v>1941</v>
+      </c>
+      <c r="B373" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C373" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D373" t="inlineStr">
+        <is>
+          <t>Hajnády Miklós, dr</t>
+        </is>
+      </c>
+      <c r="E373" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F373" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G373" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H373" t="inlineStr">
+        <is>
+          <t>Kiskorona utcai iskola, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I373" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J373" t="inlineStr">
+        <is>
+          <t>Kiskorona utcai iskola</t>
+        </is>
+      </c>
+      <c r="K373" t="inlineStr">
+        <is>
+          <t>religious educator</t>
+        </is>
+      </c>
+      <c r="N373">
+        <v>1940</v>
+      </c>
+      <c r="O373">
+        <v>1950</v>
+      </c>
+      <c r="Q373" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=362</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374">
+        <v>1941</v>
+      </c>
+      <c r="B374" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C374" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D374" t="inlineStr">
+        <is>
+          <t>Hegedűs M. István</t>
+        </is>
+      </c>
+      <c r="E374" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F374" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G374" t="inlineStr">
+        <is>
+          <t>Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="H374" t="inlineStr">
+        <is>
+          <t>Windber, PA, USA</t>
+        </is>
+      </c>
+      <c r="I374" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K374" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N374">
+        <v>1940</v>
+      </c>
+      <c r="O374">
+        <v>1956</v>
+      </c>
+      <c r="Q374" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=375</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375">
+        <v>1941</v>
+      </c>
+      <c r="B375" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C375" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D375" t="inlineStr">
+        <is>
+          <t>Hites Endre Kristóf OSB</t>
+        </is>
+      </c>
+      <c r="E375" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F375" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G375" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H375" t="inlineStr">
+        <is>
+          <t>Ölbő, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I375" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K375" t="inlineStr">
+        <is>
+          <t>celebrant and hebdomadarius at Pannonhalma</t>
+        </is>
+      </c>
+      <c r="N375">
+        <v>1940</v>
+      </c>
+      <c r="O375">
+        <v>1942</v>
+      </c>
+      <c r="Q375" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=395</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376">
+        <v>1941</v>
+      </c>
+      <c r="B376" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C376" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D376" t="inlineStr">
+        <is>
+          <t>Hitter József SJ</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>Kassa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I376" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K376" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N376">
+        <v>1940</v>
+      </c>
+      <c r="O376">
+        <v>1943</v>
+      </c>
+      <c r="Q376" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=396</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377">
+        <v>1941</v>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>Horváth István</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>Baltimore, MD, USA</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>New Egypt, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I377" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K377" t="inlineStr">
+        <is>
+          <t>assistant pastor; also served as a military chaplain from 1943 to 1954</t>
+        </is>
+      </c>
+      <c r="N377">
+        <v>1940</v>
+      </c>
+      <c r="O377">
+        <v>1954</v>
+      </c>
+      <c r="Q377" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=424</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378">
+        <v>1941</v>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>Hámor József SDB</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>Pestszentlőrinc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K378" t="inlineStr">
+        <is>
+          <t>teacher, and later, from 1945, director of the institution and parish priest</t>
+        </is>
+      </c>
+      <c r="N378">
+        <v>1940</v>
+      </c>
+      <c r="O378">
+        <v>1942</v>
+      </c>
+      <c r="Q378" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=372</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379">
+        <v>1941</v>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>Janocskó Jukund OFM</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>religious brother (not ordained priest)</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>Salvatierra, Bolívia</t>
+        </is>
+      </c>
+      <c r="I379" t="inlineStr">
+        <is>
+          <t>Bolívia</t>
+        </is>
+      </c>
+      <c r="K379" t="inlineStr">
+        <is>
+          <t>missionary among the Native Americans, honorary tribal chief</t>
+        </is>
+      </c>
+      <c r="N379">
+        <v>1940</v>
+      </c>
+      <c r="O379">
+        <v>1986</v>
+      </c>
+      <c r="Q379" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=475</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380">
+        <v>1941</v>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>Jánosi József (SJ), dr</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>Kassa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I380" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K380" t="inlineStr">
+        <is>
+          <t>university professor</t>
+        </is>
+      </c>
+      <c r="N380">
+        <v>1940</v>
+      </c>
+      <c r="O380">
+        <v>1943</v>
+      </c>
+      <c r="Q380" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=482</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381">
+        <v>1941</v>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>Kaminszky András</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>Nagyszőlős, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I381" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K381" t="inlineStr">
+        <is>
+          <t>retired</t>
+        </is>
+      </c>
+      <c r="N381">
+        <v>1940</v>
+      </c>
+      <c r="O381">
+        <v>1945</v>
+      </c>
+      <c r="Q381" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=501</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382">
+        <v>1941</v>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>Karsay Ferenc Vilmos (OFM)</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>Esztergom, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I382" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K382" t="inlineStr">
+        <is>
+          <t>prefect</t>
+        </is>
+      </c>
+      <c r="N382">
+        <v>1940</v>
+      </c>
+      <c r="O382">
+        <v>1942</v>
+      </c>
+      <c r="Q382" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=503</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383">
+        <v>1941</v>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>Kiss János Ábel OFM</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>religious brother (not ordained priest)</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I383" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J383" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N383">
+        <v>1940</v>
+      </c>
+      <c r="O383">
+        <v>1946</v>
+      </c>
+      <c r="Q383" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=542</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384">
+        <v>1941</v>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>Kovalchik József</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I384" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N384">
+        <v>1940</v>
+      </c>
+      <c r="O384">
+        <v>1948</v>
+      </c>
+      <c r="Q384" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=576</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385">
+        <v>1941</v>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>Kovalicky Viktor</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>Trenton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I385" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K385" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N385">
+        <v>1940</v>
+      </c>
+      <c r="O385">
+        <v>1943</v>
+      </c>
+      <c r="Q385" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=593</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386">
+        <v>1941</v>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>Kótai Zoltán Ádám, dr</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>Vác, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I386" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>episcopal secretary</t>
+        </is>
+      </c>
+      <c r="N386">
+        <v>1940</v>
+      </c>
+      <c r="O386">
+        <v>1943</v>
+      </c>
+      <c r="Q386" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=597</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387">
+        <v>1941</v>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>Laczkovits József Gyula</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H387" t="inlineStr">
+        <is>
+          <t>Budapest</t>
+        </is>
+      </c>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>Reserve chaplain, religious educator</t>
+        </is>
+      </c>
+      <c r="N387">
+        <v>1940</v>
+      </c>
+      <c r="O387">
+        <v>1947</v>
+      </c>
+      <c r="Q387" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=631</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388">
+        <v>1941</v>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>Magyar László Sch.P., dr</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>high school teacher</t>
+        </is>
+      </c>
+      <c r="N388">
+        <v>1940</v>
+      </c>
+      <c r="O388">
+        <v>1948</v>
+      </c>
+      <c r="Q388" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=685</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389">
+        <v>1941</v>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>Markos Rezső János OSB, Dr.</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>Győrszentiván, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I389" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>religious educator, pastor</t>
+        </is>
+      </c>
+      <c r="N389">
+        <v>1940</v>
+      </c>
+      <c r="O389">
+        <v>1959</v>
+      </c>
+      <c r="Q389" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=696</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390">
+        <v>1941</v>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>Mosonyi László</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H390" t="inlineStr">
+        <is>
+          <t>Rózsák tere, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I390" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J390" t="inlineStr">
+        <is>
+          <t>Rózsák tere</t>
+        </is>
+      </c>
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N390">
+        <v>1940</v>
+      </c>
+      <c r="O390">
+        <v>1963</v>
+      </c>
+      <c r="Q390" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=776</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391">
+        <v>1941</v>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>Nagy György, Dr.</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H391" t="inlineStr">
+        <is>
+          <t>Úrkút, Hungary</t>
+        </is>
+      </c>
+      <c r="I391" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K391" t="inlineStr">
+        <is>
+          <t>administrator, then parish priest from 1944 onward</t>
+        </is>
+      </c>
+      <c r="N391">
+        <v>1940</v>
+      </c>
+      <c r="O391">
+        <v>1965</v>
+      </c>
+      <c r="Q391" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=789</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392">
+        <v>1941</v>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>Nagy Töhötöm Sándor SJ</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I392" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>Participation in an event organized by KALOT</t>
+        </is>
+      </c>
+      <c r="N392">
+        <v>1940</v>
+      </c>
+      <c r="O392">
+        <v>1947</v>
+      </c>
+      <c r="Q392" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=801</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393">
+        <v>1941</v>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
           <t>Palmer Lajos SJ</t>
         </is>
       </c>
-      <c r="E350" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G350" t="inlineStr">
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
-      <c r="H350" t="inlineStr">
+      <c r="H393" t="inlineStr">
         <is>
           <t>Taming, Kína</t>
         </is>
       </c>
-      <c r="I350" t="inlineStr">
+      <c r="I393" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
-      <c r="K350" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N350">
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>missionary, seminary professor (Latin and catechesis)</t>
+        </is>
+      </c>
+      <c r="N393">
         <v>1940</v>
       </c>
-      <c r="O350">
+      <c r="O393">
         <v>1949</v>
       </c>
-      <c r="Q350" t="inlineStr">
+      <c r="Q393" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=849</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394">
+        <v>1941</v>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>Pogány György, Dr.</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>San Giovanni Rotondo, Italy</t>
+        </is>
+      </c>
+      <c r="I394" t="inlineStr">
+        <is>
+          <t>Italy</t>
+        </is>
+      </c>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>pastoral assistant, translator; colleague and, for a time, secretary to Saint Pio of Pietrelcina</t>
+        </is>
+      </c>
+      <c r="N394">
+        <v>1940</v>
+      </c>
+      <c r="O394">
+        <v>1957</v>
+      </c>
+      <c r="Q394" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=886</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395">
+        <v>1941</v>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I395" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N395">
+        <v>1940</v>
+      </c>
+      <c r="O395">
+        <v>1950</v>
+      </c>
+      <c r="Q395" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=894</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396">
+        <v>1941</v>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>Pálinkás Teodor Titus OSBM</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t>Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I396" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K396" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N396">
+        <v>1940</v>
+      </c>
+      <c r="O396">
+        <v>1979</v>
+      </c>
+      <c r="Q396" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=986</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397">
+        <v>1941</v>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>Rezek Sándor Román OSB, dr.</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>Kőszeg, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I397" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K397" t="inlineStr">
+        <is>
+          <t>high school teacher, then camp chaplain, and later a prisoner of war (Mailly-le-Camp prisoner-of-war camp, France)</t>
+        </is>
+      </c>
+      <c r="N397">
+        <v>1940</v>
+      </c>
+      <c r="O397">
+        <v>1945</v>
+      </c>
+      <c r="Q397" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=931</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398">
+        <v>1941</v>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>Romzsa János</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>Duquesne, PA, USA</t>
+        </is>
+      </c>
+      <c r="I398" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K398" t="inlineStr">
+        <is>
+          <t>parish priest, then retired</t>
+        </is>
+      </c>
+      <c r="N398">
+        <v>1940</v>
+      </c>
+      <c r="O398">
+        <v>1958</v>
+      </c>
+      <c r="Q398" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=943</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399">
+        <v>1941</v>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>Schmotzer János SJ</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>Budapest</t>
+        </is>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>novitiate</t>
+        </is>
+      </c>
+      <c r="N399">
+        <v>1940</v>
+      </c>
+      <c r="O399">
+        <v>1944</v>
+      </c>
+      <c r="Q399" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=976</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400">
+        <v>1941</v>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>Sebes József SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>Peking (北京), Kína</t>
+        </is>
+      </c>
+      <c r="I400" t="inlineStr">
+        <is>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>Chinese Language Studies</t>
+        </is>
+      </c>
+      <c r="N400">
+        <v>1940</v>
+      </c>
+      <c r="O400">
+        <v>1942</v>
+      </c>
+      <c r="Q400" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=979</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401">
+        <v>1941</v>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>Simon Gyula Lambert O.Cist</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>high school teacher</t>
+        </is>
+      </c>
+      <c r="N401">
+        <v>1940</v>
+      </c>
+      <c r="O401">
+        <v>1942</v>
+      </c>
+      <c r="Q401" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>