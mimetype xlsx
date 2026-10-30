--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,23215 +98,23645 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1941</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>All countries</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>97</v>
+        <v>99</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>287</v>
+        <v>292</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>87</v>
+        <v>90</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>26</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1941</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Szent Miklós Görögkatolikus Székesegyház, Nyíregyháza, Magyar Királyság
-Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Hungary - assistant pastor</t>
+Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>October 1, 1941
+          <t>1941. október 1.
 1941</t>
         </is>
       </c>
       <c r="O18">
         <v>1951</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1941</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Újpest, Budapest, Magyar Királyság - director of the institute
-Segítő Szűz Mária Lelkészség, Budapest, Magyar Királyság - provincial secretary</t>
+          <t>Újpest, Budapest, Magyar Királyság - intézeti igazgató
+Segítő Szűz Mária Lelkészség, Budapest, Magyar Királyság - tartományi titkár</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1937
 1941</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1941</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság - preacher</t>
+          <t>Székesfehérvár, Magyar Királyság - hitszónok</t>
         </is>
       </c>
       <c r="N20">
         <v>1941</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1941</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Beginning of foreign service
-Transfer (previous place of service)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Róma, Italy - theological studies
-Budapest, Magyar Királyság - philosophy studies (to be continued in Košice)</t>
+          <t>Róma, Olaszország - teológiai tanulmányok
+Budapest, Magyar Királyság - filozófiai tanulmányok (Kassán folytatja)</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1941
 1939</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1943
 1941</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1941</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Cak Stanley A.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>St. Joseph és St. Joan of Arc, Kokomo, IN, USA - assistant pastor, hospital chaplain
-Plymouth, IN, USA - assistant pastor and overseeing the mission in Culver</t>
+          <t>St. Joseph és St. Joan of Arc, Kokomo, IN, USA - segédlelkész, kórházlelkész
+Plymouth, IN, USA - segédlelkész, valamint a Culverben található misszió ellátása</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1938
 1941</t>
         </is>
       </c>
       <c r="O22">
         <v>1941</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=120</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1941</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Cserey Béla</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Báthori-Apor Kollégium, Kolozsvár, Magyar Királyság - academic advisor</t>
+          <t>Báthori-Apor Kollégium, Kolozsvár, Magyar Királyság - tanulmányi felügyelő</t>
         </is>
       </c>
       <c r="N23">
         <v>1941</v>
       </c>
       <c r="O23">
         <v>1944</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=958</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1941</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - student teacher</t>
+          <t>Budapest, Magyar Királyság - gyakorló tanár</t>
         </is>
       </c>
       <c r="N24">
         <v>1940</v>
       </c>
       <c r="O24">
         <v>1941</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1941</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Kaposvár, Magyar Királyság - pastor and high school teacher; member of the Kaposvár City Council; member of the Somogy County Legislative Committee, the County Assembly, the Physical Education Nominating Committee, and the Public Utilities Supervisory Board.
-Balatonszepezd, Magyar Királyság - administrator</t>
+          <t>Szent Imre templom, Kaposvár, Magyar Királyság - lelkész, valamint főgimnáziumi tanár, Kaposvár város képviselőtestületének tagja, Somogy vármegye törvényhatósági bizottságának, kisgyűlésének, testnevelési jelölőbizottságának, közüzemi felügyelőbizottságának tagja.
+Balatonszepezd, Magyar Királyság - adminisztrátor</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1921
 1941</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1941
 1957</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1941</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Czibere Mihály</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA - pastor</t>
+          <t>Trenton, NJ, USA - lelkész</t>
         </is>
       </c>
       <c r="N26">
         <v>1941</v>
       </c>
       <c r="O26">
         <v>1952</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=133</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1941</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Gyárváros, Győr, Magyar Királyság - assistant pastor
-Munkács, Magyar Királyság - field chaplain with the VIII Corps</t>
+          <t>Gyárváros, Győr, Magyar Királyság - segédlelkész
+Munkács, Magyar Királyság - tábori lelkész a VIII. hadtestnél</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1936
 1941</t>
         </is>
       </c>
       <c r="O27">
         <v>1941</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1941</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Máriaradna, Romania - confessor, pastor
-is stationed at an unknown location</t>
+          <t>Máriaradna, Románia - gyóntató, lelkész
+ismeretlen helyen szolgál</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1941</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Szent Margit kórház, Cleveland, OH, USA
 Rocky River, OH, USA</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>1934
 1941</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>1941
 1945</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1941</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="N30">
         <v>1941</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1941</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Dömötör Lajos Ede OFM</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Magyar Királyság - pursuing studies</t>
+          <t>Magyar Királyság - tanulmányok végzése</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>July 13, 1941
+          <t>1941. július 13.
 1941</t>
         </is>
       </c>
       <c r="O31">
         <v>1945</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=218</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1941</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Hódmezővásárhely, Magyar Királyság - parish priest</t>
+          <t>Hódmezővásárhely, Magyar Királyság - plébános</t>
         </is>
       </c>
       <c r="N32">
         <v>1936</v>
       </c>
       <c r="O32">
         <v>1941</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1941</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Edelényi Achilles, Dr</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Szent Erzsébet templom, Kecskemét, Magyar Királyság - assistant pastor and chaplain, religious education teacher
-Szombathely, Magyar Királyság - field chaplain; chief field chaplain from 1943</t>
+          <t>Szent Erzsébet templom, Kecskemét, Magyar Királyság - segédlelkész és zárdalelkész, hittanár
+Szombathely, Magyar Királyság - tábori lelkész, 1943-tól tábori főlelkész</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>1937
 1941</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=227</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1941</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Ferencz György</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA - assistant pastor
-Euclid, OH, USA - assistant pastor</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA - segédlelkész
+Euclid, OH, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1938
 1941</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=270</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1941</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Forró János Alpár OFM</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Magyar Királyság - served in several monasteries, and later as a hospital chaplain</t>
+          <t>Magyar Királyság - több rendházban is szolgál, majd kórházlelkész</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>1941
 1941</t>
         </is>
       </c>
       <c r="O35">
         <v>1945</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=284</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1941</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - assistant pastor
-Szent László R. K. Egyházközség, Lorain, OH, USA - parish priest</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - segédlelkész
+Szent László R. K. Egyházközség, Lorain, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>1931
 1941</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1941</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Gyula, Magyar Királyság - assistant pastor
-Debrecen, Magyar Királyság - Assistant Pastor and Religion Teacher at the Roman Catholic Girls’ High School and Teacher Training College</t>
+          <t>Gyula, Magyar Királyság - segédlelkész
+Debrecen, Magyar Királyság - segédlelkész és a római katolikus leánylíceum és tanítóképző hittanára</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1938
 1941</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1941</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Magyar Királyság - routine tasks</t>
+          <t>Magyar Királyság - rendi feladatok</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>July 13, 1941
+          <t>1941. július 13.
 1941</t>
         </is>
       </c>
       <c r="O38">
         <v>1943</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1941</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Kolozsvár, Magyar Királyság - teacher</t>
+          <t>Kolozsvár, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N39">
         <v>1940</v>
       </c>
       <c r="O39">
         <v>1941</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1941</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Gergely Gyula Gaudens OFM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - assistant pastor</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N40">
         <v>1941</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=322</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1941</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Pannonhalma, Magyar Királyság - preacher and churchwarden
-Budapest, Magyar Királyság - student teacher</t>
+          <t>Pannonhalma, Magyar Királyság - hitszónok és hebdomadarius
+Budapest, Magyar Királyság - gyakorló tanár</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1941</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Róma, Italy - Pursuing studies and teaching activities, living in Flint, MI, USA, around 1947, then in Roebling, NJ, USA, and in New York, NY, USA, around 1950</t>
+          <t>Róma, Olaszország - tanulmányok végzése, illetve oktatási tevékenység, közben 1947 körül Flint, MI, USA, majd Roebling, NJ, USA, 1950 körül New York, NY, USA</t>
         </is>
       </c>
       <c r="N42">
         <v>1941</v>
       </c>
       <c r="O42">
         <v>1962</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1941</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Heves, Magyar Királyság - assistant pastor, and religious education teacher in Diósgyőr</t>
+          <t>Heves, Magyar Királyság - segédlelkész, közben Diósgyőr hitoktató</t>
         </is>
       </c>
       <c r="N43">
         <v>1941</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1941</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Priestly ordination
-[...2 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Halter János</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Diakóvár, Független Horvát Állam - assistant pastor
-[...1 lines deleted...]
-Militics, Magyar Királyság - assistant pastor</t>
+          <t>Diakóvár, Független Horvát Állam - segédlelkész
+Gádoros, Magyar Királyság - vikárius ökonómus
+Militics, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>April 20, 1941
+          <t>1941. április 20.
 1941
 1941
 1941</t>
         </is>
       </c>
       <c r="O44">
         <v>1943</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=365</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1941</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Hegyi József Péter OFM</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>serving in an unknown location
-Szamosújvár, Romania - head of household</t>
+          <t>ismeretlen helyen szolgál
+Szamosújvár, Románia - házfőnök</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>1939
 1941</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1941</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>military service as deputy school commander for priests and seminarians called up for training, with the rank of first lieutenant</t>
+          <t>katonai szolgálat, mint a kiképzésre behívott papok és kispapok helyettes iskolaparancsnoka, főhadnagyi rangban</t>
         </is>
       </c>
       <c r="N46">
         <v>1941</v>
       </c>
       <c r="O46">
         <v>1942</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1941</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - student teacher</t>
+          <t>Budapest, Magyar Királyság - gyakorló tanár</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>June 22, 1941
+          <t>1941. június 22.
 1941</t>
         </is>
       </c>
       <c r="O47">
         <v>1942</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1941</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Rábacsanak, Magyar Királyság - assistant pastor</t>
+          <t>Rábacsanak, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N48">
         <v>1941</v>
       </c>
       <c r="O48">
         <v>1946</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1941</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Szentgyörgymező, Esztergom, Magyar Királyság - parish priest
-Garamkövesd, Magyar Királyság - parish priest, expelled by the Czechoslovak authorities in 1945</t>
+          <t>Szentgyörgymező, Esztergom, Magyar Királyság - plébános
+Garamkövesd, Magyar Királyság - plébános, a csehszlovák hatóságok 1945-ben kiutasítják</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>1936
 1941</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>1941
 1945</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1941</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Beginning of foreign service
-Transfer (previous place of service)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA - assistant pastor
-Szombathely, Magyar Királyság - episcopal secretary</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA - segédlelkész
+Szombathely, Magyar Királyság - püspöki titkár</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>1941
 1936</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>1945
 1941</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1941</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Return home</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Róma, Italy - professor of ethics
-Budapest, Magyar Királyság - the leader of the Hungarian Servites</t>
+          <t>Róma, Olaszország - erkölcstan professzor
+Budapest, Magyar Királyság - a magyar szerviták előljárója</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>1939
 1941</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>1941
 1946</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1941</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Iványi Kazimír OFMConv</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA - assistant pastor</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N52">
         <v>1941</v>
       </c>
       <c r="O52">
         <v>1943</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=466</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1941</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság - The pastor of the Roma community in Alsószentmárton</t>
+          <t>Siklós, Magyar Királyság - Alsószentmártonban cigányok lelkésze</t>
         </is>
       </c>
       <c r="N53">
         <v>1941</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1941</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Return home</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Berlin, Német Birodalom - Hungarian pastor
-Gyöngyös, Magyar Királyság - theology professor, member of the order’s Definitory</t>
+          <t>Berlin, Német Birodalom - magyar lelkész
+Gyöngyös, Magyar Királyság - teológiai tanár, rendi definitor</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>1938
 1941</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>1941
 1950</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1941</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Kolozsvár, Magyar Királyság - Pastor in Nagysármás and its branches
-Tusnádfürdő, Magyar Királyság - parish priest</t>
+          <t>Kolozsvár, Magyar Királyság - Nagysármás és fíliáiban lelkész
+Tusnádfürdő, Magyar Királyság - plébános</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1941</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Kerner István Paszkál OFM</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Holy Family Church, Oldenburg, IN, USA - parish priest</t>
+          <t>Holy Family Church, Oldenburg, IN, USA - plébános</t>
         </is>
       </c>
       <c r="N56">
         <v>1941</v>
       </c>
       <c r="O56">
         <v>1950</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1941</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Beginning of foreign service
-Transfer (previous place of service)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Berlin, Germany - Hungarian pastor
-Szombathely, Magyar Királyság - theology professor</t>
+          <t>Berlin, Németország - magyar lelkész
+Szombathely, Magyar Királyság - teológiai tanár</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>1941
 1936</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>1953
 1941</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1941</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Koloszár István</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Tab, Magyar Királyság
-Mihályfa, Magyar Királyság - parish priest</t>
+Mihályfa, Magyar Királyság - plébános</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>1935
 1941</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>1941
 1948</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1941</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Kossey Gábor</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Trauger, PA, USA - parish priest</t>
+          <t>Trauger, PA, USA - parókus</t>
         </is>
       </c>
       <c r="N59">
         <v>1941</v>
       </c>
       <c r="O59">
         <v>1944</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1941</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Esztergom, Magyar Királyság
-Galánta, Magyar Királyság - assistant pastor</t>
+Galánta, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>June 15, 1941
+          <t>1941. június 15.
 1941</t>
         </is>
       </c>
       <c r="O60">
         <v>1943</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1941</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Magyar Királyság - Provincial Secretary, Consultor</t>
+          <t>Margit körút, Budapest, Magyar Királyság - provinciálisi titkár, konzulátor</t>
         </is>
       </c>
       <c r="N61">
         <v>1941</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1941</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Máriaradna, Romania - pastor
-Magyar Királyság - camp chaplain</t>
+          <t>Máriaradna, Románia - lelkész
+Magyar Királyság - tábori lelkész</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>1941
 1945</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1941</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of foreign service</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA
-Szent Margit templom, Cleveland, OH, USA - assistant pastor</t>
+Szent Margit templom, Cleveland, OH, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>May 31, 1941
+          <t>1941. május 31.
 1941</t>
         </is>
       </c>
       <c r="O63">
         <v>1943</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1941</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Taming, Kína - Residence Hall Director</t>
+          <t>Taming, Kína - kollégiumi generális prefektus</t>
         </is>
       </c>
       <c r="N64">
         <v>1941</v>
       </c>
       <c r="O64">
         <v>1944</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1941</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Gyöngyösszőllős, Szombathely, Magyar Királyság - founding pastor, parish priest
-Salköveskút, Magyar Királyság - parish priest</t>
+          <t>Gyöngyösszőllős, Szombathely, Magyar Királyság - alapító lelkész, plébános
+Salköveskút, Magyar Királyság - plébános</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>1930
 1941</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
           <t>1941
 1949</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1941</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - student teacher
-Zalaapáti, Magyar Királyság - religious educator</t>
+          <t>Budapest, Magyar Királyság - gyakorló tanár
+Zalaapáti, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1941</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Simontornya, Magyar Királyság
-Magyar Királyság - field chaplain on the Eastern Front</t>
+Magyar Királyság - tábori lelkész a keleti fronton</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1941</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Lehmayer Béla</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Bácskai apostoli adminisztratúra</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Szabadka, Magyar Királyság - religious educator</t>
+          <t>Szabadka, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N68">
         <v>1941</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=643</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1941</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság - nurse</t>
+          <t>Kalocsa, Magyar Királyság - betegápoló</t>
         </is>
       </c>
       <c r="N69">
         <v>1941</v>
       </c>
       <c r="O69">
         <v>1947</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1941</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Szomód, Magyar Királyság - assistant pastor
-Gyárváros, Győr, Magyar Királyság - assistant pastor, member of the Kisfaludy Circle</t>
+          <t>Szomód, Magyar Királyság - segédlelkész
+Gyárváros, Győr, Magyar Királyság - segédlelkész, a Kisfaludy Kör tagja</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>1939
 1941</t>
         </is>
       </c>
       <c r="O70">
         <v>1941</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1941</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Munkács, Magyar Királyság - independent religious educator</t>
+          <t>Munkács, Magyar Királyság - önálló hitoktató</t>
         </is>
       </c>
       <c r="N71">
         <v>1941</v>
       </c>
       <c r="O71">
         <v>1946</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1941</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság - teacher</t>
+          <t>Debrecen, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N72">
         <v>1941</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1941</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Beginning of foreign service
-Transfer (previous place of service)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Belgium - Hungarian pastor
-Gyárváros, Győr, Magyar Királyság - assistant pastor</t>
+          <t>Belgium - magyar lelkész
+Gyárváros, Győr, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>1941
 1936</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t>1947
 1941</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1941</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Vajdahunyad, Romania - Fifth-year theology student, pastor
-place of service unknown</t>
+          <t>Vajdahunyad, Románia - V. éves teológus, lelkész
+szolgálati helye nem ismert</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1941</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-[...3 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Nagy János</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Jásztelek, Magyar Királyság - administrator
-[...3 lines deleted...]
-Bátor, Magyar Királyság - assistant pastor</t>
+          <t>Jásztelek, Magyar Királyság - adminisztrátor
+Bodony, Magyar Királyság - segédlelkész
+Kisnána, Magyar Királyság - segédlelkész
+Mezőtarkány, Magyar Királyság - segédlelkész
+Bátor, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>1940
 1941
 1941
 1941
 1941</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=791</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1941</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Vár, Győr, Magyar Királyság - assistant pastor</t>
+          <t>Vár, Győr, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N76">
         <v>1941</v>
       </c>
       <c r="O76">
         <v>1944</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1941</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Firenze, Italy - tercia</t>
+          <t>Firenze, Olaszország - tercia</t>
         </is>
       </c>
       <c r="N77">
         <v>1941</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1941</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Return home</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Szent János kórház, Budapest, Magyar Királyság - hospital chaplain, and at the same time, a religion teacher at the elementary school located at 23 Baross Street in the 8th District
-Budapest, Magyar Királyság - camp chaplain</t>
+          <t>Szent János kórház, Budapest, Magyar Királyság - kórházlelkész, közben a 8. kerületi Baross u. 23. sz. alatti elemi iskola hitoktatója
+Budapest, Magyar Királyság - tábori lelkész</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>1937
 1941</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1941</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Pintér János</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Tata, Magyar Királyság - assistant pastor
-Győr, Magyar Királyság - camp chaplain</t>
+          <t>Tata, Magyar Királyság - segédlelkész
+Győr, Magyar Királyság - tábori lelkész</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>1939
 1941</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
           <t>1941
 1946</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1941</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Muraszemenye, Magyar Királyság - assistant pastor
-Csehimindszent, Magyar Királyság - assistant pastor</t>
+          <t>Muraszemenye, Magyar Királyság - segédlelkész
+Csehimindszent, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1941</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - teacher
-Keszthely, Magyar Királyság - teacher, then building manager</t>
+          <t>Budapest, Magyar Királyság - tanár
+Keszthely, Magyar Királyság - tanár, majd házgondnok</t>
         </is>
       </c>
       <c r="N81">
         <v>1941</v>
       </c>
       <c r="O81" t="inlineStr">
         <is>
           <t>1941
 1945</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1941</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Magyar Királyság - the provincial superior’s deputy, the administrator of financial affairs
-Budapest - pastor</t>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyar Királyság - a tartományfőnök helyettese, az anyagi ügyek intézője
+Budapest - lelkipásztor</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>1936
 1941</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t>1941
 1948</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1941</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Raáb Sándor</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Szond, Magyar Királyság - assistant pastor</t>
+          <t>Szond, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N83">
         <v>1941</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=906</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1941</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, USA - assistant pastor</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N84">
         <v>1941</v>
       </c>
       <c r="O84">
         <v>1944</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1941</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Celldömölk, Magyar Királyság - pastor</t>
+          <t>Celldömölk, Magyar Királyság - lelkész</t>
         </is>
       </c>
       <c r="N85">
         <v>1940</v>
       </c>
       <c r="O85">
         <v>1941</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1941</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - student teacher
-Sopron, Magyar Királyság - high school teacher</t>
+          <t>Budapest, Magyar Királyság - gyakorló tanár
+Sopron, Magyar Királyság - gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1941</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Sárvári János Sch.P., Dr.</t>
+          <t>Sorossy Sándor</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Tata, Magyar Királyság - teacher</t>
-[...3 lines deleted...]
-        <v>1939</v>
+          <t>Nyíregyháza, Magyar Királyság
+Nagyhalász, Magyarország - szervező lelkész</t>
+        </is>
+      </c>
+      <c r="N87" t="inlineStr">
+        <is>
+          <t>1941. október 1.
+1941</t>
+        </is>
       </c>
       <c r="O87">
-        <v>1941</v>
+        <v>1958</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=964</t>
+          <t>/persons_v2/view.php?id=1024</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1941</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Perpetual vows</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+          <t>Suba Viktor</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Zirc, Magyar Királyság</t>
+          <t>Kisberezna, Csehszlovákia - parókus
+Ungvár, Magyar Királyság - nyugállományban</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>June 24, 1941
-January 3, 1941</t>
+          <t>1926
+1941</t>
+        </is>
+      </c>
+      <c r="O88" t="inlineStr">
+        <is>
+          <t>1941
+1952</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=650</t>
+          <t>/persons_v2/view.php?id=1021</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1941</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Grosz Ferenc</t>
+          <t>Sárvári János Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Tata, Magyar Királyság - tanár</t>
+        </is>
+      </c>
+      <c r="N89">
+        <v>1939</v>
+      </c>
+      <c r="O89">
+        <v>1941</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=338</t>
+          <t>/persons_v2/view.php?id=964</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1941</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Papszentelés
+Örökfogadalom</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Bíró Mihály (CSC)</t>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>March 5, 1941</t>
+          <t>1941. június 24.
+1941. január 3.</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=83</t>
+          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1941</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Perényi László</t>
+          <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Pély, Magyar Királyság</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>March 23, 1941</t>
+          <t>1941. február 1.</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=864</t>
+          <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1941</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>April 3, 1941</t>
+          <t>1941. március 5.</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1941</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Nagy Dezső, Msgr., Dr.</t>
+          <t>Perényi László</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Pély, Magyar Királyság</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>April 14, 1941</t>
+          <t>1941. március 23.</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=786</t>
+          <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1941</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Kilián János Csaba OFM, Dr</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>May 3, 1941</t>
+          <t>1941. április 3.</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=531</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1941</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Nagy Dezső, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Sanghaj, Kína</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>May 31, 1941</t>
+          <t>1941. április 14.</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=786</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1941</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Róma, Italy</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>June 13, 1941</t>
+          <t>1941. május 3.</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1941</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>Sanghaj, Kína</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>June 22, 1941</t>
+          <t>1941. május 31.</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1941</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Schwáb András SJ</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>June 22, 1941</t>
+          <t>1941. június 13.</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=977</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1941</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Olajos Andor Elréd OSB, Dr.</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>June 28, 1941</t>
+          <t>1941. június 22.</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=831</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1941</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Schwáb András SJ</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Regina, SK, Canada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>July 6, 1941</t>
+          <t>1941. június 22.</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=977</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1941</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Olajos Andor Elréd OSB, Dr.</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...4 lines deleted...]
-          <t>Róma, Italy</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>July 13, 1941</t>
+          <t>1941. június 28.</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=831</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1941</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Regina, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>July 21, 1941</t>
+          <t>1941. július 6.</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1941</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Vác, Magyar Királyság</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>August 2, 1941</t>
+          <t>1941. július 13.</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=457</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1941</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
-[...4 lines deleted...]
-          <t>Csorna, Magyar Királyság</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>August 14, 1941</t>
+          <t>1941. július 21.</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1941</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Kövecses Géza SJ</t>
+          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>Vác, Magyar Királyság</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>August 14, 1941</t>
+          <t>1941. augusztus 2.</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=604</t>
+          <t>/persons_v2/view.php?id=457</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1941</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>Csorna, Magyar Királyság</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>August 14, 1941</t>
+          <t>1941. augusztus 14.</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1941</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>First (temporary) vows</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Lenner Jenő Arkangyal OFM</t>
+          <t>Kövecses Géza SJ</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>August 23, 1941</t>
+          <t>1941. augusztus 14.</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=649</t>
+          <t>/persons_v2/view.php?id=604</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1941</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Divald István Sch.P, dr</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
-[...4 lines deleted...]
-          <t>Vác, Magyar Királyság</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>August 27, 1941</t>
+          <t>1941. augusztus 14.</t>
         </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=203</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1941</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>First (temporary) vows</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>August 30, 1941</t>
+          <t>1941. augusztus 23.</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1941</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>First (temporary) vows</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Divald István Sch.P, dr</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Vác, Magyar Királyság</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>August 30, 1941</t>
+          <t>1941. augusztus 27.</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=203</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1941</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Jászberény, Magyar Királyság</t>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>September 8, 1941</t>
+          <t>1941. augusztus 30.</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1941</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>October 5, 1941</t>
+          <t>1941. augusztus 30.</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1941</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Körössy Endre, Dr.</t>
+          <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság</t>
+          <t>Jászberény, Magyar Királyság</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>October 29, 1941</t>
+          <t>1941. szeptember 8.</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=600</t>
+          <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1941</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
-[...4 lines deleted...]
-          <t>Csíksomlyó, Romania</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>December 8, 1941</t>
+          <t>1941. október 5.</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1941</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Seregélly Miklós</t>
+          <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Medence, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1982</v>
+          <t>Szolnok, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>1941. október 29.</t>
+        </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=988</t>
+          <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1941</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
-[...16 lines deleted...]
-        <v>1943</v>
+          <t>Csíksomlyó, Románia</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>1941. december 8.</t>
+        </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1941</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N117">
-        <v>1908</v>
+        <v>1891</v>
       </c>
       <c r="O117">
-        <v>1954</v>
+        <v>1982</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1941</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, USA</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J118" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus, 1938-tól nyugállományban</t>
         </is>
       </c>
       <c r="N118">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O118">
-        <v>1952</v>
+        <v>1943</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1941</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N119">
-        <v>1913</v>
+        <v>1908</v>
       </c>
       <c r="O119">
-        <v>1944</v>
+        <v>1954</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=985</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1941</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J120" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
+        </is>
+      </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N120">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="O120">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1941</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N121">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O121">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1941</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Baja</t>
+          <t>Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N122">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O122">
-        <v>1950</v>
+        <v>1955</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1941</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I123" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K123" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N123">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O123">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1941</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N124">
         <v>1915</v>
       </c>
       <c r="O124">
         <v>1950</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1941</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N125">
         <v>1915</v>
       </c>
       <c r="O125">
         <v>1950</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1941</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N126">
         <v>1915</v>
       </c>
       <c r="O126">
         <v>1950</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1941</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N127">
         <v>1915</v>
       </c>
       <c r="O127">
         <v>1950</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1941</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N128">
         <v>1915</v>
       </c>
       <c r="O128">
         <v>1950</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1941</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Sasváry Ferenc</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
-[...14 lines deleted...]
-          <t>parish priest</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N129">
         <v>1915</v>
       </c>
       <c r="O129">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=966</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1941</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>parish priest</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N130">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O130">
-        <v>1957</v>
+        <v>1950</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1941</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Reseterics József Ferenc</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N131">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O131">
-        <v>1969</v>
+        <v>1947</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=927</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1941</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Mikóháza, Magyar Királyság</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N132">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O132">
-        <v>1950</v>
+        <v>1957</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1941</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Sóskút, Magyar Királyság</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N133">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O133">
-        <v>1944</v>
+        <v>1969</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1941</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Mary Church (ma: Holy Angels Church)</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>helyettes lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N134">
         <v>1919</v>
       </c>
       <c r="O134">
-        <v>1963</v>
+        <v>1950</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1941</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
+          <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N135">
-        <v>1920</v>
+        <v>1919</v>
       </c>
       <c r="O135">
-        <v>1966</v>
+        <v>1944</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1941</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N136">
-        <v>1920</v>
+        <v>1919</v>
       </c>
       <c r="O136">
-        <v>1942</v>
+        <v>1963</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1941</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N137">
         <v>1920</v>
       </c>
       <c r="O137">
-        <v>1954</v>
+        <v>1966</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1941</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, USA</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>St. John’s Abbey</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>abbot</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N138">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O138">
-        <v>1950</v>
+        <v>1942</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1941</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
+          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom</t>
+          <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>parish priest, later retired</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N139">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O139">
         <v>1954</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1941</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Nagylég, Csehszlovákia</t>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>apát</t>
         </is>
       </c>
       <c r="N140">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O140">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1941</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>missionary pastor (in the U.S., as well as in Baberton, OH, U.S.)</t>
+          <t>plébános, utána nyugállományban</t>
         </is>
       </c>
       <c r="N141">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O141">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1941</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyar Királyság</t>
+          <t>Nagylég, Csehszlovákia</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>assistant pastor, religious educator</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N142">
         <v>1922</v>
       </c>
       <c r="O142">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1941</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
         </is>
       </c>
       <c r="N143">
         <v>1922</v>
       </c>
       <c r="O143">
-        <v>1956</v>
+        <v>1946</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1941</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, USA</t>
+          <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent József templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész, hitoktató</t>
         </is>
       </c>
       <c r="N144">
         <v>1922</v>
       </c>
       <c r="O144">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1941</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Pupinszky Lipót Nándor O.Praem</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>parish priest who built the church</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N145">
         <v>1922</v>
       </c>
       <c r="O145">
-        <v>1959</v>
+        <v>1956</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=904</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1941</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Manréza, Budapest, Magyar Királyság</t>
+          <t>Szent József templom, Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
-          <t>Manréza</t>
+          <t>Szent József templom</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>Master of novices and director of the retreat house</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N146">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O146">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1941</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>parish priest; served at St. Stephen’s Church in 1937</t>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N147">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O147">
-        <v>1970</v>
+        <v>1959</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1941</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Radóczy Károly János</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Szada, Magyar Királyság</t>
+          <t>Manréza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>Manréza</t>
+        </is>
+      </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>parish priest (according to Diós, a chaplain assigned to another parish)</t>
+          <t>rendi újoncok mestere, valamint a lelkigyakorlatos ház vezetője</t>
         </is>
       </c>
       <c r="N148">
         <v>1923</v>
       </c>
       <c r="O148">
-        <v>1949</v>
+        <v>1942</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=910</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1941</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Repcsik Pál</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
         </is>
       </c>
       <c r="N149">
         <v>1923</v>
       </c>
       <c r="O149">
-        <v>1950</v>
+        <v>1970</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=926</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1941</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>missionary at the Rio Negro settlement in the Amazon Basin. From 1939, he worked among the Tucano Indians on the border between Venezuela and Colombia</t>
+          <t>plébános (Diós szerint kihelyezett káplán)</t>
         </is>
       </c>
       <c r="N150">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O150">
         <v>1949</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1941</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>episcopal secretary, head of the diocesan court, and pastor of St. Peter and St. Paul Church.</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N151">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O151">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1941</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Sántha Pál, Msgr., Dr.</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Canada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>parish priest, dean from 1932</t>
+          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
         </is>
       </c>
       <c r="N152">
         <v>1924</v>
       </c>
       <c r="O152">
-        <v>1962</v>
+        <v>1949</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=963</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1941</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia</t>
+          <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>administrator, then parish priest</t>
+          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
         </is>
       </c>
       <c r="N153">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O153">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1941</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Fairport, NY, USA</t>
+          <t>Stockholm, SK, Kanada</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Antal templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános, 1932-től esperes</t>
         </is>
       </c>
       <c r="N154">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O154">
-        <v>1947</v>
+        <v>1962</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1941</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Nagymihály, Csehszlovákia</t>
+          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>Nepumuki Szent János plébánia</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest</t>
+          <t>adminisztrátor, majd plébános</t>
         </is>
       </c>
       <c r="N155">
         <v>1925</v>
       </c>
       <c r="O155">
-        <v>1950</v>
+        <v>1944</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1941</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, USA</t>
+          <t>Szent Antal templom, Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>Sacred Heart</t>
+          <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>Hungarian and German pastor, parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N156">
         <v>1925</v>
       </c>
       <c r="O156">
-        <v>1960</v>
+        <v>1947</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1941</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész, majd parókus</t>
         </is>
       </c>
       <c r="N157">
         <v>1925</v>
       </c>
       <c r="O157">
-        <v>1956</v>
+        <v>1950</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1941</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Sacred Heart, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J158" t="inlineStr">
+        <is>
+          <t>Sacred Heart</t>
+        </is>
+      </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest at the same church starting in 1936; he also taught at the church school and served as an assistant coach</t>
+          <t>magyar és német lelkész, plébános</t>
         </is>
       </c>
       <c r="N158">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O158">
-        <v>1954</v>
+        <v>1960</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1941</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>High school teacher; deputy principal from 1946 to 1948; assistant headmaster from 1947 to 1950</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N159">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O159">
-        <v>1950</v>
+        <v>1956</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1941</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K160" t="inlineStr">
+        <is>
+          <t>segédlelkész, majd ugyanitt 1936-tól plébános, emellett az egyházi iskolában tanított és segédedző</t>
         </is>
       </c>
       <c r="N160">
         <v>1927</v>
       </c>
       <c r="O160">
-        <v>1947</v>
+        <v>1954</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1941</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>Ciszterci rendi katolikus gimnázium</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>church builder, founding pastor</t>
+          <t>gimnáziumi tanár, 1946 – 1948 között igazgatóhelyettes, 1947 – 1950 helyettes házfőnök</t>
         </is>
       </c>
       <c r="N161">
         <v>1927</v>
       </c>
       <c r="O161">
-        <v>1960</v>
+        <v>1950</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1941</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Kuba</t>
-[...4 lines deleted...]
-          <t>missionary, Hungarian pastor</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N162">
         <v>1927</v>
       </c>
       <c r="O162">
-        <v>1960</v>
+        <v>1947</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1941</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>teacher, principal</t>
+          <t>templomépítő, alapító plébános</t>
         </is>
       </c>
       <c r="N163">
         <v>1927</v>
       </c>
       <c r="O163">
-        <v>1946</v>
+        <v>1960</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1941</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius, magyar lelkész</t>
         </is>
       </c>
       <c r="N164">
         <v>1927</v>
       </c>
       <c r="O164">
-        <v>1952</v>
+        <v>1960</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1941</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Margit templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>parish priest (according to Miklósházy: 1927–1965, Chagrin Falls, OH)</t>
+          <t>tanár, igazgató</t>
         </is>
       </c>
       <c r="N165">
         <v>1927</v>
       </c>
       <c r="O165">
-        <v>1965</v>
+        <v>1946</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1941</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>prefect of the seminary and professor of dogmatic theology; spiritual director in 1930</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N166">
         <v>1927</v>
       </c>
       <c r="O166">
-        <v>1943</v>
+        <v>1952</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1941</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Rickert Ernő</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Szent Margit templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N167">
         <v>1927</v>
       </c>
       <c r="O167">
-        <v>1947</v>
+        <v>1965</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=935</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1941</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Réthy János</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>a szeminárium prefektusa és dogmatika tanára, 1930-ban spirituálisa</t>
         </is>
       </c>
       <c r="N168">
         <v>1927</v>
       </c>
       <c r="O168">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=933</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1941</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Beretz László</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Yonkers, NY, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
-          <t>Szent Miklós templom</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N169">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O169">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1941</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Réthy János</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N170">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O170">
-        <v>1957</v>
+        <v>1946</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=933</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1941</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Láni Mátyás</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Szent Miklós templom, Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>parish priest, Hungarian and German pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N171">
         <v>1928</v>
       </c>
       <c r="O171">
-        <v>1954</v>
+        <v>1945</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=638</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1941</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Kajdanó, Szovjetunió</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Szovjetunió</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J172" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>parish priest, retired since 1943</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N172">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O172">
-        <v>1949</v>
+        <v>1957</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1941</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>plébános, magyar és német lelkész</t>
         </is>
       </c>
       <c r="N173">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O173">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1941</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Kajdanó, Szovjetunió</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus, 1943-tól nyugállományban</t>
         </is>
       </c>
       <c r="N174">
         <v>1929</v>
       </c>
       <c r="O174">
-        <v>1955</v>
+        <v>1949</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1941</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Throop, PA, USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N175">
         <v>1929</v>
       </c>
       <c r="O175">
-        <v>1955</v>
+        <v>1950</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1941</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N176">
         <v>1929</v>
       </c>
       <c r="O176">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1941</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>Advisor on ecclesiastical affairs and canon law at the Hungarian Embassy to the Holy See until 1944; during that time, from 1940 to 1947, he served as the founding rector of the Pontifical Hungarian Institute</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N177">
         <v>1929</v>
       </c>
       <c r="O177">
-        <v>1947</v>
+        <v>1955</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1941</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Soltész István</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N178">
         <v>1929</v>
       </c>
       <c r="O178">
-        <v>1945</v>
+        <v>1953</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1004</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1941</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, USA</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>a Vatikáni magyar nagykövetség egyházi ügyek és kánonjog tanácsosa 1944-ig, közben 1940–1947 között a Pápai Magyar Intézet alapító rektora</t>
         </is>
       </c>
       <c r="N179">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="O179">
-        <v>1959</v>
+        <v>1947</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1941</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>assistant pastor (under his father), then parish pastor</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N180">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="O180">
-        <v>1960</v>
+        <v>1945</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1941</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Independence, OH, USA</t>
+          <t>Elisabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
       <c r="N181">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O181">
-        <v>1964</v>
+        <v>1959</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1941</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Páduai Szent Antal gimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>regular teacher</t>
+          <t>segédlelkész (apja mellett), majd parókus</t>
         </is>
       </c>
       <c r="N182">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O182">
-        <v>1948</v>
+        <v>1960</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1941</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Independence, OH, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="N183">
         <v>1931</v>
       </c>
       <c r="O183">
-        <v>1946</v>
+        <v>1964</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1941</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, USA</t>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
-          <t>Szent István templom</t>
+          <t>Páduai Szent Antal gimnázium</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>pastor and head of the household</t>
+          <t>rendes tanár</t>
         </is>
       </c>
       <c r="N184">
         <v>1931</v>
       </c>
       <c r="O184">
-        <v>1968</v>
+        <v>1948</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1941</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Esztergom</t>
-[...4 lines deleted...]
-          <t>high school teacher, assistant principal</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I185" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="N185">
         <v>1931</v>
       </c>
       <c r="O185">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1941</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Makra Mihály József SDB</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>La Vega, Venezuela</t>
+          <t>Szent István templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>monastic brother</t>
+          <t>lelkész és házfőnök</t>
         </is>
       </c>
       <c r="N186">
         <v>1931</v>
       </c>
       <c r="O186">
-        <v>1944</v>
+        <v>1968</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=690</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1941</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Mandl Károly SBD</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>caretaker at several monasteries</t>
+          <t>gimnáziumi tanár, igazgatóhelyettes</t>
         </is>
       </c>
       <c r="N187">
         <v>1931</v>
       </c>
       <c r="O187">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=691</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1941</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Makra Mihály József SDB</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
+          <t>La Vega, Venezuela</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N188">
         <v>1931</v>
       </c>
       <c r="O188">
-        <v>1949</v>
+        <v>1944</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=690</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1941</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Józseffalva, Romania</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>pastor (also serving Hadikfalva and Istensegíts)</t>
+          <t>több rendházban gondnok</t>
         </is>
       </c>
       <c r="N189">
         <v>1931</v>
       </c>
       <c r="O189">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1941</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Orosz Bálint</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom, Toledo, OH, USA</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N190">
         <v>1931</v>
       </c>
       <c r="O190">
-        <v>1944</v>
+        <v>1949</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=838</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1941</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Józseffalva, Románia</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész (oldallagosan:  Hadikfalva, Istensegíts)</t>
         </is>
       </c>
       <c r="N191">
         <v>1931</v>
       </c>
       <c r="O191">
-        <v>1958</v>
+        <v>1945</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1941</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Proszt János SDB</t>
+          <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Patagónia, Argentína</t>
+          <t>Szent Mihály Főangyal templom, Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Szent Mihály Főangyal templom</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>pastor (Salesian Works)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N192">
         <v>1931</v>
       </c>
       <c r="O192">
-        <v>1962</v>
+        <v>1944</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=901</t>
+          <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1941</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>Missionary in several locations, gardener, kitchen assistant. Places of service (dates uncertain: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N193">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O193">
-        <v>1945</v>
+        <v>1958</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1941</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Pápa, Hungary</t>
+          <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>lelkész (Szalézi Művek)</t>
         </is>
       </c>
       <c r="N194">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O194">
-        <v>1958</v>
+        <v>1962</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1941</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>parish priest, including in Bridgeport, CT in 1945</t>
+          <t>misszionárius több helyen, kertész, konyhai kisegítő. Szolgálati helyei (bizonytalan időpontokban: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
         </is>
       </c>
       <c r="N195">
         <v>1932</v>
       </c>
       <c r="O195">
-        <v>1952</v>
+        <v>1945</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1941</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Czezárovits Balázs SDB</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Lorena, Brazília</t>
+          <t>Pápa, Magyarország</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>catechist, and at the same time pastor to the Hungarian community in Santa Catarina and São Paulo, and later a military chaplain.</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N196">
         <v>1932</v>
       </c>
       <c r="O196">
-        <v>1954</v>
+        <v>1958</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=132</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1941</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános, közben 1945 Bridgeport, CT is</t>
         </is>
       </c>
       <c r="N197">
         <v>1932</v>
       </c>
       <c r="O197">
-        <v>1944</v>
+        <v>1952</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1941</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Fekete János Dávid OFM</t>
+          <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>St. Anthony, Cincinnati, OH, USA</t>
+          <t>Lorena, Brazília</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Anthony</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>shoemaker, carpenter, maintenance worker</t>
+          <t>katekista, közben magyarok lelkésze Santa Catarina-ban és São Paulo-ban, majd katonai lelkész.</t>
         </is>
       </c>
       <c r="N198">
         <v>1932</v>
       </c>
       <c r="O198">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=449</t>
+          <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1941</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>missionary, leader from 1950 to 1952</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N199">
         <v>1932</v>
       </c>
       <c r="O199">
-        <v>1952</v>
+        <v>1944</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1941</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Gerlinger János SDB</t>
+          <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Havanna, Kuba</t>
+          <t>St. Anthony, Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>St. Anthony</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>cipész, ács, karbantartó</t>
         </is>
       </c>
       <c r="N200">
         <v>1932</v>
       </c>
       <c r="O200">
-        <v>1957</v>
+        <v>1952</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=323</t>
+          <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1941</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius, 1950 – 1952 vezető</t>
         </is>
       </c>
       <c r="N201">
         <v>1932</v>
       </c>
       <c r="O201">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1941</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Jászai Ferenc Benvenut OFM</t>
+          <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
+          <t>Havanna, Kuba</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>administrator</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N202">
         <v>1932</v>
       </c>
       <c r="O202">
-        <v>1942</v>
+        <v>1957</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=484</t>
+          <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1941</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N203">
         <v>1932</v>
       </c>
       <c r="O203">
-        <v>1963</v>
+        <v>1954</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1941</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Kroneisz Flórián SVD</t>
+          <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>missionary, chaplain for a short time</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N204">
         <v>1932</v>
       </c>
       <c r="O204">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=611</t>
+          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1941</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Lipeczky Bazil</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, USA</t>
+          <t>Clarksburg, MD, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J205" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N205">
         <v>1932</v>
       </c>
       <c r="O205">
-        <v>1942</v>
+        <v>1963</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=657</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1941</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Kroneisz Flórián SVD</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Túrjaremete, Hungary</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius, rövid ideig tábori lelkész</t>
         </is>
       </c>
       <c r="N206">
         <v>1932</v>
       </c>
       <c r="O206">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=611</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1941</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+          <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, USA</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium</t>
+          <t>Saint Michael the Archangel Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N207">
         <v>1932</v>
       </c>
       <c r="O207">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1941</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Antal János SDB</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Hungary</t>
+          <t>Túrjaremete, Magyarország</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>Segítő Szűz Mária Lelkészség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>provincial governor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N208">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O208">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=13</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1941</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Wallingford, CO, USA</t>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
+        </is>
+      </c>
+      <c r="K209" t="inlineStr">
+        <is>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N209">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O209">
-        <v>1948</v>
+        <v>1943</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1941</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Suba Arnold András</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Freeland, PA, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N210">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O210">
-        <v>1948</v>
+        <v>1961</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=1018</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1941</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Csík Pál SDB</t>
+          <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Hope Haven, Marrero, LA, USA</t>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>Hope Haven</t>
+          <t>Segítő Szűz Mária Lelkészség</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>prefect, principal</t>
+          <t>tartományfőnök</t>
         </is>
       </c>
       <c r="N211">
         <v>1933</v>
       </c>
       <c r="O211">
-        <v>1966</v>
+        <v>1948</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=160</t>
+          <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1941</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Deésy István Ipoly OFM</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Székelyudvarhely, Romania</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>Romania</t>
-[...4 lines deleted...]
-          <t>Prefect of the Collegium Seraphicum, professor of philosophy, master of the laity, chaplain, and member of the Definitory</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N212">
         <v>1933</v>
       </c>
       <c r="O212">
-        <v>1942</v>
+        <v>1948</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=184</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1941</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J213" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>religious educator</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N213">
         <v>1933</v>
       </c>
       <c r="O213">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1941</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+          <t>Hope Haven, Marrero, LA, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Hope Haven</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>prefektus, igazgató</t>
         </is>
       </c>
       <c r="N214">
         <v>1933</v>
       </c>
       <c r="O214">
-        <v>1957</v>
+        <v>1966</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1941</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Székelyudvarhely, Románia</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>A Collegium Seraphicum prefektusa, bölcsészettanár, a laikusok magisztere, lelkész, definitor</t>
         </is>
       </c>
       <c r="N215">
         <v>1933</v>
       </c>
       <c r="O215">
-        <v>1963</v>
+        <v>1942</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1941</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>Szent Imre templomigazgatóság</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N216">
         <v>1933</v>
       </c>
       <c r="O216">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1941</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>Abbot (abroad since 1947)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N217">
         <v>1933</v>
       </c>
       <c r="O217">
-        <v>1950</v>
+        <v>1957</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1941</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, USA</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>Szent László templom</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N218">
         <v>1933</v>
       </c>
       <c r="O218">
-        <v>1977</v>
+        <v>1963</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1941</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Pujang, Kína</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>Dean, director of a girls’ orphanage, apostolic administrator from 1947</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N219">
         <v>1933</v>
       </c>
       <c r="O219">
-        <v>1954</v>
+        <v>1944</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1941</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság</t>
+        </is>
+      </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>National Director of Actio Catholica</t>
+          <t>főapát (1947-től külföldön)</t>
         </is>
       </c>
       <c r="N220">
         <v>1933</v>
       </c>
       <c r="O220">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1941</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Porgeth Imre SDB</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
+          <t>Szent László templom, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N221">
         <v>1933</v>
       </c>
       <c r="O221">
-        <v>1954</v>
+        <v>1977</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=896</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1941</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Porgeth Imre SDB</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>El Salvador</t>
+          <t>Pujang, Kína</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>El Salvador</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>esperes, leányárvaházi igazgató, 1947-től apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N222">
         <v>1933</v>
       </c>
       <c r="O222">
         <v>1954</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=896</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1941</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Porgeth Imre SDB</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Honduras</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Honduras</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>az Actio Catholica országos igazgatója</t>
         </is>
       </c>
       <c r="N223">
         <v>1933</v>
       </c>
       <c r="O223">
-        <v>1954</v>
+        <v>1948</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=896</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1941</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N224">
         <v>1933</v>
       </c>
       <c r="O224">
         <v>1954</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1941</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Rácz Péter Viktor, kusalyi</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N225">
         <v>1933</v>
       </c>
       <c r="O225">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=921</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1941</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál G. K. Egyházközség</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N226">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O226">
-        <v>1960</v>
+        <v>1954</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1941</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Borsy György Engelbert OFM</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>preacher</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N227">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O227">
-        <v>1942</v>
+        <v>1954</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=108</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1941</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Fehér Albert Péter OFM</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>Hungarian pastor; parish priest since 1936</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N228">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O228">
-        <v>1943</v>
+        <v>1949</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=259</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1941</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Milwaukee, WI, USA</t>
+          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>Szent Imre templom</t>
+          <t>Szent Péter és Pál G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N229">
         <v>1934</v>
       </c>
       <c r="O229">
-        <v>1944</v>
+        <v>1960</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1941</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Horváth István Anzelm OSB</t>
+          <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Szolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>the pastor of the Hungarian community</t>
+          <t>hitszónok</t>
         </is>
       </c>
       <c r="N230">
         <v>1934</v>
       </c>
       <c r="O230">
         <v>1942</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=427</t>
+          <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1941</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Ivancsó Dániel, püspök</t>
+          <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>St, Mary templom, Cleveland, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
-          <t>St, Mary templom</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>magyar lelkész, 1936-tól plébános</t>
         </is>
       </c>
       <c r="N231">
         <v>1934</v>
       </c>
       <c r="O231">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=460</t>
+          <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1941</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Kiss László Szaléz OFM, Isten szolgája</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Szent Imre templom, Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N232">
         <v>1934</v>
       </c>
       <c r="O232">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=548</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1941</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Tát, Magyar Királyság</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>Assistant pastor; parish priest from 1946</t>
+          <t>a magyar kolónia lelkésze</t>
         </is>
       </c>
       <c r="N233">
         <v>1934</v>
       </c>
       <c r="O233">
-        <v>1947</v>
+        <v>1942</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1941</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, USA</t>
+          <t>St, Mary templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>St, Mary templom</t>
+        </is>
+      </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N234">
         <v>1934</v>
       </c>
       <c r="O234">
-        <v>1964</v>
+        <v>1946</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1941</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>McAdoo, PA, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N235">
         <v>1934</v>
       </c>
       <c r="O235">
-        <v>1957</v>
+        <v>1942</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1941</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Tát, Magyar Királyság</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébánoshelyettes, 1946-tól plébános</t>
         </is>
       </c>
       <c r="N236">
         <v>1934</v>
       </c>
       <c r="O236">
-        <v>1962</v>
+        <v>1947</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1941</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
+          <t>Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J237" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N237">
         <v>1934</v>
       </c>
       <c r="O237">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1941</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, USA</t>
+          <t>McAdoo, PA, USA</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N238">
         <v>1934</v>
       </c>
       <c r="O238">
-        <v>1962</v>
+        <v>1957</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1941</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Elrama, PA, USA</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N239">
         <v>1934</v>
       </c>
       <c r="O239">
         <v>1962</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1941</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N240">
         <v>1934</v>
       </c>
       <c r="O240">
         <v>1962</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1941</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N241">
         <v>1934</v>
       </c>
       <c r="O241">
         <v>1962</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1941</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Mundwell János</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Elrama, PA, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N242">
         <v>1934</v>
       </c>
       <c r="O242">
-        <v>1943</v>
+        <v>1962</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=777</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1941</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Olejnyik György</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Painesville, OH, USA</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N243">
         <v>1934</v>
       </c>
       <c r="O243">
-        <v>1952</v>
+        <v>1962</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=833</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1941</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Punykó Sándor</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Uniontown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I244" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>Chancery clerk; episcopal secretary from 1944 to 1947</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N244">
         <v>1934</v>
       </c>
       <c r="O244">
-        <v>1947</v>
+        <v>1962</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=903</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1941</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Purmann Ferenc Aquilinus SVD</t>
+          <t>Mundwell János</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Rafael Calzada, Buenos Aires, Argentína</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Argentína</t>
-[...4 lines deleted...]
-          <t>Rafael Calzada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>monastic brother</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N245">
         <v>1934</v>
       </c>
       <c r="O245">
-        <v>2005</v>
+        <v>1943</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=905</t>
+          <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1941</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Soltész Béla, Dr.</t>
+          <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet templom, Homestead, PA, USA</t>
+          <t>Painesville, OH, USA</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J246" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N246">
         <v>1934</v>
       </c>
       <c r="O246">
-        <v>1942</v>
+        <v>1952</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1003</t>
+          <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1941</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>András Antal Jeromos OFM</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
-[...9 lines deleted...]
-          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>szentszéki jegyző, 1944-1947 között püspöki titkár</t>
         </is>
       </c>
       <c r="N247">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O247">
-        <v>1953</v>
+        <v>1947</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=6</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1941</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N248">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O248">
-        <v>1969</v>
+        <v>2005</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1941</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Balogh János Benignusz OFM</t>
+          <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Árpádházi Szent Erzsébet templom, Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Árpádházi Szent Erzsébet templom</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>Founding Director of the Saint Imre Youth Club</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N249">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O249">
-        <v>1955</v>
+        <v>1942</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=39</t>
+          <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1941</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Budatétény, Magyar Királyság</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>financial manager</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
         </is>
       </c>
       <c r="N250">
         <v>1935</v>
       </c>
       <c r="O250">
-        <v>1942</v>
+        <v>1953</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1941</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>monk, cook</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N251">
         <v>1935</v>
       </c>
       <c r="O251">
-        <v>1975</v>
+        <v>1969</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1941</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Balogh János Benignusz OFM</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Szent Imre Ifjúsági Klub alapító-vezetője</t>
         </is>
       </c>
       <c r="N252">
         <v>1935</v>
       </c>
       <c r="O252">
         <v>1955</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=39</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1941</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Budatétény, Magyar Királyság</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest</t>
+          <t>gazdasági vezető</t>
         </is>
       </c>
       <c r="N253">
         <v>1935</v>
       </c>
       <c r="O253">
-        <v>1974</v>
+        <v>1942</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1941</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Juhász Imre Vince OFM</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>missionary, historian, archaeologist</t>
+          <t>szerzetestestvér, szakács</t>
         </is>
       </c>
       <c r="N254">
         <v>1935</v>
       </c>
       <c r="O254">
-        <v>1952</v>
+        <v>1975</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=491</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1941</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Bussa, Csehszlovákia</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N255">
         <v>1935</v>
       </c>
       <c r="O255">
-        <v>1947</v>
+        <v>1955</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1941</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>head of household</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N256">
         <v>1935</v>
       </c>
       <c r="O256">
-        <v>1946</v>
+        <v>1974</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1941</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Juhász Imre Vince OFM</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Leechburg, PA, USA</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius, történész, régész</t>
         </is>
       </c>
       <c r="N257">
         <v>1935</v>
       </c>
       <c r="O257">
-        <v>1944</v>
+        <v>1952</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=491</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1941</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Sabo S. John, Msgr.</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, USA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Bussa, Csehszlovákia</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N258">
         <v>1935</v>
       </c>
       <c r="O258">
-        <v>1980</v>
+        <v>1947</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=953</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1941</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Sipos D. József</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N259">
         <v>1935</v>
       </c>
       <c r="O259">
-        <v>1962</v>
+        <v>1946</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=991</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1941</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
+          <t>Leechburg, PA, USA</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Alexandriai Szent Katalin Plébánia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N260">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O260">
         <v>1944</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1941</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Orosztelek, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N261">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O261">
-        <v>1945</v>
+        <v>1980</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1941</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>High school French teacher; also served as principal from 1938 to 1947 and as a private lecturer at Pázmány Péter University from 1941 to 1947</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N262">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O262">
-        <v>1947</v>
+        <v>1962</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1941</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Bakos István</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>Alexandriai Szent Katalin Plébánia</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>Vice Rector of the Missionary Seminary</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N263">
         <v>1936</v>
       </c>
       <c r="O263">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1941</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Fairport, NY, USA</t>
+          <t>Orosztelek, Magyar Királyság</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N264">
         <v>1936</v>
       </c>
       <c r="O264">
         <v>1945</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1941</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Sacred Heart in Millers Heights</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>gimnáziumi franciatanár, közben 1938 – 1947 között igazgató, valamint a 1941 – 1947 között a Pázmány Péter Tudományegyetem magántanára</t>
         </is>
       </c>
       <c r="N265">
         <v>1936</v>
       </c>
       <c r="O265">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1941</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>religious education teacher and preacher; also served as a caretaker from 1937 to 1941</t>
+          <t>a missziós szeminárium vicerektora</t>
         </is>
       </c>
       <c r="N266">
         <v>1936</v>
       </c>
       <c r="O266">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1941</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Taohvaping, Kína</t>
+          <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>mission leader</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N267">
         <v>1936</v>
       </c>
       <c r="O267">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1941</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Ruzsik Vilmos CM, Dr.</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Piliscsaba, Hungary</t>
+          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>Sacred Heart in Millers Heights</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>religious educator, assistant pastor, and then parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N268">
         <v>1936</v>
       </c>
       <c r="O268">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=952</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1941</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Bacsinszky Sándor</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Munkács, Magyar Királyság</t>
+          <t>Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>fund administrator (1937–1942), cashier (1942–1945), field chaplain</t>
+          <t>hittanár és hitszónok, közben 1937-1941 között házgondnok</t>
         </is>
       </c>
       <c r="N269">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="O269">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=26</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1941</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Dancsecs Imre</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Répceszentgyörgy, Hungary</t>
+          <t>Taohvaping, Kína</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszióvezető</t>
         </is>
       </c>
       <c r="N270">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="O270">
-        <v>1958</v>
+        <v>1949</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=178</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1941</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Hajós Antal Márk (OFM)</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Carteret, NJ, USA</t>
+          <t>Piliscsaba, Magyarország</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>hitoktató, segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N271">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="O271">
         <v>1946</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=361</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1941</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Bacsinszky Sándor</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Valparaiso, IN, USA</t>
+          <t>Munkács, Magyar Királyság</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>missionary, while in: Chicago, IN, Joliet, IN, Milwaukee, Gary, IN</t>
+          <t>alapkezelőségi ellenőr (1937-1942), pénztáros (1942-1945), tábori lelkész</t>
         </is>
       </c>
       <c r="N272">
         <v>1937</v>
       </c>
       <c r="O272">
-        <v>1944</v>
+        <v>1946</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=26</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1941</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Romania</t>
+          <t>Répceszentgyörgy, Magyarország</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>shoemaker, gardener, food collector</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N273">
         <v>1937</v>
       </c>
       <c r="O273">
-        <v>1943</v>
+        <v>1958</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1941</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K274" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N274">
         <v>1937</v>
       </c>
       <c r="O274">
-        <v>1960</v>
+        <v>1946</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1941</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Tósokberénd, Magyar Királyság</t>
+          <t>Valparaiso, IN, USA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius, közben: Chicago, IN, Joilet, IN, Milwaukee, Gary, IN</t>
         </is>
       </c>
       <c r="N275">
         <v>1937</v>
       </c>
       <c r="O275">
-        <v>1952</v>
+        <v>1944</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1941</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Portage, PA, USA</t>
+          <t>Csíksomlyó, Románia</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="K276" t="inlineStr">
+        <is>
+          <t>cipész, kertész, élelmiszergyűjtő</t>
         </is>
       </c>
       <c r="N276">
         <v>1937</v>
       </c>
       <c r="O276">
-        <v>1953</v>
+        <v>1943</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1941</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Kiss A. Gyula</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>parish priest</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N277">
         <v>1937</v>
       </c>
       <c r="O277">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=538</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1941</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Kiss Zoltán</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Tósokberénd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K278" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N278">
         <v>1937</v>
       </c>
       <c r="O278">
-        <v>1944</v>
+        <v>1952</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=551</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1941</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>University of Edinburgh, Edinburgh, United Kingdom</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>United Kingdom</t>
-[...9 lines deleted...]
-          <t>Professor at the Institute of Animal Genetics / Institute of Genetics</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N279">
         <v>1937</v>
       </c>
       <c r="O279">
-        <v>1944</v>
+        <v>1953</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1941</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Németh György Luciusz OFM, Dr.</t>
+          <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J280" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>professor of canon law</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N280">
         <v>1937</v>
       </c>
       <c r="O280">
-        <v>1947</v>
+        <v>1964</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=813</t>
+          <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1941</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Petrie Gyula Kapisztrán OFM</t>
+          <t>Kiss Zoltán</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Szent Ferenc templom, New York, NY, USA</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>Szent Ferenc templom</t>
-[...4 lines deleted...]
-          <t>parish priest, head of the household</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N281">
         <v>1937</v>
       </c>
       <c r="O281">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=869</t>
+          <t>/persons_v2/view.php?id=551</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1941</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Gödöllő</t>
+          <t>University of Edinburgh, Edinburgh, Egyesült Királyság</t>
+        </is>
+      </c>
+      <c r="I282" t="inlineStr">
+        <is>
+          <t>Egyesült Királyság</t>
+        </is>
+      </c>
+      <c r="J282" t="inlineStr">
+        <is>
+          <t>University of Edinburgh</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>Deputy Prefect of the Clergy, Secretary to the Provincial Superior; from 1938, Rector of the St. Norbert Educational Institute; from 1939, Provincial Superior and professor of philosophy.</t>
+          <t>Institute of Animal Genetics / Institute of Genetics egyetemi tanár</t>
         </is>
       </c>
       <c r="N282">
         <v>1937</v>
       </c>
       <c r="O282">
-        <v>1950</v>
+        <v>1944</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=916</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1941</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Rokonai József</t>
+          <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Pesterzsébet-Pacsirtatelep, Budapest, Magyar Királyság</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J283" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>parish priest, and also a staff member of KIOE</t>
+          <t>egyházjog tanár</t>
         </is>
       </c>
       <c r="N283">
         <v>1937</v>
       </c>
       <c r="O283">
         <v>1947</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=940</t>
+          <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1941</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Sághy Pál (SDB)</t>
+          <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
+          <t>Szent Ferenc templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
-          <t>Camagüey egyházmegye különböző plébániái</t>
+          <t>Szent Ferenc templom</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>plébános, házfőnök</t>
         </is>
       </c>
       <c r="N284">
         <v>1937</v>
       </c>
       <c r="O284">
-        <v>1962</v>
+        <v>1943</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=961</t>
+          <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1941</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Bali Béla (SDB)</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Mezőnyárád, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Gödöllő</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>novice master, novice director, and later parish priest</t>
+          <t>a klerikusok helyettes prefektusa, a kormányzó perjel titkára, 1938-tól ezen felöl a Szent Norbert Nevelőintézet rektora, 1939-től perjel, filozófia tanár.</t>
         </is>
       </c>
       <c r="N285">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O285">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=35</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1941</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Bartkó Alajos</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Pesterzsébet-Pacsirtatelep, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Pesterzsébet-Pacsirtatelep</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>plébános, közben a KIOE munkatársa</t>
         </is>
       </c>
       <c r="N286">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O286">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=50</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1941</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Langruth, MB, Kanada</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>lelkész, közben templomot épít Riverton, MB, Kanada</t>
         </is>
       </c>
       <c r="N287">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O287">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1941</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Camagüey egyházmegye különböző plébániái</t>
+        </is>
+      </c>
+      <c r="K288" t="inlineStr">
+        <is>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N288">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O288">
-        <v>1947</v>
+        <v>1962</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1941</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+          <t>Mezőnyárád, Magyar Királyság</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J289" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>Director, Organizer of the Business Division</t>
+          <t>novíciusmester, újoncmester, majd plébános</t>
         </is>
       </c>
       <c r="N289">
         <v>1938</v>
       </c>
       <c r="O289">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1941</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Csiez Csízz János</t>
+          <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J290" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>in an unspecified position</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N290">
         <v>1938</v>
       </c>
       <c r="O290">
         <v>1942</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=159</t>
+          <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1941</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I291" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I291" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>Bishop of the American Carpatho-Russian Orthodox Church; Metropolitan of Agathonikeia from 1966</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N291">
         <v>1938</v>
       </c>
       <c r="O291">
-        <v>1977</v>
+        <v>1945</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1941</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>parish priest (according to the KMVÉ, until 1980)</t>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N292">
         <v>1938</v>
       </c>
       <c r="O292">
-        <v>1976</v>
+        <v>1947</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1941</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Doveson Dezső OFM</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Hunan (湖南), Kína</t>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J293" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>igazgató, a kereskedelmi tagozat megszervezője</t>
         </is>
       </c>
       <c r="N293">
         <v>1938</v>
       </c>
       <c r="O293">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=216</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1941</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J294" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>Assistant principal; principal from 1939; regular religion teacher; teacher of the history of education, logic, pedagogy, psychology, history, and handicrafts</t>
+          <t>ismeretlen beosztásban</t>
         </is>
       </c>
       <c r="N294">
         <v>1938</v>
       </c>
       <c r="O294">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1941</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Bernardium, Budapest, Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Bernardium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>theology professor, spiritual director, and housekeeper; head of the house from 1946</t>
+          <t>Amerikai Kárpát-orosz ortodox egyház püspöke, 1966-tól Agathonikeia metropolitája</t>
         </is>
       </c>
       <c r="N295">
         <v>1938</v>
       </c>
       <c r="O295">
-        <v>1950</v>
+        <v>1977</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1941</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>plébános (A KMVÉ szerint 1980-ig)</t>
         </is>
       </c>
       <c r="N296">
         <v>1938</v>
       </c>
       <c r="O296">
-        <v>1947</v>
+        <v>1976</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1941</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Fehér Mátyás Jenő OP</t>
+          <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Hunan (湖南), Kína</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>religious instructor; from 1942, librarian and archivist of the Diocese of Košice</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N297">
         <v>1938</v>
       </c>
       <c r="O297">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=261</t>
+          <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1941</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Fülöp Ferenc</t>
+          <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>görög katolikus líceum</t>
+        </is>
+      </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>After completing his studies and being ordained, he moved back to the United States</t>
+          <t>igazgatóhelyettes, 1939-től igazgató, rendes hittanár, neveléstörténet, logika és tanítástan, lélektan, történelem és kézimunka tanár</t>
         </is>
       </c>
       <c r="N298">
         <v>1938</v>
       </c>
       <c r="O298">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=294</t>
+          <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1941</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Betlehem, PA, USA</t>
+          <t>Bernardium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>Bernardium</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>teológiai tanár, spirituális és házgondnok, 1946-tól házfőnök</t>
         </is>
       </c>
       <c r="N299">
         <v>1938</v>
       </c>
       <c r="O299">
-        <v>1974</v>
+        <v>1950</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1941</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Csillaghegy, Budapest, Magyar Királyság</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J300" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N300">
         <v>1938</v>
       </c>
       <c r="O300">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1941</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Fehér Mátyás Jenő OP</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Pásztó, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>on sick leave, assistant pastor</t>
+          <t>hitoktató, közben 1942–től a kassai egyházmegye könyvtárosa és levéltárosa</t>
         </is>
       </c>
       <c r="N301">
         <v>1938</v>
       </c>
       <c r="O301">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=261</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1941</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Fülöp Ferenc</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Pápa, Magyar Királyság</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>high school teacher; from 1940, building superintendent; and, from 1944, field chaplain</t>
+          <t>tanulmányok végzése, a papszentelés után visszaköltözött az USA-ba</t>
         </is>
       </c>
       <c r="N302">
         <v>1938</v>
       </c>
       <c r="O302">
         <v>1946</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=294</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1941</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Encs, Magyar Királyság</t>
+          <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>parish priest, dean from 1947</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N303">
         <v>1938</v>
       </c>
       <c r="O303">
-        <v>1956</v>
+        <v>1974</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1941</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Kosty János</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Egreshát, Csehszlovákia</t>
+          <t>Csillaghegy, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>Csillaghegy</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N304">
         <v>1938</v>
       </c>
       <c r="O304">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=574</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1941</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Pásztó, Magyar Királyság</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>Prefect of the Apostolic Prefecture</t>
+          <t>betegállományban, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N305">
         <v>1938</v>
       </c>
       <c r="O305">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1941</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Pápa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>gimnáziumi tanár, 1940-től házgondnok, közben 1944-től tábori lelkész</t>
         </is>
       </c>
       <c r="N306">
         <v>1938</v>
       </c>
       <c r="O306">
-        <v>1974</v>
+        <v>1946</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1941</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Encs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>pastor, and Albany, NY – college student</t>
+          <t>plébános, 1947-től esperes</t>
         </is>
       </c>
       <c r="N307">
         <v>1938</v>
       </c>
       <c r="O307">
-        <v>1962</v>
+        <v>1956</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1941</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Müllner József</t>
+          <t>Kosty János</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Egreshát, Csehszlovákia</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>episcopal secretary, hospital chaplain</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N308">
         <v>1938</v>
       </c>
       <c r="O308">
-        <v>1961</v>
+        <v>1942</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=781</t>
+          <t>/persons_v2/view.php?id=574</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1941</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>I., Veszprém, Magyar Királyság</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>I.</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>karkáplán</t>
+          <t>aposzoli prefektúra prefektusa</t>
         </is>
       </c>
       <c r="N309">
         <v>1938</v>
       </c>
       <c r="O309">
-        <v>1943</v>
+        <v>1948</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=793</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1941</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>Religious education instructor and high school teacher (typing)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N310">
         <v>1938</v>
       </c>
       <c r="O310">
-        <v>1944</v>
+        <v>1974</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1941</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Németh Lajos SVD</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>lelkész, valamint Albany, NY – egyetemi hallgató</t>
         </is>
       </c>
       <c r="N311">
         <v>1938</v>
       </c>
       <c r="O311">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=818</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1941</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Oroskovits Jenő Lajos</t>
+          <t>Müllner József</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K312" t="inlineStr">
+        <is>
+          <t>püspöki titkár, kórházlelkész</t>
         </is>
       </c>
       <c r="N312">
         <v>1938</v>
       </c>
       <c r="O312">
-        <v>1942</v>
+        <v>1961</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=837</t>
+          <t>/persons_v2/view.php?id=781</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1941</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>I., Veszprém, Magyar Királyság</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>I.</t>
+        </is>
+      </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>High school teacher from 1938 to 1948, librarian from 1938 to 1950, and vice principal from 1939 to 1948</t>
+          <t>karkáplán</t>
         </is>
       </c>
       <c r="N313">
         <v>1938</v>
       </c>
       <c r="O313">
-        <v>1950</v>
+        <v>1943</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=793</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1941</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Petrick István</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>hitoktató és gimnáziumi tanár (gépírás)</t>
         </is>
       </c>
       <c r="N314">
         <v>1938</v>
       </c>
       <c r="O314">
-        <v>1960</v>
+        <v>1944</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=870</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1941</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Plankó János</t>
+          <t>Németh Lajos SVD</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N315">
         <v>1938</v>
       </c>
       <c r="O315">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=884</t>
+          <t>/persons_v2/view.php?id=818</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1941</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Senye István (Sch.P.)</t>
+          <t>Oroskovits Jenő Lajos</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>teacher</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N316">
         <v>1938</v>
       </c>
       <c r="O316">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=981</t>
+          <t>/persons_v2/view.php?id=837</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1941</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I317" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>in military service</t>
+          <t>1938-1948 között gimnáziumi tanár, 1938-1950 között könyvtáros, 1939-1948 között igazgató-helyettes</t>
         </is>
       </c>
       <c r="N317">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O317">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1941</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Artim Lajos</t>
+          <t>Petrick István</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Szent János templom, Detroit, MI, USA</t>
+          <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J318" t="inlineStr">
-[...1 lines deleted...]
-          <t>Szent János templom</t>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N318">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O318">
-        <v>1950</v>
+        <v>1960</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=15</t>
+          <t>/persons_v2/view.php?id=870</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1941</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Bor Sándor</t>
+          <t>Plankó János</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István első vértanú templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N319">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O319">
-        <v>1949</v>
+        <v>1942</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=103</t>
+          <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1941</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Senye István (Sch.P.)</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>the college rector, professor of dogmatic theology, and advisor to the provincial superior</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N320">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O320">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=981</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1941</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
-[...14 lines deleted...]
-          <t>Máriaremete</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>He was a rookie officer and also served in Máriaremete, Eger, Makó, and Budapest.</t>
+          <t>katonai szolgálaton</t>
         </is>
       </c>
       <c r="N321">
         <v>1939</v>
       </c>
       <c r="O321">
-        <v>1967</v>
+        <v>1945</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1941</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Isztambul, Törökország</t>
+          <t>Szent János templom, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>Törökország</t>
-[...4 lines deleted...]
-          <t>Hungarian pastor</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="N322">
         <v>1939</v>
       </c>
       <c r="O322">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1941</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Bor Sándor</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J323" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>He worked in the Amazon, along the Rio Negro, and then in Manaus; eventually, he became an itinerant missionary</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N323">
         <v>1939</v>
       </c>
       <c r="O323">
-        <v>1979</v>
+        <v>1949</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=103</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1941</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Hungary</t>
+          <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>Bishop of Hajdúdorog, Apostolic Administrator of Miskolc</t>
+          <t>a kollégium rektora, dogmatikatanár, a tartományfőnök tanácsadója</t>
         </is>
       </c>
       <c r="N324">
         <v>1939</v>
       </c>
       <c r="O324">
-        <v>1972</v>
+        <v>1943</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1941</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Hajdusik József Tarzicius OSM</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Máriaremete, Magyar Királyság</t>
+          <t>Máriaremete, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>Máriaremete</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>újoncmester, ezen kívül szolgált Máriaremetén, Egerben, Makón és Budapesten.</t>
         </is>
       </c>
       <c r="N325">
         <v>1939</v>
       </c>
       <c r="O325">
-        <v>1942</v>
+        <v>1967</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=359</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1941</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Nagyatád</t>
+          <t>Isztambul, Törökország</t>
+        </is>
+      </c>
+      <c r="I326" t="inlineStr">
+        <is>
+          <t>Törökország</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>parish priest, leader of the religious community, master of the lay brothers, administrator and catechist of the parish, member of the discretorium of the Felsősegesd monastery, the chronicler and librarian of the house, and the leader of various parish groups</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N326">
         <v>1939</v>
       </c>
       <c r="O326">
-        <v>1945</v>
+        <v>1954</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=360</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1941</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Zikawei, Kína</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>theology student</t>
+          <t>Amazónia, Rio Negro, majd Manausban működött, végül utazó misszionárius</t>
         </is>
       </c>
       <c r="N327">
         <v>1939</v>
       </c>
       <c r="O327">
-        <v>1942</v>
+        <v>1979</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1941</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Országos Társadalombiztosító Intézet Kórháza, Budapest, Magyar Királyság</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Országos Társadalombiztosító Intézet Kórháza</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>hospital chaplain</t>
+          <t>hajdúdorogi megyéspüspök, miskolci apostoli kormányzó</t>
         </is>
       </c>
       <c r="N328">
         <v>1939</v>
       </c>
       <c r="O328">
-        <v>1943</v>
+        <v>1972</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1941</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Hajdusik József Tarzicius OSM</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Máriaremete, Magyar Királyság</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest starting in 1944</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N329">
         <v>1939</v>
       </c>
       <c r="O329">
-        <v>1951</v>
+        <v>1942</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=359</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1941</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
+          <t>Nagyatád</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>Full professor in the Department of Moral Theology; dean of the Faculty of Theology from 1945 to 1946</t>
+          <t>plébános, a rendi közösség vezetője, a laikus testvérek magisztere, a plébánia adminisztrátora és hitoktatója, a felsősegesdi rendház diskretoriumának tagja, a háztörténet jegyzője és könyvtáros, valamint különféle plébániai csoportok vezetője</t>
         </is>
       </c>
       <c r="N330">
         <v>1939</v>
       </c>
       <c r="O330">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=360</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1941</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Zikawei, Kína</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>Hungarian pastor, head of the household</t>
+          <t>teológiai hallgató</t>
         </is>
       </c>
       <c r="N331">
         <v>1939</v>
       </c>
       <c r="O331">
-        <v>1947</v>
+        <v>1942</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1941</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Keller György Illés OCD</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>Bagdad (بغداد), Iraki Királyság</t>
+          <t>Országos Társadalombiztosító Intézet Kórháza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>Iraki Királyság</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr">
+        <is>
+          <t>Országos Társadalombiztosító Intézet Kórháza</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>kórházlelkész</t>
         </is>
       </c>
       <c r="N332">
         <v>1939</v>
       </c>
       <c r="O332">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=518</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1941</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K333" t="inlineStr">
+        <is>
+          <t>segédlelkész, majd 1944-től plébános</t>
         </is>
       </c>
       <c r="N333">
         <v>1939</v>
       </c>
       <c r="O333">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1941</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
+        </is>
+      </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>rector of the seminary; archdiocesan censor from 1940</t>
+          <t>az erkölcsteológiai tanszék rendes tanára, 1945-1946 között a hittudományi kar dékánja</t>
         </is>
       </c>
       <c r="N334">
         <v>1939</v>
       </c>
       <c r="O334">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1941</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Fülek, Magyar Királyság</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>parish priest and catechist</t>
+          <t>magyar lelkész, házfőnök</t>
         </is>
       </c>
       <c r="N335">
         <v>1939</v>
       </c>
       <c r="O335">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1941</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Koller Ignác</t>
+          <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Bagdad (بغداد), Iraki Királyság</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Iraki Királyság</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N336">
         <v>1939</v>
       </c>
       <c r="O336">
-        <v>1944</v>
+        <v>1942</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=559</t>
+          <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1941</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Tata, Magyar Királyság</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>in regular service, religious educator, pastor (including: Mór, Nagyvárad, and Máriabesnyő)</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="N337">
         <v>1939</v>
       </c>
       <c r="O337">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1941</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Sykesville, PA, USA</t>
+          <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K338" t="inlineStr">
+        <is>
+          <t>szemináriumi rektor, 1940-től főegyházmegyei cenzor</t>
         </is>
       </c>
       <c r="N338">
         <v>1939</v>
       </c>
       <c r="O338">
         <v>1947</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1941</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Fülek, Magyar Királyság</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>plébános és hitoktató</t>
         </is>
       </c>
       <c r="N339">
         <v>1939</v>
       </c>
       <c r="O339">
-        <v>1947</v>
+        <v>1942</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1941</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Koller Ignác</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J340" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>member of the National Assembly</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N340">
         <v>1939</v>
       </c>
       <c r="O340">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1941</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Magyar Királyság</t>
+          <t>Tata, Magyar Királyság</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>the teacher-trainer of religious education (in other sources: Máriapócs)</t>
+          <t>rendi szolgálatban, hitoktató, lelkész (ez alatt még: Mór, Nagyvárad és Máriabesnyő)</t>
         </is>
       </c>
       <c r="N341">
         <v>1939</v>
       </c>
       <c r="O341">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1941</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>St. Lawrence templom, Muncie, IN, USA</t>
+          <t>Sykesville, PA, USA</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N342">
         <v>1939</v>
       </c>
       <c r="O342">
-        <v>1942</v>
+        <v>1947</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1941</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Prága, Cseh–Morva Protektorátus</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>Cseh–Morva Protektorátus</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J343" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>assistant pastor and religion teacher at Modra High School</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N343">
         <v>1939</v>
       </c>
       <c r="O343">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1941</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>Ministerial Advisor, then Head of the Department of Religion and Public Education of the Transcarpathian Governorate, Government Commissioner</t>
+          <t>országgyűlési képviselő</t>
         </is>
       </c>
       <c r="N344">
         <v>1939</v>
       </c>
       <c r="O344">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1941</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Medvigy Ágoston</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
+          <t>Hajdúdorog, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I345" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I345" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>Chief Chaplain of the Camp, with the rank of major</t>
+          <t>a tanítóképző hitoktató (más forrásban: Máriapócs)</t>
         </is>
       </c>
       <c r="N345">
         <v>1939</v>
       </c>
       <c r="O345">
-        <v>1942</v>
+        <v>1950</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=723</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1941</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Ungvár, Magyar Királyság</t>
+          <t>St. Lawrence templom, Muncie, IN, USA</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J346" t="inlineStr">
+        <is>
+          <t>St. Lawrence templom</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>the rector of the seminary</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N346">
         <v>1939</v>
       </c>
       <c r="O346">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=749</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1941</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Máhig János, dr</t>
+          <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Sümeg, Magyar Királyság</t>
+          <t>Prága, Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>segédlelkész, valamint Modra gimnáziumi hittanár</t>
         </is>
       </c>
       <c r="N347">
         <v>1939</v>
       </c>
       <c r="O347">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=713</t>
+          <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1941</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>off duty</t>
+          <t>miniszteri tanácsos, majd a kárpátaljai kormányzóság vallás- és közoktatásügyi osztályának főnöke, kormánybiztos</t>
         </is>
       </c>
       <c r="N348">
         <v>1939</v>
       </c>
       <c r="O348">
-        <v>1958</v>
+        <v>1944</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1941</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Medvigy Ágoston</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Reformed</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>camp chaplain</t>
+          <t>tábori főlelkész, őrnagyi rangban</t>
         </is>
       </c>
       <c r="N349">
         <v>1939</v>
       </c>
       <c r="O349">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=723</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1941</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Mernye, Hungary</t>
+          <t>Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>a szeminárium rektora</t>
         </is>
       </c>
       <c r="N350">
         <v>1939</v>
       </c>
       <c r="O350">
-        <v>1952</v>
+        <v>1945</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1941</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Papp György, Msgr., dr</t>
+          <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyar Királyság</t>
+          <t>Sümeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>episcopal secretary</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N351">
         <v>1939</v>
       </c>
       <c r="O351">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=851</t>
+          <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1941</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Iraki Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>Iraki Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>szolgálaton kívül</t>
         </is>
       </c>
       <c r="N352">
         <v>1939</v>
       </c>
       <c r="O352">
-        <v>1942</v>
+        <v>1958</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1941</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Pulyai Ferdinánd Lambert OFM</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>priest</t>
-[...4 lines deleted...]
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>head of the household</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N353">
         <v>1939</v>
       </c>
       <c r="O353">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=902</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1941</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Némon János</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság</t>
+          <t>Mernye, Magyarország</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Pázmány Péter Tudományegyetem</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>university chaplain, scout leader</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N354">
         <v>1939</v>
       </c>
       <c r="O354">
-        <v>1942</v>
+        <v>1952</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=820</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1941</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Reisz Elemér SJ</t>
+          <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Nyíregyháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>Director of the mission center, professor of missiology at the Szeged Seminary, editor, coordinator of the Hungarian mission in China, head of the household</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N355">
         <v>1939</v>
       </c>
       <c r="O355">
-        <v>1949</v>
+        <v>1946</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=924</t>
+          <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1941</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Snetzer Konrád OFM</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Iraki Királyság</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Iraki Királyság</t>
+        </is>
+      </c>
+      <c r="K356" t="inlineStr">
+        <is>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N356">
         <v>1939</v>
       </c>
       <c r="O356">
-        <v>1944</v>
+        <v>1942</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1002</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1941</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>A Boldogasszony-kápolna őre, Győrszentmárton, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J357" t="inlineStr">
-[...1 lines deleted...]
-          <t>A Boldogasszony-kápolna őre</t>
+      <c r="K357" t="inlineStr">
+        <is>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N357">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O357">
         <v>1942</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1941</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Bittmann Antal</t>
+          <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Ácsteszér, Magyar Királyság</t>
+          <t>Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J358" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Tudományegyetem</t>
+        </is>
+      </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>administrator</t>
+          <t>egyetemi lelkész, cserkészparancsnok</t>
         </is>
       </c>
       <c r="N358">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O358">
         <v>1942</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=86</t>
+          <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1941</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H359" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I359" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>camp chaplain</t>
+          <t>missziós központ vezetője, missziológia tanár a szegedi szemináriumban, szerkesztő, a kínai magyar misszió otthoni felelőse, házfőnök</t>
         </is>
       </c>
       <c r="N359">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O359">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1941</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Bódy Kapisztrán OFM</t>
+          <t>Snetzer Konrád OFM</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J360" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>assistant pastor, then parish priest</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N360">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O360">
-        <v>1957</v>
+        <v>1944</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=452</t>
+          <t>/persons_v2/view.php?id=1002</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1941</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Csellár Jenő István OSPPE</t>
+          <t>Stram Miklós Gedeon (O.Cist), Msgr.</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Sziklakápolna, Budapest, Magyar Királyság</t>
+          <t>Szent Imre Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
-          <t>Sziklakápolna</t>
+          <t>Szent Imre Gimnázium</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>building manager</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N361">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O361">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=155</t>
+          <t>/persons_v2/view.php?id=1016</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1941</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Suba György</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>Tornaalja, Magyar Királyság</t>
+          <t>Bükköspatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N362">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O362">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=1020</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1941</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Dunay Antal, Dr.</t>
+          <t>Szabó Antal Szerén OFM, vitéz</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság</t>
+          <t>Margit körúti ferences rendház, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>Felsővízivárosi Szent Anna plébánia</t>
+          <t>Margit körúti ferences rendház</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>lelkipásztor, hitoktató, 1947-1948 között az Agrártudományi Egyetem lelkésze</t>
         </is>
       </c>
       <c r="N363">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O363">
-        <v>1944</v>
+        <v>1948</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=221</t>
+          <t>/persons_v2/view.php?id=1026</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1941</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Dám Antal Ince OFM, Dr.</t>
+          <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>A Boldogasszony-kápolna őre, Győrszentmárton, Magyar Királyság</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="K364" t="inlineStr">
-[...1 lines deleted...]
-          <t>Doctor of Canon Law and Philosophy, lecturer in theology, regular and Lenten preacher, confessor to the clergy and spiritual director to the laity, editor of *Magyar Barát* and *Ferences Kiadványok*, director of the Third Order</t>
+      <c r="J364" t="inlineStr">
+        <is>
+          <t>A Boldogasszony-kápolna őre</t>
         </is>
       </c>
       <c r="N364">
         <v>1940</v>
       </c>
       <c r="O364">
-        <v>1945</v>
+        <v>1942</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=179</t>
+          <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1941</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Fehér József Tamás O.Cist</t>
+          <t>Bittmann Antal</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság</t>
+          <t>Ácsteszér, Magyar Királyság</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J365" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>teacher; also a youth preacher from 1940 to 1943</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N365">
         <v>1940</v>
       </c>
       <c r="O365">
-        <v>1947</v>
+        <v>1942</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=260</t>
+          <t>/persons_v2/view.php?id=86</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1941</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Fitz Mihály</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...9 lines deleted...]
-          <t>Csehszlovákia</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N366">
         <v>1940</v>
       </c>
       <c r="O366">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=277</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1941</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Frenzkowski Pál M.S.C.</t>
+          <t>Bódy Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Haycock Run, PA, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J367" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N367">
         <v>1940</v>
       </c>
       <c r="O367">
-        <v>1953</v>
+        <v>1957</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=291</t>
+          <t>/persons_v2/view.php?id=452</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>1941</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Gerencsér István Tarzicius OFM</t>
+          <t>Csellár Jenő István OSPPE</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Sziklakápolna, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J368" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Sziklakápolna</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest</t>
+          <t>házgondnok</t>
         </is>
       </c>
       <c r="N368">
         <v>1940</v>
       </c>
       <c r="O368">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=319</t>
+          <t>/persons_v2/view.php?id=155</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>1941</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Getlik István</t>
+          <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Magyar Királyság</t>
+          <t>Tornaalja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>acting pastor (also: Beregszász, Huszt, and later Vállaj)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N369">
         <v>1940</v>
       </c>
       <c r="O369">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=325</t>
+          <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>1941</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Getlik István</t>
+          <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Magyar Királyság</t>
+          <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J370" t="inlineStr">
+        <is>
+          <t>Felsővízivárosi Szent Anna plébánia</t>
+        </is>
+      </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>religious instructor (including in Munkács)</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N370">
         <v>1940</v>
       </c>
       <c r="O370">
-        <v>1942</v>
+        <v>1944</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=325</t>
+          <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>1941</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Grigássy J. Gyula</t>
+          <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John the Baptist Byzantine Catholic Church</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>parish priest who built the church</t>
+          <t>egyházjogi és filozófiai doktor, teológiai lektor, rendes és nagyböjti szónok, a klerikusok gyóntatója és a laikus testvérek magisztere, a Magyar Barát és a Ferences Kiadványok szerkesztője, a III. Rend igazgatója</t>
         </is>
       </c>
       <c r="N371">
         <v>1940</v>
       </c>
       <c r="O371">
-        <v>1942</v>
+        <v>1945</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=337</t>
+          <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>1941</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság</t>
+          <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J372" t="inlineStr">
+        <is>
+          <t>Ciszterci Gimnázium</t>
+        </is>
+      </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>teacher at the Order’s high school</t>
+          <t>tanár, 1940 – 1943 között ifjúsági hitszónok is</t>
         </is>
       </c>
       <c r="N372">
         <v>1940</v>
       </c>
       <c r="O372">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>1941</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Kiskorona utcai iskola, Budapest, Magyar Királyság</t>
+          <t>Tőketerebes, Csehszlovákia</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Kiskorona utcai iskola</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>religious educator</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N373">
         <v>1940</v>
       </c>
       <c r="O373">
-        <v>1950</v>
+        <v>1943</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>1941</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>Windber, PA, USA</t>
+          <t>St. John the Baptist Parish, Haycock Run, PA, USA</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J374" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Parish</t>
+        </is>
+      </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N374">
         <v>1940</v>
       </c>
       <c r="O374">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>1941</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Gerencsér István Tarzicius OFM</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>Ölbő, Magyar Királyság</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J375" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>celebrant and hebdomadarius at Pannonhalma</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N375">
         <v>1940</v>
       </c>
       <c r="O375">
-        <v>1942</v>
+        <v>1946</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=319</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>1941</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Getlik István</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>Kassa, Magyar Királyság</t>
+          <t>Nagyszőlős, Magyar Királyság</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>ideiglenes lelkész (valamint: , Beregszász, Huszt, majd Vállaj)</t>
         </is>
       </c>
       <c r="N376">
         <v>1940</v>
       </c>
       <c r="O376">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="Q376" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=325</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377">
         <v>1941</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Getlik István</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>New Egypt, NJ, USA</t>
+          <t>Nagyszőlős, Magyar Királyság</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>assistant pastor; also served as a military chaplain from 1943 to 1954</t>
+          <t>hitoktató (közben Munkácson is)</t>
         </is>
       </c>
       <c r="N377">
         <v>1940</v>
       </c>
       <c r="O377">
-        <v>1954</v>
+        <v>1942</v>
       </c>
       <c r="Q377" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=325</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378">
         <v>1941</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Grigássy J. Gyula</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>Pestszentlőrinc, Magyar Királyság</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J378" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>teacher, and later, from 1945, director of the institution and parish priest</t>
+          <t>templomépítő parókus</t>
         </is>
       </c>
       <c r="N378">
         <v>1940</v>
       </c>
       <c r="O378">
         <v>1942</v>
       </c>
       <c r="Q378" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=337</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379">
         <v>1941</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
+          <t>Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>missionary among the Native Americans, honorary tribal chief</t>
+          <t>tanár a rend gimnáziumában</t>
         </is>
       </c>
       <c r="N379">
         <v>1940</v>
       </c>
       <c r="O379">
-        <v>1986</v>
+        <v>1946</v>
       </c>
       <c r="Q379" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380">
         <v>1941</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Jánosi József (SJ), dr</t>
+          <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>Kassa, Magyar Királyság</t>
+          <t>Kiskorona utcai iskola, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J380" t="inlineStr">
+        <is>
+          <t>Kiskorona utcai iskola</t>
+        </is>
+      </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>university professor</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N380">
         <v>1940</v>
       </c>
       <c r="O380">
-        <v>1943</v>
+        <v>1950</v>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=482</t>
+          <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381">
         <v>1941</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Csehszlovákia</t>
+          <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N381">
         <v>1940</v>
       </c>
       <c r="O381">
-        <v>1945</v>
+        <v>1956</v>
       </c>
       <c r="Q381" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382">
         <v>1941</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Karsay Ferenc Vilmos (OFM)</t>
+          <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Esztergom, Magyar Királyság</t>
+          <t>Ölbő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>prefect</t>
+          <t>miséző, valamint hebdomadarius Pannonhalmán</t>
         </is>
       </c>
       <c r="N382">
         <v>1940</v>
       </c>
       <c r="O382">
         <v>1942</v>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=503</t>
+          <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383">
         <v>1941</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Kiss János Ábel OFM</t>
+          <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+          <t>Kassa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N383">
         <v>1940</v>
       </c>
       <c r="O383">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="Q383" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=542</t>
+          <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384">
         <v>1941</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>New Egypt, NJ, USA</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész, közben 1943 – 1954 között katonai lelkész</t>
         </is>
       </c>
       <c r="N384">
         <v>1940</v>
       </c>
       <c r="O384">
-        <v>1948</v>
+        <v>1954</v>
       </c>
       <c r="Q384" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385">
         <v>1941</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Pestszentlőrinc, Magyar Királyság</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>nevelő, majd utóbbi helyen 1945-től intézet igazgató, plébános</t>
         </is>
       </c>
       <c r="N385">
         <v>1940</v>
       </c>
       <c r="O385">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="Q385" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386">
         <v>1941</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Kótai Zoltán Ádám, dr</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>Vác, Magyar Királyság</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>episcopal secretary</t>
+          <t>misszionárius az indiánok között, tiszteletbeli törzsfőnök</t>
         </is>
       </c>
       <c r="N386">
         <v>1940</v>
       </c>
       <c r="O386">
-        <v>1943</v>
+        <v>1986</v>
       </c>
       <c r="Q386" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=597</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387">
         <v>1941</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Kassa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I387" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>Reserve chaplain, religious educator</t>
+          <t>egyetemi tanár</t>
         </is>
       </c>
       <c r="N387">
         <v>1940</v>
       </c>
       <c r="O387">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="Q387" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388">
         <v>1941</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Nagyszőlős, Csehszlovákia</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N388">
         <v>1940</v>
       </c>
       <c r="O388">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q388" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389">
         <v>1941</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>Győrszentiván, Magyar Királyság</t>
+          <t>Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>religious educator, pastor</t>
+          <t>prefektus</t>
         </is>
       </c>
       <c r="N389">
         <v>1940</v>
       </c>
       <c r="O389">
-        <v>1959</v>
+        <v>1942</v>
       </c>
       <c r="Q389" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390">
         <v>1941</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Mosonyi László</t>
+          <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>Rózsák tere, Budapest, Magyar Királyság</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
-          <t>Rózsák tere</t>
-[...4 lines deleted...]
-          <t>assistant pastor</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N390">
         <v>1940</v>
       </c>
       <c r="O390">
-        <v>1963</v>
+        <v>1946</v>
       </c>
       <c r="Q390" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=776</t>
+          <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391">
         <v>1941</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>Úrkút, Hungary</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>administrator, then parish priest from 1944 onward</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N391">
         <v>1940</v>
       </c>
       <c r="O391">
-        <v>1965</v>
+        <v>1948</v>
       </c>
       <c r="Q391" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392">
         <v>1941</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Nagy Töhötöm Sándor SJ</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>Participation in an event organized by KALOT</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N392">
         <v>1940</v>
       </c>
       <c r="O392">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="Q392" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=801</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393">
         <v>1941</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Palmer Lajos SJ</t>
+          <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>Taming, Kína</t>
+          <t>Vác, Magyar Királyság</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>missionary, seminary professor (Latin and catechesis)</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N393">
         <v>1940</v>
       </c>
       <c r="O393">
-        <v>1949</v>
+        <v>1943</v>
       </c>
       <c r="Q393" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=849</t>
+          <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394">
         <v>1941</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Pogány György, Dr.</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>San Giovanni Rotondo, Italy</t>
-[...4 lines deleted...]
-          <t>Italy</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>pastoral assistant, translator; colleague and, for a time, secretary to Saint Pio of Pietrelcina</t>
+          <t>tartalékos tábori lelkész, hitoktató</t>
         </is>
       </c>
       <c r="N394">
         <v>1940</v>
       </c>
       <c r="O394">
-        <v>1957</v>
+        <v>1947</v>
       </c>
       <c r="Q394" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=886</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395">
         <v>1941</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N395">
         <v>1940</v>
       </c>
       <c r="O395">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q395" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=894</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396">
         <v>1941</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Pálinkás Teodor Titus OSBM</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Győrszentiván, Magyar Királyság</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>hitoktató, lelkész</t>
         </is>
       </c>
       <c r="N396">
         <v>1940</v>
       </c>
       <c r="O396">
-        <v>1979</v>
+        <v>1959</v>
       </c>
       <c r="Q396" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=986</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397">
         <v>1941</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Rezek Sándor Román OSB, dr.</t>
+          <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság</t>
+          <t>Rózsák tere, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J397" t="inlineStr">
+        <is>
+          <t>Rózsák tere</t>
+        </is>
+      </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>high school teacher, then camp chaplain, and later a prisoner of war (Mailly-le-Camp prisoner-of-war camp, France)</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N397">
         <v>1940</v>
       </c>
       <c r="O397">
-        <v>1945</v>
+        <v>1963</v>
       </c>
       <c r="Q397" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=931</t>
+          <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398">
         <v>1941</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Romzsa János</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>Duquesne, PA, USA</t>
+          <t>Úrkút, Magyarország</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>parish priest, then retired</t>
+          <t>adminsztrátor, majd 1944-től plébános</t>
         </is>
       </c>
       <c r="N398">
         <v>1940</v>
       </c>
       <c r="O398">
-        <v>1958</v>
+        <v>1965</v>
       </c>
       <c r="Q398" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=943</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399">
         <v>1941</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Schmotzer János SJ</t>
+          <t>Nagy Töhötöm Sándor SJ</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I399" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>novitiate</t>
+          <t>részvétel a KALOT szervezésében</t>
         </is>
       </c>
       <c r="N399">
         <v>1940</v>
       </c>
       <c r="O399">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="Q399" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=976</t>
+          <t>/persons_v2/view.php?id=801</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400">
         <v>1941</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Sebes József SJ, Dr.</t>
+          <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>Peking (北京), Kína</t>
+          <t>Taming, Kína</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>Chinese Language Studies</t>
+          <t>misszionárius, szemináriumi tanár (latin és katekézis)</t>
         </is>
       </c>
       <c r="N400">
         <v>1940</v>
       </c>
       <c r="O400">
-        <v>1942</v>
+        <v>1949</v>
       </c>
       <c r="Q400" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=979</t>
+          <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401">
         <v>1941</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Simon Gyula Lambert O.Cist</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>San Giovanni Rotondo, Olaszország</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>lelkipásztori kisegítő, fordító; Pietrelcinai Szent Pió atya munkatársa és egy időszakban titkára</t>
         </is>
       </c>
       <c r="N401">
         <v>1940</v>
       </c>
       <c r="O401">
+        <v>1957</v>
+      </c>
+      <c r="Q401" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=886</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402">
+        <v>1941</v>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I402" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
+      <c r="N402">
+        <v>1940</v>
+      </c>
+      <c r="O402">
+        <v>1950</v>
+      </c>
+      <c r="Q402" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=894</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403">
+        <v>1941</v>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>Pálinkás Teodor Titus OSBM</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I403" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N403">
+        <v>1940</v>
+      </c>
+      <c r="O403">
+        <v>1979</v>
+      </c>
+      <c r="Q403" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=986</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404">
+        <v>1941</v>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>Rezek Sándor Román OSB, dr.</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>Kőszeg, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I404" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár, közben tábori lelkész, majd hadifogoly (Mailly-le-Camp hadifogolytábor, Franciaország)</t>
+        </is>
+      </c>
+      <c r="N404">
+        <v>1940</v>
+      </c>
+      <c r="O404">
+        <v>1945</v>
+      </c>
+      <c r="Q404" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=931</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405">
+        <v>1941</v>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>Romzsa János</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>Duquesne, PA, USA</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>parókus, majd nyugállományban</t>
+        </is>
+      </c>
+      <c r="N405">
+        <v>1940</v>
+      </c>
+      <c r="O405">
+        <v>1958</v>
+      </c>
+      <c r="Q405" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=943</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406">
+        <v>1941</v>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>Schmotzer János SJ</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>Budapest</t>
+        </is>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>novíciátus</t>
+        </is>
+      </c>
+      <c r="N406">
+        <v>1940</v>
+      </c>
+      <c r="O406">
+        <v>1944</v>
+      </c>
+      <c r="Q406" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=976</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407">
+        <v>1941</v>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>Sebes József SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>Peking (北京), Kína</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
+        <is>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>kínai nyelvi tanulmányok</t>
+        </is>
+      </c>
+      <c r="N407">
+        <v>1940</v>
+      </c>
+      <c r="O407">
         <v>1942</v>
       </c>
-      <c r="Q401" t="inlineStr">
+      <c r="Q407" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=979</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408">
+        <v>1941</v>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>Simon Gyula Lambert O.Cist</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár</t>
+        </is>
+      </c>
+      <c r="N408">
+        <v>1940</v>
+      </c>
+      <c r="O408">
+        <v>1942</v>
+      </c>
+      <c r="Q408" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>