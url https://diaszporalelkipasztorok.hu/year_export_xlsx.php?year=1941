--- v2 (2026-10-30)
+++ v3 (2026-10-31)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,23637 +98,23637 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1941</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>All countries</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
         <v>99</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="B10">
         <v>292</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
         <v>5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>18</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
         <v>90</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
         <v>26</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1941</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>Szent Miklós Görögkatolikus Székesegyház, Nyíregyháza, Magyar Királyság
-Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Magyarország - segédlelkész</t>
+Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Hungary - assistant pastor</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
-          <t>1941. október 1.
+          <t>October 1, 1941
 1941</t>
         </is>
       </c>
       <c r="O18">
         <v>1951</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1941</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Újpest, Budapest, Magyar Királyság - intézeti igazgató
-Segítő Szűz Mária Lelkészség, Budapest, Magyar Királyság - tartományi titkár</t>
+          <t>Újpest, Budapest, Magyar Királyság - director of the institute
+Segítő Szűz Mária Lelkészség, Budapest, Magyar Királyság - provincial secretary</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1937
 1941</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1941</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság - hitszónok</t>
+          <t>Székesfehérvár, Magyar Királyság - preacher</t>
         </is>
       </c>
       <c r="N20">
         <v>1941</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1941</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Beginning of foreign service
+Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Róma, Olaszország - teológiai tanulmányok
-Budapest, Magyar Királyság - filozófiai tanulmányok (Kassán folytatja)</t>
+          <t>Róma, Italy - theological studies
+Budapest, Magyar Királyság - philosophy studies (to be continued in Košice)</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1941
 1939</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1943
 1941</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1941</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Cak Stanley A.</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>St. Joseph és St. Joan of Arc, Kokomo, IN, USA - segédlelkész, kórházlelkész
-Plymouth, IN, USA - segédlelkész, valamint a Culverben található misszió ellátása</t>
+          <t>St. Joseph és St. Joan of Arc, Kokomo, IN, USA - assistant pastor, hospital chaplain
+Plymouth, IN, USA - assistant pastor and overseeing the mission in Culver</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1938
 1941</t>
         </is>
       </c>
       <c r="O22">
         <v>1941</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=120</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1941</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Cserey Béla</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Báthori-Apor Kollégium, Kolozsvár, Magyar Királyság - tanulmányi felügyelő</t>
+          <t>Báthori-Apor Kollégium, Kolozsvár, Magyar Királyság - academic advisor</t>
         </is>
       </c>
       <c r="N23">
         <v>1941</v>
       </c>
       <c r="O23">
         <v>1944</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=958</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1941</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - gyakorló tanár</t>
+          <t>Budapest, Magyar Királyság - student teacher</t>
         </is>
       </c>
       <c r="N24">
         <v>1940</v>
       </c>
       <c r="O24">
         <v>1941</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1941</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Kaposvár, Magyar Királyság - lelkész, valamint főgimnáziumi tanár, Kaposvár város képviselőtestületének tagja, Somogy vármegye törvényhatósági bizottságának, kisgyűlésének, testnevelési jelölőbizottságának, közüzemi felügyelőbizottságának tagja.
-Balatonszepezd, Magyar Királyság - adminisztrátor</t>
+          <t>Szent Imre templom, Kaposvár, Magyar Királyság - pastor and high school teacher; member of the Kaposvár City Council; member of the Somogy County Legislative Committee, the County Assembly, the Physical Education Nominating Committee, and the Public Utilities Supervisory Board.
+Balatonszepezd, Magyar Királyság - administrator</t>
         </is>
       </c>
       <c r="N25" t="inlineStr">
         <is>
           <t>1921
 1941</t>
         </is>
       </c>
       <c r="O25" t="inlineStr">
         <is>
           <t>1941
 1957</t>
         </is>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1941</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Czibere Mihály</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA - lelkész</t>
+          <t>Trenton, NJ, USA - pastor</t>
         </is>
       </c>
       <c r="N26">
         <v>1941</v>
       </c>
       <c r="O26">
         <v>1952</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=133</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1941</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Gyárváros, Győr, Magyar Királyság - segédlelkész
-Munkács, Magyar Királyság - tábori lelkész a VIII. hadtestnél</t>
+          <t>Gyárváros, Győr, Magyar Királyság - assistant pastor
+Munkács, Magyar Királyság - field chaplain with the VIII Corps</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1936
 1941</t>
         </is>
       </c>
       <c r="O27">
         <v>1941</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1941</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Máriaradna, Románia - gyóntató, lelkész
-ismeretlen helyen szolgál</t>
+          <t>Máriaradna, Romania - confessor, pastor
+is stationed at an unknown location</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1941</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>Szent Margit kórház, Cleveland, OH, USA
 Rocky River, OH, USA</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>1934
 1941</t>
         </is>
       </c>
       <c r="O29" t="inlineStr">
         <is>
           <t>1941
 1945</t>
         </is>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1941</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="N30">
         <v>1941</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1941</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Dömötör Lajos Ede OFM</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Magyar Királyság - tanulmányok végzése</t>
+          <t>Magyar Királyság - pursuing studies</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
-          <t>1941. július 13.
+          <t>July 13, 1941
 1941</t>
         </is>
       </c>
       <c r="O31">
         <v>1945</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=218</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1941</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Hódmezővásárhely, Magyar Királyság - plébános</t>
+          <t>Hódmezővásárhely, Magyar Királyság - parish priest</t>
         </is>
       </c>
       <c r="N32">
         <v>1936</v>
       </c>
       <c r="O32">
         <v>1941</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1941</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Edelényi Achilles, Dr</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Szent Erzsébet templom, Kecskemét, Magyar Királyság - segédlelkész és zárdalelkész, hittanár
-Szombathely, Magyar Királyság - tábori lelkész, 1943-tól tábori főlelkész</t>
+          <t>Szent Erzsébet templom, Kecskemét, Magyar Királyság - assistant pastor and chaplain, religious education teacher
+Szombathely, Magyar Királyság - field chaplain; chief field chaplain from 1943</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>1937
 1941</t>
         </is>
       </c>
       <c r="O33" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=227</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1941</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Ferencz György</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA - segédlelkész
-Euclid, OH, USA - segédlelkész</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA - assistant pastor
+Euclid, OH, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1938
 1941</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=270</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1941</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Forró János Alpár OFM</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Magyar Királyság - több rendházban is szolgál, majd kórházlelkész</t>
+          <t>Magyar Királyság - served in several monasteries, and later as a hospital chaplain</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>1941
 1941</t>
         </is>
       </c>
       <c r="O35">
         <v>1945</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=284</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1941</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - segédlelkész
-Szent László R. K. Egyházközség, Lorain, OH, USA - plébános</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - assistant pastor
+Szent László R. K. Egyházközség, Lorain, OH, USA - parish priest</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>1931
 1941</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1941</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Gyula, Magyar Királyság - segédlelkész
-Debrecen, Magyar Királyság - segédlelkész és a római katolikus leánylíceum és tanítóképző hittanára</t>
+          <t>Gyula, Magyar Királyság - assistant pastor
+Debrecen, Magyar Királyság - Assistant Pastor and Religion Teacher at the Roman Catholic Girls’ High School and Teacher Training College</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1938
 1941</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1941</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Magyar Királyság - rendi feladatok</t>
+          <t>Magyar Királyság - routine tasks</t>
         </is>
       </c>
       <c r="N38" t="inlineStr">
         <is>
-          <t>1941. július 13.
+          <t>July 13, 1941
 1941</t>
         </is>
       </c>
       <c r="O38">
         <v>1943</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1941</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Kolozsvár, Magyar Királyság - tanár</t>
+          <t>Kolozsvár, Magyar Királyság - teacher</t>
         </is>
       </c>
       <c r="N39">
         <v>1940</v>
       </c>
       <c r="O39">
         <v>1941</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1941</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Gergely Gyula Gaudens OFM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - segédlelkész</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N40">
         <v>1941</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=322</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1941</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Pannonhalma, Magyar Királyság - hitszónok és hebdomadarius
-Budapest, Magyar Királyság - gyakorló tanár</t>
+          <t>Pannonhalma, Magyar Királyság - preacher and churchwarden
+Budapest, Magyar Királyság - student teacher</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1941</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Róma, Olaszország - tanulmányok végzése, illetve oktatási tevékenység, közben 1947 körül Flint, MI, USA, majd Roebling, NJ, USA, 1950 körül New York, NY, USA</t>
+          <t>Róma, Italy - Pursuing studies and teaching activities, living in Flint, MI, USA, around 1947, then in Roebling, NJ, USA, and in New York, NY, USA, around 1950</t>
         </is>
       </c>
       <c r="N42">
         <v>1941</v>
       </c>
       <c r="O42">
         <v>1962</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1941</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Heves, Magyar Királyság - segédlelkész, közben Diósgyőr hitoktató</t>
+          <t>Heves, Magyar Királyság - assistant pastor, and religious education teacher in Diósgyőr</t>
         </is>
       </c>
       <c r="N43">
         <v>1941</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1941</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...2 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Priestly ordination
+Beginning of domestic service
+Transfer (new place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Halter János</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Diakóvár, Független Horvát Állam - segédlelkész
-[...1 lines deleted...]
-Militics, Magyar Királyság - segédlelkész</t>
+          <t>Diakóvár, Független Horvát Állam - assistant pastor
+Gádoros, Magyar Királyság - parish administrator
+Militics, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
-          <t>1941. április 20.
+          <t>April 20, 1941
 1941
 1941
 1941</t>
         </is>
       </c>
       <c r="O44">
         <v>1943</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=365</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1941</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Hegyi József Péter OFM</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>ismeretlen helyen szolgál
-Szamosújvár, Románia - házfőnök</t>
+          <t>serving in an unknown location
+Szamosújvár, Romania - head of household</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>1939
 1941</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1941</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>katonai szolgálat, mint a kiképzésre behívott papok és kispapok helyettes iskolaparancsnoka, főhadnagyi rangban</t>
+          <t>military service as deputy school commander for priests and seminarians called up for training, with the rank of first lieutenant</t>
         </is>
       </c>
       <c r="N46">
         <v>1941</v>
       </c>
       <c r="O46">
         <v>1942</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1941</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - gyakorló tanár</t>
+          <t>Budapest, Magyar Királyság - student teacher</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
-          <t>1941. június 22.
+          <t>June 22, 1941
 1941</t>
         </is>
       </c>
       <c r="O47">
         <v>1942</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1941</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Rábacsanak, Magyar Királyság - segédlelkész</t>
+          <t>Rábacsanak, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N48">
         <v>1941</v>
       </c>
       <c r="O48">
         <v>1946</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1941</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Szentgyörgymező, Esztergom, Magyar Királyság - plébános
-Garamkövesd, Magyar Királyság - plébános, a csehszlovák hatóságok 1945-ben kiutasítják</t>
+          <t>Szentgyörgymező, Esztergom, Magyar Királyság - parish priest
+Garamkövesd, Magyar Királyság - parish priest, expelled by the Czechoslovak authorities in 1945</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>1936
 1941</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>1941
 1945</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1941</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Beginning of foreign service
+Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA - segédlelkész
-Szombathely, Magyar Királyság - püspöki titkár</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA - assistant pastor
+Szombathely, Magyar Királyság - episcopal secretary</t>
         </is>
       </c>
       <c r="N50" t="inlineStr">
         <is>
           <t>1941
 1936</t>
         </is>
       </c>
       <c r="O50" t="inlineStr">
         <is>
           <t>1945
 1941</t>
         </is>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1941</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Transfer (previous place of service)
+Return home</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Róma, Olaszország - erkölcstan professzor
-Budapest, Magyar Királyság - a magyar szerviták előljárója</t>
+          <t>Róma, Italy - professor of ethics
+Budapest, Magyar Királyság - the leader of the Hungarian Servites</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>1939
 1941</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>1941
 1946</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1941</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Iványi Kazimír OFMConv</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA - segédlelkész</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N52">
         <v>1941</v>
       </c>
       <c r="O52">
         <v>1943</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=466</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1941</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Siklós, Magyar Királyság - Alsószentmártonban cigányok lelkésze</t>
+          <t>Siklós, Magyar Királyság - The pastor of the Roma community in Alsószentmárton</t>
         </is>
       </c>
       <c r="N53">
         <v>1941</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1941</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Transfer (previous place of service)
+Return home</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Berlin, Német Birodalom - magyar lelkész
-Gyöngyös, Magyar Királyság - teológiai tanár, rendi definitor</t>
+          <t>Berlin, Német Birodalom - Hungarian pastor
+Gyöngyös, Magyar Királyság - theology professor, member of the order’s Definitory</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>1938
 1941</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>1941
 1950</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1941</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Kolozsvár, Magyar Királyság - Nagysármás és fíliáiban lelkész
-Tusnádfürdő, Magyar Királyság - plébános</t>
+          <t>Kolozsvár, Magyar Királyság - Pastor in Nagysármás and its branches
+Tusnádfürdő, Magyar Királyság - parish priest</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1941</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Kerner István Paszkál OFM</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Holy Family Church, Oldenburg, IN, USA - plébános</t>
+          <t>Holy Family Church, Oldenburg, IN, USA - parish priest</t>
         </is>
       </c>
       <c r="N56">
         <v>1941</v>
       </c>
       <c r="O56">
         <v>1950</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1941</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Beginning of foreign service
+Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Berlin, Németország - magyar lelkész
-Szombathely, Magyar Királyság - teológiai tanár</t>
+          <t>Berlin, Germany - Hungarian pastor
+Szombathely, Magyar Királyság - theology professor</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>1941
 1936</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>1953
 1941</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1941</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Koloszár István</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>Tab, Magyar Királyság
-Mihályfa, Magyar Királyság - plébános</t>
+Mihályfa, Magyar Királyság - parish priest</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>1935
 1941</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>1941
 1948</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1941</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Kossey Gábor</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Trauger, PA, USA - parókus</t>
+          <t>Trauger, PA, USA - parish priest</t>
         </is>
       </c>
       <c r="N59">
         <v>1941</v>
       </c>
       <c r="O59">
         <v>1944</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1941</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Esztergom, Magyar Királyság
-Galánta, Magyar Királyság - segédlelkész</t>
+Galánta, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
-          <t>1941. június 15.
+          <t>June 15, 1941
 1941</t>
         </is>
       </c>
       <c r="O60">
         <v>1943</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1941</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Magyar Királyság - provinciálisi titkár, konzulátor</t>
+          <t>Margit körút, Budapest, Magyar Királyság - Provincial Secretary, Consultor</t>
         </is>
       </c>
       <c r="N61">
         <v>1941</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1941</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Máriaradna, Románia - lelkész
-Magyar Királyság - tábori lelkész</t>
+          <t>Máriaradna, Romania - pastor
+Magyar Királyság - camp chaplain</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>1941
 1945</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1941</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of foreign service</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA
-Szent Margit templom, Cleveland, OH, USA - segédlelkész</t>
+Szent Margit templom, Cleveland, OH, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
-          <t>1941. május 31.
+          <t>May 31, 1941
 1941</t>
         </is>
       </c>
       <c r="O63">
         <v>1943</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1941</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Taming, Kína - kollégiumi generális prefektus</t>
+          <t>Taming, Kína - Residence Hall Director</t>
         </is>
       </c>
       <c r="N64">
         <v>1941</v>
       </c>
       <c r="O64">
         <v>1944</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1941</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Gyöngyösszőllős, Szombathely, Magyar Királyság - alapító lelkész, plébános
-Salköveskút, Magyar Királyság - plébános</t>
+          <t>Gyöngyösszőllős, Szombathely, Magyar Királyság - founding pastor, parish priest
+Salköveskút, Magyar Királyság - parish priest</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>1930
 1941</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
           <t>1941
 1949</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1941</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - gyakorló tanár
-Zalaapáti, Magyar Királyság - hitoktató</t>
+          <t>Budapest, Magyar Királyság - student teacher
+Zalaapáti, Magyar Királyság - religious educator</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1941</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>Simontornya, Magyar Királyság
-Magyar Királyság - tábori lelkész a keleti fronton</t>
+Magyar Királyság - field chaplain on the Eastern Front</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1941</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Lehmayer Béla</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Bácskai apostoli adminisztratúra</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Szabadka, Magyar Királyság - hitoktató</t>
+          <t>Szabadka, Magyar Királyság - religious educator</t>
         </is>
       </c>
       <c r="N68">
         <v>1941</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=643</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1941</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság - betegápoló</t>
+          <t>Kalocsa, Magyar Királyság - nurse</t>
         </is>
       </c>
       <c r="N69">
         <v>1941</v>
       </c>
       <c r="O69">
         <v>1947</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1941</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Szomód, Magyar Királyság - segédlelkész
-Gyárváros, Győr, Magyar Királyság - segédlelkész, a Kisfaludy Kör tagja</t>
+          <t>Szomód, Magyar Királyság - assistant pastor
+Gyárváros, Győr, Magyar Királyság - assistant pastor, member of the Kisfaludy Circle</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
           <t>1939
 1941</t>
         </is>
       </c>
       <c r="O70">
         <v>1941</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1941</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Munkács, Magyar Királyság - önálló hitoktató</t>
+          <t>Munkács, Magyar Királyság - independent religious educator</t>
         </is>
       </c>
       <c r="N71">
         <v>1941</v>
       </c>
       <c r="O71">
         <v>1946</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1941</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság - tanár</t>
+          <t>Debrecen, Magyar Királyság - teacher</t>
         </is>
       </c>
       <c r="N72">
         <v>1941</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1941</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Beginning of foreign service
+Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Belgium - magyar lelkész
-Gyárváros, Győr, Magyar Királyság - segédlelkész</t>
+          <t>Belgium - Hungarian pastor
+Gyárváros, Győr, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>1941
 1936</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t>1947
 1941</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1941</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Vajdahunyad, Románia - V. éves teológus, lelkész
-szolgálati helye nem ismert</t>
+          <t>Vajdahunyad, Romania - Fifth-year theology student, pastor
+place of service unknown</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1941</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...3 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)
+Transfer (new place of service)
+Transfer (new place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Nagy János</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Jásztelek, Magyar Királyság - adminisztrátor
-[...3 lines deleted...]
-Bátor, Magyar Királyság - segédlelkész</t>
+          <t>Jásztelek, Magyar Királyság - administrator
+Bodony, Magyar Királyság - assistant pastor
+Kisnána, Magyar Királyság - assistant pastor
+Mezőtarkány, Magyar Királyság - assistant pastor
+Bátor, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>1940
 1941
 1941
 1941
 1941</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=791</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1941</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Vár, Győr, Magyar Királyság - segédlelkész</t>
+          <t>Vár, Győr, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N76">
         <v>1941</v>
       </c>
       <c r="O76">
         <v>1944</v>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1941</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Firenze, Olaszország - tercia</t>
+          <t>Firenze, Italy - tercia</t>
         </is>
       </c>
       <c r="N77">
         <v>1941</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1941</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Transfer (previous place of service)
+Return home</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Szent János kórház, Budapest, Magyar Királyság - kórházlelkész, közben a 8. kerületi Baross u. 23. sz. alatti elemi iskola hitoktatója
-Budapest, Magyar Királyság - tábori lelkész</t>
+          <t>Szent János kórház, Budapest, Magyar Királyság - hospital chaplain, and at the same time, a religion teacher at the elementary school located at 23 Baross Street in the 8th District
+Budapest, Magyar Királyság - camp chaplain</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>1937
 1941</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1941</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Pintér János</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Tata, Magyar Királyság - segédlelkész
-Győr, Magyar Királyság - tábori lelkész</t>
+          <t>Tata, Magyar Királyság - assistant pastor
+Győr, Magyar Királyság - camp chaplain</t>
         </is>
       </c>
       <c r="N79" t="inlineStr">
         <is>
           <t>1939
 1941</t>
         </is>
       </c>
       <c r="O79" t="inlineStr">
         <is>
           <t>1941
 1946</t>
         </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1941</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Muraszemenye, Magyar Királyság - segédlelkész
-Csehimindszent, Magyar Királyság - segédlelkész</t>
+          <t>Muraszemenye, Magyar Királyság - assistant pastor
+Csehimindszent, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1941</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - tanár
-Keszthely, Magyar Királyság - tanár, majd házgondnok</t>
+          <t>Budapest, Magyar Királyság - teacher
+Keszthely, Magyar Királyság - teacher, then building manager</t>
         </is>
       </c>
       <c r="N81">
         <v>1941</v>
       </c>
       <c r="O81" t="inlineStr">
         <is>
           <t>1941
 1945</t>
         </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1941</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Magyar Királyság - a tartományfőnök helyettese, az anyagi ügyek intézője
-Budapest - lelkipásztor</t>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyar Királyság - the provincial superior’s deputy, the administrator of financial affairs
+Budapest - pastor</t>
         </is>
       </c>
       <c r="N82" t="inlineStr">
         <is>
           <t>1936
 1941</t>
         </is>
       </c>
       <c r="O82" t="inlineStr">
         <is>
           <t>1941
 1948</t>
         </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1941</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Raáb Sándor</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Szond, Magyar Királyság - segédlelkész</t>
+          <t>Szond, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N83">
         <v>1941</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=906</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1941</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, USA - segédlelkész</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N84">
         <v>1941</v>
       </c>
       <c r="O84">
         <v>1944</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1941</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Celldömölk, Magyar Királyság - lelkész</t>
+          <t>Celldömölk, Magyar Királyság - pastor</t>
         </is>
       </c>
       <c r="N85">
         <v>1940</v>
       </c>
       <c r="O85">
         <v>1941</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1941</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - gyakorló tanár
-Sopron, Magyar Királyság - gimnáziumi tanár</t>
+          <t>Budapest, Magyar Királyság - student teacher
+Sopron, Magyar Királyság - high school teacher</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>1940
 1941</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t>1941
 1943</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1941</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Sorossy Sándor</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
           <t>Nyíregyháza, Magyar Királyság
-Nagyhalász, Magyarország - szervező lelkész</t>
+Nagyhalász, Hungary - organizing pastor</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>1941. október 1.
+          <t>October 1, 1941
 1941</t>
         </is>
       </c>
       <c r="O87">
         <v>1958</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1024</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1941</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Suba Viktor</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Kisberezna, Csehszlovákia - parókus
-Ungvár, Magyar Királyság - nyugállományban</t>
+          <t>Kisberezna, Csehszlovákia - parish priest
+Ungvár, Magyar Királyság - retired</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>1926
 1941</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
           <t>1941
 1952</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1021</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1941</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Sárvári János Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Tata, Magyar Királyság - tanár</t>
+          <t>Tata, Magyar Királyság - teacher</t>
         </is>
       </c>
       <c r="N89">
         <v>1939</v>
       </c>
       <c r="O89">
         <v>1941</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=964</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1941</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Papszentelés
-Örökfogadalom</t>
+          <t>Priestly ordination
+Perpetual vows</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>1941. június 24.
-1941. január 3.</t>
+          <t>June 24, 1941
+January 3, 1941</t>
         </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1941</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Grosz Ferenc</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
           <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
-          <t>1941. február 1.</t>
+          <t>February 1, 1941</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=338</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1941</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Bíró Mihály (CSC)</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Keresztes Kongregáció (Congregatio a Sancta Cruce)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>1941. március 5.</t>
+          <t>March 5, 1941</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=83</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1941</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Perényi László</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Pély, Magyar Királyság</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>1941. március 23.</t>
+          <t>March 23, 1941</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=864</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1941</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>1941. április 3.</t>
+          <t>April 3, 1941</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1941</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Nagy Dezső, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
           <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>1941. április 14.</t>
+          <t>April 14, 1941</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=786</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1941</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>1941. május 3.</t>
+          <t>May 3, 1941</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1941</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
           <t>Sanghaj, Kína</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>1941. május 31.</t>
+          <t>May 31, 1941</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1941</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>1941. június 13.</t>
+          <t>June 13, 1941</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1941</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>1941. június 22.</t>
+          <t>June 22, 1941</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1941</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Schwáb András SJ</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>1941. június 22.</t>
+          <t>June 22, 1941</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=977</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1941</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Olajos Andor Elréd OSB, Dr.</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>1941. június 28.</t>
+          <t>June 28, 1941</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=831</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1941</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>Regina, SK, Canada</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>1941. július 6.</t>
+          <t>July 6, 1941</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1941</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>1941. július 13.</t>
+          <t>July 13, 1941</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1941</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>1941. július 21.</t>
+          <t>July 21, 1941</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1941</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
           <t>Vác, Magyar Királyság</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>1941. augusztus 2.</t>
+          <t>August 2, 1941</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=457</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1941</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Csorna, Magyar Királyság</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>1941. augusztus 14.</t>
+          <t>August 14, 1941</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1941</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Kövecses Géza SJ</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>1941. augusztus 14.</t>
+          <t>August 14, 1941</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=604</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1941</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>1941. augusztus 14.</t>
+          <t>August 14, 1941</t>
         </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1941</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>First (temporary) vows</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>1941. augusztus 23.</t>
+          <t>August 23, 1941</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1941</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Divald István Sch.P, dr</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Vác, Magyar Királyság</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>1941. augusztus 27.</t>
+          <t>August 27, 1941</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=203</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1941</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>First (temporary) vows</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
           <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>1941. augusztus 30.</t>
+          <t>August 30, 1941</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1941</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>First (temporary) vows</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>1941. augusztus 30.</t>
+          <t>August 30, 1941</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1941</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
           <t>Jászberény, Magyar Királyság</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>1941. szeptember 8.</t>
+          <t>September 8, 1941</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1941</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>1941. október 5.</t>
+          <t>October 5, 1941</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1941</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Körössy Endre, Dr.</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
           <t>Szolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>1941. október 29.</t>
+          <t>October 29, 1941</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=600</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1941</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Románia</t>
+          <t>Csíksomlyó, Romania</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>1941. december 8.</t>
+          <t>December 8, 1941</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1941</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
           <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>ideiglenes lelkész</t>
+          <t>interim pastor</t>
         </is>
       </c>
       <c r="N117">
         <v>1891</v>
       </c>
       <c r="O117">
         <v>1982</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1941</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
           <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>parókus, 1938-tól nyugállományban</t>
+          <t>parish priest, retired since 1938</t>
         </is>
       </c>
       <c r="N118">
         <v>1908</v>
       </c>
       <c r="O118">
         <v>1943</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1941</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
           <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N119">
         <v>1908</v>
       </c>
       <c r="O119">
         <v>1954</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1941</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
           <t>szlovák templom</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N120">
         <v>1910</v>
       </c>
       <c r="O120">
         <v>1952</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1941</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
           <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N121">
         <v>1913</v>
       </c>
       <c r="O121">
         <v>1944</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1941</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
           <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N122">
         <v>1913</v>
       </c>
       <c r="O122">
         <v>1955</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1941</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J123" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N123">
         <v>1914</v>
       </c>
       <c r="O123">
         <v>1948</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1941</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Baja</t>
         </is>
       </c>
       <c r="N124">
         <v>1915</v>
       </c>
       <c r="O124">
         <v>1950</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1941</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="N125">
         <v>1915</v>
       </c>
       <c r="O125">
         <v>1950</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1941</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Kecskemét</t>
         </is>
       </c>
       <c r="N126">
         <v>1915</v>
       </c>
       <c r="O126">
         <v>1950</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1941</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Szeged</t>
         </is>
       </c>
       <c r="N127">
         <v>1915</v>
       </c>
       <c r="O127">
         <v>1950</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1941</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Szigetvár</t>
         </is>
       </c>
       <c r="N128">
         <v>1915</v>
       </c>
       <c r="O128">
         <v>1950</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1941</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Szolnok</t>
         </is>
       </c>
       <c r="N129">
         <v>1915</v>
       </c>
       <c r="O129">
         <v>1950</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1941</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
           <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N130">
         <v>1915</v>
       </c>
       <c r="O130">
         <v>1950</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1941</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J131" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N131">
         <v>1915</v>
       </c>
       <c r="O131">
         <v>1947</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1941</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Hanulya József</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N132">
         <v>1918</v>
       </c>
       <c r="O132">
         <v>1957</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1941</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J133" t="inlineStr">
         <is>
           <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N133">
         <v>1918</v>
       </c>
       <c r="O133">
         <v>1969</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1941</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>helyettes lelkész, majd parókus</t>
+          <t>assistant pastor, then parish pastor</t>
         </is>
       </c>
       <c r="N134">
         <v>1919</v>
       </c>
       <c r="O134">
         <v>1950</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1941</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Madár János</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
           <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N135">
         <v>1919</v>
       </c>
       <c r="O135">
         <v>1944</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1941</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
           <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N136">
         <v>1919</v>
       </c>
       <c r="O136">
         <v>1963</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1941</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
           <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
           <t>Szent János templom</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N137">
         <v>1920</v>
       </c>
       <c r="O137">
         <v>1966</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1941</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Hartel József</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N138">
         <v>1920</v>
       </c>
       <c r="O138">
         <v>1942</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1941</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
           <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
           <t>Sacred Heart Seminary, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N139">
         <v>1920</v>
       </c>
       <c r="O139">
         <v>1954</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1941</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
           <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>apát</t>
+          <t>abbot</t>
         </is>
       </c>
       <c r="N140">
         <v>1921</v>
       </c>
       <c r="O140">
         <v>1950</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1941</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
           <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>plébános, utána nyugállományban</t>
+          <t>parish priest, later retired</t>
         </is>
       </c>
       <c r="N141">
         <v>1921</v>
       </c>
       <c r="O141">
         <v>1954</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1941</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
           <t>Nagylég, Csehszlovákia</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N142">
         <v>1922</v>
       </c>
       <c r="O142">
         <v>1942</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1941</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
+          <t>missionary pastor (in the U.S., as well as in Baberton, OH, U.S.)</t>
         </is>
       </c>
       <c r="N143">
         <v>1922</v>
       </c>
       <c r="O143">
         <v>1946</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1941</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
           <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>assistant pastor, religious educator</t>
         </is>
       </c>
       <c r="N144">
         <v>1922</v>
       </c>
       <c r="O144">
         <v>1946</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1941</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
           <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N145">
         <v>1922</v>
       </c>
       <c r="O145">
         <v>1956</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1941</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Szent József templom, Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J146" t="inlineStr">
         <is>
           <t>Szent József templom</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N146">
         <v>1922</v>
       </c>
       <c r="O146">
         <v>1950</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1941</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
           <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>templomépítő plébános</t>
+          <t>parish priest who built the church</t>
         </is>
       </c>
       <c r="N147">
         <v>1922</v>
       </c>
       <c r="O147">
         <v>1959</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1941</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Manréza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
           <t>Manréza</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>rendi újoncok mestere, valamint a lelkigyakorlatos ház vezetője</t>
+          <t>Master of novices and director of the retreat house</t>
         </is>
       </c>
       <c r="N148">
         <v>1923</v>
       </c>
       <c r="O148">
         <v>1942</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1941</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
+          <t>parish priest; served at St. Stephen’s Church in 1937</t>
         </is>
       </c>
       <c r="N149">
         <v>1923</v>
       </c>
       <c r="O149">
         <v>1970</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1941</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
           <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>plébános (Diós szerint kihelyezett káplán)</t>
+          <t>parish priest (according to Diós, a chaplain assigned to another parish)</t>
         </is>
       </c>
       <c r="N150">
         <v>1923</v>
       </c>
       <c r="O150">
         <v>1949</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1941</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N151">
         <v>1923</v>
       </c>
       <c r="O151">
         <v>1950</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1941</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
+          <t>missionary at the Rio Negro settlement in the Amazon Basin. From 1939, he worked among the Tucano Indians on the border between Venezuela and Colombia</t>
         </is>
       </c>
       <c r="N152">
         <v>1924</v>
       </c>
       <c r="O152">
         <v>1949</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1941</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
           <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
+          <t>episcopal secretary, head of the diocesan court, and pastor of St. Peter and St. Paul Church.</t>
         </is>
       </c>
       <c r="N153">
         <v>1924</v>
       </c>
       <c r="O153">
         <v>1945</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1941</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Kanada</t>
+          <t>Stockholm, SK, Canada</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>plébános, 1932-től esperes</t>
+          <t>parish priest, dean from 1932</t>
         </is>
       </c>
       <c r="N154">
         <v>1924</v>
       </c>
       <c r="O154">
         <v>1962</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1941</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
           <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>Nepumuki Szent János plébánia</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>adminisztrátor, majd plébános</t>
+          <t>administrator, then parish priest</t>
         </is>
       </c>
       <c r="N155">
         <v>1925</v>
       </c>
       <c r="O155">
         <v>1944</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1941</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
           <t>Szent Antal templom, Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
           <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N156">
         <v>1925</v>
       </c>
       <c r="O156">
         <v>1947</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1941</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>segédlelkész, majd parókus</t>
+          <t>assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N157">
         <v>1925</v>
       </c>
       <c r="O157">
         <v>1950</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1941</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
           <t>Sacred Heart, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
           <t>Sacred Heart</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>magyar és német lelkész, plébános</t>
+          <t>Hungarian and German pastor, parish priest</t>
         </is>
       </c>
       <c r="N158">
         <v>1925</v>
       </c>
       <c r="O158">
         <v>1960</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1941</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N159">
         <v>1925</v>
       </c>
       <c r="O159">
         <v>1956</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1941</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>segédlelkész, majd ugyanitt 1936-tól plébános, emellett az egyházi iskolában tanított és segédedző</t>
+          <t>assistant pastor, then parish priest at the same church starting in 1936; he also taught at the church school and served as an assistant coach</t>
         </is>
       </c>
       <c r="N160">
         <v>1927</v>
       </c>
       <c r="O160">
         <v>1954</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1941</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
           <t>Ciszterci rendi katolikus gimnázium</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1946 – 1948 között igazgatóhelyettes, 1947 – 1950 helyettes házfőnök</t>
+          <t>High school teacher; deputy principal from 1946 to 1948; assistant headmaster from 1947 to 1950</t>
         </is>
       </c>
       <c r="N161">
         <v>1927</v>
       </c>
       <c r="O161">
         <v>1950</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1941</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
           <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N162">
         <v>1927</v>
       </c>
       <c r="O162">
         <v>1947</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1941</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
           <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>templomépítő, alapító plébános</t>
+          <t>church builder, founding pastor</t>
         </is>
       </c>
       <c r="N163">
         <v>1927</v>
       </c>
       <c r="O163">
         <v>1960</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1941</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Kuba</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>Kuba</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>misszionárius, magyar lelkész</t>
+          <t>missionary, Hungarian pastor</t>
         </is>
       </c>
       <c r="N164">
         <v>1927</v>
       </c>
       <c r="O164">
         <v>1960</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1941</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
           <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>tanár, igazgató</t>
+          <t>teacher, principal</t>
         </is>
       </c>
       <c r="N165">
         <v>1927</v>
       </c>
       <c r="O165">
         <v>1946</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1941</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N166">
         <v>1927</v>
       </c>
       <c r="O166">
         <v>1952</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1941</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
           <t>Szent Margit templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
           <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
+          <t>parish priest (according to Miklósházy: 1927–1965, Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N167">
         <v>1927</v>
       </c>
       <c r="O167">
         <v>1965</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1941</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
           <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>a szeminárium prefektusa és dogmatika tanára, 1930-ban spirituálisa</t>
+          <t>prefect of the seminary and professor of dogmatic theology; spiritual director in 1930</t>
         </is>
       </c>
       <c r="N168">
         <v>1927</v>
       </c>
       <c r="O168">
         <v>1943</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1941</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N169">
         <v>1927</v>
       </c>
       <c r="O169">
         <v>1947</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1941</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Réthy János</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N170">
         <v>1927</v>
       </c>
       <c r="O170">
         <v>1946</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=933</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1941</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Beretz László</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Szent Miklós templom, Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
           <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N171">
         <v>1928</v>
       </c>
       <c r="O171">
         <v>1945</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1941</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N172">
         <v>1928</v>
       </c>
       <c r="O172">
         <v>1957</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1941</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>plébános, magyar és német lelkész</t>
+          <t>parish priest, Hungarian and German pastor</t>
         </is>
       </c>
       <c r="N173">
         <v>1928</v>
       </c>
       <c r="O173">
         <v>1954</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1941</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Kajdanó, Szovjetunió</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>parókus, 1943-tól nyugállományban</t>
+          <t>parish priest, retired since 1943</t>
         </is>
       </c>
       <c r="N174">
         <v>1929</v>
       </c>
       <c r="O174">
         <v>1949</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1941</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N175">
         <v>1929</v>
       </c>
       <c r="O175">
         <v>1950</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1941</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Galambos József</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
           <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N176">
         <v>1929</v>
       </c>
       <c r="O176">
         <v>1955</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1941</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Galambos József</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
           <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N177">
         <v>1929</v>
       </c>
       <c r="O177">
         <v>1955</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1941</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
           <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N178">
         <v>1929</v>
       </c>
       <c r="O178">
         <v>1953</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1941</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>a Vatikáni magyar nagykövetség egyházi ügyek és kánonjog tanácsosa 1944-ig, közben 1940–1947 között a Pápai Magyar Intézet alapító rektora</t>
+          <t>Advisor on ecclesiastical affairs and canon law at the Hungarian Embassy to the Holy See until 1944; during that time, from 1940 to 1947, he served as the founding rector of the Pontifical Hungarian Institute</t>
         </is>
       </c>
       <c r="N179">
         <v>1929</v>
       </c>
       <c r="O179">
         <v>1947</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1941</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Soltész István</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N180">
         <v>1929</v>
       </c>
       <c r="O180">
         <v>1945</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1941</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Egner Emil</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
           <t>Elisabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N181">
         <v>1930</v>
       </c>
       <c r="O181">
         <v>1959</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1941</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
           <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>segédlelkész (apja mellett), majd parókus</t>
+          <t>assistant pastor (under his father), then parish pastor</t>
         </is>
       </c>
       <c r="N182">
         <v>1930</v>
       </c>
       <c r="O182">
         <v>1960</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1941</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Independence, OH, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N183">
         <v>1931</v>
       </c>
       <c r="O183">
         <v>1964</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1941</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J184" t="inlineStr">
         <is>
           <t>Páduai Szent Antal gimnázium</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>rendes tanár</t>
+          <t>regular teacher</t>
         </is>
       </c>
       <c r="N184">
         <v>1931</v>
       </c>
       <c r="O184">
         <v>1948</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1941</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J185" t="inlineStr">
         <is>
           <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="N185">
         <v>1931</v>
       </c>
       <c r="O185">
         <v>1946</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1941</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
           <t>Szent István templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
           <t>Szent István templom</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>lelkész és házfőnök</t>
+          <t>pastor and head of the household</t>
         </is>
       </c>
       <c r="N186">
         <v>1931</v>
       </c>
       <c r="O186">
         <v>1968</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1941</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
           <t>Esztergom</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, igazgatóhelyettes</t>
+          <t>high school teacher, assistant principal</t>
         </is>
       </c>
       <c r="N187">
         <v>1931</v>
       </c>
       <c r="O187">
         <v>1945</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1941</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Makra Mihály József SDB</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
           <t>La Vega, Venezuela</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>Venezuela</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>monastic brother</t>
         </is>
       </c>
       <c r="N188">
         <v>1931</v>
       </c>
       <c r="O188">
         <v>1944</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=690</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1941</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>több rendházban gondnok</t>
+          <t>caretaker at several monasteries</t>
         </is>
       </c>
       <c r="N189">
         <v>1931</v>
       </c>
       <c r="O189">
         <v>1944</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1941</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N190">
         <v>1931</v>
       </c>
       <c r="O190">
         <v>1949</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1941</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Józseffalva, Románia</t>
+          <t>Józseffalva, Romania</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>lelkész (oldallagosan:  Hadikfalva, Istensegíts)</t>
+          <t>pastor (also serving Hadikfalva and Istensegíts)</t>
         </is>
       </c>
       <c r="N191">
         <v>1931</v>
       </c>
       <c r="O191">
         <v>1945</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1941</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
           <t>Szent Mihály Főangyal templom, Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J192" t="inlineStr">
         <is>
           <t>Szent Mihály Főangyal templom</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N192">
         <v>1931</v>
       </c>
       <c r="O192">
         <v>1944</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1941</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
           <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N193">
         <v>1931</v>
       </c>
       <c r="O193">
         <v>1958</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1941</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>Argentína</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>lelkész (Szalézi Művek)</t>
+          <t>pastor (Salesian Works)</t>
         </is>
       </c>
       <c r="N194">
         <v>1931</v>
       </c>
       <c r="O194">
         <v>1962</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1941</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>misszionárius több helyen, kertész, konyhai kisegítő. Szolgálati helyei (bizonytalan időpontokban: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
+          <t>Missionary in several locations, gardener, kitchen assistant. Places of service (dates uncertain: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
         </is>
       </c>
       <c r="N195">
         <v>1932</v>
       </c>
       <c r="O195">
         <v>1945</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1941</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Pápa, Magyarország</t>
+          <t>Pápa, Hungary</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N196">
         <v>1932</v>
       </c>
       <c r="O196">
         <v>1958</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1941</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J197" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>plébános, közben 1945 Bridgeport, CT is</t>
+          <t>parish priest, including in Bridgeport, CT in 1945</t>
         </is>
       </c>
       <c r="N197">
         <v>1932</v>
       </c>
       <c r="O197">
         <v>1952</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1941</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Lorena, Brazília</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>katekista, közben magyarok lelkésze Santa Catarina-ban és São Paulo-ban, majd katonai lelkész.</t>
+          <t>catechist, and at the same time pastor to the Hungarian community in Santa Catarina and São Paulo, and later a military chaplain.</t>
         </is>
       </c>
       <c r="N198">
         <v>1932</v>
       </c>
       <c r="O198">
         <v>1954</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1941</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
           <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N199">
         <v>1932</v>
       </c>
       <c r="O199">
         <v>1944</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1941</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
           <t>St. Anthony, Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
           <t>St. Anthony</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>cipész, ács, karbantartó</t>
+          <t>shoemaker, carpenter, maintenance worker</t>
         </is>
       </c>
       <c r="N200">
         <v>1932</v>
       </c>
       <c r="O200">
         <v>1952</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1941</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>misszionárius, 1950 – 1952 vezető</t>
+          <t>missionary, leader from 1950 to 1952</t>
         </is>
       </c>
       <c r="N201">
         <v>1932</v>
       </c>
       <c r="O201">
         <v>1952</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1941</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
           <t>Havanna, Kuba</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>Kuba</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N202">
         <v>1932</v>
       </c>
       <c r="O202">
         <v>1957</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1941</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N203">
         <v>1932</v>
       </c>
       <c r="O203">
         <v>1954</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1941</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség, Alpha, NJ, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="N204">
         <v>1932</v>
       </c>
       <c r="O204">
         <v>1942</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1941</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
           <t>Clarksburg, MD, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N205">
         <v>1932</v>
       </c>
       <c r="O205">
         <v>1963</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1941</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Kroneisz Flórián SVD</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
           <t>Argentína</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>Argentína</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>misszionárius, rövid ideig tábori lelkész</t>
+          <t>missionary, chaplain for a short time</t>
         </is>
       </c>
       <c r="N206">
         <v>1932</v>
       </c>
       <c r="O206">
         <v>1945</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=611</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1941</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Saint Michael the Archangel Byzantine Catholic Church, Pittston, PA, USA</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
           <t>Saint Michael the Archangel Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N207">
         <v>1932</v>
       </c>
       <c r="O207">
         <v>1942</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1941</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Német János</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Túrjaremete, Magyarország</t>
+          <t>Túrjaremete, Hungary</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N208">
         <v>1932</v>
       </c>
       <c r="O208">
         <v>1946</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1941</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
           <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N209">
         <v>1932</v>
       </c>
       <c r="O209">
         <v>1943</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1941</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Suba Arnold András</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
           <t>Freeland, PA, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N210">
         <v>1932</v>
       </c>
       <c r="O210">
         <v>1961</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1018</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1941</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyarország</t>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Hungary</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
           <t>Segítő Szűz Mária Lelkészség</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>tartományfőnök</t>
+          <t>provincial governor</t>
         </is>
       </c>
       <c r="N211">
         <v>1933</v>
       </c>
       <c r="O211">
         <v>1948</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1941</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
           <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N212">
         <v>1933</v>
       </c>
       <c r="O212">
         <v>1948</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1941</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N213">
         <v>1933</v>
       </c>
       <c r="O213">
         <v>1948</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1941</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
           <t>Hope Haven, Marrero, LA, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
           <t>Hope Haven</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>prefektus, igazgató</t>
+          <t>prefect, principal</t>
         </is>
       </c>
       <c r="N214">
         <v>1933</v>
       </c>
       <c r="O214">
         <v>1966</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1941</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Székelyudvarhely, Románia</t>
+          <t>Székelyudvarhely, Romania</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>A Collegium Seraphicum prefektusa, bölcsészettanár, a laikusok magisztere, lelkész, definitor</t>
+          <t>Prefect of the Collegium Seraphicum, professor of philosophy, master of the laity, chaplain, and member of the Definitory</t>
         </is>
       </c>
       <c r="N215">
         <v>1933</v>
       </c>
       <c r="O215">
         <v>1942</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1941</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J216" t="inlineStr">
         <is>
           <t>Szent Imre templomigazgatóság</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>religious educator</t>
         </is>
       </c>
       <c r="N216">
         <v>1933</v>
       </c>
       <c r="O216">
         <v>1947</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1941</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N217">
         <v>1933</v>
       </c>
       <c r="O217">
         <v>1957</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1941</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Gáspár János</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N218">
         <v>1933</v>
       </c>
       <c r="O218">
         <v>1963</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1941</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N219">
         <v>1933</v>
       </c>
       <c r="O219">
         <v>1944</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1941</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
           <t>Pannonhalmi Főapátság</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>főapát (1947-től külföldön)</t>
+          <t>Abbot (abroad since 1947)</t>
         </is>
       </c>
       <c r="N220">
         <v>1933</v>
       </c>
       <c r="O220">
         <v>1950</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1941</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
           <t>Szent László templom, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
           <t>Szent László templom</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N221">
         <v>1933</v>
       </c>
       <c r="O221">
         <v>1977</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1941</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
           <t>Pujang, Kína</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>esperes, leányárvaházi igazgató, 1947-től apostoli adminisztrátor</t>
+          <t>Dean, director of a girls’ orphanage, apostolic administrator from 1947</t>
         </is>
       </c>
       <c r="N222">
         <v>1933</v>
       </c>
       <c r="O222">
         <v>1954</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1941</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>az Actio Catholica országos igazgatója</t>
+          <t>National Director of Actio Catholica</t>
         </is>
       </c>
       <c r="N223">
         <v>1933</v>
       </c>
       <c r="O223">
         <v>1948</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1941</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
           <t>Costa Rica</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>Costa Rica</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N224">
         <v>1933</v>
       </c>
       <c r="O224">
         <v>1954</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1941</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
           <t>El Salvador</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>El Salvador</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N225">
         <v>1933</v>
       </c>
       <c r="O225">
         <v>1954</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1941</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Honduras</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>Honduras</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N226">
         <v>1933</v>
       </c>
       <c r="O226">
         <v>1954</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1941</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
           <t>Nicaragua</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t>Nicaragua</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N227">
         <v>1933</v>
       </c>
       <c r="O227">
         <v>1954</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1941</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
           <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
           <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N228">
         <v>1933</v>
       </c>
       <c r="O228">
         <v>1949</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1941</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
           <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
           <t>Szent Péter és Pál G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N229">
         <v>1934</v>
       </c>
       <c r="O229">
         <v>1960</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1941</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
           <t>Szolnok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>hitszónok</t>
+          <t>preacher</t>
         </is>
       </c>
       <c r="N230">
         <v>1934</v>
       </c>
       <c r="O230">
         <v>1942</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1941</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J231" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>magyar lelkész, 1936-tól plébános</t>
+          <t>Hungarian pastor; parish priest since 1936</t>
         </is>
       </c>
       <c r="N231">
         <v>1934</v>
       </c>
       <c r="O231">
         <v>1943</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1941</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>Szent Imre templom, Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J232" t="inlineStr">
         <is>
           <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N232">
         <v>1934</v>
       </c>
       <c r="O232">
         <v>1944</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1941</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
           <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>a magyar kolónia lelkésze</t>
+          <t>the pastor of the Hungarian community</t>
         </is>
       </c>
       <c r="N233">
         <v>1934</v>
       </c>
       <c r="O233">
         <v>1942</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1941</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
           <t>St, Mary templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J234" t="inlineStr">
         <is>
           <t>St, Mary templom</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N234">
         <v>1934</v>
       </c>
       <c r="O234">
         <v>1946</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1941</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N235">
         <v>1934</v>
       </c>
       <c r="O235">
         <v>1942</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1941</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
           <t>Tát, Magyar Királyság</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>plébánoshelyettes, 1946-tól plébános</t>
+          <t>Assistant pastor; parish priest from 1946</t>
         </is>
       </c>
       <c r="N236">
         <v>1934</v>
       </c>
       <c r="O236">
         <v>1947</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1941</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N237">
         <v>1934</v>
       </c>
       <c r="O237">
         <v>1964</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1941</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>McAdoo, PA, USA</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N238">
         <v>1934</v>
       </c>
       <c r="O238">
         <v>1957</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1941</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
           <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N239">
         <v>1934</v>
       </c>
       <c r="O239">
         <v>1962</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1941</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N240">
         <v>1934</v>
       </c>
       <c r="O240">
         <v>1962</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1941</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
           <t>Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N241">
         <v>1934</v>
       </c>
       <c r="O241">
         <v>1962</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1941</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>Elrama, PA, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N242">
         <v>1934</v>
       </c>
       <c r="O242">
         <v>1962</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1941</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
           <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N243">
         <v>1934</v>
       </c>
       <c r="O243">
         <v>1962</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1941</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
           <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N244">
         <v>1934</v>
       </c>
       <c r="O244">
         <v>1962</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1941</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Mundwell János</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N245">
         <v>1934</v>
       </c>
       <c r="O245">
         <v>1943</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1941</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>Painesville, OH, USA</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N246">
         <v>1934</v>
       </c>
       <c r="O246">
         <v>1952</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1941</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>szentszéki jegyző, 1944-1947 között püspöki titkár</t>
+          <t>Chancery clerk; episcopal secretary from 1944 to 1947</t>
         </is>
       </c>
       <c r="N247">
         <v>1934</v>
       </c>
       <c r="O247">
         <v>1947</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1941</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
           <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>Argentína</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
           <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>monastic brother</t>
         </is>
       </c>
       <c r="N248">
         <v>1934</v>
       </c>
       <c r="O248">
         <v>2005</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1941</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
           <t>Árpádházi Szent Erzsébet templom, Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
           <t>Árpádházi Szent Erzsébet templom</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N249">
         <v>1934</v>
       </c>
       <c r="O249">
         <v>1942</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1941</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
           <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
           <t>Holy Trinity Hungarian Roman Catholic Church:</t>
         </is>
       </c>
       <c r="N250">
         <v>1935</v>
       </c>
       <c r="O250">
         <v>1953</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1941</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Bali István</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
           <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N251">
         <v>1935</v>
       </c>
       <c r="O251">
         <v>1969</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1941</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Balogh János Benignusz OFM</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J252" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>Szent Imre Ifjúsági Klub alapító-vezetője</t>
+          <t>Founding Director of the Saint Imre Youth Club</t>
         </is>
       </c>
       <c r="N252">
         <v>1935</v>
       </c>
       <c r="O252">
         <v>1955</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=39</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1941</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>Budatétény, Magyar Királyság</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>gazdasági vezető</t>
+          <t>financial manager</t>
         </is>
       </c>
       <c r="N253">
         <v>1935</v>
       </c>
       <c r="O253">
         <v>1942</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1941</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
           <t>Chile</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
           <t>Chile</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>szerzetestestvér, szakács</t>
+          <t>monk, cook</t>
         </is>
       </c>
       <c r="N254">
         <v>1935</v>
       </c>
       <c r="O254">
         <v>1975</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1941</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
           <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N255">
         <v>1935</v>
       </c>
       <c r="O255">
         <v>1955</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1941</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
           <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N256">
         <v>1935</v>
       </c>
       <c r="O256">
         <v>1974</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1941</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Juhász Imre Vince OFM</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
           <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>misszionárius, történész, régész</t>
+          <t>missionary, historian, archaeologist</t>
         </is>
       </c>
       <c r="N257">
         <v>1935</v>
       </c>
       <c r="O257">
         <v>1952</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=491</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1941</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>Bussa, Csehszlovákia</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N258">
         <v>1935</v>
       </c>
       <c r="O258">
         <v>1947</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1941</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>házfőnök</t>
+          <t>head of household</t>
         </is>
       </c>
       <c r="N259">
         <v>1935</v>
       </c>
       <c r="O259">
         <v>1946</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1941</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Leechburg, PA, USA</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N260">
         <v>1935</v>
       </c>
       <c r="O260">
         <v>1944</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1941</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J261" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N261">
         <v>1935</v>
       </c>
       <c r="O261">
         <v>1980</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1941</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N262">
         <v>1935</v>
       </c>
       <c r="O262">
         <v>1962</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1941</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Bakos István</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
           <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
           <t>Alexandriai Szent Katalin Plébánia</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N263">
         <v>1936</v>
       </c>
       <c r="O263">
         <v>1944</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1941</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
           <t>Orosztelek, Magyar Királyság</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N264">
         <v>1936</v>
       </c>
       <c r="O264">
         <v>1945</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1941</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
           <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>gimnáziumi franciatanár, közben 1938 – 1947 között igazgató, valamint a 1941 – 1947 között a Pázmány Péter Tudományegyetem magántanára</t>
+          <t>High school French teacher; also served as principal from 1938 to 1947 and as a private lecturer at Pázmány Péter University from 1941 to 1947</t>
         </is>
       </c>
       <c r="N265">
         <v>1936</v>
       </c>
       <c r="O265">
         <v>1947</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1941</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>a missziós szeminárium vicerektora</t>
+          <t>Vice Rector of the Missionary Seminary</t>
         </is>
       </c>
       <c r="N266">
         <v>1936</v>
       </c>
       <c r="O266">
         <v>1946</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1941</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Maczkó József</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
           <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N267">
         <v>1936</v>
       </c>
       <c r="O267">
         <v>1945</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1941</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
           <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
           <t>Sacred Heart in Millers Heights</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N268">
         <v>1936</v>
       </c>
       <c r="O268">
         <v>1950</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1941</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
           <t>Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>hittanár és hitszónok, közben 1937-1941 között házgondnok</t>
+          <t>religious education teacher and preacher; also served as a caretaker from 1937 to 1941</t>
         </is>
       </c>
       <c r="N269">
         <v>1936</v>
       </c>
       <c r="O269">
         <v>1944</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1941</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
           <t>Taohvaping, Kína</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>misszióvezető</t>
+          <t>mission leader</t>
         </is>
       </c>
       <c r="N270">
         <v>1936</v>
       </c>
       <c r="O270">
         <v>1949</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1941</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Piliscsaba, Magyarország</t>
+          <t>Piliscsaba, Hungary</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>hitoktató, segédlelkész, majd plébános</t>
+          <t>religious educator, assistant pastor, and then parish priest</t>
         </is>
       </c>
       <c r="N271">
         <v>1936</v>
       </c>
       <c r="O271">
         <v>1946</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1941</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Bacsinszky Sándor</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
           <t>Munkács, Magyar Királyság</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>alapkezelőségi ellenőr (1937-1942), pénztáros (1942-1945), tábori lelkész</t>
+          <t>fund administrator (1937–1942), cashier (1942–1945), field chaplain</t>
         </is>
       </c>
       <c r="N272">
         <v>1937</v>
       </c>
       <c r="O272">
         <v>1946</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=26</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1941</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Répceszentgyörgy, Magyarország</t>
+          <t>Répceszentgyörgy, Hungary</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N273">
         <v>1937</v>
       </c>
       <c r="O273">
         <v>1958</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1941</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N274">
         <v>1937</v>
       </c>
       <c r="O274">
         <v>1946</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1941</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
           <t>Valparaiso, IN, USA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>misszionárius, közben: Chicago, IN, Joilet, IN, Milwaukee, Gary, IN</t>
+          <t>missionary, while in: Chicago, IN, Joliet, IN, Milwaukee, Gary, IN</t>
         </is>
       </c>
       <c r="N275">
         <v>1937</v>
       </c>
       <c r="O275">
         <v>1944</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1941</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Románia</t>
+          <t>Csíksomlyó, Romania</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>cipész, kertész, élelmiszergyűjtő</t>
+          <t>shoemaker, gardener, food collector</t>
         </is>
       </c>
       <c r="N276">
         <v>1937</v>
       </c>
       <c r="O276">
         <v>1943</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1941</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N277">
         <v>1937</v>
       </c>
       <c r="O277">
         <v>1960</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1941</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
           <t>Tósokberénd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N278">
         <v>1937</v>
       </c>
       <c r="O278">
         <v>1952</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1941</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
           <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N279">
         <v>1937</v>
       </c>
       <c r="O279">
         <v>1953</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1941</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N280">
         <v>1937</v>
       </c>
       <c r="O280">
         <v>1964</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1941</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Kiss Zoltán</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N281">
         <v>1937</v>
       </c>
       <c r="O281">
         <v>1944</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=551</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1941</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>University of Edinburgh, Edinburgh, Egyesült Királyság</t>
+          <t>University of Edinburgh, Edinburgh, United Kingdom</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Egyesült Királyság</t>
+          <t>United Kingdom</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
           <t>University of Edinburgh</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>Institute of Animal Genetics / Institute of Genetics egyetemi tanár</t>
+          <t>Professor at the Institute of Animal Genetics / Institute of Genetics</t>
         </is>
       </c>
       <c r="N282">
         <v>1937</v>
       </c>
       <c r="O282">
         <v>1944</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1941</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>egyházjog tanár</t>
+          <t>professor of canon law</t>
         </is>
       </c>
       <c r="N283">
         <v>1937</v>
       </c>
       <c r="O283">
         <v>1947</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1941</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>Szent Ferenc templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
           <t>Szent Ferenc templom</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>plébános, házfőnök</t>
+          <t>parish priest, head of the household</t>
         </is>
       </c>
       <c r="N284">
         <v>1937</v>
       </c>
       <c r="O284">
         <v>1943</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1941</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>Gödöllő</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>a klerikusok helyettes prefektusa, a kormányzó perjel titkára, 1938-tól ezen felöl a Szent Norbert Nevelőintézet rektora, 1939-től perjel, filozófia tanár.</t>
+          <t>Deputy Prefect of the Clergy, Secretary to the Provincial Superior; from 1938, Rector of the St. Norbert Educational Institute; from 1939, Provincial Superior and professor of philosophy.</t>
         </is>
       </c>
       <c r="N285">
         <v>1937</v>
       </c>
       <c r="O285">
         <v>1950</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1941</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Rokonai József</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>Pesterzsébet-Pacsirtatelep, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J286" t="inlineStr">
         <is>
           <t>Pesterzsébet-Pacsirtatelep</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>plébános, közben a KIOE munkatársa</t>
+          <t>parish priest, and also a staff member of KIOE</t>
         </is>
       </c>
       <c r="N286">
         <v>1937</v>
       </c>
       <c r="O286">
         <v>1947</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1941</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Langruth, MB, Kanada</t>
+          <t>Langruth, MB, Canada</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>lelkész, közben templomot épít Riverton, MB, Kanada</t>
+          <t>Pastor, currently building a church in Riverton, MB, Canada</t>
         </is>
       </c>
       <c r="N287">
         <v>1937</v>
       </c>
       <c r="O287">
         <v>1947</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1941</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>Kuba</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
           <t>Camagüey egyházmegye különböző plébániái</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N288">
         <v>1937</v>
       </c>
       <c r="O288">
         <v>1962</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1941</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
           <t>Mezőnyárád, Magyar Királyság</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>novíciusmester, újoncmester, majd plébános</t>
+          <t>novice master, novice director, and later parish priest</t>
         </is>
       </c>
       <c r="N289">
         <v>1938</v>
       </c>
       <c r="O289">
         <v>1944</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1941</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N290">
         <v>1938</v>
       </c>
       <c r="O290">
         <v>1942</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1941</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N291">
         <v>1938</v>
       </c>
       <c r="O291">
         <v>1945</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1941</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
           <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N292">
         <v>1938</v>
       </c>
       <c r="O292">
         <v>1947</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1941</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
           <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>igazgató, a kereskedelmi tagozat megszervezője</t>
+          <t>Director, Organizer of the Business Division</t>
         </is>
       </c>
       <c r="N293">
         <v>1938</v>
       </c>
       <c r="O293">
         <v>1945</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1941</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>ismeretlen beosztásban</t>
+          <t>in an unspecified position</t>
         </is>
       </c>
       <c r="N294">
         <v>1938</v>
       </c>
       <c r="O294">
         <v>1942</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1941</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>Amerikai Kárpát-orosz ortodox egyház püspöke, 1966-tól Agathonikeia metropolitája</t>
+          <t>Bishop of the American Carpatho-Russian Orthodox Church; Metropolitan of Agathonikeia from 1966</t>
         </is>
       </c>
       <c r="N295">
         <v>1938</v>
       </c>
       <c r="O295">
         <v>1977</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1941</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
           <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
           <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>plébános (A KMVÉ szerint 1980-ig)</t>
+          <t>parish priest (according to the KMVÉ, until 1980)</t>
         </is>
       </c>
       <c r="N296">
         <v>1938</v>
       </c>
       <c r="O296">
         <v>1976</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1941</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>Hunan (湖南), Kína</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N297">
         <v>1938</v>
       </c>
       <c r="O297">
         <v>1946</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1941</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
           <t>görög katolikus líceum</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>igazgatóhelyettes, 1939-től igazgató, rendes hittanár, neveléstörténet, logika és tanítástan, lélektan, történelem és kézimunka tanár</t>
+          <t>Assistant principal; principal from 1939; regular religion teacher; teacher of the history of education, logic, pedagogy, psychology, history, and handicrafts</t>
         </is>
       </c>
       <c r="N298">
         <v>1938</v>
       </c>
       <c r="O298">
         <v>1945</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1941</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>Bernardium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
           <t>Bernardium</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>teológiai tanár, spirituális és házgondnok, 1946-tól házfőnök</t>
+          <t>theology professor, spiritual director, and housekeeper; head of the house from 1946</t>
         </is>
       </c>
       <c r="N299">
         <v>1938</v>
       </c>
       <c r="O299">
         <v>1950</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1941</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N300">
         <v>1938</v>
       </c>
       <c r="O300">
         <v>1947</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1941</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>Fehér Mátyás Jenő OP</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>hitoktató, közben 1942–től a kassai egyházmegye könyvtárosa és levéltárosa</t>
+          <t>religious instructor; from 1942, librarian and archivist of the Diocese of Košice</t>
         </is>
       </c>
       <c r="N301">
         <v>1938</v>
       </c>
       <c r="O301">
         <v>1948</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=261</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1941</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t>Fülöp Ferenc</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
           <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
           <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>tanulmányok végzése, a papszentelés után visszaköltözött az USA-ba</t>
+          <t>After completing his studies and being ordained, he moved back to the United States</t>
         </is>
       </c>
       <c r="N302">
         <v>1938</v>
       </c>
       <c r="O302">
         <v>1946</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=294</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1941</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
           <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N303">
         <v>1938</v>
       </c>
       <c r="O303">
         <v>1974</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1941</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
           <t>Csillaghegy, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
           <t>Csillaghegy</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N304">
         <v>1938</v>
       </c>
       <c r="O304">
         <v>1945</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1941</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
           <t>Pásztó, Magyar Királyság</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>betegállományban, kisegítő lelkész</t>
+          <t>on sick leave, assistant pastor</t>
         </is>
       </c>
       <c r="N305">
         <v>1938</v>
       </c>
       <c r="O305">
         <v>1946</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1941</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
           <t>Pápa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1940-től házgondnok, közben 1944-től tábori lelkész</t>
+          <t>high school teacher; from 1940, building superintendent; and, from 1944, field chaplain</t>
         </is>
       </c>
       <c r="N306">
         <v>1938</v>
       </c>
       <c r="O306">
         <v>1946</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1941</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>Encs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>plébános, 1947-től esperes</t>
+          <t>parish priest, dean from 1947</t>
         </is>
       </c>
       <c r="N307">
         <v>1938</v>
       </c>
       <c r="O307">
         <v>1956</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1941</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>Kosty János</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
           <t>Egreshát, Csehszlovákia</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N308">
         <v>1938</v>
       </c>
       <c r="O308">
         <v>1942</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=574</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1941</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>aposzoli prefektúra prefektusa</t>
+          <t>Prefect of the Apostolic Prefecture</t>
         </is>
       </c>
       <c r="N309">
         <v>1938</v>
       </c>
       <c r="O309">
         <v>1948</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1941</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J310" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N310">
         <v>1938</v>
       </c>
       <c r="O310">
         <v>1974</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1941</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
           <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>lelkész, valamint Albany, NY – egyetemi hallgató</t>
+          <t>pastor, and Albany, NY – college student</t>
         </is>
       </c>
       <c r="N311">
         <v>1938</v>
       </c>
       <c r="O311">
         <v>1962</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1941</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Müllner József</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
           <t>Argentína</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>püspöki titkár, kórházlelkész</t>
+          <t>episcopal secretary, hospital chaplain</t>
         </is>
       </c>
       <c r="N312">
         <v>1938</v>
       </c>
       <c r="O312">
         <v>1961</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=781</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1941</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>Nagy József</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>I., Veszprém, Magyar Királyság</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
           <t>I.</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
           <t>karkáplán</t>
         </is>
       </c>
       <c r="N313">
         <v>1938</v>
       </c>
       <c r="O313">
         <v>1943</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=793</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1941</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
           <t>Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>hitoktató és gimnáziumi tanár (gépírás)</t>
+          <t>Religious education instructor and high school teacher (typing)</t>
         </is>
       </c>
       <c r="N314">
         <v>1938</v>
       </c>
       <c r="O314">
         <v>1944</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1941</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>Németh Lajos SVD</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>Chile</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>Chile</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N315">
         <v>1938</v>
       </c>
       <c r="O315">
         <v>1945</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=818</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1941</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Oroskovits Jenő Lajos</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>Winnipeg, MB, Canada</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>Winnipeg, MB, Canada</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N316">
         <v>1938</v>
       </c>
       <c r="O316">
         <v>1942</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=837</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1941</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>1938-1948 között gimnáziumi tanár, 1938-1950 között könyvtáros, 1939-1948 között igazgató-helyettes</t>
+          <t>High school teacher from 1938 to 1948, librarian from 1938 to 1950, and vice principal from 1939 to 1948</t>
         </is>
       </c>
       <c r="N317">
         <v>1938</v>
       </c>
       <c r="O317">
         <v>1950</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1941</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>Petrick István</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
           <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N318">
         <v>1938</v>
       </c>
       <c r="O318">
         <v>1960</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=870</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1941</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Plankó János</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
           <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N319">
         <v>1938</v>
       </c>
       <c r="O319">
         <v>1942</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1941</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>Senye István (Sch.P.)</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N320">
         <v>1938</v>
       </c>
       <c r="O320">
         <v>1945</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=981</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1941</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>katonai szolgálaton</t>
+          <t>in military service</t>
         </is>
       </c>
       <c r="N321">
         <v>1939</v>
       </c>
       <c r="O321">
         <v>1945</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1941</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
           <t>Szent János templom, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
           <t>Szent János templom</t>
         </is>
       </c>
       <c r="N322">
         <v>1939</v>
       </c>
       <c r="O322">
         <v>1950</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1941</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>Bor Sándor</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
           <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J323" t="inlineStr">
         <is>
           <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N323">
         <v>1939</v>
       </c>
       <c r="O323">
         <v>1949</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=103</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1941</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
           <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
           <t>jezsuita</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
           <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>a kollégium rektora, dogmatikatanár, a tartományfőnök tanácsadója</t>
+          <t>the college rector, professor of dogmatic theology, and advisor to the provincial superior</t>
         </is>
       </c>
       <c r="N324">
         <v>1939</v>
       </c>
       <c r="O324">
         <v>1943</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1941</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Máriaremete, Budapest, Magyarország</t>
+          <t>Máriaremete, Budapest, Hungary</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
           <t>Máriaremete</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>újoncmester, ezen kívül szolgált Máriaremetén, Egerben, Makón és Budapesten.</t>
+          <t>He was a rookie officer and also served in Máriaremete, Eger, Makó, and Budapest.</t>
         </is>
       </c>
       <c r="N325">
         <v>1939</v>
       </c>
       <c r="O325">
         <v>1967</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1941</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
           <t>Isztambul, Törökország</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
           <t>Törökország</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N326">
         <v>1939</v>
       </c>
       <c r="O326">
         <v>1954</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1941</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>Amazónia, Rio Negro, majd Manausban működött, végül utazó misszionárius</t>
+          <t>He worked in the Amazon, along the Rio Negro, and then in Manaus; eventually, he became an itinerant missionary</t>
         </is>
       </c>
       <c r="N327">
         <v>1939</v>
       </c>
       <c r="O327">
         <v>1979</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1941</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyarország</t>
+          <t>Nyíregyháza, Hungary</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>hajdúdorogi megyéspüspök, miskolci apostoli kormányzó</t>
+          <t>Bishop of Hajdúdorog, Apostolic Administrator of Miskolc</t>
         </is>
       </c>
       <c r="N328">
         <v>1939</v>
       </c>
       <c r="O328">
         <v>1972</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1941</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>Hajdusik József Tarzicius OSM</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
           <t>Máriaremete, Magyar Királyság</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N329">
         <v>1939</v>
       </c>
       <c r="O329">
         <v>1942</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=359</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1941</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
           <t>Nagyatád</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>plébános, a rendi közösség vezetője, a laikus testvérek magisztere, a plébánia adminisztrátora és hitoktatója, a felsősegesdi rendház diskretoriumának tagja, a háztörténet jegyzője és könyvtáros, valamint különféle plébániai csoportok vezetője</t>
+          <t>parish priest, leader of the religious community, master of the lay brothers, administrator and catechist of the parish, member of the discretorium of the Felsősegesd monastery, the chronicler and librarian of the house, and the leader of various parish groups</t>
         </is>
       </c>
       <c r="N330">
         <v>1939</v>
       </c>
       <c r="O330">
         <v>1945</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=360</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1941</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
           <t>Zikawei, Kína</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>teológiai hallgató</t>
+          <t>theology student</t>
         </is>
       </c>
       <c r="N331">
         <v>1939</v>
       </c>
       <c r="O331">
         <v>1942</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1941</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>Országos Társadalombiztosító Intézet Kórháza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J332" t="inlineStr">
         <is>
           <t>Országos Társadalombiztosító Intézet Kórháza</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>kórházlelkész</t>
+          <t>hospital chaplain</t>
         </is>
       </c>
       <c r="N332">
         <v>1939</v>
       </c>
       <c r="O332">
         <v>1943</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1941</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J333" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1944-től plébános</t>
+          <t>assistant pastor, then parish priest starting in 1944</t>
         </is>
       </c>
       <c r="N333">
         <v>1939</v>
       </c>
       <c r="O333">
         <v>1951</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1941</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
           <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J334" t="inlineStr">
         <is>
           <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>az erkölcsteológiai tanszék rendes tanára, 1945-1946 között a hittudományi kar dékánja</t>
+          <t>Full professor in the Department of Moral Theology; dean of the Faculty of Theology from 1945 to 1946</t>
         </is>
       </c>
       <c r="N334">
         <v>1939</v>
       </c>
       <c r="O334">
         <v>1949</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1941</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>magyar lelkész, házfőnök</t>
+          <t>Hungarian pastor, head of the household</t>
         </is>
       </c>
       <c r="N335">
         <v>1939</v>
       </c>
       <c r="O335">
         <v>1947</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1941</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>Bagdad (بغداد), Iraki Királyság</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
           <t>Iraki Királyság</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N336">
         <v>1939</v>
       </c>
       <c r="O336">
         <v>1942</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1941</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
           <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
           <t>Fordham University</t>
         </is>
       </c>
       <c r="N337">
         <v>1939</v>
       </c>
       <c r="O337">
         <v>1949</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1941</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
           <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>szemináriumi rektor, 1940-től főegyházmegyei cenzor</t>
+          <t>rector of the seminary; archdiocesan censor from 1940</t>
         </is>
       </c>
       <c r="N338">
         <v>1939</v>
       </c>
       <c r="O338">
         <v>1947</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1941</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
           <t>Fülek, Magyar Királyság</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>plébános és hitoktató</t>
+          <t>parish priest and catechist</t>
         </is>
       </c>
       <c r="N339">
         <v>1939</v>
       </c>
       <c r="O339">
         <v>1942</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1941</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Koller Ignác</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
           <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N340">
         <v>1939</v>
       </c>
       <c r="O340">
         <v>1944</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1941</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
           <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>Tata, Magyar Királyság</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>rendi szolgálatban, hitoktató, lelkész (ez alatt még: Mór, Nagyvárad és Máriabesnyő)</t>
+          <t>in regular service, religious educator, pastor (including: Mór, Nagyvárad, and Máriabesnyő)</t>
         </is>
       </c>
       <c r="N341">
         <v>1939</v>
       </c>
       <c r="O341">
         <v>1947</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1941</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>Sykesville, PA, USA</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N342">
         <v>1939</v>
       </c>
       <c r="O342">
         <v>1947</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1941</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N343">
         <v>1939</v>
       </c>
       <c r="O343">
         <v>1947</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1941</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
           <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>országgyűlési képviselő</t>
+          <t>member of the National Assembly</t>
         </is>
       </c>
       <c r="N344">
         <v>1939</v>
       </c>
       <c r="O344">
         <v>1945</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1941</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
           <t>Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>a tanítóképző hitoktató (más forrásban: Máriapócs)</t>
+          <t>the teacher-trainer of religious education (in other sources: Máriapócs)</t>
         </is>
       </c>
       <c r="N345">
         <v>1939</v>
       </c>
       <c r="O345">
         <v>1950</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1941</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>Lenk József</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
           <t>St. Lawrence templom, Muncie, IN, USA</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
           <t>St. Lawrence templom</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N346">
         <v>1939</v>
       </c>
       <c r="O346">
         <v>1942</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1941</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
           <t>Prága, Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
           <t>Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>segédlelkész, valamint Modra gimnáziumi hittanár</t>
+          <t>assistant pastor and religion teacher at Modra High School</t>
         </is>
       </c>
       <c r="N347">
         <v>1939</v>
       </c>
       <c r="O347">
         <v>1945</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1941</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
           <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>miniszteri tanácsos, majd a kárpátaljai kormányzóság vallás- és közoktatásügyi osztályának főnöke, kormánybiztos</t>
+          <t>Ministerial Advisor, then Head of the Department of Religion and Public Education of the Transcarpathian Governorate, Government Commissioner</t>
         </is>
       </c>
       <c r="N348">
         <v>1939</v>
       </c>
       <c r="O348">
         <v>1944</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1941</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>Medvigy Ágoston</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>tábori főlelkész, őrnagyi rangban</t>
+          <t>Chief Chaplain of the Camp, with the rank of major</t>
         </is>
       </c>
       <c r="N349">
         <v>1939</v>
       </c>
       <c r="O349">
         <v>1942</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=723</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1941</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
           <t>Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>a szeminárium rektora</t>
+          <t>the rector of the seminary</t>
         </is>
       </c>
       <c r="N350">
         <v>1939</v>
       </c>
       <c r="O350">
         <v>1945</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1941</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
           <t>Sümeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N351">
         <v>1939</v>
       </c>
       <c r="O351">
         <v>1943</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1941</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>Nagy József</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>szolgálaton kívül</t>
+          <t>off duty</t>
         </is>
       </c>
       <c r="N352">
         <v>1939</v>
       </c>
       <c r="O352">
         <v>1958</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1941</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>Reformed</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>camp chaplain</t>
         </is>
       </c>
       <c r="N353">
         <v>1939</v>
       </c>
       <c r="O353">
         <v>1945</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1941</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>Némon János</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Mernye, Magyarország</t>
+          <t>Mernye, Hungary</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N354">
         <v>1939</v>
       </c>
       <c r="O354">
         <v>1952</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=820</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1941</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
           <t>Nyíregyháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>episcopal secretary</t>
         </is>
       </c>
       <c r="N355">
         <v>1939</v>
       </c>
       <c r="O355">
         <v>1946</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1941</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
           <t>Iraki Királyság</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
           <t>Iraki Királyság</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N356">
         <v>1939</v>
       </c>
       <c r="O356">
         <v>1942</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1941</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>házfőnök</t>
+          <t>head of the household</t>
         </is>
       </c>
       <c r="N357">
         <v>1939</v>
       </c>
       <c r="O357">
         <v>1942</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1941</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J358" t="inlineStr">
         <is>
           <t>Pázmány Péter Tudományegyetem</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>egyetemi lelkész, cserkészparancsnok</t>
+          <t>university chaplain, scout leader</t>
         </is>
       </c>
       <c r="N358">
         <v>1939</v>
       </c>
       <c r="O358">
         <v>1942</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1941</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>missziós központ vezetője, missziológia tanár a szegedi szemináriumban, szerkesztő, a kínai magyar misszió otthoni felelőse, házfőnök</t>
+          <t>Director of the mission center, professor of missiology at the Szeged Seminary, editor, coordinator of the Hungarian mission in China, house superior</t>
         </is>
       </c>
       <c r="N359">
         <v>1939</v>
       </c>
       <c r="O359">
         <v>1949</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1941</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>Snetzer Konrád OFM</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J360" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N360">
         <v>1939</v>
       </c>
       <c r="O360">
         <v>1944</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1002</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1941</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>Stram Miklós Gedeon (O.Cist), Msgr.</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>Szent Imre Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
           <t>Szent Imre Gimnázium</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N361">
         <v>1939</v>
       </c>
       <c r="O361">
         <v>1944</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1016</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1941</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>Suba György</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
           <t>Bükköspatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N362">
         <v>1939</v>
       </c>
       <c r="O362">
         <v>1942</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1020</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1941</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Szabó Antal Szerén OFM, vitéz</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
           <t>Margit körúti ferences rendház, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
           <t>Margit körúti ferences rendház</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>lelkipásztor, hitoktató, 1947-1948 között az Agrártudományi Egyetem lelkésze</t>
+          <t>pastor, religious educator; chaplain at the University of Agricultural Sciences from 1947 to 1948</t>
         </is>
       </c>
       <c r="N363">
         <v>1939</v>
       </c>
       <c r="O363">
         <v>1948</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1026</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1941</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>A Boldogasszony-kápolna őre, Győrszentmárton, Magyar Királyság</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J364" t="inlineStr">
         <is>
           <t>A Boldogasszony-kápolna őre</t>
         </is>
       </c>
       <c r="N364">
         <v>1940</v>
       </c>
       <c r="O364">
         <v>1942</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1941</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>Bittmann Antal</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
           <t>Ácsteszér, Magyar Királyság</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="N365">
         <v>1940</v>
       </c>
       <c r="O365">
         <v>1942</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=86</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1941</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>Miskolc</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>camp chaplain</t>
         </is>
       </c>
       <c r="N366">
         <v>1940</v>
       </c>
       <c r="O366">
         <v>1945</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1941</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Bódy Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J367" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N367">
         <v>1940</v>
       </c>
       <c r="O367">
         <v>1957</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=452</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>1941</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
           <t>Csellár Jenő István OSPPE</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
           <t>Sziklakápolna, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J368" t="inlineStr">
         <is>
           <t>Sziklakápolna</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>házgondnok</t>
+          <t>building manager</t>
         </is>
       </c>
       <c r="N368">
         <v>1940</v>
       </c>
       <c r="O368">
         <v>1943</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=155</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>1941</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
           <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
           <t>Tornaalja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N369">
         <v>1940</v>
       </c>
       <c r="O369">
         <v>1943</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>1941</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
           <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J370" t="inlineStr">
         <is>
           <t>Felsővízivárosi Szent Anna plébánia</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N370">
         <v>1940</v>
       </c>
       <c r="O370">
         <v>1944</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>1941</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>egyházjogi és filozófiai doktor, teológiai lektor, rendes és nagyböjti szónok, a klerikusok gyóntatója és a laikus testvérek magisztere, a Magyar Barát és a Ferences Kiadványok szerkesztője, a III. Rend igazgatója</t>
+          <t>Doctor of Canon Law and Philosophy, lecturer in theology, regular and Lenten preacher, confessor to the clergy and spiritual director to the laity, editor of *Magyar Barát* and *Ferences Kiadványok*, director of the Third Order</t>
         </is>
       </c>
       <c r="N371">
         <v>1940</v>
       </c>
       <c r="O371">
         <v>1945</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>1941</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
           <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J372" t="inlineStr">
         <is>
           <t>Ciszterci Gimnázium</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>tanár, 1940 – 1943 között ifjúsági hitszónok is</t>
+          <t>teacher; also a youth preacher from 1940 to 1943</t>
         </is>
       </c>
       <c r="N372">
         <v>1940</v>
       </c>
       <c r="O372">
         <v>1947</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>1941</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
           <t>Tőketerebes, Csehszlovákia</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N373">
         <v>1940</v>
       </c>
       <c r="O373">
         <v>1943</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>1941</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
           <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
           <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
           <t>St. John the Baptist Parish, Haycock Run, PA, USA</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J374" t="inlineStr">
         <is>
           <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N374">
         <v>1940</v>
       </c>
       <c r="O374">
         <v>1953</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>1941</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>Gerencsér István Tarzicius OFM</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J375" t="inlineStr">
         <is>
           <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N375">
         <v>1940</v>
       </c>
       <c r="O375">
         <v>1946</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=319</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>1941</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>Getlik István</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
           <t>Nagyszőlős, Magyar Királyság</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>ideiglenes lelkész (valamint: , Beregszász, Huszt, majd Vállaj)</t>
+          <t>acting pastor (also: Beregszász, Huszt, and later Vállaj)</t>
         </is>
       </c>
       <c r="N376">
         <v>1940</v>
       </c>
       <c r="O376">
         <v>1942</v>
       </c>
       <c r="Q376" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=325</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377">
         <v>1941</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>Getlik István</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
           <t>Nagyszőlős, Magyar Királyság</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>hitoktató (közben Munkácson is)</t>
+          <t>religious instructor (including in Munkács)</t>
         </is>
       </c>
       <c r="N377">
         <v>1940</v>
       </c>
       <c r="O377">
         <v>1942</v>
       </c>
       <c r="Q377" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=325</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378">
         <v>1941</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t>Grigássy J. Gyula</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
           <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J378" t="inlineStr">
         <is>
           <t>St. John the Baptist Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>templomépítő parókus</t>
+          <t>parish priest who built the church</t>
         </is>
       </c>
       <c r="N378">
         <v>1940</v>
       </c>
       <c r="O378">
         <v>1942</v>
       </c>
       <c r="Q378" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=337</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379">
         <v>1941</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
           <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
           <t>Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>tanár a rend gimnáziumában</t>
+          <t>teacher at the Order’s high school</t>
         </is>
       </c>
       <c r="N379">
         <v>1940</v>
       </c>
       <c r="O379">
         <v>1946</v>
       </c>
       <c r="Q379" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380">
         <v>1941</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>Kiskorona utcai iskola, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J380" t="inlineStr">
         <is>
           <t>Kiskorona utcai iskola</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>religious educator</t>
         </is>
       </c>
       <c r="N380">
         <v>1940</v>
       </c>
       <c r="O380">
         <v>1950</v>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381">
         <v>1941</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
           <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
           <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N381">
         <v>1940</v>
       </c>
       <c r="O381">
         <v>1956</v>
       </c>
       <c r="Q381" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382">
         <v>1941</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
           <t>Ölbő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>miséző, valamint hebdomadarius Pannonhalmán</t>
+          <t>celebrant and hebdomadarius at Pannonhalma</t>
         </is>
       </c>
       <c r="N382">
         <v>1940</v>
       </c>
       <c r="O382">
         <v>1942</v>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383">
         <v>1941</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
           <t>Kassa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N383">
         <v>1940</v>
       </c>
       <c r="O383">
         <v>1943</v>
       </c>
       <c r="Q383" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384">
         <v>1941</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
           <t>Horváth István</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
           <t>New Egypt, NJ, USA</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>segédlelkész, közben 1943 – 1954 között katonai lelkész</t>
+          <t>assistant pastor; also served as a military chaplain from 1943 to 1954</t>
         </is>
       </c>
       <c r="N384">
         <v>1940</v>
       </c>
       <c r="O384">
         <v>1954</v>
       </c>
       <c r="Q384" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385">
         <v>1941</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
           <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
           <t>Pestszentlőrinc, Magyar Királyság</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>nevelő, majd utóbbi helyen 1945-től intézet igazgató, plébános</t>
+          <t>teacher, and later, from 1945, director of the institution and parish priest</t>
         </is>
       </c>
       <c r="N385">
         <v>1940</v>
       </c>
       <c r="O385">
         <v>1942</v>
       </c>
       <c r="Q385" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386">
         <v>1941</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
           <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
           <t>Bolívia</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>misszionárius az indiánok között, tiszteletbeli törzsfőnök</t>
+          <t>missionary among the Native Americans, honorary tribal chief</t>
         </is>
       </c>
       <c r="N386">
         <v>1940</v>
       </c>
       <c r="O386">
         <v>1986</v>
       </c>
       <c r="Q386" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387">
         <v>1941</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
           <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
           <t>Kassa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>egyetemi tanár</t>
+          <t>university professor</t>
         </is>
       </c>
       <c r="N387">
         <v>1940</v>
       </c>
       <c r="O387">
         <v>1943</v>
       </c>
       <c r="Q387" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388">
         <v>1941</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>Nagyszőlős, Csehszlovákia</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N388">
         <v>1940</v>
       </c>
       <c r="O388">
         <v>1945</v>
       </c>
       <c r="Q388" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389">
         <v>1941</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
           <t>Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>prefektus</t>
+          <t>prefect</t>
         </is>
       </c>
       <c r="N389">
         <v>1940</v>
       </c>
       <c r="O389">
         <v>1942</v>
       </c>
       <c r="Q389" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390">
         <v>1941</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N390">
         <v>1940</v>
       </c>
       <c r="O390">
         <v>1946</v>
       </c>
       <c r="Q390" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391">
         <v>1941</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
           <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N391">
         <v>1940</v>
       </c>
       <c r="O391">
         <v>1948</v>
       </c>
       <c r="Q391" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392">
         <v>1941</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
           <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N392">
         <v>1940</v>
       </c>
       <c r="O392">
         <v>1943</v>
       </c>
       <c r="Q392" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393">
         <v>1941</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
           <t>Vác, Magyar Királyság</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>episcopal secretary</t>
         </is>
       </c>
       <c r="N393">
         <v>1940</v>
       </c>
       <c r="O393">
         <v>1943</v>
       </c>
       <c r="Q393" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394">
         <v>1941</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
           <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>tartalékos tábori lelkész, hitoktató</t>
+          <t>Reserve chaplain, religious educator</t>
         </is>
       </c>
       <c r="N394">
         <v>1940</v>
       </c>
       <c r="O394">
         <v>1947</v>
       </c>
       <c r="Q394" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395">
         <v>1941</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
           <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N395">
         <v>1940</v>
       </c>
       <c r="O395">
         <v>1948</v>
       </c>
       <c r="Q395" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396">
         <v>1941</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
           <t>Győrszentiván, Magyar Királyság</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>hitoktató, lelkész</t>
+          <t>religious educator, pastor</t>
         </is>
       </c>
       <c r="N396">
         <v>1940</v>
       </c>
       <c r="O396">
         <v>1959</v>
       </c>
       <c r="Q396" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397">
         <v>1941</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
           <t>Rózsák tere, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J397" t="inlineStr">
         <is>
           <t>Rózsák tere</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N397">
         <v>1940</v>
       </c>
       <c r="O397">
         <v>1963</v>
       </c>
       <c r="Q397" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398">
         <v>1941</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
           <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>Úrkút, Magyarország</t>
+          <t>Úrkút, Hungary</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>adminsztrátor, majd 1944-től plébános</t>
+          <t>administrator, then parish priest from 1944 onward</t>
         </is>
       </c>
       <c r="N398">
         <v>1940</v>
       </c>
       <c r="O398">
         <v>1965</v>
       </c>
       <c r="Q398" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399">
         <v>1941</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t>Nagy Töhötöm Sándor SJ</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>részvétel a KALOT szervezésében</t>
+          <t>Participation in an event organized by KALOT</t>
         </is>
       </c>
       <c r="N399">
         <v>1940</v>
       </c>
       <c r="O399">
         <v>1947</v>
       </c>
       <c r="Q399" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=801</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400">
         <v>1941</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
           <t>Taming, Kína</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>misszionárius, szemináriumi tanár (latin és katekézis)</t>
+          <t>missionary, seminary professor (Latin and catechesis)</t>
         </is>
       </c>
       <c r="N400">
         <v>1940</v>
       </c>
       <c r="O400">
         <v>1949</v>
       </c>
       <c r="Q400" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401">
         <v>1941</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>San Giovanni Rotondo, Olaszország</t>
+          <t>San Giovanni Rotondo, Italy</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>lelkipásztori kisegítő, fordító; Pietrelcinai Szent Pió atya munkatársa és egy időszakban titkára</t>
+          <t>pastoral assistant, translator; colleague and, for a time, secretary to Saint Pio of Pietrelcina</t>
         </is>
       </c>
       <c r="N401">
         <v>1940</v>
       </c>
       <c r="O401">
         <v>1957</v>
       </c>
       <c r="Q401" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402">
         <v>1941</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N402">
         <v>1940</v>
       </c>
       <c r="O402">
         <v>1950</v>
       </c>
       <c r="Q402" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403">
         <v>1941</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
           <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N403">
         <v>1940</v>
       </c>
       <c r="O403">
         <v>1979</v>
       </c>
       <c r="Q403" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404">
         <v>1941</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>Kőszeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, közben tábori lelkész, majd hadifogoly (Mailly-le-Camp hadifogolytábor, Franciaország)</t>
+          <t>high school teacher, then camp chaplain, and later a prisoner of war (Mailly-le-Camp prisoner-of-war camp, France)</t>
         </is>
       </c>
       <c r="N404">
         <v>1940</v>
       </c>
       <c r="O404">
         <v>1945</v>
       </c>
       <c r="Q404" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405">
         <v>1941</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>Romzsa János</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>Duquesne, PA, USA</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
-          <t>parókus, majd nyugállományban</t>
+          <t>parish priest, then retired</t>
         </is>
       </c>
       <c r="N405">
         <v>1940</v>
       </c>
       <c r="O405">
         <v>1958</v>
       </c>
       <c r="Q405" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=943</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406">
         <v>1941</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>novíciátus</t>
+          <t>novitiate</t>
         </is>
       </c>
       <c r="N406">
         <v>1940</v>
       </c>
       <c r="O406">
         <v>1944</v>
       </c>
       <c r="Q406" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407">
         <v>1941</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
           <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
           <t>Peking (北京), Kína</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>kínai nyelvi tanulmányok</t>
+          <t>Chinese Language Studies</t>
         </is>
       </c>
       <c r="N407">
         <v>1940</v>
       </c>
       <c r="O407">
         <v>1942</v>
       </c>
       <c r="Q407" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408">
         <v>1941</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N408">
         <v>1940</v>
       </c>
       <c r="O408">
         <v>1942</v>
       </c>
       <c r="Q408" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>