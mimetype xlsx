--- v2 (2026-09-13)
+++ v3 (2026-10-31)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,23614 +98,24049 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Année</t>
         </is>
       </c>
       <c r="B4">
         <v>1942</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Filtre du type d’événement</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>Tous les événements</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Filtre par pays</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>Tous les pays</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Résumé</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Changements actuels de l’année</t>
         </is>
       </c>
       <c r="B9">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="B10">
-        <v>294</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Naissances</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="B12">
         <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
         <v>17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Services nationaux</t>
         </is>
       </c>
       <c r="B14">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Services à l’étranger</t>
         </is>
       </c>
       <c r="B15">
         <v>28</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Année</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Type d’événement</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Nom</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Dénomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocèse / ordre</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Lieu</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Pays</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Fonction</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Libellé</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date de début</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date de fin</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Actuel</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Lien de la personne</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1942</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyar Királyság - tartományi titkár</t>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyar Királyság - secrétaire régional</t>
         </is>
       </c>
       <c r="N18">
         <v>1941</v>
       </c>
       <c r="O18">
         <v>1942</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1942</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Budatétény, Magyar Királyság - gazdasági vezető
-Kiskunfélegyháza, Magyar Királyság - kisszemináriumi elöljáró</t>
+          <t>Budatétény, Magyar Királyság - directeur financier
+Kiskunfélegyháza, Magyar Királyság - responsable du petit séminaire</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1935
 1942</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1942
 1948</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1942</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - segédlelkész
-Szent Erzsébet templom, Cleveland, OH, USA - adminisztrátor</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis - vicaire
+Szent Erzsébet templom, Cleveland, OH, États-Unis - administrateur</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1938
 1942</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1942</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>A Boldogasszony-kápolna őre, Győrszentmárton, Magyar Királyság
-Komárom, Magyar Királyság - gimnáziumi tanár
-tábori lelkész</t>
+Komárom, Magyar Királyság - professeur de lycée
+aumônier de camp</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1940
 1942
 1942</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1942
 1949
 1944</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1942</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bittmann Antal</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Ácsteszér, Magyar Királyság - adminisztrátor
-Bőszénfa, Magyar Királyság - adminisztrátor</t>
+          <t>Ácsteszér, Magyar Királyság - administrateur
+Bőszénfa, Magyar Királyság - administrateur</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>1942
 1947</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=86</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1942</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="N23">
         <v>1942</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1942</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság - hitszónok
-Helyőrségi Kórház, Szeged, Magyar Királyság - hitoktató, tábori lelkész</t>
+          <t>Szolnok, Magyar Királyság - prédicateur
+Helyőrségi Kórház, Szeged, Magyar Királyság - professeur de religion, aumônier de camp</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1934
 1942</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1942</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Békés György Menyhért OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Veszprém, Magyar Királyság - hitoktató</t>
+          <t>Veszprém, Magyar Királyság - professeur de religion</t>
         </is>
       </c>
       <c r="N25">
         <v>1942</v>
       </c>
       <c r="O25">
         <v>1942</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=77</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1942</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Csaba László Albert Szilván OFM, Dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N26">
         <v>1942</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=137</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1942</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (új szolgálati hely)</t>
+          <t>Début du ministère à l’étranger
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Cseh Gyula Titusz OFM</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>USA - Szolgálati helyei nem beazonosíthatóak, Roebling, NJ, USA-ban hunyt el.
-Szolnok, Magyar Királyság - sekrestyés</t>
+          <t>États-Unis - Ses lieux d’affectation ne peuvent être identifiés ; il est décédé à Roebling, dans le New Jersey (États-Unis).
+Szolnok, Magyar Királyság - sacristain</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1942
 1942</t>
         </is>
       </c>
       <c r="O27">
         <v>1960</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=151</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1942</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Csertő Jakab Gábor</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Piliscsaba, Magyar Királyság - nyugdíjban (mint testileg-lelkileg beteg papot a püspöke nyugállományba oda helyezte), majd börtönben</t>
+          <t>Piliscsaba, Magyar Királyság - à la retraite (son évêque l’ayant mis à la retraite pour cause de maladie physique et mentale), puis en prison</t>
         </is>
       </c>
       <c r="N28">
         <v>1942</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=157</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1942</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Előszállás, Magyar Királyság - segédlelkész</t>
+          <t>Előszállás, Magyar Királyság - vicaire</t>
         </is>
       </c>
       <c r="N29">
         <v>1942</v>
       </c>
       <c r="O29">
         <v>1943</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1942</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Székelyudvarhely, Románia - A Collegium Seraphicum prefektusa, bölcsészettanár, a laikusok magisztere, lelkész, definitor
-Csíksomlyó, Magyar Királyság - házfőnökhelyettes</t>
+          <t>Székelyudvarhely, Roumanie - Préfet du Collegium Seraphicum, professeur de lettres, maître des laïcs, aumônier, définiteur
+Csíksomlyó, Magyar Királyság - adjoint au chef de service</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1933
 1942</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>1942
 1946</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1942</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Dietz Alajos</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Reading, PA, USA</t>
+          <t>Reading, PA, États-Unis</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Easton, PA, USA - segédlelkész, magyar lelkész</t>
+          <t>Easton, PA, États-Unis - vicaire, pasteur hongrois</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1942
 1942</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=200</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1942</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság - segédlelkész és a római katolikus leánylíceum és tanítóképző hittanára
-Újváros, Nagyvárad, Magyar Királyság - segédlelkész</t>
+          <t>Debrecen, Magyar Királyság - vicaire et professeur de religion au lycée de filles et à l’école normale catholiques romaines
+Újváros, Nagyvárad, Magyar Királyság - vicaire</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1942</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Gajdos Albert, Msgr.</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="N33">
         <v>1942</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=302</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1942</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Getlik István</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Magyar Királyság - ideiglenes lelkész (valamint: , Beregszász, Huszt, majd Vállaj)
-[...1 lines deleted...]
-Ungvár, Magyar Királyság - hitoktató</t>
+          <t>Nagyszőlős, Magyar Királyság - pasteur intérimaire (ainsi qu’à Beregszász, Huszt, puis Vállaj)
+Nagyszőlős, Magyar Királyság - professeur de religion (notamment à Munkács)
+Ungvár, Magyar Királyság - professeur de religion</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1940
 1940
 1942</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1942
 1942</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=325</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1942</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Grigássy J. Gyula</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA - templomépítő parókus
-Pittsburgh, PA, USA - püspöki titkár</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, États-Unis - curé bâtisseur
+Pittsburgh, PA, États-Unis - secrétaire épiscopal</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
           <t>1942
 1960</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=337</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1942</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Bécs
-Kőszeg, Magyar Királyság - lelkész
-Budatétény, Magyar Királyság - lelkész</t>
+Kőszeg, Magyar Királyság - pasteur
+Budatétény, Magyar Királyság - pasteur</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>1942. július 12.
+          <t>12 juillet 1942
 1942
 1942</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>1945
 1945</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1942</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - gyakorló tanár
-Czuczor Gergely Bencés Gimnázium, Győr, Magyar Királyság - gimnáziumi tanár</t>
+          <t>Budapest, Magyar Királyság - enseignant stagiaire
+Czuczor Gergely Bencés Gimnázium, Győr, Magyar Királyság - professeur de lycée</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1942</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Pásztó, Magyar Királyság - segédlelkész</t>
+          <t>Pásztó, Magyar Királyság - vicaire</t>
         </is>
       </c>
       <c r="N38">
         <v>1942</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1942</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Hajdusik József Tarzicius OSM</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Máriaremete, Magyar Királyság - segédlelkész
-Magyar Királyság - tábori lelkész (főhadnagy)</t>
+          <t>Máriaremete, Magyar Királyság - vicaire
+Magyar Királyság - aumônier militaire (lieutenant)</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>1939
 1942</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=359</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1942</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Zikawei, Kína - teológiai hallgató</t>
+          <t>Zikawei, Kína - étudiant en théologie</t>
         </is>
       </c>
       <c r="N40">
         <v>1939</v>
       </c>
       <c r="O40">
         <v>1942</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1942</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Mutation (lieu de ministère précédent)
+Retour dans la patrie</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Manréza, Budapest, Magyar Királyság - rendi újoncok mestere, valamint a lelkigyakorlatos ház vezetője
-Pécs, Magyar Királyság - rektor, az internátus vezetője, házfőnök és hittanár</t>
+          <t>Manréza, Budapest, Magyar Királyság - maître des novices de l’ordre et directeur de la maison de retraite spirituelle
+Pécs, Magyar Királyság - le recteur, le directeur de l’internat, le responsable de l’internat et le professeur de religion</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>1923
 1942</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>1942
 1948</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1942</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>katonai szolgálat, mint a kiképzésre behívott papok és kispapok helyettes iskolaparancsnoka, főhadnagyi rangban
-Miskolc, Magyar Királyság - érseki nőnevelő intézet hittanára, közben 1945-ben és 1947-ben börtönben</t>
+          <t>service militaire, en tant que commandant adjoint de l’école pour les prêtres et les séminaristes appelés à suivre une formation, avec le grade de premier lieutenant
+Miskolc, Magyar Királyság - professeur de religion à l’institut archiépiscopal pour jeunes filles, incarcérée entre 1945 et 1947</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>1942
 1948</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1942</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Ölbő, Magyar Királyság - miséző, valamint hebdomadarius Pannonhalmán
-Sopron, Magyar Királyság - gimnáziumi tanár</t>
+          <t>Ölbő, Magyar Királyság - célébrant la messe et hebdomadarius à Pannonhalma
+Sopron, Magyar Királyság - professeur de lycée</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1942</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - gyakorló tanár
-Győrszentiván, Osztrák-Magyar Monarchia - hitoktató</t>
+          <t>Budapest, Magyar Királyság - enseignant stagiaire
+Győrszentiván, Osztrák-Magyar Monarchia - professeur de religion</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1942</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Hogya István SCJ</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Jézus Szent Szívének Papjai (Congregatio Sacerdotum a Sacro Corde Iesu)</t>
         </is>
       </c>
       <c r="N45">
         <v>1942</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=407</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1942</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság - tanár</t>
+          <t>Szombathely, Magyar Királyság - enseignant</t>
         </is>
       </c>
       <c r="N46">
         <v>1942</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1942</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Hazatérés</t>
+          <t>Mutation (lieu de ministère précédent)
+Retour dans la patrie</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília - a magyar kolónia lelkésze
-Komárom, Magyar Királyság - gimnáziumi tanár</t>
+          <t>São Paulo, Brazília - le pasteur de la communauté hongroise
+Komárom, Magyar Királyság - professeur de lycée</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1934
 1942</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1942</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Inkardináció</t>
+          <t>Incardination</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány) → Wheeling–Charleston, WV</t>
         </is>
       </c>
       <c r="N48">
         <v>1942</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1942</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Pestszentlőrinc, Magyar Királyság - nevelő, majd utóbbi helyen 1945-től intézet igazgató, plébános
-Győr, Magyar Királyság - a kispapok lelkivezetője</t>
+          <t>Pestszentlőrinc, Magyar Királyság - enseignant, puis directeur de l’établissement à partir de 1945, curé
+Győr, Magyar Királyság - le directeur spirituel des séminaristes</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1942</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság - gimnáziumi tanár, közben tábori lelkész</t>
+          <t>Kőszeg, Magyar Királyság - professeur de lycée, tout en étant aumônier de camp</t>
         </is>
       </c>
       <c r="N50">
         <v>1942</v>
       </c>
       <c r="O50">
         <v>1944</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1942</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Máriagyűd, Magyar Királyság - német nyelvű gyóntató</t>
+          <t>Máriagyűd, Magyar Királyság - confesseur germanophone</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>1942. június 21.
+          <t>21 juin 1942
 1942</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1942</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Esztergom, Magyar Királyság - prefektus
-Budapest, Magyar Királyság - hitszónok</t>
+          <t>Esztergom, Magyar Királyság - préfet
+Budapest, Magyar Királyság - prédicateur</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="O52">
         <v>1942</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1942</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Tusnádfürdő, Magyar Királyság - plébános
-Kolozsvár, Magyar Királyság - lelkész, hitoktató</t>
+          <t>Tusnádfürdő, Magyar Királyság - curé
+Kolozsvár, Magyar Királyság - pasteur, catéchiste</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1942</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Bagdad (بغداد), Iraki Királyság - misszionárius
-Uganda - internálva</t>
+          <t>Bagdad (بغداد), Iraki Királyság - missionnaire
+Uganda - interné</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>1939
 1942</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>1942
 1947</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1942</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Csorna, Magyar Királyság - főiskolai tanár, újoncmester, a rendi növendékek prefektusa</t>
+          <t>Csorna, Magyar Királyság - professeur d’université, maître des novices, préfet des élèves de l’ordre</t>
         </is>
       </c>
       <c r="N55">
         <v>1942</v>
       </c>
       <c r="O55">
         <v>1950</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1942</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Fülek, Magyar Királyság - plébános és hitoktató
-Margit körút, Budapest, Magyar Királyság - lelkész, lapszerkesztő</t>
+          <t>Fülek, Magyar Királyság - curé et catéchiste
+Margit körút, Budapest, Magyar Királyság - pasteur, rédacteur en chef</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>1939
 1942</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1942</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - plébános
-Debrecen, Magyar Királyság - házfőnök, plébánoshelyettes</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis - curé
+Debrecen, Magyar Királyság - vicaire</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>1934
 1942</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1942</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Kosty János</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Egreshát, Csehszlovákia - lelkész
-Beregszilvás, Magyar Királyság - lelkész</t>
+          <t>Egreshát, Csehszlovákia - pasteur
+Beregszilvás, Magyar Királyság - pasteur</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>1938
 1942</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=574</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1942</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Újvidék, Magyar Királyság - hitoktató, majd katonai szolgálaton</t>
         </is>
       </c>
       <c r="N59">
         <v>1942</v>
       </c>
       <c r="O59">
         <v>1945</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1942</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság - lelkipásztor, konzulátor, a játszótér vezetője</t>
+          <t>Debrecen, Magyar Királyság - pasteur, conseiller, responsable de l’aire de jeux</t>
         </is>
       </c>
       <c r="N60">
         <v>1942</v>
       </c>
       <c r="O60">
         <v>1948</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1942</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Kuti Imre CM</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Pásztori, Magyar Királyság - házfőnök</t>
+          <t>Pásztori, Magyar Királyság - chef de famille</t>
         </is>
       </c>
       <c r="N61">
         <v>1942</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=625</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1942</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Zalaapáti, Magyar Királyság - hitoktató
-Sopron, Magyar Királyság - gimnáziumi tanár</t>
+          <t>Zalaapáti, Magyar Királyság - professeur de religion
+Sopron, Magyar Királyság - professeur de lycée</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1942</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Lehmayer Béla</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Bácskai apostoli adminisztratúra</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Zenta, Magyar Királyság - hitoktató</t>
+          <t>Zenta, Magyar Királyság - professeur de religion</t>
         </is>
       </c>
       <c r="N63">
         <v>1942</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=643</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1942</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Lenk József</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Fort Wayne-South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>St. Lawrence templom, Muncie, IN, USA - segédlelkész
-USA - A 383. gyalogezred, 96. gyaloghadosztály káplánja, őrnagyi rangban a Csendes-óceáni hadszíntéren, más források szerint Észak-Afrika–Olaszország hadszintér</t>
+          <t>St. Lawrence templom, Muncie, IN, États-Unis - vicaire
+États-Unis - Aumônier du 383e régiment d’infanterie, 96e division d’infanterie, avec le grade de commandant, sur le théâtre d’opérations du Pacifique ; selon d’autres sources, sur le théâtre d’opérations Afrique du Nord-Italie</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>1939
 1942</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1942</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Pittston, PA, USA</t>
+          <t>Pittston, PA, États-Unis</t>
         </is>
       </c>
       <c r="N65">
         <v>1942</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1942</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság - gimnáziumi tanár és könyvtáros</t>
+          <t>Eger, Magyar Királyság - professeur de lycée et bibliothécaire</t>
         </is>
       </c>
       <c r="N66">
         <v>1942</v>
       </c>
       <c r="O66">
         <v>1943</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1942</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Magyar József</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Akron, OH, USA</t>
+          <t>Akron, OH, États-Unis</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA - segédlelkész</t>
+          <t>Cleveland, OH, États-Unis - vicaire</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>1942. február 28.
+          <t>28 février 1942
 1942</t>
         </is>
       </c>
       <c r="O67">
         <v>1949</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1942</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Ágostyán, Magyar Királyság - lelkész</t>
+          <t>Ágostyán, Magyar Királyság - pasteur</t>
         </is>
       </c>
       <c r="N68">
         <v>1942</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1942</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Róma, Olaszország - rendi szolgálatban</t>
+          <t>Róma, Italie - en service</t>
         </is>
       </c>
       <c r="N69">
         <v>1942</v>
       </c>
       <c r="O69">
         <v>1947</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1942</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Medvigy Ágoston</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Magyar Királyság - tábori főlelkész, őrnagyi rangban</t>
+          <t>Magyar Királyság - aumônier en chef du camp, ayant le grade de commandant</t>
         </is>
       </c>
       <c r="N70">
         <v>1939</v>
       </c>
       <c r="O70">
         <v>1942</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=723</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1942</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Örökfogadalom</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie
+Vœux perpétuels</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - gyakorló tanár</t>
+          <t>Budapest, Magyar Királyság - enseignant stagiaire</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>1942. június 21.
+          <t>21 juin 1942
 1942
-1942. január 3.</t>
+3 janvier 1942</t>
         </is>
       </c>
       <c r="O71">
         <v>1943</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1942</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Magyar Királyság - tanár</t>
+          <t>Sátoraljaújhely, Magyar Királyság - enseignant</t>
         </is>
       </c>
       <c r="N72">
         <v>1942</v>
       </c>
       <c r="O72">
         <v>1943</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1942</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère à l’étranger</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Molnár András</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>Paterson, NJ, États-Unis</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>USA
-Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - segédlelkész</t>
+          <t>États-Unis
+Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis - vicaire</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>1942. május 30.
+          <t>30 mai 1942
 1942</t>
         </is>
       </c>
       <c r="O73">
         <v>1954</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=757</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1942</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Moullion Kálmán, Msgr.</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Őrszállás, Magyar Királyság - kihelyezett lelkész Hódság székhellyel</t>
+          <t>Őrszállás, Magyar Királyság - pasteur détaché, dont le siège se trouve à Hódság</t>
         </is>
       </c>
       <c r="N74">
         <v>1942</v>
       </c>
       <c r="O74">
         <v>1949</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=778</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1942</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>Premiers vœux (temporaires)</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Mészáros Lipót OFM</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="N75">
         <v>1942</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=740</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1942</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Nagy János</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Bátor, Magyar Királyság - segédlelkész
-Jászárokszállás, Magyar Királyság - segédlelkész</t>
+          <t>Bátor, Magyar Királyság - vicaire
+Jászárokszállás, Magyar Királyság - vicaire</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=791</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1942</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Zirc, Magyar Királyság - apáti jegyző</t>
+          <t>Zirc, Magyar Királyság - secrétaire de la paroisse</t>
         </is>
       </c>
       <c r="N77">
         <v>1942</v>
       </c>
       <c r="O77">
         <v>1943</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1942</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Hazatérés</t>
+          <t>Retour dans la patrie</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság - tanár</t>
+          <t>Kalocsa, Magyar Királyság - enseignant</t>
         </is>
       </c>
       <c r="N78">
         <v>1942</v>
       </c>
       <c r="O78">
         <v>1944</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1942</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Oberlander János</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, USA</t>
+          <t>Cincinnati, OH, États-Unis</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>St. John Catholic Church, Middletown, OH, USA - plébános</t>
+          <t>St. John Catholic Church, Middletown, OH, États-Unis - curé</t>
         </is>
       </c>
       <c r="N79">
         <v>1942</v>
       </c>
       <c r="O79">
         <v>1968</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=830</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1942</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Olajos Andor Elréd OSB, Dr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - gyakorló tanár</t>
+          <t>Budapest, Magyar Királyság - enseignant stagiaire</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>1942. június 21.
+          <t>21 juin 1942
 1942</t>
         </is>
       </c>
       <c r="O80">
         <v>1943</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=831</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1942</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - tábori lelkész</t>
+          <t>Budapest, Magyar Királyság - aumônier de campagne</t>
         </is>
       </c>
       <c r="N81">
         <v>1941</v>
       </c>
       <c r="O81">
         <v>1942</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1942</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság - teológiai tanulmányok</t>
+          <t>Szeged, Magyar Királyság - études de théologie</t>
         </is>
       </c>
       <c r="N82">
         <v>1942</v>
       </c>
       <c r="O82">
         <v>1946</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1942</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Oroskovits Jenő Lajos</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>Winnipeg, MB, Canada</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada
-Kanada - tábori lelkész</t>
+          <t>Winnipeg, MB, Canada
+Canada - aumônier de campagne</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>1938
 1942</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=837</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1942</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Iraki Királyság - misszionárius
-Brit Uganda Protektorátus - internálva</t>
+          <t>Iraki Királyság - missionnaire
+Brit Uganda Protektorátus - interné</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>1939
 1942</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
           <t>1942
 1947</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1942</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Plankó János</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság - segédlelkész
-Belváros, Hatvan, Magyar Királyság - segédlelkész</t>
+          <t>Gyöngyös, Magyar Királyság - vicaire
+Belváros, Hatvan, Magyar Királyság - vicaire</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>1938
 1942</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1942</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Csehimindszent, Magyar Királyság - segédlelkész
-Székesfehérvár, Magyar Királyság - tábori lelkész a II. hadtestnél, valószínűleg a mai Ukrajna és Belarusz területén</t>
+          <t>Csehimindszent, Magyar Királyság - vicaire
+Székesfehérvár, Magyar Királyság - aumônier militaire au sein du IIe corps d’armée, probablement sur le territoire de l’Ukraine et de la Biélorussie actuelles</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1942</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése
-Áthelyezés (új szolgálati hely)</t>
+          <t>Début du ministère dans la patrie
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Pribusz György</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Perecseny, Magyar Királyság - plébános
-Ungvár, Magyar Királyság - segédlelkész, tábori lelkész</t>
+          <t>Perecseny, Magyar Királyság - curé
+Ungvár, Magyar Királyság - vicaire, aumônier de campagne</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t>1942
 1942</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=899</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1942</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - házfőnök
-Veszprém, Magyar Királyság - házfőnök</t>
+          <t>Budapest, Magyar Királyság - chef de famille
+Veszprém, Magyar Királyság - chef de famille</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>1939
 1942</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1942</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság - egyetemi lelkész, cserkészparancsnok
-Központi Papnevelő Intézet, Budapest, Magyar Királyság - vicerektor, ökonómus, egyúttal a Ranolder Tanítóképző Intézet hittanára (1942-1944 között)</t>
+          <t>Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság - aumônier universitaire, chef scout
+Központi Papnevelő Intézet, Budapest, Magyar Királyság - vice-recteur, économe, et également professeur de religion à l’Institut de formation des enseignants de Ranolder (entre 1942 et 1944)</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>1939
 1942</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
           <t>1942
 1946</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1942</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Radányi Rókus SJ</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Szeged, Magyar Királyság
-Szatmárnémeti, Magyarország - miniszter, konviktusi prefektus, hittanár, újságszerkesztő</t>
+Szatmárnémeti, Hongrie - ministre, préfet d’internat, professeur de religion, rédacteur en chef</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>1942. május 13.
+          <t>13 mai 1942
 1942</t>
         </is>
       </c>
       <c r="O90">
         <v>1948</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=907</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1942</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Raáb Sándor</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Zombor, Magyar Királyság - kórházlelkész
-Újvidék, Magyar Királyság - segédlelkész, majd betegállományban</t>
+          <t>Zombor, Magyar Királyság - aumônier d’hôpital
+Újvidék, Magyar Királyság - vicaire adjoint, puis en arrêt maladie</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>1942
 1942</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=906</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1942</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Rieger Clétus</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, USA</t>
+          <t>Cincinnati, OH, États-Unis</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>St. Joseph Parish, La Rue, OH, USA - plébános</t>
+          <t>St. Joseph Parish, La Rue, OH, États-Unis - curé</t>
         </is>
       </c>
       <c r="N92">
         <v>1942</v>
       </c>
       <c r="O92">
         <v>1943</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=936</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1942</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Peking (北京), Kína - kínai nyelvi tanulmányok</t>
+          <t>Peking (北京), Kína - études de langue chinoise</t>
         </is>
       </c>
       <c r="N93">
         <v>1940</v>
       </c>
       <c r="O93">
         <v>1942</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1942</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Sereghy Bazil, Msgr.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Munkács, Magyar Királyság
-Ungvár, Magyar Királyság - hittanár</t>
+Ungvár, Magyar Királyság - professeur de religion</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>1942. március 29.
+          <t>29 mars 1942
 1942</t>
         </is>
       </c>
       <c r="O94">
         <v>1945</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=983</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1942</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Début du ministère à l’étranger
+Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Kijev, Szovjetunió - tábori lelkész
-Budapest, Magyar Királyság - gimnáziumi tanár</t>
+          <t>Kijev, Szovjetunió - aumônier de campagne
+Budapest, Magyar Királyság - professeur de lycée</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>1942
 1940</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
           <t>1943
 1942</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1942</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Début du ministère dans la patrie</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Simor János OFM</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Szentföldi rendház, majd számos különböző szolgálati helyen., Budapest, Magyar Királyság - Szentföldi rendház, majd számos különböző szolgálati helyen.</t>
+          <t>Szentföldi rendház, majd számos különböző szolgálati helyen., Budapest, Magyar Királyság - Au monastère de Terre Sainte, puis dans divers lieux d’affectation.</t>
         </is>
       </c>
       <c r="N96">
         <v>1942</v>
       </c>
       <c r="O96">
         <v>1950</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=995</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1942</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet templom, Homestead, PA, USA - plébános</t>
+          <t>Árpádházi Szent Erzsébet templom, Homestead, PA, États-Unis - curé</t>
         </is>
       </c>
       <c r="N97">
         <v>1934</v>
       </c>
       <c r="O97">
         <v>1942</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1942</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Mutation (lieu de ministère précédent)
+Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Sárvári János Sch.P., Dr.</t>
+          <t>Suba György</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság - tanár</t>
-[...6 lines deleted...]
-        <v>1943</v>
+          <t>Bükköspatak, Magyar Királyság - pasteur
+Kelecsény, Magyar Királyság - pasteur</t>
+        </is>
+      </c>
+      <c r="N98" t="inlineStr">
+        <is>
+          <t>1939
+1942</t>
+        </is>
+      </c>
+      <c r="O98" t="inlineStr">
+        <is>
+          <t>1942
+1949</t>
+        </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=964</t>
+          <t>/persons_v2/view.php?id=1020</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1942</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Mutation (nouveau lieu de ministère)</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
+          <t>Sárvári János Sch.P., Dr.</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Kalocsa, Magyar Királyság - enseignant</t>
+        </is>
+      </c>
+      <c r="N99">
+        <v>1942</v>
+      </c>
+      <c r="O99">
+        <v>1943</v>
+      </c>
+      <c r="Q99" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=964</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100">
+        <v>1942</v>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Évolutions de l’année</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>Ordination sacerdotale
+Début du ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
           <t>Ábrahám Dezső</t>
         </is>
       </c>
-      <c r="E99" t="inlineStr">
-[...9 lines deleted...]
-      <c r="H99" t="inlineStr">
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>Réformé</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>Évêque</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
         <is>
           <t>Magyar Királyság
-Soltvadkert, Magyar Királyság - segédlelkész</t>
-[...2 lines deleted...]
-      <c r="N99" t="inlineStr">
+Soltvadkert, Magyar Királyság - vicaire</t>
+        </is>
+      </c>
+      <c r="N100" t="inlineStr">
         <is>
           <t>1942
 1942</t>
         </is>
       </c>
-      <c r="Q99" t="inlineStr">
+      <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=262</t>
-        </is>
-[...48 lines deleted...]
-          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1942</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Jászai Ferenc Benvenut OFM</t>
+          <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>1942. január 23.</t>
+          <t>2 janvier 1942</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=484</t>
+          <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1942</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Németh Sándor, Dr.</t>
+          <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>St. Catharines, ON, Kanada</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, États-Unis</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>1942. március 27.</t>
+          <t>23 janvier 1942</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=819</t>
+          <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1942</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Domán Imre COr</t>
+          <t>Németh Sándor, Dr.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Eger</t>
-[...4 lines deleted...]
-          <t>Budapest, Magyar Királyság</t>
+          <t>St. Catharines, ON, Canada</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>1942. április 18.</t>
+          <t>27 mars 1942</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=211</t>
+          <t>/persons_v2/view.php?id=819</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1942</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Rozsály Ferenc Sch.P., Dr.</t>
+          <t>Domán Imre COr</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>1942. június 14.</t>
+          <t>18 avril 1942</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=947</t>
+          <t>/persons_v2/view.php?id=211</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1942</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Rába Márk Lukács OSPPE</t>
+          <t>Rozsály Ferenc Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
-[...4 lines deleted...]
-          <t>Pécs</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>1942. július 14.</t>
+          <t>14 juin 1942</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=918</t>
+          <t>/persons_v2/view.php?id=947</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1942</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Senye Ferenc Sch.P.</t>
+          <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>1942. július 14.</t>
+          <t>14 juillet 1942</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=980</t>
+          <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1942</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Ordination sacerdotale</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Schilly József Károly (OSB)</t>
+          <t>Senye Ferenc Sch.P.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>1942. augusztus 6.</t>
+          <t>14 juillet 1942</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=974</t>
+          <t>/persons_v2/view.php?id=980</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1942</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Simon József Bálint OSB</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>1942. augusztus 6.</t>
+          <t>6 août 1942</t>
         </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=994</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1942</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Hardi Gábor Gilbert O.Cist, dr</t>
+          <t>Simon József Bálint OSB</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>1942. augusztus 29.</t>
+          <t>6 août 1942</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=368</t>
+          <t>/persons_v2/view.php?id=994</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1942</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Entrée dans l’ordre</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Liktor András</t>
+          <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>1942. szeptember 7.</t>
+          <t>29 août 1942</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=656</t>
+          <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1942</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Bliesz Ádám</t>
+          <t>Liktor András</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
-[...4 lines deleted...]
-          <t>Somorja, Szlovákia</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>1942. szeptember 21.</t>
+          <t>7 septembre 1942</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=88</t>
+          <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1942</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Dobolyi Lajos Praesidius OFM, Dr.</t>
+          <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>Somorja, Slovaquie</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>1942. október 10.</t>
+          <t>21 septembre 1942</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=206</t>
+          <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1942</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Vœux perpétuels</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Hartel József</t>
+          <t>Dobolyi Lajos Praesidius OFM, Dr.</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Kassa</t>
-[...4 lines deleted...]
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>1942. október 17.</t>
+          <t>10 octobre 1942</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=369</t>
+          <t>/persons_v2/view.php?id=206</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1942</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Gribóvszky Kornél</t>
+          <t>Hartel József</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Kingston, NY, USA</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>1942. december 23.</t>
+          <t>17 octobre 1942</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=335</t>
+          <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1942</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Évolutions de l’année</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Décès</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Seregélly Miklós</t>
+          <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Medence, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1982</v>
+          <t>Kingston, NY, États-Unis</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>23 décembre 1942</t>
+        </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=988</t>
+          <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1942</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Gorzó Bálint, bilkei</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>parókus, 1938-tól nyugállományban</t>
+          <t>pasteur intérimaire</t>
         </is>
       </c>
       <c r="N116">
-        <v>1908</v>
+        <v>1891</v>
       </c>
       <c r="O116">
-        <v>1943</v>
+        <v>1982</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=331</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1942</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>McKeesport, PA, États-Unis</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé, à la retraite depuis 1938</t>
         </is>
       </c>
       <c r="N117">
         <v>1908</v>
       </c>
       <c r="O117">
-        <v>1954</v>
+        <v>1943</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1942</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, USA</t>
+          <t>Hazelton, PA, États-Unis</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>szlovák templom</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N118">
-        <v>1910</v>
+        <v>1908</v>
       </c>
       <c r="O118">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1942</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
+          <t>szlovák templom, Guttenberg, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N119">
-        <v>1913</v>
+        <v>1910</v>
       </c>
       <c r="O119">
-        <v>1944</v>
+        <v>1952</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=985</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1942</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N120">
         <v>1913</v>
       </c>
       <c r="O120">
-        <v>1955</v>
+        <v>1944</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1942</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N121">
-        <v>1914</v>
+        <v>1913</v>
       </c>
       <c r="O121">
-        <v>1948</v>
+        <v>1955</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1942</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Baja</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+        </is>
+      </c>
+      <c r="I122" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K122" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N122">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O122">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1942</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N123">
         <v>1915</v>
       </c>
       <c r="O123">
         <v>1950</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1942</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N124">
         <v>1915</v>
       </c>
       <c r="O124">
         <v>1950</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1942</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N125">
         <v>1915</v>
       </c>
       <c r="O125">
         <v>1950</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1942</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N126">
         <v>1915</v>
       </c>
       <c r="O126">
         <v>1950</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1942</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N127">
         <v>1915</v>
       </c>
       <c r="O127">
         <v>1950</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1942</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N128">
         <v>1915</v>
       </c>
       <c r="O128">
         <v>1950</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1942</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Sasváry Ferenc</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N129">
         <v>1915</v>
       </c>
       <c r="O129">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=966</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1942</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, États-Unis</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N130">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O130">
-        <v>1957</v>
+        <v>1947</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1942</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Reseterics József Ferenc</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N131">
         <v>1918</v>
       </c>
       <c r="O131">
-        <v>1969</v>
+        <v>1957</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=927</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1942</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Harrisburg, PA, États-Unis</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Mikóháza, Magyar Királyság</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, États-Unis</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>helyettes lelkész, majd parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N132">
-        <v>1919</v>
+        <v>1918</v>
       </c>
       <c r="O132">
-        <v>1950</v>
+        <v>1969</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1942</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Madár János</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Sóskút, Magyar Királyság</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>vicaire, puis curé</t>
         </is>
       </c>
       <c r="N133">
         <v>1919</v>
       </c>
       <c r="O133">
-        <v>1944</v>
+        <v>1950</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=679</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1942</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Madár János</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
+          <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Mary Church (ma: Holy Angels Church)</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N134">
         <v>1919</v>
       </c>
       <c r="O134">
-        <v>1963</v>
+        <v>1944</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1942</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Harrisburg, PA, États-Unis</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, États-Unis</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Szent János templom</t>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N135">
-        <v>1920</v>
+        <v>1919</v>
       </c>
       <c r="O135">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1942</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
+          <t>Szent János templom, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N136">
         <v>1920</v>
       </c>
       <c r="O136">
-        <v>1954</v>
+        <v>1966</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1942</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, USA</t>
+          <t>Sacred Heart Seminary, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
-          <t>St. John’s Abbey</t>
+          <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>apát</t>
+          <t>enseignant</t>
         </is>
       </c>
       <c r="N137">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="O137">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1942</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
+          <t>St. John’s Abbey, Collegeville, MN, États-Unis</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom</t>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>plébános, utána nyugállományban</t>
+          <t>abbé</t>
         </is>
       </c>
       <c r="N138">
         <v>1921</v>
       </c>
       <c r="O138">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1942</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, États-Unis</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
+          <t>curé, puis à la retraite</t>
         </is>
       </c>
       <c r="N139">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O139">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1942</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J140" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>segédlelkész, hitoktató</t>
+          <t>pasteur missionnaire (aux États-Unis, ainsi qu’à Baberton, dans l’Ohio, aux États-Unis)</t>
         </is>
       </c>
       <c r="N140">
         <v>1922</v>
       </c>
       <c r="O140">
         <v>1946</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1942</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság G. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>vicaire, catéchiste</t>
         </is>
       </c>
       <c r="N141">
         <v>1922</v>
       </c>
       <c r="O141">
-        <v>1956</v>
+        <v>1946</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1942</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, USA</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, États-Unis</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>Szent József templom</t>
+          <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N142">
         <v>1922</v>
       </c>
       <c r="O142">
-        <v>1950</v>
+        <v>1956</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1942</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Pupinszky Lipót Nándor O.Praem</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>Szent József templom, Elizabeth, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>Szent József templom</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>templomépítő plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N143">
         <v>1922</v>
       </c>
       <c r="O143">
-        <v>1959</v>
+        <v>1950</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=904</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1942</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, États-Unis</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
+          <t>curé bâtisseur d’églises</t>
         </is>
       </c>
       <c r="N144">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O144">
-        <v>1970</v>
+        <v>1959</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1942</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Radóczy Károly János</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Szada, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>plébános (Diós szerint kihelyezett káplán)</t>
+          <t>curé, il a exercé son ministère à l’église Saint-Étienne en 1937</t>
         </is>
       </c>
       <c r="N145">
         <v>1923</v>
       </c>
       <c r="O145">
-        <v>1949</v>
+        <v>1970</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=910</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1942</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Repcsik Pál</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
+          <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé (vicaire détaché, selon Diós)</t>
         </is>
       </c>
       <c r="N146">
         <v>1923</v>
       </c>
       <c r="O146">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=926</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1942</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, États-Unis</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N147">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O147">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1942</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>SS. Peter and Paul Church</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
+          <t>missionnaire à la colonie de Rio Negro, dans la vallée de l’Amazone. À partir de 1939, il a exercé son ministère auprès des Indiens Tucanos, à la frontière entre le Venezuela et la Colombie</t>
         </is>
       </c>
       <c r="N148">
         <v>1924</v>
       </c>
       <c r="O148">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1942</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Sántha Pál, Msgr., Dr.</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Kanada</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>plébános, 1932-től esperes</t>
+          <t>secrétaire épiscopal, président du tribunal diocésain et curé de l’église Saints-Pierre-et-Paul.</t>
         </is>
       </c>
       <c r="N149">
         <v>1924</v>
       </c>
       <c r="O149">
-        <v>1962</v>
+        <v>1945</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=963</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1942</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
+          <t>Stockholm, SK, Canada</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Nepumuki Szent János plébánia</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>adminisztrátor, majd plébános</t>
+          <t>curé, puis vicaire général à partir de 1932</t>
         </is>
       </c>
       <c r="N150">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O150">
-        <v>1944</v>
+        <v>1962</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1942</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Fairport, NY, USA</t>
+          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>Szent Antal templom</t>
+          <t>Nepumuki Szent János plébánia</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>administrateur, puis curé</t>
         </is>
       </c>
       <c r="N151">
         <v>1925</v>
       </c>
       <c r="O151">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1942</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Nagymihály, Csehszlovákia</t>
+          <t>Szent Antal templom, Fairport, NY, États-Unis</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>segédlelkész, majd parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N152">
         <v>1925</v>
       </c>
       <c r="O152">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1942</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, USA</t>
+          <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Sacred Heart</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>magyar és német lelkész, plébános</t>
+          <t>vicaire, puis curé</t>
         </is>
       </c>
       <c r="N153">
         <v>1925</v>
       </c>
       <c r="O153">
-        <v>1960</v>
+        <v>1950</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1942</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>Sacred Heart, Philadelphia, PA, États-Unis</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Sacred Heart</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pasteur et curé hongrois et allemand</t>
         </is>
       </c>
       <c r="N154">
         <v>1925</v>
       </c>
       <c r="O154">
-        <v>1956</v>
+        <v>1960</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1942</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, États-Unis</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>segédlelkész, majd ugyanitt 1936-tól plébános, emellett az egyházi iskolában tanított és segédedző</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N155">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O155">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1942</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Superior, WI, États-Unis</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+          <t>Superior, WI, États-Unis</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Ciszterci rendi katolikus gimnázium</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1946 – 1948 között igazgatóhelyettes, 1947 – 1950 helyettes házfőnök</t>
+          <t>vicaire, puis curé de la même paroisse à partir de 1936 ; il enseignait également à l’école paroissiale et était entraîneur adjoint</t>
         </is>
       </c>
       <c r="N156">
         <v>1927</v>
       </c>
       <c r="O156">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1942</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Ciszterci rendi katolikus gimnázium</t>
+        </is>
+      </c>
+      <c r="K157" t="inlineStr">
+        <is>
+          <t>professeur de lycée, directeur adjoint de 1946 à 1948, directeur adjoint de 1947 à 1950</t>
         </is>
       </c>
       <c r="N157">
         <v>1927</v>
       </c>
       <c r="O157">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1942</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Flint, MI, États-Unis</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>templomépítő, alapító plébános</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N158">
         <v>1927</v>
       </c>
       <c r="O158">
-        <v>1960</v>
+        <v>1947</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1942</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Yonkers, NY, États-Unis</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>misszionárius, magyar lelkész</t>
+          <t>constructeur de l’église, curé fondateur</t>
         </is>
       </c>
       <c r="N159">
         <v>1927</v>
       </c>
       <c r="O159">
         <v>1960</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1942</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>tanár, igazgató</t>
+          <t>missionnaire, pasteur hongrois</t>
         </is>
       </c>
       <c r="N160">
         <v>1927</v>
       </c>
       <c r="O160">
-        <v>1946</v>
+        <v>1960</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1942</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>enseignant, directeur</t>
         </is>
       </c>
       <c r="N161">
         <v>1927</v>
       </c>
       <c r="O161">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1942</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>Szent Margit templom</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N162">
         <v>1927</v>
       </c>
       <c r="O162">
-        <v>1965</v>
+        <v>1952</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1942</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Szent Margit templom, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>a szeminárium prefektusa és dogmatika tanára, 1930-ban spirituálisa</t>
+          <t>curé (selon Miklósházy : 1927-1965, Chagrin Falls, Ohio)</t>
         </is>
       </c>
       <c r="N163">
         <v>1927</v>
       </c>
       <c r="O163">
-        <v>1943</v>
+        <v>1965</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1942</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Rickert Ernő</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>préfet du séminaire et professeur de dogmatique, son directeur spirituel en 1930</t>
         </is>
       </c>
       <c r="N164">
         <v>1927</v>
       </c>
       <c r="O164">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=935</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1942</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Réthy János</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, États-Unis</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N165">
         <v>1927</v>
       </c>
       <c r="O165">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=933</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1942</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Beretz László</t>
+          <t>Réthy János</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Yonkers, NY, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, États-Unis</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
-          <t>Szent Miklós templom</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N166">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O166">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=933</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1942</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Szent Miklós templom, Yonkers, NY, États-Unis</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N167">
         <v>1928</v>
       </c>
       <c r="O167">
-        <v>1957</v>
+        <v>1945</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1942</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Láni Mátyás</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>plébános, magyar és német lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N168">
         <v>1928</v>
       </c>
       <c r="O168">
-        <v>1954</v>
+        <v>1957</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=638</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1942</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Kajdanó, Szovjetunió</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, États-Unis</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Szovjetunió</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>parókus, 1943-tól nyugállományban</t>
+          <t>curé, pasteur hongrois et allemand</t>
         </is>
       </c>
       <c r="N169">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O169">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1942</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Kajdanó, Szovjetunió</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>curé, à la retraite depuis 1943</t>
         </is>
       </c>
       <c r="N170">
         <v>1929</v>
       </c>
       <c r="O170">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1942</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N171">
         <v>1929</v>
       </c>
       <c r="O171">
-        <v>1955</v>
+        <v>1950</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1942</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Galambos József</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Throop, PA, USA</t>
+          <t>Scranton, PA, États-Unis</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N172">
         <v>1929</v>
       </c>
       <c r="O172">
         <v>1955</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1942</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Throop, PA, États-Unis</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N173">
         <v>1929</v>
       </c>
       <c r="O173">
-        <v>1953</v>
+        <v>1955</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1942</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>a Vatikáni magyar nagykövetség egyházi ügyek és kánonjog tanácsosa 1944-ig, közben 1940–1947 között a Pápai Magyar Intézet alapító rektora</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N174">
         <v>1929</v>
       </c>
       <c r="O174">
-        <v>1947</v>
+        <v>1953</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1942</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Soltész István</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Róma, Italie</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Italie</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>conseiller pour les affaires ecclésiastiques et le droit canonique à l’ambassade de Hongrie auprès du Vatican jusqu’en 1944 ; entre 1940 et 1947, il fut également le recteur fondateur de l’Institut pontifical hongrois</t>
         </is>
       </c>
       <c r="N175">
         <v>1929</v>
       </c>
       <c r="O175">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1004</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1942</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, USA</t>
+          <t>Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N176">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="O176">
-        <v>1959</v>
+        <v>1945</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1942</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>Elisabeth, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>segédlelkész (apja mellett), majd parókus</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N177">
         <v>1930</v>
       </c>
       <c r="O177">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1942</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Independence, OH, USA</t>
+          <t>Mahanoy, PA, États-Unis</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K178" t="inlineStr">
+        <is>
+          <t>vicaire (aux côtés de son père), puis curé</t>
         </is>
       </c>
       <c r="N178">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O178">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1942</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
+          <t>Independence, OH, États-Unis</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>rendes tanár</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N179">
         <v>1931</v>
       </c>
       <c r="O179">
-        <v>1948</v>
+        <v>1964</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1942</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Páduai Szent Antal gimnázium</t>
+        </is>
+      </c>
+      <c r="K180" t="inlineStr">
+        <is>
+          <t>professeur titulaire</t>
         </is>
       </c>
       <c r="N180">
         <v>1931</v>
       </c>
       <c r="O180">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1942</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, États-Unis</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
-          <t>Szent István templom</t>
-[...4 lines deleted...]
-          <t>lelkész és házfőnök</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="N181">
         <v>1931</v>
       </c>
       <c r="O181">
-        <v>1968</v>
+        <v>1946</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1942</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Esztergom</t>
+          <t>Szent István templom, New York, NY, États-Unis</t>
+        </is>
+      </c>
+      <c r="I182" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, igazgatóhelyettes</t>
+          <t>pasteur et chef de famille</t>
         </is>
       </c>
       <c r="N182">
         <v>1931</v>
       </c>
       <c r="O182">
-        <v>1945</v>
+        <v>1968</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1942</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Makra Mihály József SDB</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>La Vega, Venezuela</t>
-[...4 lines deleted...]
-          <t>Venezuela</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>professeur de lycée, directeur adjoint</t>
         </is>
       </c>
       <c r="N183">
         <v>1931</v>
       </c>
       <c r="O183">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=690</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1942</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Mandl Károly SBD</t>
+          <t>Makra Mihály József SDB</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>La Vega, Venezuela</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>több rendházban gondnok</t>
+          <t>frère monastique</t>
         </is>
       </c>
       <c r="N184">
         <v>1931</v>
       </c>
       <c r="O184">
         <v>1944</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=691</t>
+          <t>/persons_v2/view.php?id=690</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1942</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>concierge dans plusieurs couvents</t>
         </is>
       </c>
       <c r="N185">
         <v>1931</v>
       </c>
       <c r="O185">
-        <v>1949</v>
+        <v>1944</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1942</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Józseffalva, Románia</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, États-Unis</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>lelkész (oldallagosan:  Hadikfalva, Istensegíts)</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N186">
         <v>1931</v>
       </c>
       <c r="O186">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1942</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Orosz Bálint</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom, Toledo, OH, USA</t>
+          <t>Józseffalva, Roumanie</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Mihály Főangyal templom</t>
+          <t>Roumanie</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pasteur (également à Hadikfalva et Istensegíts)</t>
         </is>
       </c>
       <c r="N187">
         <v>1931</v>
       </c>
       <c r="O187">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=838</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1942</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Szent Mihály Főangyal templom, Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Szent Mihály Főangyal templom</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N188">
         <v>1931</v>
       </c>
       <c r="O188">
-        <v>1958</v>
+        <v>1944</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1942</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Proszt János SDB</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Patagónia, Argentína</t>
+          <t>Gary, IN, États-Unis</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>lelkész (Szalézi Művek)</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N189">
         <v>1931</v>
       </c>
       <c r="O189">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=901</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1942</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>misszionárius több helyen, kertész, konyhai kisegítő. Szolgálati helyei (bizonytalan időpontokban: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
+          <t>pasteur (Œuvres salésiennes)</t>
         </is>
       </c>
       <c r="N190">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O190">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1942</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Pápa, Magyarország</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>missionnaire dans plusieurs endroits, jardinier, aide de cuisine. Lieux d’affectation (dates incertaines : Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
         </is>
       </c>
       <c r="N191">
         <v>1932</v>
       </c>
       <c r="O191">
-        <v>1958</v>
+        <v>1945</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1942</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Pápa, Hongrie</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>plébános, közben 1945 Bridgeport, CT is</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N192">
         <v>1932</v>
       </c>
       <c r="O192">
-        <v>1952</v>
+        <v>1958</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1942</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Czezárovits Balázs SDB</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Lorena, Brazília</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, États-Unis</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J193" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>katekista, közben magyarok lelkésze Santa Catarina-ban és São Paulo-ban, majd katonai lelkész.</t>
+          <t>curé, également à Bridgeport, dans le Connecticut, en 1945</t>
         </is>
       </c>
       <c r="N193">
         <v>1932</v>
       </c>
       <c r="O193">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=132</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1942</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Lorena, Brazília</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>catéchiste, puis aumônier de la communauté hongroise à Santa Catarina et à São Paulo, avant de devenir aumônier militaire.</t>
         </is>
       </c>
       <c r="N194">
         <v>1932</v>
       </c>
       <c r="O194">
-        <v>1944</v>
+        <v>1954</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1942</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Fekete János Dávid OFM</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>St. Anthony, Cincinnati, OH, USA</t>
+          <t>Newark, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Anthony</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>cipész, ács, karbantartó</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N195">
         <v>1932</v>
       </c>
       <c r="O195">
-        <v>1952</v>
+        <v>1944</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=449</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1942</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>St. Anthony, Cincinnati, OH, États-Unis</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>St. Anthony</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>misszionárius, 1950 – 1952 vezető</t>
+          <t>cordonnier, charpentier, agent d’entretien</t>
         </is>
       </c>
       <c r="N196">
         <v>1932</v>
       </c>
       <c r="O196">
         <v>1952</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1942</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Gerlinger János SDB</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Havanna, Kuba</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>missionnaire, responsable de 1950 à 1952</t>
         </is>
       </c>
       <c r="N197">
         <v>1932</v>
       </c>
       <c r="O197">
-        <v>1957</v>
+        <v>1952</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=323</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1942</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Havanna, Kuba</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N198">
         <v>1932</v>
       </c>
       <c r="O198">
-        <v>1954</v>
+        <v>1957</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1942</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, USA</t>
+          <t>Youngstown, OH, États-Unis</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N199">
         <v>1932</v>
       </c>
       <c r="O199">
-        <v>1963</v>
+        <v>1954</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1942</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Kroneisz Flórián SVD</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Clarksburg, MD, États-Unis</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>misszionárius, rövid ideig tábori lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N200">
         <v>1932</v>
       </c>
       <c r="O200">
-        <v>1945</v>
+        <v>1963</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=611</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1942</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Kroneisz Flórián SVD</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Túrjaremete, Magyarország</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>missionnaire, aumônier de campagne pendant une courte période</t>
         </is>
       </c>
       <c r="N201">
         <v>1932</v>
       </c>
       <c r="O201">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=611</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1942</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+          <t>Túrjaremete, Hongrie</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Piarista Gimnázium</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N202">
         <v>1932</v>
       </c>
       <c r="O202">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1942</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Antal János SDB</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyarország</t>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség</t>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>tartományfőnök</t>
+          <t>enseignant</t>
         </is>
       </c>
       <c r="N203">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O203">
-        <v>1948</v>
+        <v>1943</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=13</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1942</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Suba Arnold András</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Wallingford, CO, USA</t>
+          <t>Freeland, PA, États-Unis</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K204" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N204">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O204">
-        <v>1948</v>
+        <v>1961</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=1018</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1942</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Hongrie</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>Segítő Szűz Mária Lelkészség</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>préfet</t>
         </is>
       </c>
       <c r="N205">
         <v>1933</v>
       </c>
       <c r="O205">
         <v>1948</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1942</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Csík Pál SDB</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Hartford, CT, États-Unis</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Hope Haven, Marrero, LA, USA</t>
+          <t>Wallingford, CO, États-Unis</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>prefektus, igazgató</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N206">
         <v>1933</v>
       </c>
       <c r="O206">
-        <v>1966</v>
+        <v>1948</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=160</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1942</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J207" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>professeur de lycée</t>
         </is>
       </c>
       <c r="N207">
         <v>1933</v>
       </c>
       <c r="O207">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1942</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+          <t>Hope Haven, Marrero, LA, États-Unis</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Hope Haven</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>préfet, directeur</t>
         </is>
       </c>
       <c r="N208">
         <v>1933</v>
       </c>
       <c r="O208">
-        <v>1957</v>
+        <v>1966</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1942</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Szent Imre templomigazgatóság</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>professeur de religion</t>
         </is>
       </c>
       <c r="N209">
         <v>1933</v>
       </c>
       <c r="O209">
-        <v>1963</v>
+        <v>1947</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1942</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, États-Unis</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J210" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N210">
         <v>1933</v>
       </c>
       <c r="O210">
-        <v>1944</v>
+        <v>1957</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1942</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>főapát (1947-től külföldön)</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N211">
         <v>1933</v>
       </c>
       <c r="O211">
-        <v>1950</v>
+        <v>1963</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1942</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, USA</t>
+          <t>Homestead, PA, États-Unis</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László templom</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N212">
         <v>1933</v>
       </c>
       <c r="O212">
-        <v>1977</v>
+        <v>1944</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1942</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Pujang, Kína</t>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>esperes, leányárvaházi igazgató, 1947-től apostoli adminisztrátor</t>
+          <t>abbé (à l’étranger depuis 1947)</t>
         </is>
       </c>
       <c r="N213">
         <v>1933</v>
       </c>
       <c r="O213">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1942</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Hartford, CT, États-Unis</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent László templom, South Norwalk, CT, États-Unis</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>az Actio Catholica országos igazgatója</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N214">
         <v>1933</v>
       </c>
       <c r="O214">
-        <v>1948</v>
+        <v>1977</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1942</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Porgeth Imre SDB</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
+          <t>Pujang, Kína</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>archidiacre, directeur d’un orphelinat pour filles, administrateur apostolique à partir de 1947</t>
         </is>
       </c>
       <c r="N215">
         <v>1933</v>
       </c>
       <c r="O215">
         <v>1954</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=896</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1942</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Porgeth Imre SDB</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>El Salvador</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>El Salvador</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>directeur national d’Actio Catholica</t>
         </is>
       </c>
       <c r="N216">
         <v>1933</v>
       </c>
       <c r="O216">
-        <v>1954</v>
+        <v>1948</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=896</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1942</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Honduras</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Honduras</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N217">
         <v>1933</v>
       </c>
       <c r="O217">
         <v>1954</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1942</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N218">
         <v>1933</v>
       </c>
       <c r="O218">
         <v>1954</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1942</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Rácz Péter Viktor, kusalyi</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N219">
         <v>1933</v>
       </c>
       <c r="O219">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=921</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1942</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál G. K. Egyházközség</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N220">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O220">
-        <v>1960</v>
+        <v>1954</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1942</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Fehér Albert Péter OFM</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, États-Unis</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>magyar lelkész, 1936-tól plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N221">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O221">
-        <v>1943</v>
+        <v>1949</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=259</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1942</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Milwaukee, WI, USA</t>
+          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>Szent Imre templom</t>
+          <t>Szent Péter és Pál G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N222">
         <v>1934</v>
       </c>
       <c r="O222">
-        <v>1944</v>
+        <v>1960</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1942</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Ivancsó Dániel, püspök</t>
+          <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>St, Mary templom, Cleveland, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>St, Mary templom</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pasteur hongrois, curé depuis 1936</t>
         </is>
       </c>
       <c r="N223">
         <v>1934</v>
       </c>
       <c r="O223">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=460</t>
+          <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1942</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Tát, Magyar Királyság</t>
+          <t>Szent Imre templom, Milwaukee, WI, États-Unis</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>plébánoshelyettes, 1946-tól plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N224">
         <v>1934</v>
       </c>
       <c r="O224">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1942</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, USA</t>
+          <t>St, Mary templom, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>St, Mary templom</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N225">
         <v>1934</v>
       </c>
       <c r="O225">
-        <v>1964</v>
+        <v>1946</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1942</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>McAdoo, PA, USA</t>
+          <t>Tát, Magyar Királyság</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>vicaire, puis curé à partir de 1946</t>
         </is>
       </c>
       <c r="N226">
         <v>1934</v>
       </c>
       <c r="O226">
-        <v>1957</v>
+        <v>1947</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1942</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Woodbridge, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N227">
         <v>1934</v>
       </c>
       <c r="O227">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1942</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
+          <t>McAdoo, PA, États-Unis</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N228">
         <v>1934</v>
       </c>
       <c r="O228">
-        <v>1962</v>
+        <v>1957</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1942</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, USA</t>
+          <t>Brownsville, PA, États-Unis</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N229">
         <v>1934</v>
       </c>
       <c r="O229">
         <v>1962</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1942</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Elrama, PA, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, États-Unis</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N230">
         <v>1934</v>
       </c>
       <c r="O230">
         <v>1962</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1942</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>Elizabeth, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N231">
         <v>1934</v>
       </c>
       <c r="O231">
         <v>1962</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1942</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Elrama, PA, États-Unis</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N232">
         <v>1934</v>
       </c>
       <c r="O232">
         <v>1962</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1942</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Mundwell János</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>McKeesport, PA, États-Unis</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N233">
         <v>1934</v>
       </c>
       <c r="O233">
-        <v>1943</v>
+        <v>1962</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=777</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1942</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Olejnyik György</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Painesville, OH, USA</t>
+          <t>Uniontown, PA, États-Unis</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N234">
         <v>1934</v>
       </c>
       <c r="O234">
-        <v>1952</v>
+        <v>1962</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=833</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1942</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Punykó Sándor</t>
+          <t>Mundwell János</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Youngstown, OH, États-Unis</t>
+        </is>
+      </c>
+      <c r="I235" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>szentszéki jegyző, 1944-1947 között püspöki titkár</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N235">
         <v>1934</v>
       </c>
       <c r="O235">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=903</t>
+          <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1942</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Purmann Ferenc Aquilinus SVD</t>
+          <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Rafael Calzada, Buenos Aires, Argentína</t>
+          <t>Painesville, OH, États-Unis</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Argentína</t>
-[...4 lines deleted...]
-          <t>Rafael Calzada</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>szerzetestestvér</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N236">
         <v>1934</v>
       </c>
       <c r="O236">
-        <v>2005</v>
+        <v>1952</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=905</t>
+          <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1942</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>András Antal Jeromos OFM</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
-[...9 lines deleted...]
-          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="K237" t="inlineStr">
+        <is>
+          <t>greffier du Saint-Siège, secrétaire épiscopal de 1944 à 1947</t>
         </is>
       </c>
       <c r="N237">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O237">
-        <v>1953</v>
+        <v>1947</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=6</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1942</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>frère de l’ordre</t>
         </is>
       </c>
       <c r="N238">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O238">
-        <v>1969</v>
+        <v>2005</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1942</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Balogh János Benignusz OFM</t>
+          <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, États-Unis</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>Szent Imre Ifjúsági Klub alapító-vezetője</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
         </is>
       </c>
       <c r="N239">
         <v>1935</v>
       </c>
       <c r="O239">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=39</t>
+          <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1942</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>szerzetestestvér, szakács</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N240">
         <v>1935</v>
       </c>
       <c r="O240">
-        <v>1975</v>
+        <v>1969</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1942</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Balogh János Benignusz OFM</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Fondateur et directeur du club de jeunesse Saint-Imre</t>
         </is>
       </c>
       <c r="N241">
         <v>1935</v>
       </c>
       <c r="O241">
         <v>1955</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=39</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1942</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>frère moine, cuisinier</t>
         </is>
       </c>
       <c r="N242">
         <v>1935</v>
       </c>
       <c r="O242">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1942</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Juhász Imre Vince OFM</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>Gary, IN, États-Unis</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>misszionárius, történész, régész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N243">
         <v>1935</v>
       </c>
       <c r="O243">
-        <v>1952</v>
+        <v>1955</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=491</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1942</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Bussa, Csehszlovákia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>vicaire, puis curé</t>
         </is>
       </c>
       <c r="N244">
         <v>1935</v>
       </c>
       <c r="O244">
-        <v>1947</v>
+        <v>1974</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1942</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Juhász Imre Vince OFM</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>házfőnök</t>
+          <t>missionnaire, historien, archéologue</t>
         </is>
       </c>
       <c r="N245">
         <v>1935</v>
       </c>
       <c r="O245">
-        <v>1946</v>
+        <v>1952</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=491</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1942</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Leechburg, PA, USA</t>
+          <t>Bussa, Csehszlovákia</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N246">
         <v>1935</v>
       </c>
       <c r="O246">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1942</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Sabo S. John, Msgr.</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>chef de famille</t>
         </is>
       </c>
       <c r="N247">
         <v>1935</v>
       </c>
       <c r="O247">
-        <v>1980</v>
+        <v>1946</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=953</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1942</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Sipos D. József</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, USA</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
+          <t>Leechburg, PA, États-Unis</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N248">
         <v>1935</v>
       </c>
       <c r="O248">
-        <v>1962</v>
+        <v>1944</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=991</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1942</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Fort Wayne – South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>Alexandriai Szent Katalin Plébánia</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N249">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O249">
-        <v>1944</v>
+        <v>1980</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1942</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Fort Wayne – South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Orosztelek, Magyar Királyság</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, États-Unis</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J250" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N250">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O250">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1942</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Bakos István</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>Alexandriai Szent Katalin Plébánia</t>
+        </is>
+      </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>gimnáziumi franciatanár, közben 1938 – 1947 között igazgató, valamint a 1941 – 1947 között a Pázmány Péter Tudományegyetem magántanára</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N251">
         <v>1936</v>
       </c>
       <c r="O251">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1942</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Orosztelek, Magyar Királyság</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>a missziós szeminárium vicerektora</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N252">
         <v>1936</v>
       </c>
       <c r="O252">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1942</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Fairport, NY, USA</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>professeur de français au lycée, puis directeur de 1938 à 1947, ainsi que chargé de cours à l’université Pázmány Péter de 1941 à 1947</t>
         </is>
       </c>
       <c r="N253">
         <v>1936</v>
       </c>
       <c r="O253">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1942</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
+          <t>Róma, Italie</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Sacred Heart in Millers Heights</t>
+          <t>Italie</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>le vice-recteur du séminaire missionnaire</t>
         </is>
       </c>
       <c r="N254">
         <v>1936</v>
       </c>
       <c r="O254">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1942</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Fairport, NY, États-Unis</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>hittanár és hitszónok, közben 1937-1941 között házgondnok</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N255">
         <v>1936</v>
       </c>
       <c r="O255">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1942</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Philadelphia, PA, États-Unis</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Taohvaping, Kína</t>
+          <t>Sacred Heart in Millers Heights, Betlehem, PA, États-Unis</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>Sacred Heart in Millers Heights</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>misszióvezető</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N256">
         <v>1936</v>
       </c>
       <c r="O256">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1942</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Ruzsik Vilmos CM, Dr.</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Piliscsaba, Magyarország</t>
+          <t>Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>hitoktató, segédlelkész, majd plébános</t>
+          <t>professeur de religion et prédicateur, puis concierge de 1937 à 1941</t>
         </is>
       </c>
       <c r="N257">
         <v>1936</v>
       </c>
       <c r="O257">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=952</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1942</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Bacsinszky Sándor</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Munkács, Magyar Királyság</t>
+          <t>Taohvaping, Kína</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>alapkezelőségi ellenőr (1937-1942), pénztáros (1942-1945), tábori lelkész</t>
+          <t>chef de mission</t>
         </is>
       </c>
       <c r="N258">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="O258">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=26</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1942</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Dancsecs Imre</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Répceszentgyörgy, Magyarország</t>
+          <t>Piliscsaba, Hongrie</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>catéchiste, vicaire, puis curé</t>
         </is>
       </c>
       <c r="N259">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="O259">
-        <v>1958</v>
+        <v>1946</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=178</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1942</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Hajós Antal Márk (OFM)</t>
+          <t>Bacsinszky Sándor</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Carteret, NJ, USA</t>
+          <t>Munkács, Magyar Királyság</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>contrôleur administratif (1937-1942), caissier (1942-1945), aumônier de campagne</t>
         </is>
       </c>
       <c r="N260">
         <v>1937</v>
       </c>
       <c r="O260">
         <v>1946</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=361</t>
+          <t>/persons_v2/view.php?id=26</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1942</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Valparaiso, IN, USA</t>
+          <t>Répceszentgyörgy, Hongrie</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>misszionárius, közben: Chicago, IN, Joilet, IN, Milwaukee, Gary, IN</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N261">
         <v>1937</v>
       </c>
       <c r="O261">
-        <v>1944</v>
+        <v>1958</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1942</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Románia</t>
+          <t>Carteret, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>cipész, kertész, élelmiszergyűjtő</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N262">
         <v>1937</v>
       </c>
       <c r="O262">
-        <v>1943</v>
+        <v>1946</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1942</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Valparaiso, IN, États-Unis</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K263" t="inlineStr">
+        <is>
+          <t>missionnaire, en passant par : Chicago (IN), Joliet (IN), Milwaukee, Gary (IN)</t>
         </is>
       </c>
       <c r="N263">
         <v>1937</v>
       </c>
       <c r="O263">
-        <v>1960</v>
+        <v>1944</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1942</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Tósokberénd, Magyar Királyság</t>
+          <t>Csíksomlyó, Roumanie</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Roumanie</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>cordonnier, jardinier, collecteur de denrées alimentaires</t>
         </is>
       </c>
       <c r="N264">
         <v>1937</v>
       </c>
       <c r="O264">
-        <v>1952</v>
+        <v>1943</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1942</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Portage, PA, USA</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N265">
         <v>1937</v>
       </c>
       <c r="O265">
-        <v>1953</v>
+        <v>1960</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1942</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Kiss A. Gyula</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>Tósokberénd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N266">
         <v>1937</v>
       </c>
       <c r="O266">
-        <v>1964</v>
+        <v>1952</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=538</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1942</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Kiss Zoltán</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Portage, PA, États-Unis</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N267">
         <v>1937</v>
       </c>
       <c r="O267">
-        <v>1944</v>
+        <v>1953</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=551</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1942</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>University of Edinburgh, Edinburgh, Egyesült Királyság</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Egyesült Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>University of Edinburgh</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>Institute of Animal Genetics / Institute of Genetics egyetemi tanár</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N268">
         <v>1937</v>
       </c>
       <c r="O268">
-        <v>1944</v>
+        <v>1964</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1942</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Németh György Luciusz OFM, Dr.</t>
+          <t>Kiss Zoltán</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hartford, CT, États-Unis</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>egyházjog tanár</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N269">
         <v>1937</v>
       </c>
       <c r="O269">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=813</t>
+          <t>/persons_v2/view.php?id=551</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1942</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Petrie Gyula Kapisztrán OFM</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Szent Ferenc templom, New York, NY, USA</t>
+          <t>University of Edinburgh, Edinburgh, Royaume-Uni</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Royaume-Uni</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>Szent Ferenc templom</t>
+          <t>University of Edinburgh</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>plébános, házfőnök</t>
+          <t>Professeur à l’Institut de génétique animale / Institut de génétique</t>
         </is>
       </c>
       <c r="N270">
         <v>1937</v>
       </c>
       <c r="O270">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=869</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1942</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
+          <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Gödöllő</t>
+          <t>Gyöngyös, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>a klerikusok helyettes prefektusa, a kormányzó perjel titkára, 1938-tól ezen felöl a Szent Norbert Nevelőintézet rektora, 1939-től perjel, filozófia tanár.</t>
+          <t>professeur de droit canonique</t>
         </is>
       </c>
       <c r="N271">
         <v>1937</v>
       </c>
       <c r="O271">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=916</t>
+          <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1942</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Rokonai József</t>
+          <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Pesterzsébet-Pacsirtatelep, Budapest, Magyar Királyság</t>
+          <t>Szent Ferenc templom, New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>Pesterzsébet-Pacsirtatelep</t>
+          <t>Szent Ferenc templom</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>plébános, közben a KIOE munkatársa</t>
+          <t>curé, chef de famille</t>
         </is>
       </c>
       <c r="N272">
         <v>1937</v>
       </c>
       <c r="O272">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=940</t>
+          <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1942</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Sághy Pál (SDB)</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
-[...9 lines deleted...]
-          <t>Camagüey egyházmegye különböző plébániái</t>
+          <t>Gödöllő</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>adjoint au préfet des clercs, secrétaire du prieur gouverneur, puis, à partir de 1938, recteur de l’Institut d’éducation Saint-Norbert, prieur à partir de 1939, professeur de philosophie.</t>
         </is>
       </c>
       <c r="N273">
         <v>1937</v>
       </c>
       <c r="O273">
-        <v>1962</v>
+        <v>1950</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=961</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1942</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Bali Béla (SDB)</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Mezőnyárád, Magyar Királyság</t>
+          <t>Pesterzsébet-Pacsirtatelep, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t>Pesterzsébet-Pacsirtatelep</t>
+        </is>
+      </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>novíciusmester, újoncmester, majd plébános</t>
+          <t>curé, et également collaborateur du KIOE</t>
         </is>
       </c>
       <c r="N274">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O274">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=35</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1942</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Langruth, MB, Canada</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>pasteur, qui construit actuellement une église à Riverton, Manitoba, Canada</t>
         </is>
       </c>
       <c r="N275">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O275">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1942</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Camagüey egyházmegye különböző plébániái</t>
+        </is>
+      </c>
+      <c r="K276" t="inlineStr">
+        <is>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N276">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O276">
-        <v>1947</v>
+        <v>1962</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1942</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+          <t>Mezőnyárád, Magyar Királyság</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J277" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>igazgató, a kereskedelmi tagozat megszervezője</t>
+          <t>maître des novices, puis curé</t>
         </is>
       </c>
       <c r="N277">
         <v>1938</v>
       </c>
       <c r="O277">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1942</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>Amerikai Kárpát-orosz ortodox egyház püspöke, 1966-tól Agathonikeia metropolitája</t>
+          <t>pasteur hongrois</t>
         </is>
       </c>
       <c r="N278">
         <v>1938</v>
       </c>
       <c r="O278">
-        <v>1977</v>
+        <v>1945</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1942</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>plébános (A KMVÉ szerint 1980-ig)</t>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N279">
         <v>1938</v>
       </c>
       <c r="O279">
-        <v>1976</v>
+        <v>1947</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1942</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Doveson Dezső OFM</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Hunan (湖南), Kína</t>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J280" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>directeur, responsable de l’organisation de la section commerciale</t>
         </is>
       </c>
       <c r="N280">
         <v>1938</v>
       </c>
       <c r="O280">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=216</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1942</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>görög katolikus líceum</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>igazgatóhelyettes, 1939-től igazgató, rendes hittanár, neveléstörténet, logika és tanítástan, lélektan, történelem és kézimunka tanár</t>
+          <t>Évêque de l’Église orthodoxe russe des Carpates américaines, métropolite d’Agathonikeia depuis 1966</t>
         </is>
       </c>
       <c r="N281">
         <v>1938</v>
       </c>
       <c r="O281">
-        <v>1945</v>
+        <v>1977</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1942</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Bernardium, Budapest, Magyar Királyság</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
-          <t>Bernardium</t>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>teológiai tanár, spirituális és házgondnok, 1946-tól házfőnök</t>
+          <t>curé (selon le KMVÉ, jusqu’en 1980)</t>
         </is>
       </c>
       <c r="N282">
         <v>1938</v>
       </c>
       <c r="O282">
-        <v>1950</v>
+        <v>1976</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1942</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Hunan (湖南), Kína</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N283">
         <v>1938</v>
       </c>
       <c r="O283">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1942</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Fehér Mátyás Jenő OP</t>
+          <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J284" t="inlineStr">
+        <is>
+          <t>görög katolikus líceum</t>
+        </is>
+      </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>hitoktató, közben 1942–től a kassai egyházmegye könyvtárosa és levéltárosa</t>
+          <t>directeur adjoint, puis directeur à partir de 1939, professeur titulaire de religion, professeur d’histoire de l’éducation, de logique et de pédagogie, de psychologie, d’histoire et de travaux manuels</t>
         </is>
       </c>
       <c r="N284">
         <v>1938</v>
       </c>
       <c r="O284">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=261</t>
+          <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1942</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Fülöp Ferenc</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Bernardium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J285" t="inlineStr">
+        <is>
+          <t>Bernardium</t>
+        </is>
+      </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>tanulmányok végzése, a papszentelés után visszaköltözött az USA-ba</t>
+          <t>professeur de théologie, directeur spirituel et intendant, directeur de la maison à partir de 1946</t>
         </is>
       </c>
       <c r="N285">
         <v>1938</v>
       </c>
       <c r="O285">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=294</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1942</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Betlehem, PA, USA</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>professeur de lycée</t>
         </is>
       </c>
       <c r="N286">
         <v>1938</v>
       </c>
       <c r="O286">
-        <v>1974</v>
+        <v>1947</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1942</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Fehér Mátyás Jenő OP</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Csillaghegy, Budapest, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J287" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>professeur de religion, puis, à partir de 1942, bibliothécaire et archiviste du diocèse de Košice</t>
         </is>
       </c>
       <c r="N287">
         <v>1938</v>
       </c>
       <c r="O287">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=261</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1942</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Fülöp Ferenc</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Hartford, CT, États-Unis</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Pásztó, Magyar Királyság</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>betegállományban, kisegítő lelkész</t>
+          <t>après avoir terminé ses études et avoir été ordonné prêtre, il est retourné aux États-Unis</t>
         </is>
       </c>
       <c r="N288">
         <v>1938</v>
       </c>
       <c r="O288">
         <v>1946</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=294</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1942</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Allentown, PA, États-Unis</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Pápa, Magyar Királyság</t>
+          <t>Betlehem, PA, États-Unis</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1940-től házgondnok, közben 1944-től tábori lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N289">
         <v>1938</v>
       </c>
       <c r="O289">
-        <v>1946</v>
+        <v>1974</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1942</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Encs, Magyar Királyság</t>
+          <t>Csillaghegy, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J290" t="inlineStr">
+        <is>
+          <t>Csillaghegy</t>
+        </is>
+      </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>plébános, 1947-től esperes</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N290">
         <v>1938</v>
       </c>
       <c r="O290">
-        <v>1956</v>
+        <v>1945</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1942</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Pásztó, Magyar Királyság</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>aposzoli prefektúra prefektusa</t>
+          <t>auprès des malades, aumônier auxiliaire</t>
         </is>
       </c>
       <c r="N291">
         <v>1938</v>
       </c>
       <c r="O291">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1942</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Pápa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>professeur de lycée, concierge à partir de 1940, puis aumônier de campagne à partir de 1944</t>
         </is>
       </c>
       <c r="N292">
         <v>1938</v>
       </c>
       <c r="O292">
-        <v>1974</v>
+        <v>1946</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1942</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Encs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>lelkész, valamint Albany, NY – egyetemi hallgató</t>
+          <t>curé, puis vicaire général à partir de 1947</t>
         </is>
       </c>
       <c r="N293">
         <v>1938</v>
       </c>
       <c r="O293">
-        <v>1962</v>
+        <v>1956</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1942</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Müllner József</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>püspöki titkár, kórházlelkész</t>
+          <t>préfet de la préfecture apostolique</t>
         </is>
       </c>
       <c r="N294">
         <v>1938</v>
       </c>
       <c r="O294">
-        <v>1961</v>
+        <v>1948</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=781</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1942</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>I., Veszprém, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>I.</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>karkáplán</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N295">
         <v>1938</v>
       </c>
       <c r="O295">
-        <v>1943</v>
+        <v>1974</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=793</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1942</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság</t>
+          <t>Newark, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>hitoktató és gimnáziumi tanár (gépírás)</t>
+          <t>pasteur, ainsi qu’à Albany, dans l’État de New York – étudiant à l’université</t>
         </is>
       </c>
       <c r="N296">
         <v>1938</v>
       </c>
       <c r="O296">
-        <v>1944</v>
+        <v>1962</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1942</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Németh Lajos SVD</t>
+          <t>Müllner József</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>secrétaire épiscopal, aumônier d’hôpital</t>
         </is>
       </c>
       <c r="N297">
         <v>1938</v>
       </c>
       <c r="O297">
-        <v>1945</v>
+        <v>1961</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=818</t>
+          <t>/persons_v2/view.php?id=781</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1942</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>I., Veszprém, Magyar Királyság</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>I.</t>
+        </is>
+      </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>1938-1948 között gimnáziumi tanár, 1938-1950 között könyvtáros, 1939-1948 között igazgató-helyettes</t>
+          <t>karkáplán</t>
         </is>
       </c>
       <c r="N298">
         <v>1938</v>
       </c>
       <c r="O298">
-        <v>1950</v>
+        <v>1943</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=793</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1942</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Petrick István</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>professeur de religion et professeur de lycée (dactylographie)</t>
         </is>
       </c>
       <c r="N299">
         <v>1938</v>
       </c>
       <c r="O299">
-        <v>1960</v>
+        <v>1944</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=870</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1942</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Senye István (Sch.P.)</t>
+          <t>Németh Lajos SVD</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N300">
         <v>1938</v>
       </c>
       <c r="O300">
         <v>1945</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=981</t>
+          <t>/persons_v2/view.php?id=818</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1942</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I301" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>katonai szolgálaton</t>
+          <t>Professeur de lycée de 1938 à 1948, bibliothécaire de 1938 à 1950, directeur adjoint de 1939 à 1948</t>
         </is>
       </c>
       <c r="N301">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O301">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1942</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Artim Lajos</t>
+          <t>Petrick István</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Szent János templom, Detroit, MI, USA</t>
+          <t>Lorain, OH, États-Unis</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>curé</t>
         </is>
       </c>
       <c r="N302">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O302">
-        <v>1950</v>
+        <v>1960</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=15</t>
+          <t>/persons_v2/view.php?id=870</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1942</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Bor Sándor</t>
+          <t>Senye István (Sch.P.)</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István első vértanú templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>enseignant</t>
         </is>
       </c>
       <c r="N303">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O303">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=103</t>
+          <t>/persons_v2/view.php?id=981</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1942</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>jezsuita</t>
-[...9 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>a kollégium rektora, dogmatikatanár, a tartományfőnök tanácsadója</t>
+          <t>sous les drapeaux</t>
         </is>
       </c>
       <c r="N304">
         <v>1939</v>
       </c>
       <c r="O304">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1942</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Máriaremete, Budapest, Magyarország</t>
+          <t>Szent János templom, Detroit, MI, États-Unis</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
-          <t>Máriaremete</t>
-[...4 lines deleted...]
-          <t>újoncmester, ezen kívül szolgált Máriaremetén, Egerben, Makón és Budapesten.</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="N305">
         <v>1939</v>
       </c>
       <c r="O305">
-        <v>1967</v>
+        <v>1950</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1942</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Bor Sándor</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Isztambul, Törökország</t>
+          <t>Szent István első vértanú templom, South River, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Törökország</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N306">
         <v>1939</v>
       </c>
       <c r="O306">
-        <v>1954</v>
+        <v>1949</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=103</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1942</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>Amazónia, Rio Negro, majd Manausban működött, végül utazó misszionárius</t>
+          <t>recteur du collège, professeur de dogmatique, conseiller du supérieur provincial</t>
         </is>
       </c>
       <c r="N307">
         <v>1939</v>
       </c>
       <c r="O307">
-        <v>1979</v>
+        <v>1943</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1942</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyarország</t>
+          <t>Máriaremete, Budapest, Hongrie</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J308" t="inlineStr">
+        <is>
+          <t>Máriaremete</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>hajdúdorogi megyéspüspök, miskolci apostoli kormányzó</t>
+          <t>maître d’apprentissage ; il a également exercé à Máriaremete, Eger, Makó et Budapest.</t>
         </is>
       </c>
       <c r="N308">
         <v>1939</v>
       </c>
       <c r="O308">
-        <v>1972</v>
+        <v>1967</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1942</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Nagyatád</t>
+          <t>Isztambul, Törökország</t>
+        </is>
+      </c>
+      <c r="I309" t="inlineStr">
+        <is>
+          <t>Törökország</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>plébános, a rendi közösség vezetője, a laikus testvérek magisztere, a plébánia adminisztrátora és hitoktatója, a felsősegesdi rendház diskretoriumának tagja, a háztörténet jegyzője és könyvtáros, valamint különféle plébániai csoportok vezetője</t>
+          <t>pasteur hongrois</t>
         </is>
       </c>
       <c r="N309">
         <v>1939</v>
       </c>
       <c r="O309">
-        <v>1945</v>
+        <v>1954</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=360</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1942</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Országos Társadalombiztosító Intézet Kórháza, Budapest, Magyar Királyság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Országos Társadalombiztosító Intézet Kórháza</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>kórházlelkész</t>
+          <t>Il a travaillé en Amazonie, à Rio Negro, puis à Manaus, avant de devenir missionnaire itinérant</t>
         </is>
       </c>
       <c r="N310">
         <v>1939</v>
       </c>
       <c r="O310">
-        <v>1943</v>
+        <v>1979</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1942</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Évêque</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Nyíregyháza, Hongrie</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1944-től plébános</t>
+          <t>évêque du comté de Hajdúdorog, vicaire apostolique de Miskolc</t>
         </is>
       </c>
       <c r="N311">
         <v>1939</v>
       </c>
       <c r="O311">
-        <v>1951</v>
+        <v>1972</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1942</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
+          <t>Nagyatád</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>az erkölcsteológiai tanszék rendes tanára, 1945-1946 között a hittudományi kar dékánja</t>
+          <t>curé, supérieur de la communauté religieuse, maître des frères laïcs, administrateur et catéchiste de la paroisse, membre du discrétorium du monastère de Felsősegesd, le chroniqueur de l’histoire de la maison et le bibliothécaire, ainsi que le responsable de divers groupes paroissiaux</t>
         </is>
       </c>
       <c r="N312">
         <v>1939</v>
       </c>
       <c r="O312">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=360</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1942</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Országos Társadalombiztosító Intézet Kórháza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>Országos Társadalombiztosító Intézet Kórháza</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>magyar lelkész, házfőnök</t>
+          <t>aumônier d’hôpital</t>
         </is>
       </c>
       <c r="N313">
         <v>1939</v>
       </c>
       <c r="O313">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1942</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Fort Wayne-South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K314" t="inlineStr">
+        <is>
+          <t>vicaire, puis curé à partir de 1944</t>
         </is>
       </c>
       <c r="N314">
         <v>1939</v>
       </c>
       <c r="O314">
-        <v>1949</v>
+        <v>1951</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1942</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
+        </is>
+      </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>szemináriumi rektor, 1940-től főegyházmegyei cenzor</t>
+          <t>professeur titulaire au département de théologie morale, doyen de la faculté de théologie de 1945 à 1946</t>
         </is>
       </c>
       <c r="N315">
         <v>1939</v>
       </c>
       <c r="O315">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1942</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Koller Ignác</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pasteur hongrois, chef de famille</t>
         </is>
       </c>
       <c r="N316">
         <v>1939</v>
       </c>
       <c r="O316">
-        <v>1944</v>
+        <v>1947</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=559</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1942</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Tata, Magyar Királyság</t>
+          <t>Fordham University, New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>rendi szolgálatban, hitoktató, lelkész (ez alatt még: Mór, Nagyvárad és Máriabesnyő)</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J317" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="N317">
         <v>1939</v>
       </c>
       <c r="O317">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1942</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Sykesville, PA, USA</t>
+          <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K318" t="inlineStr">
+        <is>
+          <t>recteur du séminaire, censeur de l’archidiocèse à partir de 1940</t>
         </is>
       </c>
       <c r="N318">
         <v>1939</v>
       </c>
       <c r="O318">
         <v>1947</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1942</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Koller Ignác</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N319">
         <v>1939</v>
       </c>
       <c r="O319">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1942</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Tata, Magyar Királyság</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>országgyűlési képviselő</t>
+          <t>en service régulier, catéchiste, pasteur (notamment à Mór, Nagyvárad et Máriabesnyő)</t>
         </is>
       </c>
       <c r="N320">
         <v>1939</v>
       </c>
       <c r="O320">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1942</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Magyar Királyság</t>
+          <t>Sykesville, PA, États-Unis</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>a tanítóképző hitoktató (más forrásban: Máriapócs)</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N321">
         <v>1939</v>
       </c>
       <c r="O321">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1942</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Prága, Cseh–Morva Protektorátus</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>Cseh–Morva Protektorátus</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J322" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>segédlelkész, valamint Modra gimnáziumi hittanár</t>
+          <t>missionnaire</t>
         </is>
       </c>
       <c r="N322">
         <v>1939</v>
       </c>
       <c r="O322">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1942</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>miniszteri tanácsos, majd a kárpátaljai kormányzóság vallás- és közoktatásügyi osztályának főnöke, kormánybiztos</t>
+          <t>député</t>
         </is>
       </c>
       <c r="N323">
         <v>1939</v>
       </c>
       <c r="O323">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1942</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Ungvár, Magyar Királyság</t>
+          <t>Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>a szeminárium rektora</t>
+          <t>le professeur de religion à l’école normale (selon d’autres sources : Máriapócs)</t>
         </is>
       </c>
       <c r="N324">
         <v>1939</v>
       </c>
       <c r="O324">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=749</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1942</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Máhig János, dr</t>
+          <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Sümeg, Magyar Királyság</t>
+          <t>Prága, Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire et professeur de religion au lycée de Modra</t>
         </is>
       </c>
       <c r="N325">
         <v>1939</v>
       </c>
       <c r="O325">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=713</t>
+          <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1942</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>szolgálaton kívül</t>
+          <t>conseiller ministériel, puis chef du département des affaires religieuses et de l’enseignement public de la gouvernance de Transcarpatie, commissaire du gouvernement</t>
         </is>
       </c>
       <c r="N326">
         <v>1939</v>
       </c>
       <c r="O326">
-        <v>1958</v>
+        <v>1944</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1942</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>le recteur du séminaire</t>
         </is>
       </c>
       <c r="N327">
         <v>1939</v>
       </c>
       <c r="O327">
         <v>1945</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1942</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Mernye, Magyarország</t>
+          <t>Sümeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N328">
         <v>1939</v>
       </c>
       <c r="O328">
-        <v>1952</v>
+        <v>1943</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1942</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Papp György, Msgr., dr</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Szeged-Csanád (autrefois : Csanád)</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyar Királyság</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>hors service</t>
         </is>
       </c>
       <c r="N329">
         <v>1939</v>
       </c>
       <c r="O329">
-        <v>1946</v>
+        <v>1958</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=851</t>
+          <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1942</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Reisz Elemér SJ</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Réformé</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>áldozópap</t>
-[...4 lines deleted...]
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pasteur</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>missziós központ vezetője, missziológia tanár a szegedi szemináriumban, szerkesztő, a kínai magyar misszió otthoni felelőse, házfőnök</t>
+          <t>aumônier de camp</t>
         </is>
       </c>
       <c r="N330">
         <v>1939</v>
       </c>
       <c r="O330">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=924</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1942</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Snetzer Konrád OFM</t>
+          <t>Némon János</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Mernye, Hongrie</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="K331" t="inlineStr">
+        <is>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N331">
         <v>1939</v>
       </c>
       <c r="O331">
-        <v>1944</v>
+        <v>1952</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1002</t>
+          <t>/persons_v2/view.php?id=820</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1942</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>Nyíregyháza, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I332" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>secrétaire épiscopal</t>
         </is>
       </c>
       <c r="N332">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O332">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1942</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Bódy Kapisztrán OFM</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>directeur du centre missionnaire, professeur de missiologie au séminaire de Szeged, rédacteur en chef, responsable national de la mission hongroise en Chine, chef de famille</t>
         </is>
       </c>
       <c r="N333">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O333">
-        <v>1957</v>
+        <v>1949</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=452</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1942</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Csellár Jenő István OSPPE</t>
+          <t>Snetzer Konrád OFM</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Sziklakápolna, Budapest, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, États-Unis</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J334" t="inlineStr">
         <is>
-          <t>Sziklakápolna</t>
-[...4 lines deleted...]
-          <t>házgondnok</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N334">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O334">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=155</t>
+          <t>/persons_v2/view.php?id=1002</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1942</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Stram Miklós Gedeon (O.Cist), Msgr.</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Tornaalja, Magyar Királyság</t>
+          <t>Szent Imre Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J335" t="inlineStr">
+        <is>
+          <t>Szent Imre Gimnázium</t>
+        </is>
+      </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>professeur de lycée</t>
         </is>
       </c>
       <c r="N335">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O335">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=1016</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1942</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Dunay Antal, Dr.</t>
+          <t>Szabó Antal Szerén OFM, vitéz</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság</t>
+          <t>Margit körúti ferences rendház, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J336" t="inlineStr">
         <is>
-          <t>Felsővízivárosi Szent Anna plébánia</t>
+          <t>Margit körúti ferences rendház</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pasteur, catéchiste, aumônier de l’Université des sciences agronomiques entre 1947 et 1948</t>
         </is>
       </c>
       <c r="N336">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O336">
-        <v>1944</v>
+        <v>1948</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=221</t>
+          <t>/persons_v2/view.php?id=1026</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1942</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Dám Antal Ince OFM, Dr.</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...9 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>egyházjogi és filozófiai doktor, teológiai lektor, rendes és nagyböjti szónok, a klerikusok gyóntatója és a laikus testvérek magisztere, a Magyar Barát és a Ferences Kiadványok szerkesztője, a III. Rend igazgatója</t>
+          <t>aumônier de camp</t>
         </is>
       </c>
       <c r="N337">
         <v>1940</v>
       </c>
       <c r="O337">
         <v>1945</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=179</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1942</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Fehér József Tamás O.Cist</t>
+          <t>Bódy Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
-          <t>Ciszterci Gimnázium</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>tanár, 1940 – 1943 között ifjúsági hitszónok is</t>
+          <t>vicaire, puis curé</t>
         </is>
       </c>
       <c r="N338">
         <v>1940</v>
       </c>
       <c r="O338">
-        <v>1947</v>
+        <v>1957</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=260</t>
+          <t>/persons_v2/view.php?id=452</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1942</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Fitz Mihály</t>
+          <t>Csellár Jenő István OSPPE</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Tőketerebes, Csehszlovákia</t>
+          <t>Sziklakápolna, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J339" t="inlineStr">
+        <is>
+          <t>Sziklakápolna</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>concierge</t>
         </is>
       </c>
       <c r="N339">
         <v>1940</v>
       </c>
       <c r="O339">
         <v>1943</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=277</t>
+          <t>/persons_v2/view.php?id=155</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1942</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Frenzkowski Pál M.S.C.</t>
+          <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Haycock Run, PA, USA</t>
+          <t>Tornaalja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John the Baptist Parish</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N340">
         <v>1940</v>
       </c>
       <c r="O340">
-        <v>1953</v>
+        <v>1943</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=291</t>
+          <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1942</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Gerencsér István Tarzicius OFM</t>
+          <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J341" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Felsővízivárosi Szent Anna plébánia</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N341">
         <v>1940</v>
       </c>
       <c r="O341">
-        <v>1946</v>
+        <v>1944</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=319</t>
+          <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1942</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>tanár a rend gimnáziumában</t>
+          <t>docteur en droit canonique et en philosophie, maître de conférences en théologie, prédicateur ordinaire et de Carême, confesseur des clercs et maître des frères laïcs, rédacteur en chef du *Magyar Barát* et des *Publications franciscaines*, directeur du IIIe Ordre</t>
         </is>
       </c>
       <c r="N342">
         <v>1940</v>
       </c>
       <c r="O342">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1942</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Kiskorona utcai iskola, Budapest, Magyar Királyság</t>
+          <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>Kiskorona utcai iskola</t>
+          <t>Ciszterci Gimnázium</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>enseignant, également prédicateur auprès des jeunes entre 1940 et 1943</t>
         </is>
       </c>
       <c r="N343">
         <v>1940</v>
       </c>
       <c r="O343">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1942</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Windber, PA, USA</t>
+          <t>Tőketerebes, Csehszlovákia</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N344">
         <v>1940</v>
       </c>
       <c r="O344">
-        <v>1956</v>
+        <v>1943</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1942</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Kassa, Magyar Királyság</t>
+          <t>St. John the Baptist Parish, Haycock Run, PA, États-Unis</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J345" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N345">
         <v>1940</v>
       </c>
       <c r="O345">
-        <v>1943</v>
+        <v>1953</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1942</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Gerencsér István Tarzicius OFM</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>New Egypt, NJ, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J346" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>segédlelkész, közben 1943 – 1954 között katonai lelkész</t>
+          <t>vicaire, puis curé</t>
         </is>
       </c>
       <c r="N346">
         <v>1940</v>
       </c>
       <c r="O346">
-        <v>1954</v>
+        <v>1946</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=319</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1942</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
+          <t>Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>misszionárius az indiánok között, tiszteletbeli törzsfőnök</t>
+          <t>professeur au lycée de l’ordre</t>
         </is>
       </c>
       <c r="N347">
         <v>1940</v>
       </c>
       <c r="O347">
-        <v>1986</v>
+        <v>1946</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1942</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Jánosi József (SJ), dr</t>
+          <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Kassa, Magyar Királyság</t>
+          <t>Kiskorona utcai iskola, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J348" t="inlineStr">
+        <is>
+          <t>Kiskorona utcai iskola</t>
+        </is>
+      </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>egyetemi tanár</t>
+          <t>professeur de religion</t>
         </is>
       </c>
       <c r="N348">
         <v>1940</v>
       </c>
       <c r="O348">
-        <v>1943</v>
+        <v>1950</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=482</t>
+          <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1942</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Toledo, OH, États-Unis</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Csehszlovákia</t>
+          <t>Windber, PA, États-Unis</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N349">
         <v>1940</v>
       </c>
       <c r="O349">
-        <v>1945</v>
+        <v>1956</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1942</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Kiss János Ábel OFM</t>
+          <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+          <t>Kassa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K350" t="inlineStr">
+        <is>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N350">
         <v>1940</v>
       </c>
       <c r="O350">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=542</t>
+          <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1942</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Baltimore, MD, États-Unis</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>New Egypt, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>vicaire, puis aumônier militaire de 1943 à 1954</t>
         </is>
       </c>
       <c r="N351">
         <v>1940</v>
       </c>
       <c r="O351">
-        <v>1948</v>
+        <v>1954</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1942</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>missionnaire auprès des Indiens, chef de tribu honoraire</t>
         </is>
       </c>
       <c r="N352">
         <v>1940</v>
       </c>
       <c r="O352">
-        <v>1943</v>
+        <v>1986</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1942</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Kótai Zoltán Ádám, dr</t>
+          <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Vác, Magyar Királyság</t>
+          <t>Kassa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>professeur d’université</t>
         </is>
       </c>
       <c r="N353">
         <v>1940</v>
       </c>
       <c r="O353">
         <v>1943</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=597</t>
+          <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1942</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Nagyszőlős, Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="I354" t="inlineStr">
+        <is>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>tartalékos tábori lelkész, hitoktató</t>
+          <t>à la retraite</t>
         </is>
       </c>
       <c r="N354">
         <v>1940</v>
       </c>
       <c r="O354">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1942</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>gimnáziumi tanár</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J355" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N355">
         <v>1940</v>
       </c>
       <c r="O355">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1942</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Győrszentiván, Magyar Királyság</t>
+          <t>New Brunswick, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>hitoktató, lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N356">
         <v>1940</v>
       </c>
       <c r="O356">
-        <v>1959</v>
+        <v>1948</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1942</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Mosonyi László</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Rózsák tere, Budapest, Magyar Királyság</t>
+          <t>Trenton, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Rózsák tere</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N357">
         <v>1940</v>
       </c>
       <c r="O357">
-        <v>1963</v>
+        <v>1943</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=776</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1942</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Úrkút, Magyarország</t>
+          <t>Vác, Magyar Királyság</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>adminsztrátor, majd 1944-től plébános</t>
+          <t>secrétaire épiscopal</t>
         </is>
       </c>
       <c r="N358">
         <v>1940</v>
       </c>
       <c r="O358">
-        <v>1965</v>
+        <v>1943</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1942</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Nagy Töhötöm Sándor SJ</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>részvétel a KALOT szervezésében</t>
+          <t>aumônier de réserve, catéchiste</t>
         </is>
       </c>
       <c r="N359">
         <v>1940</v>
       </c>
       <c r="O359">
         <v>1947</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=801</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1942</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Palmer Lajos SJ</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Taming, Kína</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>misszionárius, szemináriumi tanár (latin és katekézis)</t>
+          <t>professeur de lycée</t>
         </is>
       </c>
       <c r="N360">
         <v>1940</v>
       </c>
       <c r="O360">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=849</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1942</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Pogány György, Dr.</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>San Giovanni Rotondo, Olaszország</t>
+          <t>Győrszentiván, Magyar Királyság</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>lelkipásztori kisegítő, fordító; Pietrelcinai Szent Pió atya munkatársa és egy időszakban titkára</t>
+          <t>catéchiste, pasteur</t>
         </is>
       </c>
       <c r="N361">
         <v>1940</v>
       </c>
       <c r="O361">
-        <v>1957</v>
+        <v>1959</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=886</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1942</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+          <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Rózsák tere, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J362" t="inlineStr">
+        <is>
+          <t>Rózsák tere</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N362">
         <v>1940</v>
       </c>
       <c r="O362">
-        <v>1950</v>
+        <v>1963</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=894</t>
+          <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1942</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Pálinkás Teodor Titus OSBM</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Úrkút, Hongrie</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hongrie</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>administrateur, puis curé à partir de 1944</t>
         </is>
       </c>
       <c r="N363">
         <v>1940</v>
       </c>
       <c r="O363">
-        <v>1979</v>
+        <v>1965</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=986</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1942</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Rezek Sándor Román OSB, dr.</t>
+          <t>Nagy Töhötöm Sándor SJ</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, közben tábori lelkész, majd hadifogoly (Mailly-le-Camp hadifogolytábor, Franciaország)</t>
+          <t>participation à l’organisation de KALOT</t>
         </is>
       </c>
       <c r="N364">
         <v>1940</v>
       </c>
       <c r="O364">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=931</t>
+          <t>/persons_v2/view.php?id=801</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1942</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Romzsa János</t>
+          <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Duquesne, PA, USA</t>
+          <t>Taming, Kína</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>parókus, majd nyugállományban</t>
+          <t>missionnaire, professeur de séminaire (latin et catéchèse)</t>
         </is>
       </c>
       <c r="N365">
         <v>1940</v>
       </c>
       <c r="O365">
-        <v>1958</v>
+        <v>1949</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=943</t>
+          <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1942</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Schmotzer János SJ</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>San Giovanni Rotondo, Italie</t>
+        </is>
+      </c>
+      <c r="I366" t="inlineStr">
+        <is>
+          <t>Italie</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>novíciátus</t>
+          <t>assistant pastoral, traducteur ; collaborateur et, pendant un certain temps, secrétaire du père Pie de Pietrelcina</t>
         </is>
       </c>
       <c r="N366">
         <v>1940</v>
       </c>
       <c r="O366">
-        <v>1944</v>
+        <v>1957</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=976</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1942</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Magyarország</t>
+          <t>Youngstown, OH, États-Unis</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N367">
-        <v>1941</v>
+        <v>1940</v>
       </c>
       <c r="O367">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>1942</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Chicago, IL, États-Unis</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>teológiai tanulmányok</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N368">
-        <v>1941</v>
+        <v>1940</v>
       </c>
       <c r="O368">
-        <v>1943</v>
+        <v>1979</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>1942</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Cserey Béla</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>Báthori-Apor Kollégium, Kolozsvár, Magyar Királyság</t>
+          <t>Kőszeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J369" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>tanulmányi felügyelő</t>
+          <t>professeur de lycée, puis aumônier de camp, puis prisonnier de guerre (camp de prisonniers de Mailly-le-Camp, en France)</t>
         </is>
       </c>
       <c r="N369">
-        <v>1941</v>
+        <v>1940</v>
       </c>
       <c r="O369">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=958</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>1942</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Romzsa János</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>Balatonszepezd, Magyar Királyság</t>
+          <t>Duquesne, PA, États-Unis</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>curé, puis à la retraite</t>
         </is>
       </c>
       <c r="N370">
-        <v>1941</v>
+        <v>1940</v>
       </c>
       <c r="O370">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=943</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>1942</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Czibere Mihály</t>
+          <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>noviciat</t>
         </is>
       </c>
       <c r="N371">
-        <v>1941</v>
+        <v>1940</v>
       </c>
       <c r="O371">
-        <v>1952</v>
+        <v>1944</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=133</t>
+          <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>1942</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H372" t="inlineStr">
+        <is>
+          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Hongrie</t>
+        </is>
+      </c>
+      <c r="I372" t="inlineStr">
+        <is>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="J372" t="inlineStr">
+        <is>
+          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>ismeretlen helyen szolgál</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N372">
         <v>1941</v>
       </c>
       <c r="O372">
-        <v>1943</v>
+        <v>1951</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>1942</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Rocky River, OH, USA</t>
+          <t>Róma, Italie</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Italie</t>
+        </is>
+      </c>
+      <c r="K373" t="inlineStr">
+        <is>
+          <t>études de théologie</t>
         </is>
       </c>
       <c r="N373">
         <v>1941</v>
       </c>
       <c r="O373">
-        <v>1945</v>
+        <v>1943</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>1942</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Dömötör Lajos Ede OFM</t>
+          <t>Cserey Béla</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
+          <t>Báthori-Apor Kollégium, Kolozsvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I374" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I374" t="inlineStr">
-[...1 lines deleted...]
-          <t>Magyar Királyság</t>
+      <c r="J374" t="inlineStr">
+        <is>
+          <t>Báthori-Apor Kollégium</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>tanulmányok végzése</t>
+          <t>responsable pédagogique</t>
         </is>
       </c>
       <c r="N374">
         <v>1941</v>
       </c>
       <c r="O374">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=218</t>
+          <t>/persons_v2/view.php?id=958</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>1942</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Edelényi Achilles, Dr</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság</t>
+          <t>Balatonszepezd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>tábori lelkész, 1943-tól tábori főlelkész</t>
+          <t>administrateur</t>
         </is>
       </c>
       <c r="N375">
         <v>1941</v>
       </c>
       <c r="O375">
-        <v>1943</v>
+        <v>1957</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=227</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>1942</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Ferencz György</t>
+          <t>Czibere Mihály</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>Euclid, OH, USA</t>
+          <t>Trenton, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pasteur</t>
         </is>
       </c>
       <c r="N376">
         <v>1941</v>
       </c>
       <c r="O376">
-        <v>1943</v>
+        <v>1952</v>
       </c>
       <c r="Q376" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=270</t>
+          <t>/persons_v2/view.php?id=133</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377">
         <v>1942</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Forró János Alpár OFM</t>
+          <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...9 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>több rendházban is szolgál, majd kórházlelkész</t>
+          <t>en service dans un lieu inconnu</t>
         </is>
       </c>
       <c r="N377">
         <v>1941</v>
       </c>
       <c r="O377">
-        <v>1945</v>
+        <v>1943</v>
       </c>
       <c r="Q377" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=284</t>
+          <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378">
         <v>1942</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Frankó Ede</t>
+          <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Rocky River, OH, États-Unis</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="N378">
         <v>1941</v>
       </c>
       <c r="O378">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="Q378" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=287</t>
+          <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379">
         <v>1942</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Dömötör Lajos Ede OFM</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>rendi feladatok</t>
+          <t>poursuivre ses études</t>
         </is>
       </c>
       <c r="N379">
         <v>1941</v>
       </c>
       <c r="O379">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="Q379" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=218</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380">
         <v>1942</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Edelényi Achilles, Dr</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>tanulmányok végzése, illetve oktatási tevékenység, közben 1947 körül Flint, MI, USA, majd Roebling, NJ, USA, 1950 körül New York, NY, USA</t>
+          <t>aumônier militaire, puis aumônier en chef à partir de 1943</t>
         </is>
       </c>
       <c r="N380">
         <v>1941</v>
       </c>
       <c r="O380">
-        <v>1962</v>
+        <v>1943</v>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=227</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381">
         <v>1942</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Halter János</t>
+          <t>Ferencz György</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>Militics, Magyar Királyság</t>
+          <t>Euclid, OH, États-Unis</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N381">
         <v>1941</v>
       </c>
       <c r="O381">
         <v>1943</v>
       </c>
       <c r="Q381" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=365</t>
+          <t>/persons_v2/view.php?id=270</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382">
         <v>1942</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Hegyi József Péter OFM</t>
+          <t>Forró János Alpár OFM</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Szamosújvár, Románia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>házfőnök</t>
+          <t>Il a exercé son ministère dans plusieurs monastères, puis est devenu aumônier d’hôpital</t>
         </is>
       </c>
       <c r="N382">
         <v>1941</v>
       </c>
       <c r="O382">
-        <v>1943</v>
+        <v>1945</v>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=377</t>
+          <t>/persons_v2/view.php?id=284</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383">
         <v>1942</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>Rábacsanak, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, États-Unis</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J383" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N383">
         <v>1941</v>
       </c>
       <c r="O383">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="Q383" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384">
         <v>1942</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>Garamkövesd, Magyar Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>plébános, a csehszlovák hatóságok 1945-ben kiutasítják</t>
+          <t>tâches courantes</t>
         </is>
       </c>
       <c r="N384">
         <v>1941</v>
       </c>
       <c r="O384">
-        <v>1945</v>
+        <v>1943</v>
       </c>
       <c r="Q384" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385">
         <v>1942</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>Róma, Italie</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Italie</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>études et activités d’enseignement, puis vers 1947 à Flint (Michigan, États-Unis), puis à Roebling (New Jersey, États-Unis), et vers 1950 à New York (New York, États-Unis)</t>
         </is>
       </c>
       <c r="N385">
         <v>1941</v>
       </c>
       <c r="O385">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="Q385" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386">
         <v>1942</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Halter János</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Militics, Magyar Királyság</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>a magyar szerviták előljárója</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N386">
         <v>1941</v>
       </c>
       <c r="O386">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="Q386" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=365</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387">
         <v>1942</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Iványi Kazimír OFMConv</t>
+          <t>Hegyi József Péter OFM</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Szamosújvár, Roumanie</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Roumanie</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>chef de famille</t>
         </is>
       </c>
       <c r="N387">
         <v>1941</v>
       </c>
       <c r="O387">
         <v>1943</v>
       </c>
       <c r="Q387" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=466</t>
+          <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388">
         <v>1942</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Rábacsanak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>teológiai tanár, rendi definitor</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N388">
         <v>1941</v>
       </c>
       <c r="O388">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="Q388" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389">
         <v>1942</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Kerner István Paszkál OFM</t>
+          <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>Holy Family Church, Oldenburg, IN, USA</t>
+          <t>Garamkövesd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Holy Family Church</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé, expulsé par les autorités tchécoslovaques en 1945</t>
         </is>
       </c>
       <c r="N389">
         <v>1941</v>
       </c>
       <c r="O389">
-        <v>1950</v>
+        <v>1945</v>
       </c>
       <c r="Q389" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=539</t>
+          <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390">
         <v>1942</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>Berlin, Németország</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, États-Unis</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J390" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N390">
         <v>1941</v>
       </c>
       <c r="O390">
-        <v>1953</v>
+        <v>1945</v>
       </c>
       <c r="Q390" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391">
         <v>1942</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>Mihályfa, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>le supérieur des Servites hongrois</t>
         </is>
       </c>
       <c r="N391">
         <v>1941</v>
       </c>
       <c r="O391">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="Q391" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392">
         <v>1942</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Kossey Gábor</t>
+          <t>Iványi Kazimír OFMConv</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>Trauger, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J392" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N392">
         <v>1941</v>
       </c>
       <c r="O392">
-        <v>1944</v>
+        <v>1943</v>
       </c>
       <c r="Q392" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=572</t>
+          <t>/persons_v2/view.php?id=466</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393">
         <v>1942</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Kovács János Ferenc, Msgr.</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>Galánta, Magyar Királyság</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>professeur de théologie, définiteur de l’ordre</t>
         </is>
       </c>
       <c r="N393">
         <v>1941</v>
       </c>
       <c r="O393">
-        <v>1943</v>
+        <v>1950</v>
       </c>
       <c r="Q393" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=584</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394">
         <v>1942</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Kerner István Paszkál OFM</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Holy Family Church, Oldenburg, IN, États-Unis</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J394" t="inlineStr">
+        <is>
+          <t>Holy Family Church</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N394">
         <v>1941</v>
       </c>
       <c r="O394">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q394" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395">
         <v>1942</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA</t>
+          <t>Berlin, Allemagne</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Margit templom</t>
+          <t>Allemagne</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>pasteur hongrois</t>
         </is>
       </c>
       <c r="N395">
         <v>1941</v>
       </c>
       <c r="O395">
-        <v>1943</v>
+        <v>1953</v>
       </c>
       <c r="Q395" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396">
         <v>1942</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Kékessy Imre István SJ, dr</t>
+          <t>Koloszár István</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>Taming, Kína</t>
+          <t>Mihályfa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>kollégiumi generális prefektus</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N396">
         <v>1941</v>
       </c>
       <c r="O396">
-        <v>1944</v>
+        <v>1948</v>
       </c>
       <c r="Q396" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=529</t>
+          <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397">
         <v>1942</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Kossey Gábor</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Gréco-catholique</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>Salköveskút, Magyar Királyság</t>
+          <t>Trauger, PA, États-Unis</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N397">
         <v>1941</v>
       </c>
       <c r="O397">
-        <v>1949</v>
+        <v>1944</v>
       </c>
       <c r="Q397" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398">
         <v>1942</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
+          <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
+          <t>Galánta, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I398" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I398" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>tábori lelkész a keleti fronton</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N398">
         <v>1941</v>
       </c>
       <c r="O398">
         <v>1943</v>
       </c>
       <c r="Q398" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=601</t>
+          <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399">
         <v>1942</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Láng Imre SJ</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>betegápoló</t>
+          <t>aumônier de campagne</t>
         </is>
       </c>
       <c r="N399">
         <v>1941</v>
       </c>
       <c r="O399">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="Q399" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=637</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400">
         <v>1942</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Medgyess A. József</t>
+          <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>Munkács, Magyar Királyság</t>
+          <t>Szent Margit templom, Cleveland, OH, États-Unis</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J400" t="inlineStr">
+        <is>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>önálló hitoktató</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N400">
         <v>1941</v>
       </c>
       <c r="O400">
-        <v>1946</v>
+        <v>1943</v>
       </c>
       <c r="Q400" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=718</t>
+          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401">
         <v>1942</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>Taming, Kína</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>préfet général de l’internat</t>
         </is>
       </c>
       <c r="N401">
         <v>1941</v>
       </c>
       <c r="O401">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="Q401" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402">
         <v>1942</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Mészáros Árpád György OFM</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>Salköveskút, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I402" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
-          <t>szolgálati helye nem ismert</t>
+          <t>curé</t>
         </is>
       </c>
       <c r="N402">
         <v>1941</v>
       </c>
       <c r="O402">
-        <v>1943</v>
+        <v>1949</v>
       </c>
       <c r="Q402" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=737</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403">
         <v>1942</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>Nagy Sándor</t>
+          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>Vár, Győr, Magyar Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J403" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>aumônier militaire sur le front de l’Est</t>
         </is>
       </c>
       <c r="N403">
         <v>1941</v>
       </c>
       <c r="O403">
-        <v>1944</v>
+        <v>1943</v>
       </c>
       <c r="Q403" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=799</t>
+          <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404">
         <v>1942</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>Pintér János</t>
+          <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Frère religieux (non ordonné prêtre)</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
-          <t>Győr, Magyar Királyság</t>
+          <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>aide-soignant</t>
         </is>
       </c>
       <c r="N404">
         <v>1941</v>
       </c>
       <c r="O404">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q404" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=878</t>
+          <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405">
         <v>1942</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Radnóczy Adalbert Kelemen O.Praem</t>
+          <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>Keszthely, Magyar Királyság</t>
+          <t>Munkács, Magyar Királyság</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
-          <t>tanár, majd házgondnok</t>
+          <t>professeur de religion indépendant</t>
         </is>
       </c>
       <c r="N405">
         <v>1941</v>
       </c>
       <c r="O405">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q405" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=909</t>
+          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406">
         <v>1942</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère à l’étranger</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>Raile Jakab SJ</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>Belgium</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>lelkipásztor</t>
+          <t>pasteur hongrois</t>
         </is>
       </c>
       <c r="N406">
         <v>1941</v>
       </c>
       <c r="O406">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="Q406" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=911</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407">
         <v>1942</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Revák Ferenc, Msgr.</t>
+          <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
-[...14 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>lieu d’affectation inconnu</t>
         </is>
       </c>
       <c r="N407">
         <v>1941</v>
       </c>
       <c r="O407">
-        <v>1944</v>
+        <v>1943</v>
       </c>
       <c r="Q407" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=929</t>
+          <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408">
         <v>1942</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Notices en cours</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Ministère dans la patrie</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>Sarlós Károly Engelbert OSB, Dr.</t>
+          <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Catholique romain</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>Prêtre</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>Sopron, Magyar Királyság</t>
+          <t>Vár, Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J408" t="inlineStr">
+        <is>
+          <t>Vár</t>
+        </is>
+      </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>vicaire</t>
         </is>
       </c>
       <c r="N408">
         <v>1941</v>
       </c>
       <c r="O408">
+        <v>1944</v>
+      </c>
+      <c r="Q408" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=799</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409">
+        <v>1942</v>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>Pintér János</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>Győr, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>aumônier de camp</t>
+        </is>
+      </c>
+      <c r="N409">
+        <v>1941</v>
+      </c>
+      <c r="O409">
+        <v>1946</v>
+      </c>
+      <c r="Q409" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=878</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410">
+        <v>1942</v>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>Keszthely, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I410" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K410" t="inlineStr">
+        <is>
+          <t>enseignant, puis concierge</t>
+        </is>
+      </c>
+      <c r="N410">
+        <v>1941</v>
+      </c>
+      <c r="O410">
+        <v>1945</v>
+      </c>
+      <c r="Q410" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=909</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411">
+        <v>1942</v>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>Raile Jakab SJ</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>Budapest</t>
+        </is>
+      </c>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>pasteur</t>
+        </is>
+      </c>
+      <c r="N411">
+        <v>1941</v>
+      </c>
+      <c r="O411">
+        <v>1948</v>
+      </c>
+      <c r="Q411" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=911</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412">
+        <v>1942</v>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>Ministère à l’étranger</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>Revák Ferenc, Msgr.</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>Allentown, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church, Northampton, PA, États-Unis</t>
+        </is>
+      </c>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>États-Unis</t>
+        </is>
+      </c>
+      <c r="J412" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
+        </is>
+      </c>
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>vicaire</t>
+        </is>
+      </c>
+      <c r="N412">
+        <v>1941</v>
+      </c>
+      <c r="O412">
+        <v>1944</v>
+      </c>
+      <c r="Q412" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=929</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413">
+        <v>1942</v>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>Catholique romain</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>Sopron, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I413" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>professeur de lycée</t>
+        </is>
+      </c>
+      <c r="N413">
+        <v>1941</v>
+      </c>
+      <c r="O413">
         <v>1943</v>
       </c>
-      <c r="Q408" t="inlineStr">
+      <c r="Q413" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=960</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414">
+        <v>1942</v>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>Sorossy Sándor</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>Nagyhalász, Hongrie</t>
+        </is>
+      </c>
+      <c r="I414" t="inlineStr">
+        <is>
+          <t>Hongrie</t>
+        </is>
+      </c>
+      <c r="K414" t="inlineStr">
+        <is>
+          <t>pasteur organisateur</t>
+        </is>
+      </c>
+      <c r="N414">
+        <v>1941</v>
+      </c>
+      <c r="O414">
+        <v>1958</v>
+      </c>
+      <c r="Q414" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1024</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415">
+        <v>1942</v>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>Notices en cours</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>Ministère dans la patrie</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Suba Viktor</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>Gréco-catholique</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>Prêtre</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>Ungvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I415" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K415" t="inlineStr">
+        <is>
+          <t>à la retraite</t>
+        </is>
+      </c>
+      <c r="N415">
+        <v>1941</v>
+      </c>
+      <c r="O415">
+        <v>1952</v>
+      </c>
+      <c r="Q415" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1021</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>