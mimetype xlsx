--- v3 (2026-10-31)
+++ v4 (2026-10-31)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,24041 +98,24041 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1942</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Filtre du type d’événement</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Tous les événements</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Filtre par pays</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Tous les pays</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Résumé</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Changements actuels de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>98</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
         <v>300</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Naissances</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
         <v>17</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Services nationaux</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
         <v>93</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Services à l’étranger</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>28</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Année</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Type d’événement</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Nom</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Dénomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocèse / ordre</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Lieu</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Pays</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Fonction</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Libellé</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date de début</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date de fin</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Actuel</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Lien de la personne</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1942</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyar Királyság - secrétaire régional</t>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyar Királyság - tartományi titkár</t>
         </is>
       </c>
       <c r="N18">
         <v>1941</v>
       </c>
       <c r="O18">
         <v>1942</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1942</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Budatétény, Magyar Királyság - directeur financier
-Kiskunfélegyháza, Magyar Királyság - responsable du petit séminaire</t>
+          <t>Budatétény, Magyar Királyság - gazdasági vezető
+Kiskunfélegyháza, Magyar Királyság - kisszemináriumi elöljáró</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1935
 1942</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1942
 1948</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1942</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, États-Unis - vicaire
-Szent Erzsébet templom, Cleveland, OH, États-Unis - administrateur</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - segédlelkész
+Szent Erzsébet templom, Cleveland, OH, USA - adminisztrátor</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1938
 1942</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1942</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>A Boldogasszony-kápolna őre, Győrszentmárton, Magyar Királyság
-Komárom, Magyar Királyság - professeur de lycée
-aumônier de camp</t>
+Komárom, Magyar Királyság - gimnáziumi tanár
+tábori lelkész</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1940
 1942
 1942</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1942
 1949
 1944</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1942</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bittmann Antal</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Ácsteszér, Magyar Királyság - administrateur
-Bőszénfa, Magyar Királyság - administrateur</t>
+          <t>Ácsteszér, Magyar Királyság - adminisztrátor
+Bőszénfa, Magyar Királyság - adminisztrátor</t>
         </is>
       </c>
       <c r="N22" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="O22" t="inlineStr">
         <is>
           <t>1942
 1947</t>
         </is>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=86</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1942</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="N23">
         <v>1942</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1942</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Szolnok, Magyar Királyság - prédicateur
-Helyőrségi Kórház, Szeged, Magyar Királyság - professeur de religion, aumônier de camp</t>
+          <t>Szolnok, Magyar Királyság - hitszónok
+Helyőrségi Kórház, Szeged, Magyar Királyság - hitoktató, tábori lelkész</t>
         </is>
       </c>
       <c r="N24" t="inlineStr">
         <is>
           <t>1934
 1942</t>
         </is>
       </c>
       <c r="O24" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1942</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Békés György Menyhért OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Veszprém, Magyar Királyság - professeur de religion</t>
+          <t>Veszprém, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N25">
         <v>1942</v>
       </c>
       <c r="O25">
         <v>1942</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=77</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1942</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Csaba László Albert Szilván OFM, Dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N26">
         <v>1942</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=137</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1942</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (nouveau lieu de ministère)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Cseh Gyula Titusz OFM</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>États-Unis - Ses lieux d’affectation ne peuvent être identifiés ; il est décédé à Roebling, dans le New Jersey (États-Unis).
-Szolnok, Magyar Királyság - sacristain</t>
+          <t>USA - Szolgálati helyei nem beazonosíthatóak, Roebling, NJ, USA-ban hunyt el.
+Szolnok, Magyar Királyság - sekrestyés</t>
         </is>
       </c>
       <c r="N27" t="inlineStr">
         <is>
           <t>1942
 1942</t>
         </is>
       </c>
       <c r="O27">
         <v>1960</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=151</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1942</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Csertő Jakab Gábor</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Piliscsaba, Magyar Királyság - à la retraite (son évêque l’ayant mis à la retraite pour cause de maladie physique et mentale), puis en prison</t>
+          <t>Piliscsaba, Magyar Királyság - nyugdíjban (mint testileg-lelkileg beteg papot a püspöke nyugállományba oda helyezte), majd börtönben</t>
         </is>
       </c>
       <c r="N28">
         <v>1942</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=157</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1942</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Előszállás, Magyar Királyság - vicaire</t>
+          <t>Előszállás, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N29">
         <v>1942</v>
       </c>
       <c r="O29">
         <v>1943</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1942</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Székelyudvarhely, Roumanie - Préfet du Collegium Seraphicum, professeur de lettres, maître des laïcs, aumônier, définiteur
-Csíksomlyó, Magyar Királyság - adjoint au chef de service</t>
+          <t>Székelyudvarhely, Románia - A Collegium Seraphicum prefektusa, bölcsészettanár, a laikusok magisztere, lelkész, definitor
+Csíksomlyó, Magyar Királyság - házfőnökhelyettes</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
           <t>1933
 1942</t>
         </is>
       </c>
       <c r="O30" t="inlineStr">
         <is>
           <t>1942
 1946</t>
         </is>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1942</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère à l’étranger</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Dietz Alajos</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Reading, PA, États-Unis</t>
+          <t>Reading, PA, USA</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Easton, PA, États-Unis - vicaire, pasteur hongrois</t>
+          <t>Easton, PA, USA - segédlelkész, magyar lelkész</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1942
 1942</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=200</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1942</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság - vicaire et professeur de religion au lycée de filles et à l’école normale catholiques romaines
-Újváros, Nagyvárad, Magyar Királyság - vicaire</t>
+          <t>Debrecen, Magyar Királyság - segédlelkész és a római katolikus leánylíceum és tanítóképző hittanára
+Újváros, Nagyvárad, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O32" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1942</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Gajdos Albert, Msgr.</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="N33">
         <v>1942</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=302</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1942</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Getlik István</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Magyar Királyság - pasteur intérimaire (ainsi qu’à Beregszász, Huszt, puis Vállaj)
-[...1 lines deleted...]
-Ungvár, Magyar Királyság - professeur de religion</t>
+          <t>Nagyszőlős, Magyar Királyság - ideiglenes lelkész (valamint: , Beregszász, Huszt, majd Vállaj)
+Nagyszőlős, Magyar Királyság - hitoktató (közben Munkácson is)
+Ungvár, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1940
 1940
 1942</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1942
 1942</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=325</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1942</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Grigássy J. Gyula</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, États-Unis - curé bâtisseur
-Pittsburgh, PA, États-Unis - secrétaire épiscopal</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA - templomépítő parókus
+Pittsburgh, PA, USA - püspöki titkár</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="O35" t="inlineStr">
         <is>
           <t>1942
 1960</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=337</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1942</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-[...1 lines deleted...]
-Mutation (nouveau lieu de ministère)</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Bécs
-Kőszeg, Magyar Királyság - pasteur
-Budatétény, Magyar Királyság - pasteur</t>
+Kőszeg, Magyar Királyság - lelkész
+Budatétény, Magyar Királyság - lelkész</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>12 juillet 1942
+          <t>1942. július 12.
 1942
 1942</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>1945
 1945</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1942</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - enseignant stagiaire
-Czuczor Gergely Bencés Gimnázium, Győr, Magyar Királyság - professeur de lycée</t>
+          <t>Budapest, Magyar Királyság - gyakorló tanár
+Czuczor Gergely Bencés Gimnázium, Győr, Magyar Királyság - gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1942</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Pásztó, Magyar Királyság - vicaire</t>
+          <t>Pásztó, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N38">
         <v>1942</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1942</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Hajdusik József Tarzicius OSM</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Máriaremete, Magyar Királyság - vicaire
-Magyar Királyság - aumônier militaire (lieutenant)</t>
+          <t>Máriaremete, Magyar Királyság - segédlelkész
+Magyar Királyság - tábori lelkész (főhadnagy)</t>
         </is>
       </c>
       <c r="N39" t="inlineStr">
         <is>
           <t>1939
 1942</t>
         </is>
       </c>
       <c r="O39" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=359</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1942</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Zikawei, Kína - étudiant en théologie</t>
+          <t>Zikawei, Kína - teológiai hallgató</t>
         </is>
       </c>
       <c r="N40">
         <v>1939</v>
       </c>
       <c r="O40">
         <v>1942</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1942</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Retour dans la patrie</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Manréza, Budapest, Magyar Királyság - maître des novices de l’ordre et directeur de la maison de retraite spirituelle
-Pécs, Magyar Királyság - le recteur, le directeur de l’internat, le responsable de l’internat et le professeur de religion</t>
+          <t>Manréza, Budapest, Magyar Királyság - rendi újoncok mestere, valamint a lelkigyakorlatos ház vezetője
+Pécs, Magyar Királyság - rektor, az internátus vezetője, házfőnök és hittanár</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>1923
 1942</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>1942
 1948</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1942</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>service militaire, en tant que commandant adjoint de l’école pour les prêtres et les séminaristes appelés à suivre une formation, avec le grade de premier lieutenant
-Miskolc, Magyar Királyság - professeur de religion à l’institut archiépiscopal pour jeunes filles, incarcérée entre 1945 et 1947</t>
+          <t>katonai szolgálat, mint a kiképzésre behívott papok és kispapok helyettes iskolaparancsnoka, főhadnagyi rangban
+Miskolc, Magyar Királyság - érseki nőnevelő intézet hittanára, közben 1945-ben és 1947-ben börtönben</t>
         </is>
       </c>
       <c r="N42" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O42" t="inlineStr">
         <is>
           <t>1942
 1948</t>
         </is>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1942</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Ölbő, Magyar Királyság - célébrant la messe et hebdomadarius à Pannonhalma
-Sopron, Magyar Királyság - professeur de lycée</t>
+          <t>Ölbő, Magyar Királyság - miséző, valamint hebdomadarius Pannonhalmán
+Sopron, Magyar Királyság - gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1942</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - enseignant stagiaire
-Győrszentiván, Osztrák-Magyar Monarchia - professeur de religion</t>
+          <t>Budapest, Magyar Királyság - gyakorló tanár
+Győrszentiván, Osztrák-Magyar Monarchia - hitoktató</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1942</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Hogya István SCJ</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Jézus Szent Szívének Papjai (Congregatio Sacerdotum a Sacro Corde Iesu)</t>
         </is>
       </c>
       <c r="N45">
         <v>1942</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=407</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1942</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság - enseignant</t>
+          <t>Szombathely, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N46">
         <v>1942</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1942</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Retour dans la patrie</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Hazatérés</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília - le pasteur de la communauté hongroise
-Komárom, Magyar Királyság - professeur de lycée</t>
+          <t>São Paulo, Brazília - a magyar kolónia lelkésze
+Komárom, Magyar Királyság - gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1934
 1942</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1942</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Incardination</t>
+          <t>Inkardináció</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="L48" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány) → Wheeling–Charleston, WV</t>
         </is>
       </c>
       <c r="N48">
         <v>1942</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1942</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Pestszentlőrinc, Magyar Királyság - enseignant, puis directeur de l’établissement à partir de 1945, curé
-Győr, Magyar Királyság - le directeur spirituel des séminaristes</t>
+          <t>Pestszentlőrinc, Magyar Királyság - nevelő, majd utóbbi helyen 1945-től intézet igazgató, plébános
+Győr, Magyar Királyság - a kispapok lelkivezetője</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1942</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság - professeur de lycée, tout en étant aumônier de camp</t>
+          <t>Kőszeg, Magyar Királyság - gimnáziumi tanár, közben tábori lelkész</t>
         </is>
       </c>
       <c r="N50">
         <v>1942</v>
       </c>
       <c r="O50">
         <v>1944</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1942</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Máriagyűd, Magyar Királyság - confesseur germanophone</t>
+          <t>Máriagyűd, Magyar Királyság - német nyelvű gyóntató</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
-          <t>21 juin 1942
+          <t>1942. június 21.
 1942</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1942</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Esztergom, Magyar Királyság - préfet
-Budapest, Magyar Királyság - prédicateur</t>
+          <t>Esztergom, Magyar Királyság - prefektus
+Budapest, Magyar Királyság - hitszónok</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>1940
 1942</t>
         </is>
       </c>
       <c r="O52">
         <v>1942</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1942</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Tusnádfürdő, Magyar Királyság - curé
-Kolozsvár, Magyar Királyság - pasteur, catéchiste</t>
+          <t>Tusnádfürdő, Magyar Királyság - plébános
+Kolozsvár, Magyar Királyság - lelkész, hitoktató</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1942</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Bagdad (بغداد), Iraki Királyság - missionnaire
-Uganda - interné</t>
+          <t>Bagdad (بغداد), Iraki Királyság - misszionárius
+Uganda - internálva</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>1939
 1942</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>1942
 1947</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1942</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Csorna, Magyar Királyság - professeur d’université, maître des novices, préfet des élèves de l’ordre</t>
+          <t>Csorna, Magyar Királyság - főiskolai tanár, újoncmester, a rendi növendékek prefektusa</t>
         </is>
       </c>
       <c r="N55">
         <v>1942</v>
       </c>
       <c r="O55">
         <v>1950</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1942</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Fülek, Magyar Királyság - curé et catéchiste
-Margit körút, Budapest, Magyar Királyság - pasteur, rédacteur en chef</t>
+          <t>Fülek, Magyar Királyság - plébános és hitoktató
+Margit körút, Budapest, Magyar Királyság - lelkész, lapszerkesztő</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>1939
 1942</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1942</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis - curé
-Debrecen, Magyar Királyság - vicaire</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - plébános
+Debrecen, Magyar Királyság - házfőnök, plébánoshelyettes</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>1934
 1942</t>
         </is>
       </c>
       <c r="O57" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1942</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Kosty János</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Egreshát, Csehszlovákia - pasteur
-Beregszilvás, Magyar Királyság - pasteur</t>
+          <t>Egreshát, Csehszlovákia - lelkész
+Beregszilvás, Magyar Királyság - lelkész</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>1938
 1942</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=574</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1942</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Újvidék, Magyar Királyság - hitoktató, majd katonai szolgálaton</t>
         </is>
       </c>
       <c r="N59">
         <v>1942</v>
       </c>
       <c r="O59">
         <v>1945</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1942</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság - pasteur, conseiller, responsable de l’aire de jeux</t>
+          <t>Debrecen, Magyar Királyság - lelkipásztor, konzulátor, a játszótér vezetője</t>
         </is>
       </c>
       <c r="N60">
         <v>1942</v>
       </c>
       <c r="O60">
         <v>1948</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1942</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Kuti Imre CM</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Pásztori, Magyar Királyság - chef de famille</t>
+          <t>Pásztori, Magyar Királyság - házfőnök</t>
         </is>
       </c>
       <c r="N61">
         <v>1942</v>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=625</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1942</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Zalaapáti, Magyar Királyság - professeur de religion
-Sopron, Magyar Királyság - professeur de lycée</t>
+          <t>Zalaapáti, Magyar Királyság - hitoktató
+Sopron, Magyar Királyság - gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O62" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1942</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Lehmayer Béla</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Bácskai apostoli adminisztratúra</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Zenta, Magyar Királyság - professeur de religion</t>
+          <t>Zenta, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N63">
         <v>1942</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=643</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1942</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Lenk József</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, États-Unis</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>St. Lawrence templom, Muncie, IN, États-Unis - vicaire
-États-Unis - Aumônier du 383e régiment d’infanterie, 96e division d’infanterie, avec le grade de commandant, sur le théâtre d’opérations du Pacifique ; selon d’autres sources, sur le théâtre d’opérations Afrique du Nord-Italie</t>
+          <t>St. Lawrence templom, Muncie, IN, USA - segédlelkész
+USA - A 383. gyalogezred, 96. gyaloghadosztály káplánja, őrnagyi rangban a Csendes-óceáni hadszíntéren, más források szerint Észak-Afrika–Olaszország hadszintér</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>1939
 1942</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1942</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Lipeczky Bazil</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Pittston, PA, États-Unis</t>
+          <t>Pittston, PA, USA</t>
         </is>
       </c>
       <c r="N65">
         <v>1942</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=657</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1942</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság - professeur de lycée et bibliothécaire</t>
+          <t>Eger, Magyar Királyság - gimnáziumi tanár és könyvtáros</t>
         </is>
       </c>
       <c r="N66">
         <v>1942</v>
       </c>
       <c r="O66">
         <v>1943</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1942</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère à l’étranger</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Magyar József</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Akron, OH, États-Unis</t>
+          <t>Akron, OH, USA</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis - vicaire</t>
+          <t>Cleveland, OH, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
-          <t>28 février 1942
+          <t>1942. február 28.
 1942</t>
         </is>
       </c>
       <c r="O67">
         <v>1949</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1942</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Ágostyán, Magyar Királyság - pasteur</t>
+          <t>Ágostyán, Magyar Királyság - lelkész</t>
         </is>
       </c>
       <c r="N68">
         <v>1942</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1942</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Róma, Italie - en service</t>
+          <t>Róma, Olaszország - rendi szolgálatban</t>
         </is>
       </c>
       <c r="N69">
         <v>1942</v>
       </c>
       <c r="O69">
         <v>1947</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1942</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Medvigy Ágoston</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Magyar Királyság - aumônier en chef du camp, ayant le grade de commandant</t>
+          <t>Magyar Királyság - tábori főlelkész, őrnagyi rangban</t>
         </is>
       </c>
       <c r="N70">
         <v>1939</v>
       </c>
       <c r="O70">
         <v>1942</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=723</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1942</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-[...1 lines deleted...]
-Vœux perpétuels</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Örökfogadalom</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - enseignant stagiaire</t>
+          <t>Budapest, Magyar Királyság - gyakorló tanár</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>21 juin 1942
+          <t>1942. június 21.
 1942
-3 janvier 1942</t>
+1942. január 3.</t>
         </is>
       </c>
       <c r="O71">
         <v>1943</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1942</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Sátoraljaújhely, Magyar Királyság - enseignant</t>
+          <t>Sátoraljaújhely, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N72">
         <v>1942</v>
       </c>
       <c r="O72">
         <v>1943</v>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1942</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère à l’étranger</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Molnár András</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Paterson, NJ, États-Unis</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>États-Unis
-Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis - vicaire</t>
+          <t>USA
+Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>30 mai 1942
+          <t>1942. május 30.
 1942</t>
         </is>
       </c>
       <c r="O73">
         <v>1954</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=757</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1942</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Moullion Kálmán, Msgr.</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Őrszállás, Magyar Királyság - pasteur détaché, dont le siège se trouve à Hódság</t>
+          <t>Őrszállás, Magyar Királyság - kihelyezett lelkész Hódság székhellyel</t>
         </is>
       </c>
       <c r="N74">
         <v>1942</v>
       </c>
       <c r="O74">
         <v>1949</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=778</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1942</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Premiers vœux (temporaires)</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Mészáros Lipót OFM</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="N75">
         <v>1942</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=740</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1942</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Nagy János</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Bátor, Magyar Királyság - vicaire
-Jászárokszállás, Magyar Királyság - vicaire</t>
+          <t>Bátor, Magyar Királyság - segédlelkész
+Jászárokszállás, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t>1942
 1943</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=791</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1942</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Zirc, Magyar Királyság - secrétaire de la paroisse</t>
+          <t>Zirc, Magyar Királyság - apáti jegyző</t>
         </is>
       </c>
       <c r="N77">
         <v>1942</v>
       </c>
       <c r="O77">
         <v>1943</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1942</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Retour dans la patrie</t>
+          <t>Hazatérés</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság - enseignant</t>
+          <t>Kalocsa, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N78">
         <v>1942</v>
       </c>
       <c r="O78">
         <v>1944</v>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1942</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Oberlander János</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, États-Unis</t>
+          <t>Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>St. John Catholic Church, Middletown, OH, États-Unis - curé</t>
+          <t>St. John Catholic Church, Middletown, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N79">
         <v>1942</v>
       </c>
       <c r="O79">
         <v>1968</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=830</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1942</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Olajos Andor Elréd OSB, Dr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - enseignant stagiaire</t>
+          <t>Budapest, Magyar Királyság - gyakorló tanár</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
-          <t>21 juin 1942
+          <t>1942. június 21.
 1942</t>
         </is>
       </c>
       <c r="O80">
         <v>1943</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=831</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1942</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - aumônier de campagne</t>
+          <t>Budapest, Magyar Királyság - tábori lelkész</t>
         </is>
       </c>
       <c r="N81">
         <v>1941</v>
       </c>
       <c r="O81">
         <v>1942</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1942</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság - études de théologie</t>
+          <t>Szeged, Magyar Királyság - teológiai tanulmányok</t>
         </is>
       </c>
       <c r="N82">
         <v>1942</v>
       </c>
       <c r="O82">
         <v>1946</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1942</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Oroskovits Jenő Lajos</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada
-Canada - aumônier de campagne</t>
+          <t>Winnipeg, MB, Kanada
+Kanada - tábori lelkész</t>
         </is>
       </c>
       <c r="N83" t="inlineStr">
         <is>
           <t>1938
 1942</t>
         </is>
       </c>
       <c r="O83" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=837</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1942</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Iraki Királyság - missionnaire
-Brit Uganda Protektorátus - interné</t>
+          <t>Iraki Királyság - misszionárius
+Brit Uganda Protektorátus - internálva</t>
         </is>
       </c>
       <c r="N84" t="inlineStr">
         <is>
           <t>1939
 1942</t>
         </is>
       </c>
       <c r="O84" t="inlineStr">
         <is>
           <t>1942
 1947</t>
         </is>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1942</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Plankó János</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság - vicaire
-Belváros, Hatvan, Magyar Királyság - vicaire</t>
+          <t>Gyöngyös, Magyar Királyság - segédlelkész
+Belváros, Hatvan, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>1938
 1942</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1942</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Csehimindszent, Magyar Királyság - vicaire
-Székesfehérvár, Magyar Királyság - aumônier militaire au sein du IIe corps d’armée, probablement sur le territoire de l’Ukraine et de la Biélorussie actuelles</t>
+          <t>Csehimindszent, Magyar Királyság - segédlelkész
+Székesfehérvár, Magyar Királyság - tábori lelkész a II. hadtestnél, valószínűleg a mai Ukrajna és Belarusz területén</t>
         </is>
       </c>
       <c r="N86" t="inlineStr">
         <is>
           <t>1941
 1942</t>
         </is>
       </c>
       <c r="O86" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1942</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie
-Mutation (nouveau lieu de ministère)</t>
+          <t>Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Pribusz György</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Perecseny, Magyar Királyság - curé
-Ungvár, Magyar Királyság - vicaire, aumônier de campagne</t>
+          <t>Perecseny, Magyar Királyság - plébános
+Ungvár, Magyar Királyság - segédlelkész, tábori lelkész</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
           <t>1942
 1942</t>
         </is>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=899</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1942</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - chef de famille
-Veszprém, Magyar Királyság - chef de famille</t>
+          <t>Budapest, Magyar Királyság - házfőnök
+Veszprém, Magyar Királyság - házfőnök</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>1939
 1942</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
           <t>1942
 1945</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1942</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság - aumônier universitaire, chef scout
-Központi Papnevelő Intézet, Budapest, Magyar Királyság - vice-recteur, économe, et également professeur de religion à l’Institut de formation des enseignants de Ranolder (entre 1942 et 1944)</t>
+          <t>Pázmány Péter Tudományegyetem, Budapest, Magyar Királyság - egyetemi lelkész, cserkészparancsnok
+Központi Papnevelő Intézet, Budapest, Magyar Királyság - vicerektor, ökonómus, egyúttal a Ranolder Tanítóképző Intézet hittanára (1942-1944 között)</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
           <t>1939
 1942</t>
         </is>
       </c>
       <c r="O89" t="inlineStr">
         <is>
           <t>1942
 1946</t>
         </is>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1942</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Radányi Rókus SJ</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Szeged, Magyar Királyság
-Szatmárnémeti, Hongrie - ministre, préfet d’internat, professeur de religion, rédacteur en chef</t>
+Szatmárnémeti, Magyarország - miniszter, konviktusi prefektus, hittanár, újságszerkesztő</t>
         </is>
       </c>
       <c r="N90" t="inlineStr">
         <is>
-          <t>13 mai 1942
+          <t>1942. május 13.
 1942</t>
         </is>
       </c>
       <c r="O90">
         <v>1948</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=907</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1942</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Raáb Sándor</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Zombor, Magyar Királyság - aumônier d’hôpital
-Újvidék, Magyar Királyság - vicaire adjoint, puis en arrêt maladie</t>
+          <t>Zombor, Magyar Királyság - kórházlelkész
+Újvidék, Magyar Királyság - segédlelkész, majd betegállományban</t>
         </is>
       </c>
       <c r="N91" t="inlineStr">
         <is>
           <t>1942
 1942</t>
         </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=906</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1942</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Rieger Clétus</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, États-Unis</t>
+          <t>Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>St. Joseph Parish, La Rue, OH, États-Unis - curé</t>
+          <t>St. Joseph Parish, La Rue, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N92">
         <v>1942</v>
       </c>
       <c r="O92">
         <v>1943</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=936</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1942</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Peking (北京), Kína - études de langue chinoise</t>
+          <t>Peking (北京), Kína - kínai nyelvi tanulmányok</t>
         </is>
       </c>
       <c r="N93">
         <v>1940</v>
       </c>
       <c r="O93">
         <v>1942</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1942</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Sereghy Bazil, Msgr.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Munkács, Magyar Királyság
-Ungvár, Magyar Királyság - professeur de religion</t>
+Ungvár, Magyar Királyság - hittanár</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>29 mars 1942
+          <t>1942. március 29.
 1942</t>
         </is>
       </c>
       <c r="O94">
         <v>1945</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=983</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1942</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Début du ministère à l’étranger
-Mutation (lieu de ministère précédent)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Kijev, Szovjetunió - aumônier de campagne
-Budapest, Magyar Királyság - professeur de lycée</t>
+          <t>Kijev, Szovjetunió - tábori lelkész
+Budapest, Magyar Királyság - gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>1942
 1940</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
           <t>1943
 1942</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1942</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Début du ministère dans la patrie</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Simor János OFM</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Szentföldi rendház, majd számos különböző szolgálati helyen., Budapest, Magyar Királyság - Au monastère de Terre Sainte, puis dans divers lieux d’affectation.</t>
+          <t>Szentföldi rendház, majd számos különböző szolgálati helyen., Budapest, Magyar Királyság - Szentföldi rendház, majd számos különböző szolgálati helyen.</t>
         </is>
       </c>
       <c r="N96">
         <v>1942</v>
       </c>
       <c r="O96">
         <v>1950</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=995</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1942</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Soltész Béla, Dr.</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet templom, Homestead, PA, États-Unis - curé</t>
+          <t>Árpádházi Szent Erzsébet templom, Homestead, PA, USA - plébános</t>
         </is>
       </c>
       <c r="N97">
         <v>1934</v>
       </c>
       <c r="O97">
         <v>1942</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1003</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1942</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Mutation (lieu de ministère précédent)
-Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Suba György</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Bükköspatak, Magyar Királyság - pasteur
-Kelecsény, Magyar Királyság - pasteur</t>
+          <t>Bükköspatak, Magyar Királyság - lelkész
+Kelecsény, Magyar Királyság - lelkész</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
           <t>1939
 1942</t>
         </is>
       </c>
       <c r="O98" t="inlineStr">
         <is>
           <t>1942
 1949</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1020</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1942</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Mutation (nouveau lieu de ministère)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Sárvári János Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság - enseignant</t>
+          <t>Kalocsa, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N99">
         <v>1942</v>
       </c>
       <c r="O99">
         <v>1943</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=964</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1942</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale
-Début du ministère dans la patrie</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Réformé</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
           <t>Magyar Királyság
-Soltvadkert, Magyar Királyság - vicaire</t>
+Soltvadkert, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
           <t>1942
 1942</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1942</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Csiez Csízz János</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>2 janvier 1942</t>
+          <t>1942. január 2.</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=159</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1942</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Jászai Ferenc Benvenut OFM</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, États-Unis</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>23 janvier 1942</t>
+          <t>1942. január 23.</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=484</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1942</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Németh Sándor, Dr.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>St. Catharines, ON, Canada</t>
+          <t>St. Catharines, ON, Kanada</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>27 mars 1942</t>
+          <t>1942. március 27.</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=819</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1942</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Domán Imre COr</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>18 avril 1942</t>
+          <t>1942. április 18.</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=211</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1942</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Rozsály Ferenc Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>14 juin 1942</t>
+          <t>1942. június 14.</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=947</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1942</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>14 juillet 1942</t>
+          <t>1942. július 14.</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1942</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Ordination sacerdotale</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Senye Ferenc Sch.P.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>14 juillet 1942</t>
+          <t>1942. július 14.</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=980</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1942</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
           <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>6 août 1942</t>
+          <t>1942. augusztus 6.</t>
         </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1942</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
           <t>Simon József Bálint OSB</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>6 août 1942</t>
+          <t>1942. augusztus 6.</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=994</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1942</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Entrée dans l’ordre</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
           <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
           <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>29 août 1942</t>
+          <t>1942. augusztus 29.</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1942</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>Liktor András</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>7 septembre 1942</t>
+          <t>1942. szeptember 7.</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=656</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1942</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>Bliesz Ádám</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Somorja, Slovaquie</t>
+          <t>Somorja, Szlovákia</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>21 septembre 1942</t>
+          <t>1942. szeptember 21.</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=88</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1942</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Vœux perpétuels</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>Dobolyi Lajos Praesidius OFM, Dr.</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>10 octobre 1942</t>
+          <t>1942. október 10.</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=206</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1942</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>Hartel József</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>17 octobre 1942</t>
+          <t>1942. október 17.</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=369</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1942</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Évolutions de l’année</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Décès</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>Gribóvszky Kornél</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Kingston, NY, États-Unis</t>
+          <t>Kingston, NY, USA</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>23 décembre 1942</t>
+          <t>1942. december 23.</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=335</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1942</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
           <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>pasteur intérimaire</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N116">
         <v>1891</v>
       </c>
       <c r="O116">
         <v>1982</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1942</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>Gorzó Bálint, bilkei</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>McKeesport, PA, États-Unis</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>curé, à la retraite depuis 1938</t>
+          <t>parókus, 1938-tól nyugállományban</t>
         </is>
       </c>
       <c r="N117">
         <v>1908</v>
       </c>
       <c r="O117">
         <v>1943</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=331</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1942</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Hazelton, PA, États-Unis</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N118">
         <v>1908</v>
       </c>
       <c r="O118">
         <v>1954</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1942</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
           <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>szlovák templom, Guttenberg, NJ, États-Unis</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J119" t="inlineStr">
         <is>
           <t>szlovák templom</t>
         </is>
       </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N119">
         <v>1910</v>
       </c>
       <c r="O119">
         <v>1952</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1942</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
           <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
           <t>Tiszaborkút, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N120">
         <v>1913</v>
       </c>
       <c r="O120">
         <v>1944</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1942</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
           <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N121">
         <v>1913</v>
       </c>
       <c r="O121">
         <v>1955</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1942</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
           <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J122" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N122">
         <v>1914</v>
       </c>
       <c r="O122">
         <v>1948</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1942</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
           <t>Baja</t>
         </is>
       </c>
       <c r="N123">
         <v>1915</v>
       </c>
       <c r="O123">
         <v>1950</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1942</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="N124">
         <v>1915</v>
       </c>
       <c r="O124">
         <v>1950</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1942</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
           <t>Kecskemét</t>
         </is>
       </c>
       <c r="N125">
         <v>1915</v>
       </c>
       <c r="O125">
         <v>1950</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1942</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
           <t>Szeged</t>
         </is>
       </c>
       <c r="N126">
         <v>1915</v>
       </c>
       <c r="O126">
         <v>1950</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1942</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
           <t>Szigetvár</t>
         </is>
       </c>
       <c r="N127">
         <v>1915</v>
       </c>
       <c r="O127">
         <v>1950</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1942</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
           <t>Szolnok</t>
         </is>
       </c>
       <c r="N128">
         <v>1915</v>
       </c>
       <c r="O128">
         <v>1950</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1942</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
           <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N129">
         <v>1915</v>
       </c>
       <c r="O129">
         <v>1950</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1942</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
           <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, États-Unis</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N130">
         <v>1915</v>
       </c>
       <c r="O130">
         <v>1947</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1942</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
           <t>Hanulya József</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N131">
         <v>1918</v>
       </c>
       <c r="O131">
         <v>1957</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1942</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
           <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, États-Unis</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, États-Unis</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
           <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N132">
         <v>1918</v>
       </c>
       <c r="O132">
         <v>1969</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1942</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
           <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
           <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>vicaire, puis curé</t>
+          <t>helyettes lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N133">
         <v>1919</v>
       </c>
       <c r="O133">
         <v>1950</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1942</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>Madár János</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
           <t>Sóskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N134">
         <v>1919</v>
       </c>
       <c r="O134">
         <v>1944</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1942</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, États-Unis</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, États-Unis</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
           <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N135">
         <v>1919</v>
       </c>
       <c r="O135">
         <v>1963</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1942</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, États-Unis</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
           <t>Szent János templom</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N136">
         <v>1920</v>
       </c>
       <c r="O136">
         <v>1966</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1942</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, États-Unis</t>
+          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J137" t="inlineStr">
         <is>
           <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K137" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N137">
         <v>1920</v>
       </c>
       <c r="O137">
         <v>1954</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1942</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, États-Unis</t>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
           <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>abbé</t>
+          <t>apát</t>
         </is>
       </c>
       <c r="N138">
         <v>1921</v>
       </c>
       <c r="O138">
         <v>1950</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1942</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
           <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, États-Unis</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J139" t="inlineStr">
         <is>
           <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>curé, puis à la retraite</t>
+          <t>plébános, utána nyugállományban</t>
         </is>
       </c>
       <c r="N139">
         <v>1921</v>
       </c>
       <c r="O139">
         <v>1954</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1942</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
           <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>pasteur missionnaire (aux États-Unis, ainsi qu’à Baberton, dans l’Ohio, aux États-Unis)</t>
+          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
         </is>
       </c>
       <c r="N140">
         <v>1922</v>
       </c>
       <c r="O140">
         <v>1946</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1942</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
           <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
           <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>vicaire, catéchiste</t>
+          <t>segédlelkész, hitoktató</t>
         </is>
       </c>
       <c r="N141">
         <v>1922</v>
       </c>
       <c r="O141">
         <v>1946</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1942</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
           <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
           <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N142">
         <v>1922</v>
       </c>
       <c r="O142">
         <v>1956</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1942</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
           <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, États-Unis</t>
+          <t>Szent József templom, Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
           <t>Szent József templom</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N143">
         <v>1922</v>
       </c>
       <c r="O143">
         <v>1950</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1942</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, États-Unis</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J144" t="inlineStr">
         <is>
           <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>curé bâtisseur d’églises</t>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N144">
         <v>1922</v>
       </c>
       <c r="O144">
         <v>1959</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1942</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Chicago, IL, États-Unis</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, États-Unis</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>curé, il a exercé son ministère à l’église Saint-Étienne en 1937</t>
+          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
         </is>
       </c>
       <c r="N145">
         <v>1923</v>
       </c>
       <c r="O145">
         <v>1970</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1942</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
           <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
           <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>curé (vicaire détaché, selon Diós)</t>
+          <t>plébános (Diós szerint kihelyezett káplán)</t>
         </is>
       </c>
       <c r="N146">
         <v>1923</v>
       </c>
       <c r="O146">
         <v>1949</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1942</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
           <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, États-Unis</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N147">
         <v>1923</v>
       </c>
       <c r="O147">
         <v>1950</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1942</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
           <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>missionnaire à la colonie de Rio Negro, dans la vallée de l’Amazone. À partir de 1939, il a exercé son ministère auprès des Indiens Tucanos, à la frontière entre le Venezuela et la Colombie</t>
+          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
         </is>
       </c>
       <c r="N148">
         <v>1924</v>
       </c>
       <c r="O148">
         <v>1949</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1942</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
           <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, États-Unis</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
           <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>secrétaire épiscopal, président du tribunal diocésain et curé de l’église Saints-Pierre-et-Paul.</t>
+          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
         </is>
       </c>
       <c r="N149">
         <v>1924</v>
       </c>
       <c r="O149">
         <v>1945</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1942</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Canada</t>
+          <t>Stockholm, SK, Kanada</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>curé, puis vicaire général à partir de 1932</t>
+          <t>plébános, 1932-től esperes</t>
         </is>
       </c>
       <c r="N150">
         <v>1924</v>
       </c>
       <c r="O150">
         <v>1962</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1942</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
           <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
           <t>Nepumuki Szent János plébánia</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>administrateur, puis curé</t>
+          <t>adminisztrátor, majd plébános</t>
         </is>
       </c>
       <c r="N151">
         <v>1925</v>
       </c>
       <c r="O151">
         <v>1944</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1942</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Fairport, NY, États-Unis</t>
+          <t>Szent Antal templom, Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
           <t>Szent Antal templom</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N152">
         <v>1925</v>
       </c>
       <c r="O152">
         <v>1947</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1942</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
           <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>vicaire, puis curé</t>
+          <t>segédlelkész, majd parókus</t>
         </is>
       </c>
       <c r="N153">
         <v>1925</v>
       </c>
       <c r="O153">
         <v>1950</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1942</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, États-Unis</t>
+          <t>Sacred Heart, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
           <t>Sacred Heart</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>pasteur et curé hongrois et allemand</t>
+          <t>magyar és német lelkész, plébános</t>
         </is>
       </c>
       <c r="N154">
         <v>1925</v>
       </c>
       <c r="O154">
         <v>1960</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1942</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N155">
         <v>1925</v>
       </c>
       <c r="O155">
         <v>1956</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1942</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Superior, WI, États-Unis</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Superior, WI, États-Unis</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>vicaire, puis curé de la même paroisse à partir de 1936 ; il enseignait également à l’école paroissiale et était entraîneur adjoint</t>
+          <t>segédlelkész, majd ugyanitt 1936-tól plébános, emellett az egyházi iskolában tanított és segédedző</t>
         </is>
       </c>
       <c r="N156">
         <v>1927</v>
       </c>
       <c r="O156">
         <v>1954</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1942</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
           <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
           <t>Ciszterci rendi katolikus gimnázium</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>professeur de lycée, directeur adjoint de 1946 à 1948, directeur adjoint de 1947 à 1950</t>
+          <t>gimnáziumi tanár, 1946 – 1948 között igazgatóhelyettes, 1947 – 1950 helyettes házfőnök</t>
         </is>
       </c>
       <c r="N157">
         <v>1927</v>
       </c>
       <c r="O157">
         <v>1950</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1942</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Flint, MI, États-Unis</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N158">
         <v>1927</v>
       </c>
       <c r="O158">
         <v>1947</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1942</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Yonkers, NY, États-Unis</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>constructeur de l’église, curé fondateur</t>
+          <t>templomépítő, alapító plébános</t>
         </is>
       </c>
       <c r="N159">
         <v>1927</v>
       </c>
       <c r="O159">
         <v>1960</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1942</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
           <t>Kuba</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>Kuba</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>missionnaire, pasteur hongrois</t>
+          <t>misszionárius, magyar lelkész</t>
         </is>
       </c>
       <c r="N160">
         <v>1927</v>
       </c>
       <c r="O160">
         <v>1960</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1942</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
           <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>enseignant, directeur</t>
+          <t>tanár, igazgató</t>
         </is>
       </c>
       <c r="N161">
         <v>1927</v>
       </c>
       <c r="O161">
         <v>1946</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1942</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N162">
         <v>1927</v>
       </c>
       <c r="O162">
         <v>1952</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1942</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, États-Unis</t>
+          <t>Szent Margit templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J163" t="inlineStr">
         <is>
           <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>curé (selon Miklósházy : 1927-1965, Chagrin Falls, Ohio)</t>
+          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N163">
         <v>1927</v>
       </c>
       <c r="O163">
         <v>1965</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1942</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
           <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
           <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>préfet du séminaire et professeur de dogmatique, son directeur spirituel en 1930</t>
+          <t>a szeminárium prefektusa és dogmatika tanára, 1930-ban spirituálisa</t>
         </is>
       </c>
       <c r="N164">
         <v>1927</v>
       </c>
       <c r="O164">
         <v>1943</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1942</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
           <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, États-Unis</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J165" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N165">
         <v>1927</v>
       </c>
       <c r="O165">
         <v>1947</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1942</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
           <t>Réthy János</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J166" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N166">
         <v>1927</v>
       </c>
       <c r="O166">
         <v>1946</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=933</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1942</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
           <t>Beretz László</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Yonkers, NY, États-Unis</t>
+          <t>Szent Miklós templom, Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J167" t="inlineStr">
         <is>
           <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N167">
         <v>1928</v>
       </c>
       <c r="O167">
         <v>1945</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1942</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
           <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, États-Unis</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N168">
         <v>1928</v>
       </c>
       <c r="O168">
         <v>1957</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1942</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J169" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>curé, pasteur hongrois et allemand</t>
+          <t>plébános, magyar és német lelkész</t>
         </is>
       </c>
       <c r="N169">
         <v>1928</v>
       </c>
       <c r="O169">
         <v>1954</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1942</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
           <t>Kajdanó, Szovjetunió</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>curé, à la retraite depuis 1943</t>
+          <t>parókus, 1943-tól nyugállományban</t>
         </is>
       </c>
       <c r="N170">
         <v>1929</v>
       </c>
       <c r="O170">
         <v>1949</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1942</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N171">
         <v>1929</v>
       </c>
       <c r="O171">
         <v>1950</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1942</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>Galambos József</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Scranton, PA, États-Unis</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N172">
         <v>1929</v>
       </c>
       <c r="O172">
         <v>1955</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1942</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>Galambos József</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Throop, PA, États-Unis</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N173">
         <v>1929</v>
       </c>
       <c r="O173">
         <v>1955</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1942</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
           <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N174">
         <v>1929</v>
       </c>
       <c r="O174">
         <v>1953</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1942</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Róma, Italie</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Italie</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>conseiller pour les affaires ecclésiastiques et le droit canonique à l’ambassade de Hongrie auprès du Vatican jusqu’en 1944 ; entre 1940 et 1947, il fut également le recteur fondateur de l’Institut pontifical hongrois</t>
+          <t>a Vatikáni magyar nagykövetség egyházi ügyek és kánonjog tanácsosa 1944-ig, közben 1940–1947 között a Pápai Magyar Intézet alapító rektora</t>
         </is>
       </c>
       <c r="N175">
         <v>1929</v>
       </c>
       <c r="O175">
         <v>1947</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1942</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
           <t>Soltész István</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Chicago, IL, États-Unis</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>à la retraite</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N176">
         <v>1929</v>
       </c>
       <c r="O176">
         <v>1945</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1942</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>Egner Emil</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, États-Unis</t>
+          <t>Elisabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N177">
         <v>1930</v>
       </c>
       <c r="O177">
         <v>1959</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1942</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, États-Unis</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>vicaire (aux côtés de son père), puis curé</t>
+          <t>segédlelkész (apja mellett), majd parókus</t>
         </is>
       </c>
       <c r="N178">
         <v>1930</v>
       </c>
       <c r="O178">
         <v>1960</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1942</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
           <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Independence, OH, États-Unis</t>
+          <t>Independence, OH, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N179">
         <v>1931</v>
       </c>
       <c r="O179">
         <v>1964</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1942</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
           <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
           <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
           <t>Páduai Szent Antal gimnázium</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>professeur titulaire</t>
+          <t>rendes tanár</t>
         </is>
       </c>
       <c r="N180">
         <v>1931</v>
       </c>
       <c r="O180">
         <v>1948</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1942</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
           <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, États-Unis</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J181" t="inlineStr">
         <is>
           <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="N181">
         <v>1931</v>
       </c>
       <c r="O181">
         <v>1946</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1942</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, États-Unis</t>
+          <t>Szent István templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
           <t>Szent István templom</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>pasteur et chef de famille</t>
+          <t>lelkész és házfőnök</t>
         </is>
       </c>
       <c r="N182">
         <v>1931</v>
       </c>
       <c r="O182">
         <v>1968</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1942</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
           <t>Esztergom</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>professeur de lycée, directeur adjoint</t>
+          <t>gimnáziumi tanár, igazgatóhelyettes</t>
         </is>
       </c>
       <c r="N183">
         <v>1931</v>
       </c>
       <c r="O183">
         <v>1945</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1942</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
           <t>Makra Mihály József SDB</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
           <t>La Vega, Venezuela</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>Venezuela</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>frère monastique</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N184">
         <v>1931</v>
       </c>
       <c r="O184">
         <v>1944</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=690</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1942</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>concierge dans plusieurs couvents</t>
+          <t>több rendházban gondnok</t>
         </is>
       </c>
       <c r="N185">
         <v>1931</v>
       </c>
       <c r="O185">
         <v>1944</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1942</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, États-Unis</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N186">
         <v>1931</v>
       </c>
       <c r="O186">
         <v>1949</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1942</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
           <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Józseffalva, Roumanie</t>
+          <t>Józseffalva, Románia</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Roumanie</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>pasteur (également à Hadikfalva et Istensegíts)</t>
+          <t>lelkész (oldallagosan:  Hadikfalva, Istensegíts)</t>
         </is>
       </c>
       <c r="N187">
         <v>1931</v>
       </c>
       <c r="O187">
         <v>1945</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1942</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
           <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom, Toledo, OH, États-Unis</t>
+          <t>Szent Mihály Főangyal templom, Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J188" t="inlineStr">
         <is>
           <t>Szent Mihály Főangyal templom</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N188">
         <v>1931</v>
       </c>
       <c r="O188">
         <v>1944</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1942</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Gary, IN, États-Unis</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N189">
         <v>1931</v>
       </c>
       <c r="O189">
         <v>1958</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1942</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
           <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>Argentína</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>pasteur (Œuvres salésiennes)</t>
+          <t>lelkész (Szalézi Művek)</t>
         </is>
       </c>
       <c r="N190">
         <v>1931</v>
       </c>
       <c r="O190">
         <v>1962</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1942</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>missionnaire dans plusieurs endroits, jardinier, aide de cuisine. Lieux d’affectation (dates incertaines : Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
+          <t>misszionárius több helyen, kertész, konyhai kisegítő. Szolgálati helyei (bizonytalan időpontokban: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
         </is>
       </c>
       <c r="N191">
         <v>1932</v>
       </c>
       <c r="O191">
         <v>1945</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1942</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
           <t>Erdélyi</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Pápa, Hongrie</t>
+          <t>Pápa, Magyarország</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>à la retraite</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N192">
         <v>1932</v>
       </c>
       <c r="O192">
         <v>1958</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1942</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
           <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, États-Unis</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>curé, également à Bridgeport, dans le Connecticut, en 1945</t>
+          <t>plébános, közben 1945 Bridgeport, CT is</t>
         </is>
       </c>
       <c r="N193">
         <v>1932</v>
       </c>
       <c r="O193">
         <v>1952</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1942</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
           <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
           <t>Lorena, Brazília</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>catéchiste, puis aumônier de la communauté hongroise à Santa Catarina et à São Paulo, avant de devenir aumônier militaire.</t>
+          <t>katekista, közben magyarok lelkésze Santa Catarina-ban és São Paulo-ban, majd katonai lelkész.</t>
         </is>
       </c>
       <c r="N194">
         <v>1932</v>
       </c>
       <c r="O194">
         <v>1954</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1942</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
           <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Newark, NJ, États-Unis</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N195">
         <v>1932</v>
       </c>
       <c r="O195">
         <v>1944</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1942</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
           <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>St. Anthony, Cincinnati, OH, États-Unis</t>
+          <t>St. Anthony, Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
           <t>St. Anthony</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>cordonnier, charpentier, agent d’entretien</t>
+          <t>cipész, ács, karbantartó</t>
         </is>
       </c>
       <c r="N196">
         <v>1932</v>
       </c>
       <c r="O196">
         <v>1952</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1942</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
           <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>missionnaire, responsable de 1950 à 1952</t>
+          <t>misszionárius, 1950 – 1952 vezető</t>
         </is>
       </c>
       <c r="N197">
         <v>1932</v>
       </c>
       <c r="O197">
         <v>1952</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1942</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
           <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
           <t>Havanna, Kuba</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>Kuba</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N198">
         <v>1932</v>
       </c>
       <c r="O198">
         <v>1957</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1942</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N199">
         <v>1932</v>
       </c>
       <c r="O199">
         <v>1954</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1942</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
           <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, États-Unis</t>
+          <t>Clarksburg, MD, USA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N200">
         <v>1932</v>
       </c>
       <c r="O200">
         <v>1963</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1942</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
           <t>Kroneisz Flórián SVD</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
           <t>Argentína</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>Argentína</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>missionnaire, aumônier de campagne pendant une courte période</t>
+          <t>misszionárius, rövid ideig tábori lelkész</t>
         </is>
       </c>
       <c r="N201">
         <v>1932</v>
       </c>
       <c r="O201">
         <v>1945</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=611</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1942</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
           <t>Német János</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Túrjaremete, Hongrie</t>
+          <t>Túrjaremete, Magyarország</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N202">
         <v>1932</v>
       </c>
       <c r="O202">
         <v>1946</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1942</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
           <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
           <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
           <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N203">
         <v>1932</v>
       </c>
       <c r="O203">
         <v>1943</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1942</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
           <t>Suba Arnold András</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Freeland, PA, États-Unis</t>
+          <t>Freeland, PA, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N204">
         <v>1932</v>
       </c>
       <c r="O204">
         <v>1961</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1018</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1942</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
           <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Hongrie</t>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J205" t="inlineStr">
         <is>
           <t>Segítő Szűz Mária Lelkészség</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>préfet</t>
+          <t>tartományfőnök</t>
         </is>
       </c>
       <c r="N205">
         <v>1933</v>
       </c>
       <c r="O205">
         <v>1948</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1942</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
           <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Hartford, CT, États-Unis</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Wallingford, CO, États-Unis</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N206">
         <v>1933</v>
       </c>
       <c r="O206">
         <v>1948</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1942</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
           <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N207">
         <v>1933</v>
       </c>
       <c r="O207">
         <v>1948</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1942</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
           <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Hope Haven, Marrero, LA, États-Unis</t>
+          <t>Hope Haven, Marrero, LA, USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
           <t>Hope Haven</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>préfet, directeur</t>
+          <t>prefektus, igazgató</t>
         </is>
       </c>
       <c r="N208">
         <v>1933</v>
       </c>
       <c r="O208">
         <v>1966</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1942</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
           <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
           <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J209" t="inlineStr">
         <is>
           <t>Szent Imre templomigazgatóság</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N209">
         <v>1933</v>
       </c>
       <c r="O209">
         <v>1947</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1942</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
           <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N210">
         <v>1933</v>
       </c>
       <c r="O210">
         <v>1957</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1942</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
           <t>Gáspár János</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, États-Unis</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
           <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N211">
         <v>1933</v>
       </c>
       <c r="O211">
         <v>1963</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1942</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
           <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Homestead, PA, États-Unis</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N212">
         <v>1933</v>
       </c>
       <c r="O212">
         <v>1944</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1942</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
           <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
           <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
           <t>Pannonhalmi Főapátság</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>abbé (à l’étranger depuis 1947)</t>
+          <t>főapát (1947-től külföldön)</t>
         </is>
       </c>
       <c r="N213">
         <v>1933</v>
       </c>
       <c r="O213">
         <v>1950</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1942</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
           <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Hartford, CT, États-Unis</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, États-Unis</t>
+          <t>Szent László templom, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
           <t>Szent László templom</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N214">
         <v>1933</v>
       </c>
       <c r="O214">
         <v>1977</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1942</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
           <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
           <t>Pujang, Kína</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>archidiacre, directeur d’un orphelinat pour filles, administrateur apostolique à partir de 1947</t>
+          <t>esperes, leányárvaházi igazgató, 1947-től apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N215">
         <v>1933</v>
       </c>
       <c r="O215">
         <v>1954</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1942</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
           <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>directeur national d’Actio Catholica</t>
+          <t>az Actio Catholica országos igazgatója</t>
         </is>
       </c>
       <c r="N216">
         <v>1933</v>
       </c>
       <c r="O216">
         <v>1948</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1942</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
           <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
           <t>Costa Rica</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>Costa Rica</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N217">
         <v>1933</v>
       </c>
       <c r="O217">
         <v>1954</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1942</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
           <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
           <t>El Salvador</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>El Salvador</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N218">
         <v>1933</v>
       </c>
       <c r="O218">
         <v>1954</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1942</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
           <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
           <t>Honduras</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>Honduras</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N219">
         <v>1933</v>
       </c>
       <c r="O219">
         <v>1954</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1942</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
           <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
           <t>Nicaragua</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>Nicaragua</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N220">
         <v>1933</v>
       </c>
       <c r="O220">
         <v>1954</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1942</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
           <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, États-Unis</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
           <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N221">
         <v>1933</v>
       </c>
       <c r="O221">
         <v>1949</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1942</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
           <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, États-Unis</t>
+          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
           <t>Szent Péter és Pál G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N222">
         <v>1934</v>
       </c>
       <c r="O222">
         <v>1960</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1942</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
           <t>Fehér Albert Péter OFM</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>pasteur hongrois, curé depuis 1936</t>
+          <t>magyar lelkész, 1936-tól plébános</t>
         </is>
       </c>
       <c r="N223">
         <v>1934</v>
       </c>
       <c r="O223">
         <v>1943</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=259</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1942</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
           <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Milwaukee, WI, États-Unis</t>
+          <t>Szent Imre templom, Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
           <t>Szent Imre templom</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N224">
         <v>1934</v>
       </c>
       <c r="O224">
         <v>1944</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1942</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
           <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>St, Mary templom, Cleveland, OH, États-Unis</t>
+          <t>St, Mary templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
           <t>St, Mary templom</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N225">
         <v>1934</v>
       </c>
       <c r="O225">
         <v>1946</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1942</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
           <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
           <t>Tát, Magyar Királyság</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>vicaire, puis curé à partir de 1946</t>
+          <t>plébánoshelyettes, 1946-tól plébános</t>
         </is>
       </c>
       <c r="N226">
         <v>1934</v>
       </c>
       <c r="O226">
         <v>1947</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1942</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
           <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, États-Unis</t>
+          <t>Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N227">
         <v>1934</v>
       </c>
       <c r="O227">
         <v>1964</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1942</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
           <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>McAdoo, PA, États-Unis</t>
+          <t>McAdoo, PA, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N228">
         <v>1934</v>
       </c>
       <c r="O228">
         <v>1957</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1942</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Brownsville, PA, États-Unis</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N229">
         <v>1934</v>
       </c>
       <c r="O229">
         <v>1962</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1942</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, États-Unis</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J230" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N230">
         <v>1934</v>
       </c>
       <c r="O230">
         <v>1962</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1942</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, États-Unis</t>
+          <t>Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N231">
         <v>1934</v>
       </c>
       <c r="O231">
         <v>1962</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1942</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Elrama, PA, États-Unis</t>
+          <t>Elrama, PA, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N232">
         <v>1934</v>
       </c>
       <c r="O232">
         <v>1962</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1942</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>McKeesport, PA, États-Unis</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N233">
         <v>1934</v>
       </c>
       <c r="O233">
         <v>1962</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1942</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Uniontown, PA, États-Unis</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N234">
         <v>1934</v>
       </c>
       <c r="O234">
         <v>1962</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1942</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
           <t>Mundwell János</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N235">
         <v>1934</v>
       </c>
       <c r="O235">
         <v>1943</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1942</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
           <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Painesville, OH, États-Unis</t>
+          <t>Painesville, OH, USA</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N236">
         <v>1934</v>
       </c>
       <c r="O236">
         <v>1952</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1942</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
           <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>greffier du Saint-Siège, secrétaire épiscopal de 1944 à 1947</t>
+          <t>szentszéki jegyző, 1944-1947 között püspöki titkár</t>
         </is>
       </c>
       <c r="N237">
         <v>1934</v>
       </c>
       <c r="O237">
         <v>1947</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1942</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
           <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
           <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t>Argentína</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
           <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>frère de l’ordre</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N238">
         <v>1934</v>
       </c>
       <c r="O238">
         <v>2005</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1942</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
           <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, États-Unis</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
           <t>Holy Trinity Hungarian Roman Catholic Church:</t>
         </is>
       </c>
       <c r="N239">
         <v>1935</v>
       </c>
       <c r="O239">
         <v>1953</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1942</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
           <t>Bali István</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N240">
         <v>1935</v>
       </c>
       <c r="O240">
         <v>1969</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1942</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
           <t>Balogh János Benignusz OFM</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>Fondateur et directeur du club de jeunesse Saint-Imre</t>
+          <t>Szent Imre Ifjúsági Klub alapító-vezetője</t>
         </is>
       </c>
       <c r="N241">
         <v>1935</v>
       </c>
       <c r="O241">
         <v>1955</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=39</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1942</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
           <t>Chile</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>Chile</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>frère moine, cuisinier</t>
+          <t>szerzetestestvér, szakács</t>
         </is>
       </c>
       <c r="N242">
         <v>1935</v>
       </c>
       <c r="O242">
         <v>1975</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1942</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Gary, IN, États-Unis</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N243">
         <v>1935</v>
       </c>
       <c r="O243">
         <v>1955</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1942</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Detroit, MI, États-Unis</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, États-Unis</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
           <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>vicaire, puis curé</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N244">
         <v>1935</v>
       </c>
       <c r="O244">
         <v>1974</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1942</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Juhász Imre Vince OFM</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
           <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>missionnaire, historien, archéologue</t>
+          <t>misszionárius, történész, régész</t>
         </is>
       </c>
       <c r="N245">
         <v>1935</v>
       </c>
       <c r="O245">
         <v>1952</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=491</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1942</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
           <t>Bussa, Csehszlovákia</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>à la retraite</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N246">
         <v>1935</v>
       </c>
       <c r="O246">
         <v>1947</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1942</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>chef de famille</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N247">
         <v>1935</v>
       </c>
       <c r="O247">
         <v>1946</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1942</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
           <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Leechburg, PA, États-Unis</t>
+          <t>Leechburg, PA, USA</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N248">
         <v>1935</v>
       </c>
       <c r="O248">
         <v>1944</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1942</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
           <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, États-Unis</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, États-Unis</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
           <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N249">
         <v>1935</v>
       </c>
       <c r="O249">
         <v>1980</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1942</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
           <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, États-Unis</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, États-Unis</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N250">
         <v>1935</v>
       </c>
       <c r="O250">
         <v>1962</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1942</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
           <t>Bakos István</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
           <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J251" t="inlineStr">
         <is>
           <t>Alexandriai Szent Katalin Plébánia</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N251">
         <v>1936</v>
       </c>
       <c r="O251">
         <v>1944</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1942</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
           <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
           <t>Orosztelek, Magyar Királyság</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N252">
         <v>1936</v>
       </c>
       <c r="O252">
         <v>1945</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1942</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
           <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
           <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>professeur de français au lycée, puis directeur de 1938 à 1947, ainsi que chargé de cours à l’université Pázmány Péter de 1941 à 1947</t>
+          <t>gimnáziumi franciatanár, közben 1938 – 1947 között igazgató, valamint a 1941 – 1947 között a Pázmány Péter Tudományegyetem magántanára</t>
         </is>
       </c>
       <c r="N253">
         <v>1936</v>
       </c>
       <c r="O253">
         <v>1947</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1942</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
           <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Róma, Italie</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Italie</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>le vice-recteur du séminaire missionnaire</t>
+          <t>a missziós szeminárium vicerektora</t>
         </is>
       </c>
       <c r="N254">
         <v>1936</v>
       </c>
       <c r="O254">
         <v>1946</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1942</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
           <t>Maczkó József</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Fairport, NY, États-Unis</t>
+          <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N255">
         <v>1936</v>
       </c>
       <c r="O255">
         <v>1945</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1942</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
           <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, États-Unis</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Sacred Heart in Millers Heights, Betlehem, PA, États-Unis</t>
+          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
           <t>Sacred Heart in Millers Heights</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N256">
         <v>1936</v>
       </c>
       <c r="O256">
         <v>1950</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1942</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
           <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
           <t>Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>professeur de religion et prédicateur, puis concierge de 1937 à 1941</t>
+          <t>hittanár és hitszónok, közben 1937-1941 között házgondnok</t>
         </is>
       </c>
       <c r="N257">
         <v>1936</v>
       </c>
       <c r="O257">
         <v>1944</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1942</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
           <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
           <t>Taohvaping, Kína</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>chef de mission</t>
+          <t>misszióvezető</t>
         </is>
       </c>
       <c r="N258">
         <v>1936</v>
       </c>
       <c r="O258">
         <v>1949</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1942</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
           <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Piliscsaba, Hongrie</t>
+          <t>Piliscsaba, Magyarország</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>catéchiste, vicaire, puis curé</t>
+          <t>hitoktató, segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N259">
         <v>1936</v>
       </c>
       <c r="O259">
         <v>1946</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1942</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Bacsinszky Sándor</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
           <t>Munkács, Magyar Királyság</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>contrôleur administratif (1937-1942), caissier (1942-1945), aumônier de campagne</t>
+          <t>alapkezelőségi ellenőr (1937-1942), pénztáros (1942-1945), tábori lelkész</t>
         </is>
       </c>
       <c r="N260">
         <v>1937</v>
       </c>
       <c r="O260">
         <v>1946</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=26</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1942</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
           <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Répceszentgyörgy, Hongrie</t>
+          <t>Répceszentgyörgy, Magyarország</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N261">
         <v>1937</v>
       </c>
       <c r="O261">
         <v>1958</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1942</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
           <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Carteret, NJ, États-Unis</t>
+          <t>Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N262">
         <v>1937</v>
       </c>
       <c r="O262">
         <v>1946</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1942</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
           <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Valparaiso, IN, États-Unis</t>
+          <t>Valparaiso, IN, USA</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>missionnaire, en passant par : Chicago (IN), Joliet (IN), Milwaukee, Gary (IN)</t>
+          <t>misszionárius, közben: Chicago, IN, Joilet, IN, Milwaukee, Gary, IN</t>
         </is>
       </c>
       <c r="N263">
         <v>1937</v>
       </c>
       <c r="O263">
         <v>1944</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1942</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
           <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Roumanie</t>
+          <t>Csíksomlyó, Románia</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>Roumanie</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>cordonnier, jardinier, collecteur de denrées alimentaires</t>
+          <t>cipész, kertész, élelmiszergyűjtő</t>
         </is>
       </c>
       <c r="N264">
         <v>1937</v>
       </c>
       <c r="O264">
         <v>1943</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1942</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
           <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N265">
         <v>1937</v>
       </c>
       <c r="O265">
         <v>1960</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1942</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
           <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
           <t>Tósokberénd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N266">
         <v>1937</v>
       </c>
       <c r="O266">
         <v>1952</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1942</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
           <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Portage, PA, États-Unis</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N267">
         <v>1937</v>
       </c>
       <c r="O267">
         <v>1953</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1942</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
           <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N268">
         <v>1937</v>
       </c>
       <c r="O268">
         <v>1964</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1942</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
           <t>Kiss Zoltán</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Hartford, CT, États-Unis</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N269">
         <v>1937</v>
       </c>
       <c r="O269">
         <v>1944</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=551</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1942</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
           <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>University of Edinburgh, Edinburgh, Royaume-Uni</t>
+          <t>University of Edinburgh, Edinburgh, Egyesült Királyság</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Royaume-Uni</t>
+          <t>Egyesült Királyság</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
           <t>University of Edinburgh</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>Professeur à l’Institut de génétique animale / Institut de génétique</t>
+          <t>Institute of Animal Genetics / Institute of Genetics egyetemi tanár</t>
         </is>
       </c>
       <c r="N270">
         <v>1937</v>
       </c>
       <c r="O270">
         <v>1944</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1942</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
           <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
           <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>professeur de droit canonique</t>
+          <t>egyházjog tanár</t>
         </is>
       </c>
       <c r="N271">
         <v>1937</v>
       </c>
       <c r="O271">
         <v>1947</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1942</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
           <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Szent Ferenc templom, New York, NY, États-Unis</t>
+          <t>Szent Ferenc templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
           <t>Szent Ferenc templom</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>curé, chef de famille</t>
+          <t>plébános, házfőnök</t>
         </is>
       </c>
       <c r="N272">
         <v>1937</v>
       </c>
       <c r="O272">
         <v>1943</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=869</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1942</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
           <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
           <t>Gödöllő</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>adjoint au préfet des clercs, secrétaire du prieur gouverneur, puis, à partir de 1938, recteur de l’Institut d’éducation Saint-Norbert, prieur à partir de 1939, professeur de philosophie.</t>
+          <t>a klerikusok helyettes prefektusa, a kormányzó perjel titkára, 1938-tól ezen felöl a Szent Norbert Nevelőintézet rektora, 1939-től perjel, filozófia tanár.</t>
         </is>
       </c>
       <c r="N273">
         <v>1937</v>
       </c>
       <c r="O273">
         <v>1950</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1942</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
           <t>Rokonai József</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
           <t>Pesterzsébet-Pacsirtatelep, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
           <t>Pesterzsébet-Pacsirtatelep</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>curé, et également collaborateur du KIOE</t>
+          <t>plébános, közben a KIOE munkatársa</t>
         </is>
       </c>
       <c r="N274">
         <v>1937</v>
       </c>
       <c r="O274">
         <v>1947</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1942</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
           <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Langruth, MB, Canada</t>
+          <t>Langruth, MB, Kanada</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>pasteur, qui construit actuellement une église à Riverton, Manitoba, Canada</t>
+          <t>lelkész, közben templomot épít Riverton, MB, Kanada</t>
         </is>
       </c>
       <c r="N275">
         <v>1937</v>
       </c>
       <c r="O275">
         <v>1947</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1942</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
           <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
           <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>Kuba</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
           <t>Camagüey egyházmegye különböző plébániái</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N276">
         <v>1937</v>
       </c>
       <c r="O276">
         <v>1962</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1942</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
           <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
           <t>Mezőnyárád, Magyar Királyság</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>maître des novices, puis curé</t>
+          <t>novíciusmester, újoncmester, majd plébános</t>
         </is>
       </c>
       <c r="N277">
         <v>1938</v>
       </c>
       <c r="O277">
         <v>1944</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1942</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
           <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
           <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>pasteur hongrois</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N278">
         <v>1938</v>
       </c>
       <c r="O278">
         <v>1945</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1942</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
           <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, États-Unis</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
           <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N279">
         <v>1938</v>
       </c>
       <c r="O279">
         <v>1947</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1942</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
           <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
           <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J280" t="inlineStr">
         <is>
           <t>Piarista Gimnázium</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>directeur, responsable de l’organisation de la section commerciale</t>
+          <t>igazgató, a kereskedelmi tagozat megszervezője</t>
         </is>
       </c>
       <c r="N280">
         <v>1938</v>
       </c>
       <c r="O280">
         <v>1945</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1942</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
           <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>Évêque de l’Église orthodoxe russe des Carpates américaines, métropolite d’Agathonikeia depuis 1966</t>
+          <t>Amerikai Kárpát-orosz ortodox egyház püspöke, 1966-tól Agathonikeia metropolitája</t>
         </is>
       </c>
       <c r="N281">
         <v>1938</v>
       </c>
       <c r="O281">
         <v>1977</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1942</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
           <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J282" t="inlineStr">
         <is>
           <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>curé (selon le KMVÉ, jusqu’en 1980)</t>
+          <t>plébános (A KMVÉ szerint 1980-ig)</t>
         </is>
       </c>
       <c r="N282">
         <v>1938</v>
       </c>
       <c r="O282">
         <v>1976</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1942</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
           <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
           <t>Hunan (湖南), Kína</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N283">
         <v>1938</v>
       </c>
       <c r="O283">
         <v>1946</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1942</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
           <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
           <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J284" t="inlineStr">
         <is>
           <t>görög katolikus líceum</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>directeur adjoint, puis directeur à partir de 1939, professeur titulaire de religion, professeur d’histoire de l’éducation, de logique et de pédagogie, de psychologie, d’histoire et de travaux manuels</t>
+          <t>igazgatóhelyettes, 1939-től igazgató, rendes hittanár, neveléstörténet, logika és tanítástan, lélektan, történelem és kézimunka tanár</t>
         </is>
       </c>
       <c r="N284">
         <v>1938</v>
       </c>
       <c r="O284">
         <v>1945</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1942</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
           <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>Bernardium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
           <t>Bernardium</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>professeur de théologie, directeur spirituel et intendant, directeur de la maison à partir de 1946</t>
+          <t>teológiai tanár, spirituális és házgondnok, 1946-tól házfőnök</t>
         </is>
       </c>
       <c r="N285">
         <v>1938</v>
       </c>
       <c r="O285">
         <v>1950</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1942</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
           <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
           <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N286">
         <v>1938</v>
       </c>
       <c r="O286">
         <v>1947</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1942</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
           <t>Fehér Mátyás Jenő OP</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>professeur de religion, puis, à partir de 1942, bibliothécaire et archiviste du diocèse de Košice</t>
+          <t>hitoktató, közben 1942–től a kassai egyházmegye könyvtárosa és levéltárosa</t>
         </is>
       </c>
       <c r="N287">
         <v>1938</v>
       </c>
       <c r="O287">
         <v>1948</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=261</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1942</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
           <t>Fülöp Ferenc</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Hartford, CT, États-Unis</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
           <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>après avoir terminé ses études et avoir été ordonné prêtre, il est retourné aux États-Unis</t>
+          <t>tanulmányok végzése, a papszentelés után visszaköltözött az USA-ba</t>
         </is>
       </c>
       <c r="N288">
         <v>1938</v>
       </c>
       <c r="O288">
         <v>1946</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=294</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1942</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
           <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Allentown, PA, États-Unis</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Betlehem, PA, États-Unis</t>
+          <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N289">
         <v>1938</v>
       </c>
       <c r="O289">
         <v>1974</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1942</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
           <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>Csillaghegy, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
           <t>Csillaghegy</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N290">
         <v>1938</v>
       </c>
       <c r="O290">
         <v>1945</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1942</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
           <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
           <t>Pásztó, Magyar Királyság</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>auprès des malades, aumônier auxiliaire</t>
+          <t>betegállományban, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N291">
         <v>1938</v>
       </c>
       <c r="O291">
         <v>1946</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1942</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
           <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
           <t>Pápa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>professeur de lycée, concierge à partir de 1940, puis aumônier de campagne à partir de 1944</t>
+          <t>gimnáziumi tanár, 1940-től házgondnok, közben 1944-től tábori lelkész</t>
         </is>
       </c>
       <c r="N292">
         <v>1938</v>
       </c>
       <c r="O292">
         <v>1946</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1942</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
           <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
           <t>Encs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>curé, puis vicaire général à partir de 1947</t>
+          <t>plébános, 1947-től esperes</t>
         </is>
       </c>
       <c r="N293">
         <v>1938</v>
       </c>
       <c r="O293">
         <v>1956</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1942</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
           <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
           <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>préfet de la préfecture apostolique</t>
+          <t>aposzoli prefektúra prefektusa</t>
         </is>
       </c>
       <c r="N294">
         <v>1938</v>
       </c>
       <c r="O294">
         <v>1948</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1942</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
           <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N295">
         <v>1938</v>
       </c>
       <c r="O295">
         <v>1974</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1942</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
           <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Newark, NJ, États-Unis</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>pasteur, ainsi qu’à Albany, dans l’État de New York – étudiant à l’université</t>
+          <t>lelkész, valamint Albany, NY – egyetemi hallgató</t>
         </is>
       </c>
       <c r="N296">
         <v>1938</v>
       </c>
       <c r="O296">
         <v>1962</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1942</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
           <t>Müllner József</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
           <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
           <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t>Argentína</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>secrétaire épiscopal, aumônier d’hôpital</t>
+          <t>püspöki titkár, kórházlelkész</t>
         </is>
       </c>
       <c r="N297">
         <v>1938</v>
       </c>
       <c r="O297">
         <v>1961</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=781</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1942</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
           <t>Nagy József</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
           <t>I., Veszprém, Magyar Királyság</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
           <t>I.</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
           <t>karkáplán</t>
         </is>
       </c>
       <c r="N298">
         <v>1938</v>
       </c>
       <c r="O298">
         <v>1943</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=793</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1942</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
           <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
           <t>Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>professeur de religion et professeur de lycée (dactylographie)</t>
+          <t>hitoktató és gimnáziumi tanár (gépírás)</t>
         </is>
       </c>
       <c r="N299">
         <v>1938</v>
       </c>
       <c r="O299">
         <v>1944</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1942</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
           <t>Németh Lajos SVD</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
           <t>Chile</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
           <t>Chile</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N300">
         <v>1938</v>
       </c>
       <c r="O300">
         <v>1945</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=818</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1942</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
           <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>Professeur de lycée de 1938 à 1948, bibliothécaire de 1938 à 1950, directeur adjoint de 1939 à 1948</t>
+          <t>1938-1948 között gimnáziumi tanár, 1938-1950 között könyvtáros, 1939-1948 között igazgató-helyettes</t>
         </is>
       </c>
       <c r="N301">
         <v>1938</v>
       </c>
       <c r="O301">
         <v>1950</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1942</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
           <t>Petrick István</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Lorain, OH, États-Unis</t>
+          <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N302">
         <v>1938</v>
       </c>
       <c r="O302">
         <v>1960</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=870</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1942</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
           <t>Senye István (Sch.P.)</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>enseignant</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N303">
         <v>1938</v>
       </c>
       <c r="O303">
         <v>1945</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=981</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1942</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
           <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>sous les drapeaux</t>
+          <t>katonai szolgálaton</t>
         </is>
       </c>
       <c r="N304">
         <v>1939</v>
       </c>
       <c r="O304">
         <v>1945</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1942</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
           <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Szent János templom, Detroit, MI, États-Unis</t>
+          <t>Szent János templom, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J305" t="inlineStr">
         <is>
           <t>Szent János templom</t>
         </is>
       </c>
       <c r="N305">
         <v>1939</v>
       </c>
       <c r="O305">
         <v>1950</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1942</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
           <t>Bor Sándor</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, États-Unis</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
           <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N306">
         <v>1939</v>
       </c>
       <c r="O306">
         <v>1949</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=103</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1942</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
           <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
           <t>jezsuita</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
           <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>recteur du collège, professeur de dogmatique, conseiller du supérieur provincial</t>
+          <t>a kollégium rektora, dogmatikatanár, a tartományfőnök tanácsadója</t>
         </is>
       </c>
       <c r="N307">
         <v>1939</v>
       </c>
       <c r="O307">
         <v>1943</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1942</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
           <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Máriaremete, Budapest, Hongrie</t>
+          <t>Máriaremete, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
           <t>Máriaremete</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>maître d’apprentissage ; il a également exercé à Máriaremete, Eger, Makó et Budapest.</t>
+          <t>újoncmester, ezen kívül szolgált Máriaremetén, Egerben, Makón és Budapesten.</t>
         </is>
       </c>
       <c r="N308">
         <v>1939</v>
       </c>
       <c r="O308">
         <v>1967</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1942</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
           <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
           <t>Isztambul, Törökország</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>Törökország</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>pasteur hongrois</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N309">
         <v>1939</v>
       </c>
       <c r="O309">
         <v>1954</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1942</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
           <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>Il a travaillé en Amazonie, à Rio Negro, puis à Manaus, avant de devenir missionnaire itinérant</t>
+          <t>Amazónia, Rio Negro, majd Manausban működött, végül utazó misszionárius</t>
         </is>
       </c>
       <c r="N310">
         <v>1939</v>
       </c>
       <c r="O310">
         <v>1979</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1942</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
           <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>Évêque</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Hongrie</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>évêque du comté de Hajdúdorog, vicaire apostolique de Miskolc</t>
+          <t>hajdúdorogi megyéspüspök, miskolci apostoli kormányzó</t>
         </is>
       </c>
       <c r="N311">
         <v>1939</v>
       </c>
       <c r="O311">
         <v>1972</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1942</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
           <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
           <t>Nagyatád</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>curé, supérieur de la communauté religieuse, maître des frères laïcs, administrateur et catéchiste de la paroisse, membre du discrétorium du monastère de Felsősegesd, le chroniqueur de l’histoire de la maison et le bibliothécaire, ainsi que le responsable de divers groupes paroissiaux</t>
+          <t>plébános, a rendi közösség vezetője, a laikus testvérek magisztere, a plébánia adminisztrátora és hitoktatója, a felsősegesdi rendház diskretoriumának tagja, a háztörténet jegyzője és könyvtáros, valamint különféle plébániai csoportok vezetője</t>
         </is>
       </c>
       <c r="N312">
         <v>1939</v>
       </c>
       <c r="O312">
         <v>1945</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=360</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1942</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
           <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
           <t>Országos Társadalombiztosító Intézet Kórháza, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J313" t="inlineStr">
         <is>
           <t>Országos Társadalombiztosító Intézet Kórháza</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>aumônier d’hôpital</t>
+          <t>kórházlelkész</t>
         </is>
       </c>
       <c r="N313">
         <v>1939</v>
       </c>
       <c r="O313">
         <v>1943</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1942</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
           <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, États-Unis</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>vicaire, puis curé à partir de 1944</t>
+          <t>segédlelkész, majd 1944-től plébános</t>
         </is>
       </c>
       <c r="N314">
         <v>1939</v>
       </c>
       <c r="O314">
         <v>1951</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1942</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
           <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
           <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J315" t="inlineStr">
         <is>
           <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>professeur titulaire au département de théologie morale, doyen de la faculté de théologie de 1945 à 1946</t>
+          <t>az erkölcsteológiai tanszék rendes tanára, 1945-1946 között a hittudományi kar dékánja</t>
         </is>
       </c>
       <c r="N315">
         <v>1939</v>
       </c>
       <c r="O315">
         <v>1949</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1942</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
           <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
           <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>pasteur hongrois, chef de famille</t>
+          <t>magyar lelkész, házfőnök</t>
         </is>
       </c>
       <c r="N316">
         <v>1939</v>
       </c>
       <c r="O316">
         <v>1947</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1942</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
           <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, États-Unis</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
           <t>Fordham University</t>
         </is>
       </c>
       <c r="N317">
         <v>1939</v>
       </c>
       <c r="O317">
         <v>1949</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1942</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
           <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
           <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>recteur du séminaire, censeur de l’archidiocèse à partir de 1940</t>
+          <t>szemináriumi rektor, 1940-től főegyházmegyei cenzor</t>
         </is>
       </c>
       <c r="N318">
         <v>1939</v>
       </c>
       <c r="O318">
         <v>1947</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1942</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
           <t>Koller Ignác</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, États-Unis</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, États-Unis</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
           <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N319">
         <v>1939</v>
       </c>
       <c r="O319">
         <v>1944</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1942</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
           <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
           <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
           <t>Tata, Magyar Királyság</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>en service régulier, catéchiste, pasteur (notamment à Mór, Nagyvárad et Máriabesnyő)</t>
+          <t>rendi szolgálatban, hitoktató, lelkész (ez alatt még: Mór, Nagyvárad és Máriabesnyő)</t>
         </is>
       </c>
       <c r="N320">
         <v>1939</v>
       </c>
       <c r="O320">
         <v>1947</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1942</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
           <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Sykesville, PA, États-Unis</t>
+          <t>Sykesville, PA, USA</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N321">
         <v>1939</v>
       </c>
       <c r="O321">
         <v>1947</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1942</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
           <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, États-Unis</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J322" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>missionnaire</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N322">
         <v>1939</v>
       </c>
       <c r="O322">
         <v>1947</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1942</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
           <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>député</t>
+          <t>országgyűlési képviselő</t>
         </is>
       </c>
       <c r="N323">
         <v>1939</v>
       </c>
       <c r="O323">
         <v>1945</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1942</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
           <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
           <t>Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>le professeur de religion à l’école normale (selon d’autres sources : Máriapócs)</t>
+          <t>a tanítóképző hitoktató (más forrásban: Máriapócs)</t>
         </is>
       </c>
       <c r="N324">
         <v>1939</v>
       </c>
       <c r="O324">
         <v>1950</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1942</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
           <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
           <t>Prága, Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
           <t>Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>vicaire et professeur de religion au lycée de Modra</t>
+          <t>segédlelkész, valamint Modra gimnáziumi hittanár</t>
         </is>
       </c>
       <c r="N325">
         <v>1939</v>
       </c>
       <c r="O325">
         <v>1945</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1942</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
           <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
           <t>Ungvár, Csehszlovákia</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>conseiller ministériel, puis chef du département des affaires religieuses et de l’enseignement public de la gouvernance de Transcarpatie, commissaire du gouvernement</t>
+          <t>miniszteri tanácsos, majd a kárpátaljai kormányzóság vallás- és közoktatásügyi osztályának főnöke, kormánybiztos</t>
         </is>
       </c>
       <c r="N326">
         <v>1939</v>
       </c>
       <c r="O326">
         <v>1944</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1942</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
           <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
           <t>Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>le recteur du séminaire</t>
+          <t>a szeminárium rektora</t>
         </is>
       </c>
       <c r="N327">
         <v>1939</v>
       </c>
       <c r="O327">
         <v>1945</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1942</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
           <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
           <t>Sümeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N328">
         <v>1939</v>
       </c>
       <c r="O328">
         <v>1943</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1942</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
           <t>Nagy József</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (autrefois : Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>hors service</t>
+          <t>szolgálaton kívül</t>
         </is>
       </c>
       <c r="N329">
         <v>1939</v>
       </c>
       <c r="O329">
         <v>1958</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1942</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
           <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Réformé</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>Pasteur</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>aumônier de camp</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N330">
         <v>1939</v>
       </c>
       <c r="O330">
         <v>1945</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1942</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
           <t>Némon János</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Mernye, Hongrie</t>
+          <t>Mernye, Magyarország</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N331">
         <v>1939</v>
       </c>
       <c r="O331">
         <v>1952</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=820</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1942</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
           <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
           <t>Nyíregyháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>secrétaire épiscopal</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N332">
         <v>1939</v>
       </c>
       <c r="O332">
         <v>1946</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1942</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
           <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>directeur du centre missionnaire, professeur de missiologie au séminaire de Szeged, rédacteur en chef, responsable national de la mission hongroise en Chine, chef de famille</t>
+          <t>missziós központ vezetője, missziológia tanár a szegedi szemináriumban, szerkesztő, a kínai magyar misszió otthoni felelőse, házfőnök</t>
         </is>
       </c>
       <c r="N333">
         <v>1939</v>
       </c>
       <c r="O333">
         <v>1949</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1942</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
           <t>Snetzer Konrád OFM</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J334" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N334">
         <v>1939</v>
       </c>
       <c r="O334">
         <v>1944</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1002</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1942</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
           <t>Stram Miklós Gedeon (O.Cist), Msgr.</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
           <t>Szent Imre Gimnázium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J335" t="inlineStr">
         <is>
           <t>Szent Imre Gimnázium</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N335">
         <v>1939</v>
       </c>
       <c r="O335">
         <v>1944</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1016</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1942</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
           <t>Szabó Antal Szerén OFM, vitéz</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
           <t>Margit körúti ferences rendház, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J336" t="inlineStr">
         <is>
           <t>Margit körúti ferences rendház</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>pasteur, catéchiste, aumônier de l’Université des sciences agronomiques entre 1947 et 1948</t>
+          <t>lelkipásztor, hitoktató, 1947-1948 között az Agrártudományi Egyetem lelkésze</t>
         </is>
       </c>
       <c r="N336">
         <v>1939</v>
       </c>
       <c r="O336">
         <v>1948</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1026</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1942</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
           <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
           <t>Miskolc</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>aumônier de camp</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N337">
         <v>1940</v>
       </c>
       <c r="O337">
         <v>1945</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1942</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
           <t>Bódy Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, États-Unis</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>vicaire, puis curé</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N338">
         <v>1940</v>
       </c>
       <c r="O338">
         <v>1957</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=452</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1942</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
           <t>Csellár Jenő István OSPPE</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
           <t>Sziklakápolna, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J339" t="inlineStr">
         <is>
           <t>Sziklakápolna</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>concierge</t>
+          <t>házgondnok</t>
         </is>
       </c>
       <c r="N339">
         <v>1940</v>
       </c>
       <c r="O339">
         <v>1943</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=155</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1942</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
           <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
           <t>Tornaalja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N340">
         <v>1940</v>
       </c>
       <c r="O340">
         <v>1943</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1942</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
           <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
           <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J341" t="inlineStr">
         <is>
           <t>Felsővízivárosi Szent Anna plébánia</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N341">
         <v>1940</v>
       </c>
       <c r="O341">
         <v>1944</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1942</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
           <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
           <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>docteur en droit canonique et en philosophie, maître de conférences en théologie, prédicateur ordinaire et de Carême, confesseur des clercs et maître des frères laïcs, rédacteur en chef du *Magyar Barát* et des *Publications franciscaines*, directeur du IIIe Ordre</t>
+          <t>egyházjogi és filozófiai doktor, teológiai lektor, rendes és nagyböjti szónok, a klerikusok gyóntatója és a laikus testvérek magisztere, a Magyar Barát és a Ferences Kiadványok szerkesztője, a III. Rend igazgatója</t>
         </is>
       </c>
       <c r="N342">
         <v>1940</v>
       </c>
       <c r="O342">
         <v>1945</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1942</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
           <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
           <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
           <t>Ciszterci Gimnázium</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>enseignant, également prédicateur auprès des jeunes entre 1940 et 1943</t>
+          <t>tanár, 1940 – 1943 között ifjúsági hitszónok is</t>
         </is>
       </c>
       <c r="N343">
         <v>1940</v>
       </c>
       <c r="O343">
         <v>1947</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1942</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
           <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
           <t>Tőketerebes, Csehszlovákia</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N344">
         <v>1940</v>
       </c>
       <c r="O344">
         <v>1943</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1942</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
           <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
           <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Haycock Run, PA, États-Unis</t>
+          <t>St. John the Baptist Parish, Haycock Run, PA, USA</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
           <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N345">
         <v>1940</v>
       </c>
       <c r="O345">
         <v>1953</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1942</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
           <t>Gerencsér István Tarzicius OFM</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, États-Unis</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J346" t="inlineStr">
         <is>
           <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>vicaire, puis curé</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N346">
         <v>1940</v>
       </c>
       <c r="O346">
         <v>1946</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=319</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1942</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
           <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
           <t>Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>professeur au lycée de l’ordre</t>
+          <t>tanár a rend gimnáziumában</t>
         </is>
       </c>
       <c r="N347">
         <v>1940</v>
       </c>
       <c r="O347">
         <v>1946</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1942</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
           <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
           <t>Kiskorona utcai iskola, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
           <t>Kiskorona utcai iskola</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>professeur de religion</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N348">
         <v>1940</v>
       </c>
       <c r="O348">
         <v>1950</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1942</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
           <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>Toledo, OH, États-Unis</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Windber, PA, États-Unis</t>
+          <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N349">
         <v>1940</v>
       </c>
       <c r="O349">
         <v>1956</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1942</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
           <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
           <t>Kassa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N350">
         <v>1940</v>
       </c>
       <c r="O350">
         <v>1943</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1942</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
           <t>Horváth István</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>Baltimore, MD, États-Unis</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>New Egypt, NJ, États-Unis</t>
+          <t>New Egypt, NJ, USA</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>vicaire, puis aumônier militaire de 1943 à 1954</t>
+          <t>segédlelkész, közben 1943 – 1954 között katonai lelkész</t>
         </is>
       </c>
       <c r="N351">
         <v>1940</v>
       </c>
       <c r="O351">
         <v>1954</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1942</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
           <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
           <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
           <t>Bolívia</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>missionnaire auprès des Indiens, chef de tribu honoraire</t>
+          <t>misszionárius az indiánok között, tiszteletbeli törzsfőnök</t>
         </is>
       </c>
       <c r="N352">
         <v>1940</v>
       </c>
       <c r="O352">
         <v>1986</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1942</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
           <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
           <t>Kassa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>professeur d’université</t>
+          <t>egyetemi tanár</t>
         </is>
       </c>
       <c r="N353">
         <v>1940</v>
       </c>
       <c r="O353">
         <v>1943</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1942</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
           <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
           <t>Nagyszőlős, Csehszlovákia</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
           <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>à la retraite</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N354">
         <v>1940</v>
       </c>
       <c r="O354">
         <v>1945</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1942</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
           <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, États-Unis</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
           <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N355">
         <v>1940</v>
       </c>
       <c r="O355">
         <v>1946</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1942</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
           <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, États-Unis</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N356">
         <v>1940</v>
       </c>
       <c r="O356">
         <v>1948</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1942</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
           <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>Eperjes</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Trenton, NJ, États-Unis</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N357">
         <v>1940</v>
       </c>
       <c r="O357">
         <v>1943</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1942</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
           <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
           <t>Vác, Magyar Királyság</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>secrétaire épiscopal</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N358">
         <v>1940</v>
       </c>
       <c r="O358">
         <v>1943</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1942</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
           <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>aumônier de réserve, catéchiste</t>
+          <t>tartalékos tábori lelkész, hitoktató</t>
         </is>
       </c>
       <c r="N359">
         <v>1940</v>
       </c>
       <c r="O359">
         <v>1947</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1942</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
           <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N360">
         <v>1940</v>
       </c>
       <c r="O360">
         <v>1948</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1942</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
           <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
           <t>Győrszentiván, Magyar Királyság</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>catéchiste, pasteur</t>
+          <t>hitoktató, lelkész</t>
         </is>
       </c>
       <c r="N361">
         <v>1940</v>
       </c>
       <c r="O361">
         <v>1959</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1942</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
           <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
           <t>Rózsák tere, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
           <t>Rózsák tere</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N362">
         <v>1940</v>
       </c>
       <c r="O362">
         <v>1963</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1942</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
           <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>Úrkút, Hongrie</t>
+          <t>Úrkút, Magyarország</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>administrateur, puis curé à partir de 1944</t>
+          <t>adminsztrátor, majd 1944-től plébános</t>
         </is>
       </c>
       <c r="N363">
         <v>1940</v>
       </c>
       <c r="O363">
         <v>1965</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1942</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
           <t>Nagy Töhötöm Sándor SJ</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>participation à l’organisation de KALOT</t>
+          <t>részvétel a KALOT szervezésében</t>
         </is>
       </c>
       <c r="N364">
         <v>1940</v>
       </c>
       <c r="O364">
         <v>1947</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=801</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1942</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
           <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
           <t>Taming, Kína</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>missionnaire, professeur de séminaire (latin et catéchèse)</t>
+          <t>misszionárius, szemináriumi tanár (latin és katekézis)</t>
         </is>
       </c>
       <c r="N365">
         <v>1940</v>
       </c>
       <c r="O365">
         <v>1949</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1942</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
           <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>San Giovanni Rotondo, Italie</t>
+          <t>San Giovanni Rotondo, Olaszország</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>Italie</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>assistant pastoral, traducteur ; collaborateur et, pendant un certain temps, secrétaire du père Pie de Pietrelcina</t>
+          <t>lelkipásztori kisegítő, fordító; Pietrelcinai Szent Pió atya munkatársa és egy időszakban titkára</t>
         </is>
       </c>
       <c r="N366">
         <v>1940</v>
       </c>
       <c r="O366">
         <v>1957</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1942</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
           <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>Youngstown, OH, États-Unis</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N367">
         <v>1940</v>
       </c>
       <c r="O367">
         <v>1950</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>1942</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
           <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>Chicago, IL, États-Unis</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N368">
         <v>1940</v>
       </c>
       <c r="O368">
         <v>1979</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>1942</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
           <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
           <t>Kőszeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>professeur de lycée, puis aumônier de camp, puis prisonnier de guerre (camp de prisonniers de Mailly-le-Camp, en France)</t>
+          <t>gimnáziumi tanár, közben tábori lelkész, majd hadifogoly (Mailly-le-Camp hadifogolytábor, Franciaország)</t>
         </is>
       </c>
       <c r="N369">
         <v>1940</v>
       </c>
       <c r="O369">
         <v>1945</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>1942</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
           <t>Romzsa János</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>Duquesne, PA, États-Unis</t>
+          <t>Duquesne, PA, USA</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>curé, puis à la retraite</t>
+          <t>parókus, majd nyugállományban</t>
         </is>
       </c>
       <c r="N370">
         <v>1940</v>
       </c>
       <c r="O370">
         <v>1958</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=943</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>1942</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
           <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>noviciat</t>
+          <t>novíciátus</t>
         </is>
       </c>
       <c r="N371">
         <v>1940</v>
       </c>
       <c r="O371">
         <v>1944</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>1942</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
           <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Hongrie</t>
+          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Magyarország</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J372" t="inlineStr">
         <is>
           <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N372">
         <v>1941</v>
       </c>
       <c r="O372">
         <v>1951</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>1942</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
           <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Róma, Italie</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>Italie</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>études de théologie</t>
+          <t>teológiai tanulmányok</t>
         </is>
       </c>
       <c r="N373">
         <v>1941</v>
       </c>
       <c r="O373">
         <v>1943</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>1942</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
           <t>Cserey Béla</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
           <t>Báthori-Apor Kollégium, Kolozsvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J374" t="inlineStr">
         <is>
           <t>Báthori-Apor Kollégium</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>responsable pédagogique</t>
+          <t>tanulmányi felügyelő</t>
         </is>
       </c>
       <c r="N374">
         <v>1941</v>
       </c>
       <c r="O374">
         <v>1944</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=958</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>1942</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
           <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
           <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
           <t>Balatonszepezd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>administrateur</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N375">
         <v>1941</v>
       </c>
       <c r="O375">
         <v>1957</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>1942</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
           <t>Czibere Mihály</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>Trenton, NJ, États-Unis</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N376">
         <v>1941</v>
       </c>
       <c r="O376">
         <v>1952</v>
       </c>
       <c r="Q376" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=133</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377">
         <v>1942</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
           <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>en service dans un lieu inconnu</t>
+          <t>ismeretlen helyen szolgál</t>
         </is>
       </c>
       <c r="N377">
         <v>1941</v>
       </c>
       <c r="O377">
         <v>1943</v>
       </c>
       <c r="Q377" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378">
         <v>1942</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
           <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>Rocky River, OH, États-Unis</t>
+          <t>Rocky River, OH, USA</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N378">
         <v>1941</v>
       </c>
       <c r="O378">
         <v>1945</v>
       </c>
       <c r="Q378" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379">
         <v>1942</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
           <t>Dömötör Lajos Ede OFM</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>poursuivre ses études</t>
+          <t>tanulmányok végzése</t>
         </is>
       </c>
       <c r="N379">
         <v>1941</v>
       </c>
       <c r="O379">
         <v>1945</v>
       </c>
       <c r="Q379" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=218</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380">
         <v>1942</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
           <t>Edelényi Achilles, Dr</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
           <t>Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>aumônier militaire, puis aumônier en chef à partir de 1943</t>
+          <t>tábori lelkész, 1943-tól tábori főlelkész</t>
         </is>
       </c>
       <c r="N380">
         <v>1941</v>
       </c>
       <c r="O380">
         <v>1943</v>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=227</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381">
         <v>1942</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
           <t>Ferencz György</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>Euclid, OH, États-Unis</t>
+          <t>Euclid, OH, USA</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N381">
         <v>1941</v>
       </c>
       <c r="O381">
         <v>1943</v>
       </c>
       <c r="Q381" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=270</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382">
         <v>1942</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
           <t>Forró János Alpár OFM</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>Il a exercé son ministère dans plusieurs monastères, puis est devenu aumônier d’hôpital</t>
+          <t>több rendházban is szolgál, majd kórházlelkész</t>
         </is>
       </c>
       <c r="N382">
         <v>1941</v>
       </c>
       <c r="O382">
         <v>1945</v>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=284</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383">
         <v>1942</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
           <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, États-Unis</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J383" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N383">
         <v>1941</v>
       </c>
       <c r="O383">
         <v>1943</v>
       </c>
       <c r="Q383" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384">
         <v>1942</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
           <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>tâches courantes</t>
+          <t>rendi feladatok</t>
         </is>
       </c>
       <c r="N384">
         <v>1941</v>
       </c>
       <c r="O384">
         <v>1943</v>
       </c>
       <c r="Q384" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385">
         <v>1942</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
           <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>Róma, Italie</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>Italie</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>études et activités d’enseignement, puis vers 1947 à Flint (Michigan, États-Unis), puis à Roebling (New Jersey, États-Unis), et vers 1950 à New York (New York, États-Unis)</t>
+          <t>tanulmányok végzése, illetve oktatási tevékenység, közben 1947 körül Flint, MI, USA, majd Roebling, NJ, USA, 1950 körül New York, NY, USA</t>
         </is>
       </c>
       <c r="N385">
         <v>1941</v>
       </c>
       <c r="O385">
         <v>1962</v>
       </c>
       <c r="Q385" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386">
         <v>1942</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
           <t>Halter János</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
           <t>Militics, Magyar Királyság</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N386">
         <v>1941</v>
       </c>
       <c r="O386">
         <v>1943</v>
       </c>
       <c r="Q386" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=365</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387">
         <v>1942</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
           <t>Hegyi József Péter OFM</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>Szamosújvár, Roumanie</t>
+          <t>Szamosújvár, Románia</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>Roumanie</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>chef de famille</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N387">
         <v>1941</v>
       </c>
       <c r="O387">
         <v>1943</v>
       </c>
       <c r="Q387" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388">
         <v>1942</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
           <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
           <t>Rábacsanak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N388">
         <v>1941</v>
       </c>
       <c r="O388">
         <v>1946</v>
       </c>
       <c r="Q388" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389">
         <v>1942</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
           <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
           <t>Garamkövesd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>curé, expulsé par les autorités tchécoslovaques en 1945</t>
+          <t>plébános, a csehszlovák hatóságok 1945-ben kiutasítják</t>
         </is>
       </c>
       <c r="N389">
         <v>1941</v>
       </c>
       <c r="O389">
         <v>1945</v>
       </c>
       <c r="Q389" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390">
         <v>1942</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
           <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N390">
         <v>1941</v>
       </c>
       <c r="O390">
         <v>1945</v>
       </c>
       <c r="Q390" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391">
         <v>1942</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
           <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>le supérieur des Servites hongrois</t>
+          <t>a magyar szerviták előljárója</t>
         </is>
       </c>
       <c r="N391">
         <v>1941</v>
       </c>
       <c r="O391">
         <v>1946</v>
       </c>
       <c r="Q391" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392">
         <v>1942</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
           <t>Iványi Kazimír OFMConv</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
           <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, États-Unis</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J392" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N392">
         <v>1941</v>
       </c>
       <c r="O392">
         <v>1943</v>
       </c>
       <c r="Q392" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=466</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393">
         <v>1942</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
           <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
           <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>professeur de théologie, définiteur de l’ordre</t>
+          <t>teológiai tanár, rendi definitor</t>
         </is>
       </c>
       <c r="N393">
         <v>1941</v>
       </c>
       <c r="O393">
         <v>1950</v>
       </c>
       <c r="Q393" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394">
         <v>1942</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
           <t>Kerner István Paszkál OFM</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>Holy Family Church, Oldenburg, IN, États-Unis</t>
+          <t>Holy Family Church, Oldenburg, IN, USA</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
           <t>Holy Family Church</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N394">
         <v>1941</v>
       </c>
       <c r="O394">
         <v>1950</v>
       </c>
       <c r="Q394" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395">
         <v>1942</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
           <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>Berlin, Allemagne</t>
+          <t>Berlin, Németország</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>Allemagne</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>pasteur hongrois</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N395">
         <v>1941</v>
       </c>
       <c r="O395">
         <v>1953</v>
       </c>
       <c r="Q395" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396">
         <v>1942</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
           <t>Koloszár István</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
           <t>Mihályfa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N396">
         <v>1941</v>
       </c>
       <c r="O396">
         <v>1948</v>
       </c>
       <c r="Q396" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397">
         <v>1942</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
           <t>Kossey Gábor</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>Trauger, PA, États-Unis</t>
+          <t>Trauger, PA, USA</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N397">
         <v>1941</v>
       </c>
       <c r="O397">
         <v>1944</v>
       </c>
       <c r="Q397" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398">
         <v>1942</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
           <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (autrefois : Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
           <t>Galánta, Magyar Királyság</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N398">
         <v>1941</v>
       </c>
       <c r="O398">
         <v>1943</v>
       </c>
       <c r="Q398" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399">
         <v>1942</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
           <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>aumônier de campagne</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N399">
         <v>1941</v>
       </c>
       <c r="O399">
         <v>1945</v>
       </c>
       <c r="Q399" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400">
         <v>1942</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
           <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>Cleveland, OH, États-Unis</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, États-Unis</t>
+          <t>Szent Margit templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J400" t="inlineStr">
         <is>
           <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N400">
         <v>1941</v>
       </c>
       <c r="O400">
         <v>1943</v>
       </c>
       <c r="Q400" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401">
         <v>1942</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
           <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
           <t>Taming, Kína</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
           <t>Kína</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>préfet général de l’internat</t>
+          <t>kollégiumi generális prefektus</t>
         </is>
       </c>
       <c r="N401">
         <v>1941</v>
       </c>
       <c r="O401">
         <v>1944</v>
       </c>
       <c r="Q401" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402">
         <v>1942</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
           <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
           <t>Salköveskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
-          <t>curé</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N402">
         <v>1941</v>
       </c>
       <c r="O402">
         <v>1949</v>
       </c>
       <c r="Q402" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403">
         <v>1942</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
           <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>aumônier militaire sur le front de l’Est</t>
+          <t>tábori lelkész a keleti fronton</t>
         </is>
       </c>
       <c r="N403">
         <v>1941</v>
       </c>
       <c r="O403">
         <v>1943</v>
       </c>
       <c r="Q403" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404">
         <v>1942</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
           <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>Frère religieux (non ordonné prêtre)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>aide-soignant</t>
+          <t>betegápoló</t>
         </is>
       </c>
       <c r="N404">
         <v>1941</v>
       </c>
       <c r="O404">
         <v>1947</v>
       </c>
       <c r="Q404" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405">
         <v>1942</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
           <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
           <t>Munkács, Magyar Királyság</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
-          <t>professeur de religion indépendant</t>
+          <t>önálló hitoktató</t>
         </is>
       </c>
       <c r="N405">
         <v>1941</v>
       </c>
       <c r="O405">
         <v>1946</v>
       </c>
       <c r="Q405" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406">
         <v>1942</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
           <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
           <t>Belgium</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>pasteur hongrois</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N406">
         <v>1941</v>
       </c>
       <c r="O406">
         <v>1947</v>
       </c>
       <c r="Q406" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407">
         <v>1942</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
           <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>lieu d’affectation inconnu</t>
+          <t>szolgálati helye nem ismert</t>
         </is>
       </c>
       <c r="N407">
         <v>1941</v>
       </c>
       <c r="O407">
         <v>1943</v>
       </c>
       <c r="Q407" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408">
         <v>1942</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
           <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
           <t>Vár, Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J408" t="inlineStr">
         <is>
           <t>Vár</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N408">
         <v>1941</v>
       </c>
       <c r="O408">
         <v>1944</v>
       </c>
       <c r="Q408" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409">
         <v>1942</v>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
           <t>Pintér János</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
           <t>Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
-          <t>aumônier de camp</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N409">
         <v>1941</v>
       </c>
       <c r="O409">
         <v>1946</v>
       </c>
       <c r="Q409" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410">
         <v>1942</v>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
           <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
           <t>Keszthely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>enseignant, puis concierge</t>
+          <t>tanár, majd házgondnok</t>
         </is>
       </c>
       <c r="N410">
         <v>1941</v>
       </c>
       <c r="O410">
         <v>1945</v>
       </c>
       <c r="Q410" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411">
         <v>1942</v>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
           <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
           <t>Budapest</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
-          <t>pasteur</t>
+          <t>lelkipásztor</t>
         </is>
       </c>
       <c r="N411">
         <v>1941</v>
       </c>
       <c r="O411">
         <v>1948</v>
       </c>
       <c r="Q411" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412">
         <v>1942</v>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Ministère à l’étranger</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
           <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>Allentown, PA, États-Unis</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, États-Unis</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>États-Unis</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J412" t="inlineStr">
         <is>
           <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>vicaire</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N412">
         <v>1941</v>
       </c>
       <c r="O412">
         <v>1944</v>
       </c>
       <c r="Q412" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413">
         <v>1942</v>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
           <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>Catholique romain</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
           <t>Sopron, Magyar Királyság</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>professeur de lycée</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N413">
         <v>1941</v>
       </c>
       <c r="O413">
         <v>1943</v>
       </c>
       <c r="Q413" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414">
         <v>1942</v>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
           <t>Sorossy Sándor</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>Nagyhalász, Hongrie</t>
+          <t>Nagyhalász, Magyarország</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>Hongrie</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
-          <t>pasteur organisateur</t>
+          <t>szervező lelkész</t>
         </is>
       </c>
       <c r="N414">
         <v>1941</v>
       </c>
       <c r="O414">
         <v>1958</v>
       </c>
       <c r="Q414" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1024</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415">
         <v>1942</v>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Notices en cours</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Ministère dans la patrie</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
           <t>Suba Viktor</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>Gréco-catholique</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>Prêtre</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
           <t>Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>à la retraite</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N415">
         <v>1941</v>
       </c>
       <c r="O415">
         <v>1952</v>
       </c>
       <c r="Q415" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1021</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>