--- v1 (2026-09-13)
+++ v2 (2026-10-31)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,25239 +98,25840 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1944</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>All countries</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>109</v>
+        <v>113</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>312</v>
+        <v>318</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>12</v>
+        <v>13</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
-        <v>31</v>
+        <v>36</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1944</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság - administrator, then parish priest</t>
+          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság - adminisztrátor, majd plébános</t>
         </is>
       </c>
       <c r="N18">
         <v>1925</v>
       </c>
       <c r="O18">
         <v>1944</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1944</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bakos István</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság - assistant pastor
-Kisboldogasszony templom, Alsógyöröd, Magyar Királyság - assistant pastor</t>
+          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság - segédlelkész
+Kisboldogasszony templom, Alsógyöröd, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1936
 1944</t>
         </is>
       </c>
       <c r="O19">
         <v>1944</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1944</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Mezőnyárád, Magyar Királyság - novice master, novice director, and later parish priest
-Lemezgyár - szalézi plébánia, Borsodnádasd, Hungary - parish priest</t>
+          <t>Mezőnyárád, Magyar Királyság - novíciusmester, újoncmester, majd plébános
+Lemezgyár - szalézi plébánia, Borsodnádasd, Magyarország - plébános</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1938
 1944</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1944
 1952</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1944</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Beginning of domestic service</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság - third</t>
+          <t>Szeged, Magyar Királyság - tercia</t>
         </is>
       </c>
       <c r="N21">
         <v>1944</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1944</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Apostoli Nunciatúra, Budapest, Magyar Királyság - Deputy Secretary of the Nunciature</t>
+          <t>Apostoli Nunciatúra, Budapest, Magyar Királyság - nunciusi másodtitkár</t>
         </is>
       </c>
       <c r="N22">
         <v>1944</v>
       </c>
       <c r="O22">
         <v>1945</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1944</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Banykó Viktor SJ</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>June 25, 1944
+          <t>1944. június 25.
 1944</t>
         </is>
       </c>
       <c r="O23">
         <v>1946</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=75</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1944</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>camp chaplain</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N24">
         <v>1942</v>
       </c>
       <c r="O24">
         <v>1944</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1944</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Beginning of domestic service</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N25">
         <v>1944</v>
       </c>
       <c r="O25">
         <v>1948</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1944</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of foreign service</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Bognár József, Msgr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Lisle, IL, USA
-Wilkes-Barre, PA, USA - assistant pastor</t>
+Wilkes-Barre, PA, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>July 23, 1944
+          <t>1944. július 23.
 1944</t>
         </is>
       </c>
       <c r="O26">
         <v>1947</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=97</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1944</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>camp chaplain</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N27">
         <v>1944</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1944</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Return home</t>
+          <t>Hazatérés</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Hittudományi Főiskola, Szeged, Magyar Királyság - theology professor</t>
+          <t>Hittudományi Főiskola, Szeged, Magyar Királyság - teológiai tanár</t>
         </is>
       </c>
       <c r="N28">
         <v>1944</v>
       </c>
       <c r="O28">
         <v>1946</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1944</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - National Association of Young Craftsmen and Workers</t>
+          <t>Budapest, Magyar Királyság - Iparos-, és Munkásifjak Országos Egyesülete</t>
         </is>
       </c>
       <c r="N29">
         <v>1944</v>
       </c>
       <c r="O29">
         <v>1948</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1944</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of domestic service</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Csatlós Ferenc, Dr.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Esztergom, Magyar Királyság
-Szentendre, Magyar Királyság - assistant pastor</t>
+Szentendre, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>June 18, 1944
+          <t>1944. június 18.
 1944</t>
         </is>
       </c>
       <c r="O30">
         <v>1946</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=139</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1944</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Tiszaborkút, Osztrák-Magyar Monarchia - parish priest</t>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia - parókus</t>
         </is>
       </c>
       <c r="N31">
         <v>1913</v>
       </c>
       <c r="O31">
         <v>1944</v>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=985</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1944</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság - assistant pastor
-Magyar Királyság - 3rd Garrison Hospital of the 3rd Corps of the Hungarian Defense Forces - Hospital Chaplain</t>
+          <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság - segédlelkész
+Magyar Királyság - Magyar Honvédség III. hadtestének 3. számú helyőrségi kórháza - kórházlelkész</t>
         </is>
       </c>
       <c r="N32" t="inlineStr">
         <is>
           <t>1940
 1944</t>
         </is>
       </c>
       <c r="O32">
         <v>1944</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1944</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Kálvária templom, Szatmárnémeti, Romania - parish priest</t>
+          <t>Kálvária templom, Szatmárnémeti, Románia - plébános</t>
         </is>
       </c>
       <c r="N33">
         <v>1944</v>
       </c>
       <c r="O33">
         <v>1981</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1944</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Priestly ordination
-[...1 lines deleted...]
-Perpetual vows</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Örökfogadalom</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Egres József Odó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Budapest, Hungary - university student; assistant pastor from 1944 to 1945; high school teacher at the order’s school from 1946 to 1947
+          <t>Szent Imre templom, Budapest, Magyarország - egyetemi hallgató, 1944 – 1945 között segédlelkész, a rend iskolájában 1946 – 1947 között gimnáziumi tanár
 Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>May 17, 1944
+          <t>1944. május 17.
 1944
-April 5, 1944</t>
+1944. április 5.</t>
         </is>
       </c>
       <c r="O34">
         <v>1947</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=231</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1944</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Beginning of domestic service
-Entry into religious life</t>
+          <t>Anyaországi szolgálat megkezdése
+Rendbe lépés</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Manréza, Budapest - novitiate, tailor’s apprentice</t>
+          <t>Manréza, Budapest - novíciátus, szabósegéd</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
           <t>1944
-September 6, 1944</t>
+1944. szeptember 6.</t>
         </is>
       </c>
       <c r="O35">
         <v>1947</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1944</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Priestly ordination
-[...1 lines deleted...]
-Perpetual vows</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Örökfogadalom</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság
-Eger, Magyar Királyság - high school teacher
+Eger, Magyar Királyság - gimnáziumi tanár
 Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>May 16, 1944
+          <t>1944. május 16.
 1944
-January 4, 1944</t>
+1944. január 4.</t>
         </is>
       </c>
       <c r="O36">
         <v>1945</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1944</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-[...1 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Újváros, Nagyvárad, Magyar Királyság - assistant pastor
-[...1 lines deleted...]
-Pér, Magyar Királyság - refugee pastor</t>
+          <t>Újváros, Nagyvárad, Magyar Királyság - segédlelkész
+Orosháza, Magyar Királyság - önálló hitoktató
+Pér, Magyar Királyság - menekült lelkész</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1942
 1944
 1944</t>
         </is>
       </c>
       <c r="O37">
         <v>1944</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1944</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Beginning of domestic service</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Bőnyrétalap, Magyar Királyság - assistant pastor</t>
+          <t>Bőnyrétalap, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N38">
         <v>1944</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1944</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Getlik István</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>Szatmár</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Erdőd, Magyar Királyság - assistant pastor (formerly in Szolyva)</t>
+          <t>Erdőd, Magyar Királyság - helyettes lelkész (közben Szolyva)</t>
         </is>
       </c>
       <c r="N39">
         <v>1944</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=325</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1944</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Hajdusik József Tarzicius OSM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Magyar Királyság - Army chaplain (first lieutenant)
-Súr, Hungary - house pastor, assistant pastor</t>
+          <t>Magyar Királyság - tábori lelkész (főhadnagy)
+Súr, Magyarország - házfőnök, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N40" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="O40" t="inlineStr">
         <is>
           <t>1944
 1947</t>
         </is>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=359</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1944</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Halter János</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Apatin, Magyar Királyság - assistant pastor, then interned</t>
+          <t>Apatin, Magyar Királyság - segédlelkész, majd internálva</t>
         </is>
       </c>
       <c r="N41">
         <v>1943</v>
       </c>
       <c r="O41">
         <v>1944</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=365</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1944</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Ahwei, Kína - probation</t>
+          <t>Ahwei, Kína - probáció</t>
         </is>
       </c>
       <c r="N42">
         <v>1944</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1944</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Beginning of foreign service
-[...1 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Hegyi József Péter OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Portage, PA, USA - parish priest (according to other sources, he was still in Transylvania at that time)
-[...1 lines deleted...]
-Nagyilonda, Romania - pastor</t>
+          <t>Portage, PA, USA - plébános (más forrás szerint ekkor még Erdélyben)
+Dés, Románia - lelkész, a Szent Kereszt Hadsereg igazgatója
+Nagyilonda, Románia - lelkész</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1944
 1943
 1944</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>1948
 1944
 1945</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1944</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>Valparaiso, IN, USA - missionary, while in: Chicago, IN, Joliet, IN, Milwaukee, Gary, IN
-Fairport Harbor, OH, USA - Parish priest at a Greek Catholic church, currently in Ashtabula, CO</t>
+          <t>Valparaiso, IN, USA - misszionárius, közben: Chicago, IN, Joilet, IN, Milwaukee, Gary, IN
+Fairport Harbor, OH, USA - görög katolikus templomban parókus, közben: Ashtabula, CO</t>
         </is>
       </c>
       <c r="N44" t="inlineStr">
         <is>
           <t>1937
 1944</t>
         </is>
       </c>
       <c r="O44" t="inlineStr">
         <is>
           <t>1944
 1947</t>
         </is>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1944</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Horváth István, Msgr.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>St. Catherine, ON, Canada</t>
+          <t>St. Catherine, ON, Kanada</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canada - parish priest</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada - plébános</t>
         </is>
       </c>
       <c r="N45">
         <v>1944</v>
       </c>
       <c r="O45">
         <v>1988</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=426</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1944</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Horváth Jenő</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Leechburg, PA, USA</t>
         </is>
       </c>
       <c r="N46">
         <v>1944</v>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=428</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1944</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Horváth Olivér Jenő (OFM)</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Leechburg, PA, USA</t>
         </is>
       </c>
       <c r="N47">
         <v>1944</v>
       </c>
       <c r="O47">
         <v>1954</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=436</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1944</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság - high school teacher and camp chaplain
-Sopron, Magyar Királyság - high school teacher</t>
+          <t>Kőszeg, Magyar Királyság - gimnáziumi tanár, közben tábori lelkész
+Sopron, Magyar Királyság - gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>1944
 1948</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1944</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Újvidék, Magyar Királyság - religious educator
-Szeged, Magyar Királyság - scout leader</t>
+          <t>Újvidék, Magyar Királyság - hitoktató
+Szeged, Magyar Királyság - cserkészvezető</t>
         </is>
       </c>
       <c r="N49" t="inlineStr">
         <is>
           <t>1943
 1944</t>
         </is>
       </c>
       <c r="O49" t="inlineStr">
         <is>
           <t>1944
 1948</t>
         </is>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1944</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Beginning of domestic service</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - Professor of Theology and Philosophy at the Sisters of St. Orsola’s Teacher Training College</t>
+          <t>Budapest, Magyar Királyság - Orsolya-nővérek tanítóképzőjének hittudomány és filozófia tanára</t>
         </is>
       </c>
       <c r="N50">
         <v>1944</v>
       </c>
       <c r="O50">
         <v>1947</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1944</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Magyar Királyság - pastor, editor
-Csongrád, Magyar Királyság - parish priest, vicar general</t>
+          <t>Margit körút, Budapest, Magyar Királyság - lelkész, lapszerkesztő
+Csongrád, Magyar Királyság - plébános, vizitátor</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="O51" t="inlineStr">
         <is>
           <t>1944
 1947</t>
         </is>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1944</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság - house manager, assistant pastor
-Gyöngyös, Magyar Királyság - Master of Theology, professor of philosophy and pastoral theology</t>
+          <t>Debrecen, Magyar Királyság - házfőnök, plébánoshelyettes
+Gyöngyös, Magyar Királyság - klerikusmagiszter, filozófia és pasztorális teológia tanár</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>1944
 1946</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1944</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Kiss Zoltán</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA
-USA - camp chaplain</t>
+USA - tábori lelkész</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1937
 1944</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>1944
 1947</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=551</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1944</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Koller Ignác</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - assistant pastor
-New Castle, PA, USA - assistant pastor</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - segédlelkész
+New Castle, PA, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>1939
 1944</t>
         </is>
       </c>
       <c r="O54">
         <v>1944</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1944</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>University of Edinburgh, Edinburgh, United Kingdom - Professor at the Institute of Animal Genetics / Institute of Genetics
-London, United Kingdom - Chester Beatty Research Institute / Royal Cancer Hospital, Professor, then Head of Department</t>
+          <t>University of Edinburgh, Edinburgh, Egyesült Királyság - Institute of Animal Genetics / Institute of Genetics egyetemi tanár
+London, Egyesült Királyság - Chester Beatty Research Institute / Royal Cancer Hospital, professzor, majd osztályvezető</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>1937
 1944</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>1944
 1952</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1944</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of foreign service</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Kovács Dezső Lajos</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Hatboro, PA, USA - assistant pastor</t>
+          <t>Hatboro, PA, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
-          <t>April 30, 1944
+          <t>1944. április 30.
 1944</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1944</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Kubacky Mihály</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - assistant pastor</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N57">
         <v>1944</v>
       </c>
       <c r="O57">
         <v>1948</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=614</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1944</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Taming, Kína - Residence Hall Director</t>
+          <t>Taming, Kína - kollégiumi generális prefektus</t>
         </is>
       </c>
       <c r="N58">
         <v>1941</v>
       </c>
       <c r="O58">
         <v>1944</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1944</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Lehmayer Béla</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>Bácskai apostoli adminisztratúra</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Zenta, Magyar Királyság - religious education teacher, high school principal, director of the National Fund for the Protection of the People and the Family (ONCSA)</t>
+          <t>Zenta, Magyar Királyság - hittanár, gimnáziumi igazgató, az Országos Nép- és Családvédelmi Alap (ONCSA) igazgatója</t>
         </is>
       </c>
       <c r="N59">
         <v>1944</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=643</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1944</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Zirc, Magyar Királyság - college professor, religious education teacher, and archivist, as well as a priest who celebrates Mass in Akló
-Zirc, Magyar Királyság - camp chaplain</t>
+          <t>Zirc, Magyar Királyság - főiskolai tanár, hitoktató és levéltáros, valamint Aklóban miséző
+Zirc, Magyar Királyság - tábori lelkész</t>
         </is>
       </c>
       <c r="N60" t="inlineStr">
         <is>
           <t>1943
 1944</t>
         </is>
       </c>
       <c r="O60" t="inlineStr">
         <is>
           <t>1944
 1945</t>
         </is>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1944</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-[...3 lines deleted...]
-Denomination change</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Felekezetváltás
+Inkardináció
+Felekezetváltás</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Ungvár, Csehszlovákia - Ministerial Advisor, then Head of the Department of Religion and Public Education of the Transcarpathian Governorate, Government Commissioner
-Veszprém, Magyar Királyság - in illegality
+          <t>Ungvár, Csehszlovákia - miniszteri tanácsos, majd a kárpátaljai kormányzóság vallás- és közoktatásügyi osztályának főnöke, kormánybiztos
+Veszprém, Magyar Királyság - illegalitásban
 római katolikus</t>
         </is>
       </c>
       <c r="L61" t="inlineStr">
         <is>
           <t>görög katolikus → római katolikus
 Munkács → Veszprém
 római katolikus</t>
         </is>
       </c>
       <c r="M61" t="inlineStr">
         <is>
           <t>Felekezetváltás</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>1939
 1944
 1944
 1944
 1944</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>1944
 1948</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1944</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Madár János</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>Sóskút, Magyar Királyság - parish priest</t>
+          <t>Sóskút, Magyar Királyság - plébános</t>
         </is>
       </c>
       <c r="N62">
         <v>1919</v>
       </c>
       <c r="O62">
         <v>1944</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1944</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Magyar Királyság - field chaplain on the Eastern Front
-Brjanszk (Брянск), Szovjetunió - prisoner of war</t>
+          <t>Magyar Királyság - tábori lelkész a keleti fronton
+Brjanszk (Брянск), Szovjetunió - hadifogoly</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>1943
 1944</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t>1944
 1947</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1944</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Beginning of foreign service
-Transfer (previous place of service)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Germany
-Magyar Királyság - caretaker at several monasteries</t>
+          <t>Németország
+Magyar Királyság - több rendházban gondnok</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
           <t>1944
 1931</t>
         </is>
       </c>
       <c r="O64" t="inlineStr">
         <is>
           <t>1951
 1944</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1944</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság - high school teacher and youth preacher
-Zirc, Magyar Királyság - assistant pastor</t>
+          <t>Székesfehérvár, Magyar Királyság - gimnáziumi tanár és ifjúsági hitszónok
+Zirc, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N65" t="inlineStr">
         <is>
           <t>1943
 1944</t>
         </is>
       </c>
       <c r="O65" t="inlineStr">
         <is>
           <t>1944
 1945</t>
         </is>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1944</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Kolozsvár, Magyar Királyság - teacher, then camp chaplain</t>
+          <t>Kolozsvár, Magyar Királyság - tanár, majd tábori lelkész</t>
         </is>
       </c>
       <c r="N66">
         <v>1944</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1944</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Mihalik Imre Károly, Dr.</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Csillaghegy, Budapest, Magyar Királyság - assistant pastor, and at the same time, field chaplain</t>
+          <t>Csillaghegy, Budapest, Magyar Királyság - segédlelkész, közben tábori lelkész</t>
         </is>
       </c>
       <c r="N67">
         <v>1944</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=742</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1944</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság - religious education teacher and preacher; also served as a caretaker from 1937 to 1941
-Szent Imre templom, Budapest, Magyar Királyság - parish priest</t>
+          <t>Pécs, Magyar Királyság - hittanár és hitszónok, közben 1937-1941 között házgondnok
+Szent Imre templom, Budapest, Magyar Királyság - plébános</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
           <t>1936
 1944</t>
         </is>
       </c>
       <c r="O68" t="inlineStr">
         <is>
           <t>1944
 1945</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1944</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Priestly ordination
-[...1 lines deleted...]
-Perpetual vows</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Örökfogadalom</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Szent Imre Gimnázium, Budapest, Magyar Királyság - student teacher
+          <t>Szent Imre Gimnázium, Budapest, Magyar Királyság - gyakorló tanár
 Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>May 16, 1944
+          <t>1944. május 16.
 1944
-January 4, 1944</t>
+1944. január 4.</t>
         </is>
       </c>
       <c r="O69">
         <v>1945</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1944</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Veszprém, Magyar Királyság - in custody (later: Sopronkőhida, later Sopron)</t>
+          <t>Veszprém, Magyar Királyság - őrizetben (később:  Sopronkőhida, később Sopron)</t>
         </is>
       </c>
       <c r="N70">
         <v>1944</v>
       </c>
       <c r="O70">
         <v>1945</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1944</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Fűzfőgyártelep, Magyar Királyság - assistant pastor
-Veszprém, Magyar Királyság - court chaplain and episcopal archivist</t>
+          <t>Fűzfőgyártelep, Magyar Királyság - segédlelkész
+Veszprém, Magyar Királyság - udvari káplán, illetve püspöki levéltáros</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
           <t>1943
 1944</t>
         </is>
       </c>
       <c r="O71" t="inlineStr">
         <is>
           <t>1944
 1948</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1944</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Vár, Győr, Magyar Királyság - assistant pastor
-Sárvár, Magyar Királyság - assistant pastor</t>
+          <t>Vár, Győr, Magyar Királyság - segédlelkész
+Sárvár, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>1941
 1944</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
           <t>1944
 1947</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1944</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság - Religious education instructor and high school teacher (typing)</t>
+          <t>Debrecen, Magyar Királyság - hitoktató és gimnáziumi tanár (gépírás)</t>
         </is>
       </c>
       <c r="N73">
         <v>1938</v>
       </c>
       <c r="O73">
         <v>1944</v>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1944</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Leechburg, PA, USA - parish priest
-Homestead, PA, USA - parish priest (also known as: Munhall, PA, USA)</t>
+          <t>Leechburg, PA, USA - plébános
+Homestead, PA, USA - plébános (oldallagosan: Munhall, PA, USA)</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
           <t>1935
 1944</t>
         </is>
       </c>
       <c r="O74" t="inlineStr">
         <is>
           <t>1944
 1962</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1944</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Németh Antal SVD</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="N75">
         <v>1944</v>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=808</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1944</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság - teacher
-Pius Gimnázium, Pécs, Magyar Királyság - teacher</t>
+          <t>Kalocsa, Magyar Királyság - tanár
+Pius Gimnázium, Pécs, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t>1944
 1947</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1944</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - religious educator</t>
+          <t>Budapest, Magyar Királyság - hitoktató</t>
         </is>
       </c>
       <c r="N77">
         <v>1944</v>
       </c>
       <c r="O77">
         <v>1948</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1944</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom, Toledo, OH, USA - parish priest
-Szent Illés próféta templom, Homestead, PA, USA - parish priest</t>
+          <t>Szent Mihály Főangyal templom, Toledo, OH, USA - parókus
+Szent Illés próféta templom, Homestead, PA, USA - parókus</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>1931
 1944</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>1944
 1958</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1944</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Budapest, Magyar Királyság - teacher</t>
+          <t>Piarista Gimnázium, Budapest, Magyar Királyság - tanár</t>
         </is>
       </c>
       <c r="N79">
         <v>1944</v>
       </c>
       <c r="O79">
         <v>1945</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1944</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Plankó János</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
           <t>Eger</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Belváros, Hatvan, Magyar Királyság - assistant pastor
-Tiszaroff, Magyar Királyság - parish priest</t>
+          <t>Belváros, Hatvan, Magyar Királyság - segédlelkész
+Tiszaroff, Magyar Királyság - plébános</t>
         </is>
       </c>
       <c r="N80" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
       <c r="O80" t="inlineStr">
         <is>
           <t>1944
 1962</t>
         </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1944</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Pontyos Vendel</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Martonos, Magyar Királyság - assistant pastor</t>
+          <t>Martonos, Magyar Királyság - segédlelkész</t>
         </is>
       </c>
       <c r="N81">
         <v>1943</v>
       </c>
       <c r="O81">
         <v>1944</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=890</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1944</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Beginning of domestic service</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Érsekújvár, Magyar Királyság - assistant pastor (expelled by the Czechoslovak authorities)</t>
+          <t>Érsekújvár, Magyar Királyság - segédlelkész (A csehszlovák hatóságok kiutasították)</t>
         </is>
       </c>
       <c r="N82">
         <v>1944</v>
       </c>
       <c r="O82">
         <v>1945</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1944</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Pribusz György</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>Szepesi</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Szentmihályúr, Magyar Királyság - assistant pastor (as a refugee)</t>
+          <t>Szentmihályúr, Magyar Királyság - kisegítő lelkész (mint menekült)</t>
         </is>
       </c>
       <c r="N83">
         <v>1944</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=899</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1944</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Rauch László Attila (OSPPE)</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="N84">
         <v>1944</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=917</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1944</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, USA - assistant pastor
-Szent István R. K. Egyházközség, Allentown, PA, USA - assistant pastor</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA - segédlelkész
+Szent István R. K. Egyházközség, Allentown, PA, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
           <t>1941
 1944</t>
         </is>
       </c>
       <c r="O85" t="inlineStr">
         <is>
           <t>1944
 1945</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1944</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Rozsály Ferenc Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Hungary - teacher</t>
+          <t>Piarista Gimnázium, Debrecen, Magyarország - tanár</t>
         </is>
       </c>
       <c r="N86">
         <v>1943</v>
       </c>
       <c r="O86">
         <v>1944</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=947</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1944</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Priestly ordination
-[...2 lines deleted...]
-Perpetual vows</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)
+Örökfogadalom</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Sopron - theology student (September through December)
-Sopron - Clerk of Apáti and celebrant of Mass in Aklipuszta (until February)</t>
+          <t>Sopron - teológiai hallgató (szeptember - december között)
+Sopron - apáti jegyző és aklipusztai miséző (februárig)</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>May 18, 1944
+          <t>1944. május 18.
 1944
 1944
-May 13, 1944</t>
+1944. május 13.</t>
         </is>
       </c>
       <c r="O87">
         <v>1945</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1944</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Budapest - novitiate
-Kassa, Magyar Királyság - philosophical studies</t>
+          <t>Budapest - novíciátus
+Kassa, Magyar Királyság - filozófiai tanulmányok</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
           <t>1940
 1944</t>
         </is>
       </c>
       <c r="O88" t="inlineStr">
         <is>
           <t>1944
 1945</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1944</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Snetzer Konrád OFM</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="N89">
         <v>1939</v>
       </c>
       <c r="O89">
         <v>1944</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1002</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1944</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Sárvári János Sch.P., Dr.</t>
+          <t>Spaits György</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Philadephia, PA, USA</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Kecskemét, Magyar Királyság - teacher</t>
-[...6 lines deleted...]
-        <v>1945</v>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA - segédlelkész
+Our Lady Help of Christians templom, Allentown, PA, USA - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N90" t="inlineStr">
+        <is>
+          <t>1943
+1944</t>
+        </is>
+      </c>
+      <c r="O90" t="inlineStr">
+        <is>
+          <t>1944
+1946</t>
+        </is>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=964</t>
+          <t>/persons_v2/view.php?id=1012</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1944</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Stefurovszky Gyula</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Reformed</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Kálvin téri Református Gyülekezet, Budapest, Magyar Királyság - assistant pastor</t>
-[...6 lines deleted...]
-        <v>1945</v>
+          <t>Saint Vincent, Latrobe, PA, USA
+Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - segédlelkész
+Szent Imre R. K. Egyházközség, Connellsville, PA, USA - plébános, oldallagosan ellátja: Brownsville és Daisytown magyar katolikus közösségeit</t>
+        </is>
+      </c>
+      <c r="N91" t="inlineStr">
+        <is>
+          <t>1944
+1944
+1944</t>
+        </is>
+      </c>
+      <c r="O91" t="inlineStr">
+        <is>
+          <t>1961 körül</t>
+        </is>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=1014</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1944</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Makra Mihály József SDB</t>
+          <t>Stram Miklós Gedeon (O.Cist), Msgr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Los Teques, Venezuela</t>
+          <t>Szent Imre Gimnázium, Budapest, Magyar Királyság - gimnáziumi tanár
+Magyar Királyság - tábori lelkész</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>January 4, 1944</t>
+          <t>1939
+1944</t>
+        </is>
+      </c>
+      <c r="O92" t="inlineStr">
+        <is>
+          <t>1944
+1945</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=690</t>
+          <t>/persons_v2/view.php?id=1016</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1944</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Stultz Benedek</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Ungvár, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Homestead, PA, USA - lelkész</t>
+        </is>
+      </c>
+      <c r="N93">
+        <v>1943</v>
+      </c>
+      <c r="O93">
+        <v>1944</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=1017</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1944</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Sárvári János Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Kecskemét, Magyar Királyság - tanár</t>
+        </is>
+      </c>
+      <c r="N94">
+        <v>1944</v>
+      </c>
+      <c r="O94">
+        <v>1945</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=964</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1944</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Jelinek Antal</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>priest</t>
-[...4 lines deleted...]
-          <t>Esztergom</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Kálvin téri Református Gyülekezet, Budapest, Magyar Királyság - segédlelkész</t>
+        </is>
+      </c>
+      <c r="N95">
+        <v>1944</v>
+      </c>
+      <c r="O95">
+        <v>1945</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=486</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1944</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Jász László</t>
+          <t>Makra Mihály József SDB</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Los Teques, Venezuela</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>March 20, 1944</t>
+          <t>1944. január 4.</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=483</t>
+          <t>/persons_v2/view.php?id=690</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1944</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Hrabár János</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>West Mifflin, PA, USA</t>
+          <t>Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>April 18, 1944</t>
+          <t>1944. január 20.</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1944</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>May 2, 1944</t>
+          <t>1944. március 3.</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1944</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>First (temporary) vows</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Schilly József Károly (OSB)</t>
+          <t>Jelinek Antal</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>May 13, 1944</t>
+          <t>1944. március 20.</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=974</t>
+          <t>/persons_v2/view.php?id=486</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1944</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>First (temporary) vows</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Simon József Bálint OSB</t>
+          <t>Jász László</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>May 13, 1944</t>
+          <t>1944. március 20.</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=994</t>
+          <t>/persons_v2/view.php?id=483</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1944</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Lékai Imre Ányos O.Cist</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>West Mifflin, PA, USA</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>May 17, 1944</t>
+          <t>1944. április 18.</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=651</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1944</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>May 25, 1944</t>
+          <t>1944. május 2.</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1944</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Likó Lajos Örs O.Cist</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Zirc, Magyar Királyság</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>May 26, 1944</t>
+          <t>1944. május 13.</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=655</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1944</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Major Imre Márk (O.Cist), Dr.</t>
+          <t>Simon József Bálint OSB</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>May 26, 1944</t>
+          <t>1944. május 13.</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=688</t>
+          <t>/persons_v2/view.php?id=994</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1944</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Lékai Imre Ányos O.Cist</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...4 lines deleted...]
-          <t>Szeged, Magyar Királyság</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>June 25, 1944</t>
+          <t>1944. május 17.</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=651</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1944</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Eördögh István, dr</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Veszprém</t>
-[...4 lines deleted...]
-          <t>Győr, Magyar Királyság</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>June 26, 1944</t>
+          <t>1944. május 25.</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=242</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1944</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Likó Lajos Örs O.Cist</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>June 30, 1944</t>
+          <t>1944. május 26.</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=655</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1944</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Dobolyi Lajos Praesidius OFM, Dr.</t>
+          <t>Major Imre Márk (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>July 11, 1944</t>
+          <t>1944. május 26.</t>
         </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=206</t>
+          <t>/persons_v2/view.php?id=688</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1944</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Cserey Béla</t>
+          <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Kolozsvár, Magyar Királyság</t>
+          <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>July 23, 1944</t>
+          <t>1944. június 25.</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=958</t>
+          <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1944</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Kossey Gábor</t>
+          <t>Eördögh István, dr</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Mount Pleasant, PA, USA</t>
+          <t>Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>August 12, 1944</t>
+          <t>1944. június 26.</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=572</t>
+          <t>/persons_v2/view.php?id=242</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1944</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>August 13, 1944</t>
+          <t>1944. június 30.</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1944</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Dobolyi Lajos Praesidius OFM, Dr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
-[...4 lines deleted...]
-          <t>Vác, Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>August 27, 1944</t>
+          <t>1944. július 11.</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=206</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1944</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>First (temporary) vows</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Demén László Dózsa O.Cist, dr</t>
+          <t>Cserey Béla</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Zirc, Magyar Királyság</t>
+          <t>Kolozsvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>August 30, 1944</t>
+          <t>1944. július 23.</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=188</t>
+          <t>/persons_v2/view.php?id=958</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1944</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>First (temporary) vows</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Kossey Gábor</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Mount Pleasant, PA, USA</t>
         </is>
       </c>
       <c r="N114" t="inlineStr">
         <is>
-          <t>August 30, 1944</t>
+          <t>1944. augusztus 12.</t>
         </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1944</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Rékási József Csaba O.Praem</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
-[...4 lines deleted...]
-          <t>Jászó, Magyar Királyság</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N115" t="inlineStr">
         <is>
-          <t>September 9, 1944</t>
+          <t>1944. augusztus 13.</t>
         </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=930</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1944</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Megyer József SJ</t>
+          <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>Vác, Magyar Királyság</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>September 26, 1944</t>
+          <t>1944. augusztus 27.</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=725</t>
+          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1944</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Demén László Dózsa O.Cist, dr</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Kökényesd, Romania</t>
+          <t>Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>October 3, 1944</t>
+          <t>1944. augusztus 30.</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=188</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1944</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Füzes József Zalán OFM</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>October 4, 1944</t>
+          <t>1944. augusztus 30.</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=299</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1944</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Jászó, Magyar Királyság</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>October 14, 1944</t>
+          <t>1944. szeptember 9.</t>
         </is>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1944</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
+          <t>Megyer József SJ</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...4 lines deleted...]
-          <t>Újvidék, Demokratikus Föderatív Jugoszlávia</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>October 28, 1944</t>
+          <t>1944. szeptember 26.</t>
         </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=601</t>
+          <t>/persons_v2/view.php?id=725</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1944</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Gyimesbükk, Romania</t>
+          <t>Kökényesd, Románia</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>November 23, 1944</t>
+          <t>1944. október 3.</t>
         </is>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1944</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Forgó Ferenc Mike (O.Cist)</t>
+          <t>Füzes József Zalán OFM</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>December 6, 1944</t>
+          <t>1944. október 4.</t>
         </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=282</t>
+          <t>/persons_v2/view.php?id=299</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1944</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>December 13, 1944</t>
+          <t>1944. október 14.</t>
         </is>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1944</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+          <t>Újvidék, Demokratikus Föderatív Jugoszlávia</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>December 18, 1944</t>
+          <t>1944. október 28.</t>
         </is>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1944</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Születés</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>Gyimesbükk, Románia</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>December 22, 1944</t>
+          <t>1944. november 23.</t>
         </is>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1944</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Forgó Ferenc Mike (O.Cist)</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Pannonhalmi Bencés Főapátság Bazilikája, Pannonhalma, Magyar Királyság</t>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N126" t="inlineStr">
         <is>
-          <t>December 29, 1944</t>
+          <t>1944. december 6.</t>
         </is>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=282</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1944</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Seregélly Miklós</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Munkács</t>
-[...21 lines deleted...]
-        <v>1982</v>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>1944. december 13.</t>
+        </is>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=988</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1944</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
-[...16 lines deleted...]
-        <v>1954</v>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>1944. december 18.</t>
+        </is>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1944</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
-[...26 lines deleted...]
-        <v>1952</v>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>1944. december 22.</t>
+        </is>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1944</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Rendbe lépés</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
-[...16 lines deleted...]
-        <v>1955</v>
+          <t>Pannonhalmi Bencés Főapátság Bazilikája, Pannonhalma, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>1944. december 29.</t>
+        </is>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1944</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N131">
-        <v>1914</v>
+        <v>1891</v>
       </c>
       <c r="O131">
-        <v>1948</v>
+        <v>1982</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1944</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Baja</t>
+          <t>Hazelton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I132" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K132" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N132">
-        <v>1915</v>
+        <v>1908</v>
       </c>
       <c r="O132">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1944</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I133" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>szlovák templom</t>
+        </is>
+      </c>
+      <c r="K133" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N133">
-        <v>1915</v>
+        <v>1910</v>
       </c>
       <c r="O133">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1944</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
+          <t>Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="I134" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K134" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N134">
-        <v>1915</v>
+        <v>1913</v>
       </c>
       <c r="O134">
-        <v>1950</v>
+        <v>1955</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1944</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Szeged</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I135" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K135" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N135">
-        <v>1915</v>
+        <v>1914</v>
       </c>
       <c r="O135">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1944</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N136">
         <v>1915</v>
       </c>
       <c r="O136">
         <v>1950</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1944</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Szolnok</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N137">
         <v>1915</v>
       </c>
       <c r="O137">
         <v>1950</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1944</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
           <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Kaplony, Osztrák-Magyar Monarchia</t>
-[...4 lines deleted...]
-          <t>Osztrák-Magyar Monarchia</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N138">
         <v>1915</v>
       </c>
       <c r="O138">
         <v>1950</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1944</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Sasváry Ferenc</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
-[...14 lines deleted...]
-          <t>parish priest</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N139">
         <v>1915</v>
       </c>
       <c r="O139">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=966</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1944</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...9 lines deleted...]
-          <t>parish priest</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N140">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O140">
-        <v>1957</v>
+        <v>1950</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1944</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Reseterics József Ferenc</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
-[...14 lines deleted...]
-          <t>parish priest</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N141">
-        <v>1918</v>
+        <v>1915</v>
       </c>
       <c r="O141">
-        <v>1969</v>
+        <v>1950</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=927</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1944</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Mikóháza, Magyar Királyság</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>assistant pastor, then parish pastor</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N142">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O142">
         <v>1950</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1944</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church)</t>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N143">
-        <v>1919</v>
+        <v>1915</v>
       </c>
       <c r="O143">
-        <v>1963</v>
+        <v>1947</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1944</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N144">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O144">
-        <v>1966</v>
+        <v>1957</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1944</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J145" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N145">
-        <v>1920</v>
+        <v>1918</v>
       </c>
       <c r="O145">
-        <v>1954</v>
+        <v>1969</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1944</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, USA</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John’s Abbey</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>abbot</t>
+          <t>helyettes lelkész, majd parókus</t>
         </is>
       </c>
       <c r="N146">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O146">
         <v>1950</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1944</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom</t>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>parish priest, later retired</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N147">
-        <v>1921</v>
+        <v>1919</v>
       </c>
       <c r="O147">
-        <v>1954</v>
+        <v>1963</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1944</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>missionary pastor (in the U.S., as well as in Baberton, OH, U.S.)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N148">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="O148">
-        <v>1946</v>
+        <v>1966</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1944</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyar Királyság</t>
+          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>Sacred Heart Seminary</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>assistant pastor, religious educator</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N149">
-        <v>1922</v>
+        <v>1920</v>
       </c>
       <c r="O149">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1944</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség</t>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>apát</t>
         </is>
       </c>
       <c r="N150">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O150">
-        <v>1956</v>
+        <v>1950</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1944</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, USA</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>Szent József templom</t>
+          <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános, utána nyugállományban</t>
         </is>
       </c>
       <c r="N151">
-        <v>1922</v>
+        <v>1921</v>
       </c>
       <c r="O151">
-        <v>1950</v>
+        <v>1954</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1944</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Pupinszky Lipót Nándor O.Praem</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>parish priest who built the church</t>
+          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
         </is>
       </c>
       <c r="N152">
         <v>1922</v>
       </c>
       <c r="O152">
-        <v>1959</v>
+        <v>1946</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=904</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1944</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>parish priest; served at St. Stephen’s Church in 1937</t>
+          <t>segédlelkész, hitoktató</t>
         </is>
       </c>
       <c r="N153">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O153">
-        <v>1970</v>
+        <v>1946</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1944</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Radóczy Károly János</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Szada, Magyar Királyság</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J154" t="inlineStr">
+        <is>
+          <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>parish priest (according to Diós, a chaplain assigned to another parish)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N154">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O154">
-        <v>1949</v>
+        <v>1956</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=910</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1944</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Repcsik Pál</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
+          <t>Szent József templom, Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J155" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Szent József templom</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N155">
-        <v>1923</v>
+        <v>1922</v>
       </c>
       <c r="O155">
         <v>1950</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=926</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1944</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>missionary at the Rio Negro settlement in the Amazon Basin. From 1939, he worked among the Tucano Indians on the border between Venezuela and Colombia</t>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N156">
-        <v>1924</v>
+        <v>1922</v>
       </c>
       <c r="O156">
-        <v>1949</v>
+        <v>1959</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1944</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>episcopal secretary, head of the diocesan court, and pastor of St. Peter and St. Paul Church.</t>
+          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
         </is>
       </c>
       <c r="N157">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O157">
-        <v>1945</v>
+        <v>1970</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1944</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Sántha Pál, Msgr., Dr.</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Canada</t>
+          <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>parish priest, dean from 1932</t>
+          <t>plébános (Diós szerint kihelyezett káplán)</t>
         </is>
       </c>
       <c r="N158">
-        <v>1924</v>
+        <v>1923</v>
       </c>
       <c r="O158">
-        <v>1962</v>
+        <v>1949</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=963</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1944</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Fairport, NY, USA</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>Szent Antal templom</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N159">
-        <v>1925</v>
+        <v>1923</v>
       </c>
       <c r="O159">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1944</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Nagymihály, Csehszlovákia</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest</t>
+          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
         </is>
       </c>
       <c r="N160">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O160">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1944</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, USA</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J161" t="inlineStr">
         <is>
-          <t>Sacred Heart</t>
+          <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>Hungarian and German pastor, parish priest</t>
+          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
         </is>
       </c>
       <c r="N161">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O161">
-        <v>1960</v>
+        <v>1945</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1944</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>Stockholm, SK, Kanada</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános, 1932-től esperes</t>
         </is>
       </c>
       <c r="N162">
-        <v>1925</v>
+        <v>1924</v>
       </c>
       <c r="O162">
-        <v>1956</v>
+        <v>1962</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1944</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Szent Antal templom, Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Szent Antal templom</t>
+        </is>
+      </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest at the same church starting in 1936; he also taught at the church school and served as an assistant coach</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N163">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O163">
-        <v>1954</v>
+        <v>1947</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1944</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+          <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Ciszterci rendi katolikus gimnázium</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>High school teacher; deputy principal from 1946 to 1948; assistant headmaster from 1947 to 1950</t>
+          <t>segédlelkész, majd parókus</t>
         </is>
       </c>
       <c r="N164">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O164">
         <v>1950</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1944</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Sacred Heart, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J165" t="inlineStr">
+        <is>
+          <t>Sacred Heart</t>
+        </is>
+      </c>
+      <c r="K165" t="inlineStr">
+        <is>
+          <t>magyar és német lelkész, plébános</t>
+        </is>
+      </c>
       <c r="N165">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O165">
-        <v>1947</v>
+        <v>1960</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1944</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>church builder, founding pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N166">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O166">
-        <v>1960</v>
+        <v>1956</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1944</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>missionary, Hungarian pastor</t>
+          <t>segédlelkész, majd ugyanitt 1936-tól plébános, emellett az egyházi iskolában tanított és segédedző</t>
         </is>
       </c>
       <c r="N167">
         <v>1927</v>
       </c>
       <c r="O167">
-        <v>1960</v>
+        <v>1954</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1944</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Ciszterci rendi katolikus gimnázium</t>
+        </is>
+      </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>teacher, principal</t>
+          <t>gimnáziumi tanár, 1946 – 1948 között igazgatóhelyettes, 1947 – 1950 helyettes házfőnök</t>
         </is>
       </c>
       <c r="N168">
         <v>1927</v>
       </c>
       <c r="O168">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1944</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>parish priest</t>
         </is>
       </c>
       <c r="N169">
         <v>1927</v>
       </c>
       <c r="O169">
-        <v>1952</v>
+        <v>1947</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1944</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J170" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>parish priest (according to Miklósházy: 1927–1965, Chagrin Falls, OH)</t>
+          <t>templomépítő, alapító plébános</t>
         </is>
       </c>
       <c r="N170">
         <v>1927</v>
       </c>
       <c r="O170">
-        <v>1965</v>
+        <v>1960</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1944</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Rickert Ernő</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius, magyar lelkész</t>
         </is>
       </c>
       <c r="N171">
         <v>1927</v>
       </c>
       <c r="O171">
-        <v>1947</v>
+        <v>1960</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=935</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1944</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Réthy János</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>tanár, igazgató</t>
         </is>
       </c>
       <c r="N172">
         <v>1927</v>
       </c>
       <c r="O172">
         <v>1946</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=933</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1944</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Beretz László</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Yonkers, NY, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J173" t="inlineStr">
         <is>
-          <t>Szent Miklós templom</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N173">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O173">
-        <v>1945</v>
+        <v>1952</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1944</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Szent Margit templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N174">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O174">
-        <v>1957</v>
+        <v>1965</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1944</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Láni Mátyás</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>parish priest, Hungarian and German pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N175">
-        <v>1928</v>
+        <v>1927</v>
       </c>
       <c r="O175">
-        <v>1954</v>
+        <v>1947</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=638</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1944</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Réthy János</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Kajdanó, Szovjetunió</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Szovjetunió</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>parish priest, retired since 1943</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N176">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="O176">
-        <v>1949</v>
+        <v>1946</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=933</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1944</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Szent Miklós templom, Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N177">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O177">
-        <v>1950</v>
+        <v>1945</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1944</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N178">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O178">
-        <v>1955</v>
+        <v>1957</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1944</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Throop, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános, magyar és német lelkész</t>
         </is>
       </c>
       <c r="N179">
-        <v>1929</v>
+        <v>1928</v>
       </c>
       <c r="O179">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1944</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Kajdanó, Szovjetunió</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>parókus, 1943-tól nyugállományban</t>
         </is>
       </c>
       <c r="N180">
         <v>1929</v>
       </c>
       <c r="O180">
-        <v>1953</v>
+        <v>1949</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1944</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>Advisor on ecclesiastical affairs and canon law at the Hungarian Embassy to the Holy See until 1944; during that time, from 1940 to 1947, he served as the founding rector of the Pontifical Hungarian Institute</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N181">
         <v>1929</v>
       </c>
       <c r="O181">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1944</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Soltész István</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N182">
         <v>1929</v>
       </c>
       <c r="O182">
-        <v>1945</v>
+        <v>1955</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1004</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1944</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, USA</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N183">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="O183">
-        <v>1959</v>
+        <v>1955</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1944</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>assistant pastor (under his father), then parish pastor</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N184">
-        <v>1930</v>
+        <v>1929</v>
       </c>
       <c r="O184">
-        <v>1960</v>
+        <v>1953</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1944</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Independence, OH, USA</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
+        </is>
+      </c>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>a Vatikáni magyar nagykövetség egyházi ügyek és kánonjog tanácsosa 1944-ig, közben 1940–1947 között a Pápai Magyar Intézet alapító rektora</t>
         </is>
       </c>
       <c r="N185">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O185">
-        <v>1964</v>
+        <v>1947</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1944</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Páduai Szent Antal gimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>regular teacher</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N186">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="O186">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1944</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Elisabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J187" t="inlineStr">
-[...1 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+      <c r="K187" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N187">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O187">
-        <v>1946</v>
+        <v>1959</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1944</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, USA</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J188" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>pastor and head of the household</t>
+          <t>segédlelkész (apja mellett), majd parókus</t>
         </is>
       </c>
       <c r="N188">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O188">
-        <v>1968</v>
+        <v>1960</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1944</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Esztergom</t>
-[...4 lines deleted...]
-          <t>high school teacher, assistant principal</t>
+          <t>Independence, OH, USA</t>
+        </is>
+      </c>
+      <c r="I189" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="N189">
         <v>1931</v>
       </c>
       <c r="O189">
-        <v>1945</v>
+        <v>1964</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1944</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Páduai Szent Antal gimnázium</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>rendes tanár</t>
         </is>
       </c>
       <c r="N190">
         <v>1931</v>
       </c>
       <c r="O190">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1944</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Józseffalva, Romania</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Romania</t>
-[...4 lines deleted...]
-          <t>pastor (also serving Hadikfalva and Istensegíts)</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="N191">
         <v>1931</v>
       </c>
       <c r="O191">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1944</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Szent István templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
+        </is>
+      </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész és házfőnök</t>
         </is>
       </c>
       <c r="N192">
         <v>1931</v>
       </c>
       <c r="O192">
-        <v>1958</v>
+        <v>1968</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1944</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Proszt János SDB</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Patagónia, Argentína</t>
-[...4 lines deleted...]
-          <t>Argentína</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>pastor (Salesian Works)</t>
+          <t>gimnáziumi tanár, igazgatóhelyettes</t>
         </is>
       </c>
       <c r="N193">
         <v>1931</v>
       </c>
       <c r="O193">
-        <v>1962</v>
+        <v>1945</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=901</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1944</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>Missionary in several locations, gardener, kitchen assistant. Places of service (dates uncertain: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N194">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O194">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1944</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Pápa, Hungary</t>
+          <t>Józseffalva, Románia</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Románia</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>lelkész (oldallagosan:  Hadikfalva, Istensegíts)</t>
         </is>
       </c>
       <c r="N195">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O195">
-        <v>1958</v>
+        <v>1945</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1944</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J196" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>parish priest, including in Bridgeport, CT in 1945</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N196">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O196">
-        <v>1952</v>
+        <v>1958</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1944</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Czezárovits Balázs SDB</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Lorena, Brazília</t>
+          <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>catechist, and at the same time pastor to the Hungarian community in Santa Catarina and São Paulo, and later a military chaplain.</t>
+          <t>lelkész (Szalézi Művek)</t>
         </is>
       </c>
       <c r="N197">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O197">
-        <v>1954</v>
+        <v>1962</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=132</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1944</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Fekete János Dávid OFM</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>St. Anthony, Cincinnati, OH, USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Anthony</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>shoemaker, carpenter, maintenance worker</t>
+          <t>misszionárius több helyen, kertész, konyhai kisegítő. Szolgálati helyei (bizonytalan időpontokban: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
         </is>
       </c>
       <c r="N198">
         <v>1932</v>
       </c>
       <c r="O198">
-        <v>1952</v>
+        <v>1945</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=449</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1944</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Pápa, Magyarország</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>missionary, leader from 1950 to 1952</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N199">
         <v>1932</v>
       </c>
       <c r="O199">
-        <v>1952</v>
+        <v>1958</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1944</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Gerlinger János SDB</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Havanna, Kuba</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J200" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>plébános, közben 1945 Bridgeport, CT is</t>
         </is>
       </c>
       <c r="N200">
         <v>1932</v>
       </c>
       <c r="O200">
-        <v>1957</v>
+        <v>1952</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=323</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1944</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Lorena, Brazília</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>katekista, közben magyarok lelkésze Santa Catarina-ban és São Paulo-ban, majd katonai lelkész.</t>
         </is>
       </c>
       <c r="N201">
         <v>1932</v>
       </c>
       <c r="O201">
         <v>1954</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1944</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, USA</t>
+          <t>St. Anthony, Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>St. Anthony</t>
+        </is>
+      </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>cipész, ács, karbantartó</t>
         </is>
       </c>
       <c r="N202">
         <v>1932</v>
       </c>
       <c r="O202">
-        <v>1963</v>
+        <v>1952</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1944</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Kroneisz Flórián SVD</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>missionary, chaplain for a short time</t>
+          <t>misszionárius, 1950 – 1952 vezető</t>
         </is>
       </c>
       <c r="N203">
         <v>1932</v>
       </c>
       <c r="O203">
-        <v>1945</v>
+        <v>1952</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=611</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1944</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Túrjaremete, Hungary</t>
+          <t>Havanna, Kuba</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N204">
         <v>1932</v>
       </c>
       <c r="O204">
-        <v>1946</v>
+        <v>1957</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1944</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Antal János SDB</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Hungary</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>Segítő Szűz Mária Lelkészség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>provincial governor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N205">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O205">
-        <v>1948</v>
+        <v>1954</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=13</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1944</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Wallingford, CO, USA</t>
+          <t>Clarksburg, MD, USA</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K206" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
       <c r="N206">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O206">
-        <v>1948</v>
+        <v>1963</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1944</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Kroneisz Flórián SVD</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>misszionárius, rövid ideig tábori lelkész</t>
         </is>
       </c>
       <c r="N207">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O207">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=611</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1944</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Csík Pál SDB</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Hope Haven, Marrero, LA, USA</t>
+          <t>Túrjaremete, Magyarország</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Hope Haven</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>prefect, principal</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N208">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O208">
-        <v>1966</v>
+        <v>1946</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=160</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1944</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Suba Arnold András</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
+          <t>Freeland, PA, USA</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Szent Imre templomigazgatóság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>religious educator</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N209">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O209">
-        <v>1947</v>
+        <v>1961</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=1018</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1944</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Segítő Szűz Mária Lelkészség</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>tartományfőnök</t>
         </is>
       </c>
       <c r="N210">
         <v>1933</v>
       </c>
       <c r="O210">
-        <v>1957</v>
+        <v>1948</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1944</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>parish priest</t>
         </is>
       </c>
       <c r="N211">
         <v>1933</v>
       </c>
       <c r="O211">
-        <v>1963</v>
+        <v>1948</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1944</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J212" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>Abbot (abroad since 1947)</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N212">
         <v>1933</v>
       </c>
       <c r="O212">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1944</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, USA</t>
+          <t>Hope Haven, Marrero, LA, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J213" t="inlineStr">
         <is>
-          <t>Szent László templom</t>
+          <t>Hope Haven</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>prefektus, igazgató</t>
         </is>
       </c>
       <c r="N213">
         <v>1933</v>
       </c>
       <c r="O213">
-        <v>1977</v>
+        <v>1966</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1944</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Pujang, Kína</t>
+          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J214" t="inlineStr">
+        <is>
+          <t>Szent Imre templomigazgatóság</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>Dean, director of a girls’ orphanage, apostolic administrator from 1947</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N214">
         <v>1933</v>
       </c>
       <c r="O214">
-        <v>1954</v>
+        <v>1947</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1944</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>National Director of Actio Catholica</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N215">
         <v>1933</v>
       </c>
       <c r="O215">
-        <v>1948</v>
+        <v>1957</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1944</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Porgeth Imre SDB</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Costa Rica</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N216">
         <v>1933</v>
       </c>
       <c r="O216">
-        <v>1954</v>
+        <v>1963</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=896</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1944</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Porgeth Imre SDB</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>El Salvador</t>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>El Salvador</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J217" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>főapát (1947-től külföldön)</t>
         </is>
       </c>
       <c r="N217">
         <v>1933</v>
       </c>
       <c r="O217">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=896</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1944</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Porgeth Imre SDB</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Honduras</t>
+          <t>Szent László templom, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Honduras</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N218">
         <v>1933</v>
       </c>
       <c r="O218">
-        <v>1954</v>
+        <v>1977</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=896</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1944</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Porgeth Imre SDB</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>Pujang, Kína</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>esperes, leányárvaházi igazgató, 1947-től apostoli adminisztrátor</t>
         </is>
       </c>
       <c r="N219">
         <v>1933</v>
       </c>
       <c r="O219">
         <v>1954</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=896</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1944</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Rácz Péter Viktor, kusalyi</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>az Actio Catholica országos igazgatója</t>
         </is>
       </c>
       <c r="N220">
         <v>1933</v>
       </c>
       <c r="O220">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=921</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1944</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál G. K. Egyházközség</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N221">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O221">
-        <v>1960</v>
+        <v>1954</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1944</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Ivancsó Dániel, püspök</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>St, Mary templom, Cleveland, OH, USA</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St, Mary templom</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N222">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O222">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=460</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1944</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Tát, Magyar Királyság</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>Assistant pastor; parish priest from 1946</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N223">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O223">
-        <v>1947</v>
+        <v>1954</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1944</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, USA</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N224">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O224">
-        <v>1964</v>
+        <v>1954</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1944</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>McAdoo, PA, USA</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J225" t="inlineStr">
+        <is>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
+        </is>
+      </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N225">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O225">
-        <v>1957</v>
+        <v>1949</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1944</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál G. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N226">
         <v>1934</v>
       </c>
       <c r="O226">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1944</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
+          <t>St, Mary templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>St, Mary templom</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N227">
         <v>1934</v>
       </c>
       <c r="O227">
-        <v>1962</v>
+        <v>1946</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1944</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, USA</t>
+          <t>Tát, Magyar Királyság</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébánoshelyettes, 1946-tól plébános</t>
         </is>
       </c>
       <c r="N228">
         <v>1934</v>
       </c>
       <c r="O228">
-        <v>1962</v>
+        <v>1947</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1944</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Elrama, PA, USA</t>
+          <t>Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N229">
         <v>1934</v>
       </c>
       <c r="O229">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1944</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>McAdoo, PA, USA</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N230">
         <v>1934</v>
       </c>
       <c r="O230">
-        <v>1962</v>
+        <v>1957</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1944</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N231">
         <v>1934</v>
       </c>
       <c r="O231">
         <v>1962</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1944</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Olejnyik György</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Painesville, OH, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N232">
         <v>1934</v>
       </c>
       <c r="O232">
-        <v>1952</v>
+        <v>1962</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=833</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1944</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Punykó Sándor</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Elizabeth, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I233" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>Chancery clerk; episcopal secretary from 1944 to 1947</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N233">
         <v>1934</v>
       </c>
       <c r="O233">
-        <v>1947</v>
+        <v>1962</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=903</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1944</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Purmann Ferenc Aquilinus SVD</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Rafael Calzada, Buenos Aires, Argentína</t>
+          <t>Elrama, PA, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Argentína</t>
-[...4 lines deleted...]
-          <t>Rafael Calzada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>monastic brother</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N234">
         <v>1934</v>
       </c>
       <c r="O234">
-        <v>2005</v>
+        <v>1962</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=905</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1944</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>András Antal Jeromos OFM</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J235" t="inlineStr">
-[...1 lines deleted...]
-          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N235">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O235">
-        <v>1953</v>
+        <v>1962</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=6</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1944</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J236" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N236">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O236">
-        <v>1969</v>
+        <v>1962</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1944</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Balogh János Benignusz OFM</t>
+          <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Painesville, OH, USA</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J237" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>Founding Director of the Saint Imre Youth Club</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N237">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O237">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=39</t>
+          <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1944</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Chile</t>
-[...4 lines deleted...]
-          <t>Chile</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>monk, cook</t>
+          <t>szentszéki jegyző, 1944-1947 között püspöki titkár</t>
         </is>
       </c>
       <c r="N238">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O238">
-        <v>1975</v>
+        <v>1947</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1944</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N239">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O239">
-        <v>1955</v>
+        <v>2005</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1944</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség</t>
-[...4 lines deleted...]
-          <t>assistant pastor, then parish priest</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
         </is>
       </c>
       <c r="N240">
         <v>1935</v>
       </c>
       <c r="O240">
-        <v>1974</v>
+        <v>1953</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1944</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Juhász Imre Vince OFM</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>missionary, historian, archaeologist</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N241">
         <v>1935</v>
       </c>
       <c r="O241">
-        <v>1952</v>
+        <v>1969</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=491</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1944</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Balogh János Benignusz OFM</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Bussa, Csehszlovákia</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>Szent Imre Ifjúsági Klub alapító-vezetője</t>
         </is>
       </c>
       <c r="N242">
         <v>1935</v>
       </c>
       <c r="O242">
-        <v>1947</v>
+        <v>1955</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=39</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1944</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>head of household</t>
+          <t>szerzetestestvér, szakács</t>
         </is>
       </c>
       <c r="N243">
         <v>1935</v>
       </c>
       <c r="O243">
-        <v>1946</v>
+        <v>1975</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1944</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Sabo S. John, Msgr.</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, USA</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J244" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N244">
         <v>1935</v>
       </c>
       <c r="O244">
-        <v>1980</v>
+        <v>1955</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=953</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1944</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Sipos D. József</t>
+          <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, USA</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N245">
         <v>1935</v>
       </c>
       <c r="O245">
-        <v>1962</v>
+        <v>1974</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=991</t>
+          <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1944</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Juhász Imre Vince OFM</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Orosztelek, Magyar Királyság</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius, történész, régész</t>
         </is>
       </c>
       <c r="N246">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O246">
-        <v>1945</v>
+        <v>1952</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=491</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1944</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Bussa, Csehszlovákia</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>High school French teacher; also served as principal from 1938 to 1947 and as a private lecturer at Pázmány Péter University from 1941 to 1947</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N247">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O247">
         <v>1947</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1944</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>Vice Rector of the Missionary Seminary</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N248">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O248">
         <v>1946</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1944</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Fairport, NY, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N249">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O249">
-        <v>1945</v>
+        <v>1980</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1944</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>Sacred Heart in Millers Heights</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N250">
-        <v>1936</v>
+        <v>1935</v>
       </c>
       <c r="O250">
-        <v>1950</v>
+        <v>1962</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1944</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Taohvaping, Kína</t>
+          <t>Orosztelek, Magyar Királyság</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>mission leader</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N251">
         <v>1936</v>
       </c>
       <c r="O251">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1944</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Ruzsik Vilmos CM, Dr.</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Piliscsaba, Hungary</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>religious educator, assistant pastor, and then parish priest</t>
+          <t>gimnáziumi franciatanár, közben 1938 – 1947 között igazgató, valamint a 1941 – 1947 között a Pázmány Péter Tudományegyetem magántanára</t>
         </is>
       </c>
       <c r="N252">
         <v>1936</v>
       </c>
       <c r="O252">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=952</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1944</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Bacsinszky Sándor</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Munkács, Magyar Királyság</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>fund administrator (1937–1942), cashier (1942–1945), field chaplain</t>
+          <t>a missziós szeminárium vicerektora</t>
         </is>
       </c>
       <c r="N253">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="O253">
         <v>1946</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=26</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1944</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Dancsecs Imre</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Répceszentgyörgy, Hungary</t>
+          <t>Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N254">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="O254">
-        <v>1958</v>
+        <v>1945</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=178</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1944</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Hajós Antal Márk (OFM)</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Carteret, NJ, USA</t>
+          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>Sacred Heart in Millers Heights</t>
+        </is>
+      </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N255">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="O255">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=361</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1944</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Taohvaping, Kína</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K256" t="inlineStr">
+        <is>
+          <t>misszióvezető</t>
         </is>
       </c>
       <c r="N256">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="O256">
-        <v>1960</v>
+        <v>1949</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1944</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Tósokberénd, Magyar Királyság</t>
+          <t>Piliscsaba, Magyarország</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>hitoktató, segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N257">
-        <v>1937</v>
+        <v>1936</v>
       </c>
       <c r="O257">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1944</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Bacsinszky Sándor</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Portage, PA, USA</t>
+          <t>Munkács, Magyar Királyság</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K258" t="inlineStr">
+        <is>
+          <t>alapkezelőségi ellenőr (1937-1942), pénztáros (1942-1945), tábori lelkész</t>
         </is>
       </c>
       <c r="N258">
         <v>1937</v>
       </c>
       <c r="O258">
-        <v>1953</v>
+        <v>1946</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=26</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1944</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Kiss A. Gyula</t>
+          <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>Répceszentgyörgy, Magyarország</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N259">
         <v>1937</v>
       </c>
       <c r="O259">
-        <v>1964</v>
+        <v>1958</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=538</t>
+          <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1944</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Németh György Luciusz OFM, Dr.</t>
+          <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>professor of canon law</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N260">
         <v>1937</v>
       </c>
       <c r="O260">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=813</t>
+          <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1944</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Gödöllő</t>
-[...4 lines deleted...]
-          <t>Deputy Prefect of the Clergy, Secretary to the Provincial Superior; from 1938, Rector of the St. Norbert Educational Institute; from 1939, Provincial Superior and professor of philosophy.</t>
+          <t>Montréal, QC, Kanada</t>
+        </is>
+      </c>
+      <c r="I261" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N261">
         <v>1937</v>
       </c>
       <c r="O261">
-        <v>1950</v>
+        <v>1960</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=916</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1944</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Rokonai József</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Pesterzsébet-Pacsirtatelep, Budapest, Magyar Királyság</t>
+          <t>Tósokberénd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J262" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>parish priest, and also a staff member of KIOE</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N262">
         <v>1937</v>
       </c>
       <c r="O262">
-        <v>1947</v>
+        <v>1952</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=940</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1944</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Sághy Pál (SDB)</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Kuba</t>
-[...9 lines deleted...]
-          <t>missionary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N263">
         <v>1937</v>
       </c>
       <c r="O263">
-        <v>1962</v>
+        <v>1953</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=961</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1944</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N264">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O264">
-        <v>1945</v>
+        <v>1964</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1944</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K265" t="inlineStr">
+        <is>
+          <t>egyházjog tanár</t>
         </is>
       </c>
       <c r="N265">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O265">
         <v>1947</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1944</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>Piarista Gimnázium</t>
+          <t>Gödöllő</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>Director, Organizer of the Business Division</t>
+          <t>a klerikusok helyettes prefektusa, a kormányzó perjel titkára, 1938-tól ezen felöl a Szent Norbert Nevelőintézet rektora, 1939-től perjel, filozófia tanár.</t>
         </is>
       </c>
       <c r="N266">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O266">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1944</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Pesterzsébet-Pacsirtatelep, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J267" t="inlineStr">
+        <is>
+          <t>Pesterzsébet-Pacsirtatelep</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>Bishop of the American Carpatho-Russian Orthodox Church; Metropolitan of Agathonikeia from 1966</t>
+          <t>plébános, közben a KIOE munkatársa</t>
         </is>
       </c>
       <c r="N267">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O267">
-        <v>1977</v>
+        <v>1947</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1944</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Soós István OCD</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Langruth, MB, Kanada</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>parish priest (according to the KMVÉ, until 1980)</t>
+          <t>lelkész, közben templomot épít Riverton, MB, Kanada</t>
         </is>
       </c>
       <c r="N268">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O268">
-        <v>1976</v>
+        <v>1947</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=1011</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1944</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Doveson Dezső OFM</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Hunan (湖南), Kína</t>
+          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Kuba</t>
+        </is>
+      </c>
+      <c r="J269" t="inlineStr">
+        <is>
+          <t>Camagüey egyházmegye különböző plébániái</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N269">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O269">
-        <v>1946</v>
+        <v>1962</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=216</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1944</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J270" t="inlineStr">
         <is>
-          <t>görög katolikus líceum</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>Assistant principal; principal from 1939; regular religion teacher; teacher of the history of education, logic, pedagogy, psychology, history, and handicrafts</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N270">
         <v>1938</v>
       </c>
       <c r="O270">
         <v>1945</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1944</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Bernardium, Budapest, Magyar Királyság</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J271" t="inlineStr">
         <is>
-          <t>Bernardium</t>
-[...4 lines deleted...]
-          <t>theology professor, spiritual director, and housekeeper; head of the house from 1946</t>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N271">
         <v>1938</v>
       </c>
       <c r="O271">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1944</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
+        </is>
+      </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>igazgató, a kereskedelmi tagozat megszervezője</t>
         </is>
       </c>
       <c r="N272">
         <v>1938</v>
       </c>
       <c r="O272">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1944</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Fehér Mátyás Jenő OP</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>religious instructor; from 1942, librarian and archivist of the Diocese of Košice</t>
+          <t>Amerikai Kárpát-orosz ortodox egyház püspöke, 1966-tól Agathonikeia metropolitája</t>
         </is>
       </c>
       <c r="N273">
         <v>1938</v>
       </c>
       <c r="O273">
-        <v>1948</v>
+        <v>1977</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=261</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1944</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Fülöp Ferenc</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>After completing his studies and being ordained, he moved back to the United States</t>
+          <t>plébános (A KMVÉ szerint 1980-ig)</t>
         </is>
       </c>
       <c r="N274">
         <v>1938</v>
       </c>
       <c r="O274">
-        <v>1946</v>
+        <v>1976</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=294</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1944</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Betlehem, PA, USA</t>
+          <t>Hunan (湖南), Kína</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N275">
         <v>1938</v>
       </c>
       <c r="O275">
-        <v>1974</v>
+        <v>1946</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1944</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Csillaghegy, Budapest, Magyar Királyság</t>
+          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>Csillaghegy</t>
+          <t>görög katolikus líceum</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>igazgatóhelyettes, 1939-től igazgató, rendes hittanár, neveléstörténet, logika és tanítástan, lélektan, történelem és kézimunka tanár</t>
         </is>
       </c>
       <c r="N276">
         <v>1938</v>
       </c>
       <c r="O276">
         <v>1945</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1944</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Pásztó, Magyar Királyság</t>
+          <t>Bernardium, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>Bernardium</t>
+        </is>
+      </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>on sick leave, assistant pastor</t>
+          <t>teológiai tanár, spirituális és házgondnok, 1946-tól házfőnök</t>
         </is>
       </c>
       <c r="N277">
         <v>1938</v>
       </c>
       <c r="O277">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1944</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Pápa, Magyar Királyság</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>high school teacher; from 1940, building superintendent; and, from 1944, field chaplain</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N278">
         <v>1938</v>
       </c>
       <c r="O278">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1944</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Fehér Mátyás Jenő OP</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Encs, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>parish priest, dean from 1947</t>
+          <t>hitoktató, közben 1942–től a kassai egyházmegye könyvtárosa és levéltárosa</t>
         </is>
       </c>
       <c r="N279">
         <v>1938</v>
       </c>
       <c r="O279">
-        <v>1956</v>
+        <v>1948</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=261</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1944</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Fülöp Ferenc</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>Prefect of the Apostolic Prefecture</t>
+          <t>tanulmányok végzése, a papszentelés után visszaköltözött az USA-ba</t>
         </is>
       </c>
       <c r="N280">
         <v>1938</v>
       </c>
       <c r="O280">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=294</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1944</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J281" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N281">
         <v>1938</v>
       </c>
       <c r="O281">
         <v>1974</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1944</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Csillaghegy, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J282" t="inlineStr">
+        <is>
+          <t>Csillaghegy</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>pastor, and Albany, NY – college student</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N282">
         <v>1938</v>
       </c>
       <c r="O282">
-        <v>1962</v>
+        <v>1945</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1944</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Müllner József</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Pásztó, Magyar Királyság</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>episcopal secretary, hospital chaplain</t>
+          <t>betegállományban, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N283">
         <v>1938</v>
       </c>
       <c r="O283">
-        <v>1961</v>
+        <v>1946</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=781</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1944</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Németh Lajos SVD</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Pápa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>gimnáziumi tanár, 1940-től házgondnok, közben 1944-től tábori lelkész</t>
         </is>
       </c>
       <c r="N284">
         <v>1938</v>
       </c>
       <c r="O284">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=818</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1944</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Encs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>High school teacher from 1938 to 1948, librarian from 1938 to 1950, and vice principal from 1939 to 1948</t>
+          <t>plébános, 1947-től esperes</t>
         </is>
       </c>
       <c r="N285">
         <v>1938</v>
       </c>
       <c r="O285">
-        <v>1950</v>
+        <v>1956</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1944</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Petrick István</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>aposzoli prefektúra prefektusa</t>
         </is>
       </c>
       <c r="N286">
         <v>1938</v>
       </c>
       <c r="O286">
-        <v>1960</v>
+        <v>1948</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=870</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1944</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Senye István (Sch.P.)</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N287">
         <v>1938</v>
       </c>
       <c r="O287">
-        <v>1945</v>
+        <v>1974</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=981</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1944</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>Newark, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I288" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>in military service</t>
+          <t>lelkész, valamint Albany, NY – egyetemi hallgató</t>
         </is>
       </c>
       <c r="N288">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O288">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1944</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Artim Lajos</t>
+          <t>Müllner József</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Szent János templom, Detroit, MI, USA</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K289" t="inlineStr">
+        <is>
+          <t>püspöki titkár, kórházlelkész</t>
         </is>
       </c>
       <c r="N289">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O289">
-        <v>1950</v>
+        <v>1961</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=15</t>
+          <t>/persons_v2/view.php?id=781</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1944</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Bor Sándor</t>
+          <t>Németh Lajos SVD</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István első vértanú templom</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N290">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O290">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=103</t>
+          <t>/persons_v2/view.php?id=818</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1944</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Máriaremete, Budapest, Hungary</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>Máriaremete</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>He was a rookie officer and also served in Máriaremete, Eger, Makó, and Budapest.</t>
+          <t>1938-1948 között gimnáziumi tanár, 1938-1950 között könyvtáros, 1939-1948 között igazgató-helyettes</t>
         </is>
       </c>
       <c r="N291">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O291">
-        <v>1967</v>
+        <v>1950</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1944</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Petrick István</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Isztambul, Törökország</t>
+          <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>Törökország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N292">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O292">
-        <v>1954</v>
+        <v>1960</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=870</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1944</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Senye István (Sch.P.)</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>He worked in the Amazon, along the Rio Negro, and then in Manaus; eventually, he became an itinerant missionary</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N293">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O293">
-        <v>1979</v>
+        <v>1945</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=981</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1944</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
-[...9 lines deleted...]
-          <t>Hungary</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>Bishop of Hajdúdorog, Apostolic Administrator of Miskolc</t>
+          <t>katonai szolgálaton</t>
         </is>
       </c>
       <c r="N294">
         <v>1939</v>
       </c>
       <c r="O294">
-        <v>1972</v>
+        <v>1945</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1944</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+          <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Nagyatád</t>
-[...4 lines deleted...]
-          <t>parish priest, leader of the religious community, master of the lay brothers, administrator and catechist of the parish, member of the discretorium of the Felsősegesd monastery, the chronicler and librarian of the house, and the leader of various parish groups</t>
+          <t>Szent János templom, Detroit, MI, USA</t>
+        </is>
+      </c>
+      <c r="I295" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="N295">
         <v>1939</v>
       </c>
       <c r="O295">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=360</t>
+          <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1944</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Bor Sándor</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest starting in 1944</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N296">
         <v>1939</v>
       </c>
       <c r="O296">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=103</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1944</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
+          <t>Máriaremete, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
+          <t>Máriaremete</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>Full professor in the Department of Moral Theology; dean of the Faculty of Theology from 1945 to 1946</t>
+          <t>újoncmester, ezen kívül szolgált Máriaremetén, Egerben, Makón és Budapesten.</t>
         </is>
       </c>
       <c r="N297">
         <v>1939</v>
       </c>
       <c r="O297">
-        <v>1949</v>
+        <v>1967</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1944</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Isztambul, Törökország</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Törökország</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>Hungarian pastor, head of the household</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N298">
         <v>1939</v>
       </c>
       <c r="O298">
-        <v>1947</v>
+        <v>1954</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1944</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordham University</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K299" t="inlineStr">
+        <is>
+          <t>Amazónia, Rio Negro, majd Manausban működött, végül utazó misszionárius</t>
         </is>
       </c>
       <c r="N299">
         <v>1939</v>
       </c>
       <c r="O299">
-        <v>1949</v>
+        <v>1979</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1944</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>rector of the seminary; archdiocesan censor from 1940</t>
+          <t>hajdúdorogi megyéspüspök, miskolci apostoli kormányzó</t>
         </is>
       </c>
       <c r="N300">
         <v>1939</v>
       </c>
       <c r="O300">
-        <v>1947</v>
+        <v>1972</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1944</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Tata, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Nagyatád</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>in regular service, religious educator, pastor (including: Mór, Nagyvárad, and Máriabesnyő)</t>
+          <t>plébános, a rendi közösség vezetője, a laikus testvérek magisztere, a plébánia adminisztrátora és hitoktatója, a felsősegesdi rendház diskretoriumának tagja, a háztörténet jegyzője és könyvtáros, valamint különféle plébániai csoportok vezetője</t>
         </is>
       </c>
       <c r="N301">
         <v>1939</v>
       </c>
       <c r="O301">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=360</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1944</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Sykesville, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K302" t="inlineStr">
+        <is>
+          <t>segédlelkész, majd 1944-től plébános</t>
         </is>
       </c>
       <c r="N302">
         <v>1939</v>
       </c>
       <c r="O302">
-        <v>1947</v>
+        <v>1951</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1944</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>az erkölcsteológiai tanszék rendes tanára, 1945-1946 között a hittudományi kar dékánja</t>
         </is>
       </c>
       <c r="N303">
         <v>1939</v>
       </c>
       <c r="O303">
-        <v>1947</v>
+        <v>1949</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1944</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>member of the National Assembly</t>
+          <t>magyar lelkész, házfőnök</t>
         </is>
       </c>
       <c r="N304">
         <v>1939</v>
       </c>
       <c r="O304">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1944</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Magyar Királyság</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>the teacher-trainer of religious education (in other sources: Máriapócs)</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J305" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="N305">
         <v>1939</v>
       </c>
       <c r="O305">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1944</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Prága, Cseh–Morva Protektorátus</t>
+          <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Cseh–Morva Protektorátus</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>assistant pastor and religion teacher at Modra High School</t>
+          <t>szemináriumi rektor, 1940-től főegyházmegyei cenzor</t>
         </is>
       </c>
       <c r="N306">
         <v>1939</v>
       </c>
       <c r="O306">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1944</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Ungvár, Magyar Királyság</t>
+          <t>Tata, Magyar Királyság</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>the rector of the seminary</t>
+          <t>rendi szolgálatban, hitoktató, lelkész (ez alatt még: Mór, Nagyvárad és Máriabesnyő)</t>
         </is>
       </c>
       <c r="N307">
         <v>1939</v>
       </c>
       <c r="O307">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=749</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1944</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Sykesville, PA, USA</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>off duty</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N308">
         <v>1939</v>
       </c>
       <c r="O308">
-        <v>1958</v>
+        <v>1947</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1944</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Reformed</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J309" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>camp chaplain</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N309">
         <v>1939</v>
       </c>
       <c r="O309">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1944</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Mernye, Hungary</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>országgyűlési képviselő</t>
         </is>
       </c>
       <c r="N310">
         <v>1939</v>
       </c>
       <c r="O310">
-        <v>1952</v>
+        <v>1945</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1944</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Papp György, Msgr., dr</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyar Királyság</t>
+          <t>Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>episcopal secretary</t>
+          <t>a tanítóképző hitoktató (más forrásban: Máriapócs)</t>
         </is>
       </c>
       <c r="N311">
         <v>1939</v>
       </c>
       <c r="O311">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=851</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1944</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Reisz Elemér SJ</t>
+          <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Prága, Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>Director of the mission center, professor of missiology at the Szeged Seminary, editor, coordinator of the Hungarian mission in China, head of the household</t>
+          <t>segédlelkész, valamint Modra gimnáziumi hittanár</t>
         </is>
       </c>
       <c r="N312">
         <v>1939</v>
       </c>
       <c r="O312">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=924</t>
+          <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1944</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>Ungvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I313" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>camp chaplain</t>
+          <t>a szeminárium rektora</t>
         </is>
       </c>
       <c r="N313">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O313">
         <v>1945</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1944</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Bódy Kapisztrán OFM</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest</t>
+          <t>szolgálaton kívül</t>
         </is>
       </c>
       <c r="N314">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O314">
-        <v>1957</v>
+        <v>1958</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=452</t>
+          <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1944</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Dám Antal Ince OFM, Dr.</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>priest</t>
-[...4 lines deleted...]
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>Doctor of Canon Law and Philosophy, lecturer in theology, regular and Lenten preacher, confessor to the clergy and spiritual director to the laity, editor of *Magyar Barát* and *Ferences Kiadványok*, director of the Third Order</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N315">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O315">
         <v>1945</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=179</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1944</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Fehér József Tamás O.Cist</t>
+          <t>Némon János</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság</t>
+          <t>Mernye, Magyarország</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Ciszterci Gimnázium</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>teacher; also a youth preacher from 1940 to 1943</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N316">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O316">
-        <v>1947</v>
+        <v>1952</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=260</t>
+          <t>/persons_v2/view.php?id=820</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1944</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Frenzkowski Pál M.S.C.</t>
+          <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>St. John the Baptist Parish, Haycock Run, PA, USA</t>
+          <t>Nyíregyháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John the Baptist Parish</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N317">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O317">
-        <v>1953</v>
+        <v>1946</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=291</t>
+          <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1944</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Gerencsér István Tarzicius OFM</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest</t>
+          <t>missziós központ vezetője, missziológia tanár a szegedi szemináriumban, szerkesztő, a kínai magyar misszió otthoni felelőse, házfőnök</t>
         </is>
       </c>
       <c r="N318">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O318">
-        <v>1946</v>
+        <v>1949</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=319</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1944</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Szabó Antal Szerén OFM, vitéz</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság</t>
+          <t>Margit körúti ferences rendház, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>Margit körúti ferences rendház</t>
+        </is>
+      </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>teacher at the Order’s high school</t>
+          <t>lelkipásztor, hitoktató, 1947-1948 között az Agrártudományi Egyetem lelkésze</t>
         </is>
       </c>
       <c r="N319">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O319">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=1026</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1944</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
-[...14 lines deleted...]
-          <t>Kiskorona utcai iskola</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>religious educator</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N320">
         <v>1940</v>
       </c>
       <c r="O320">
-        <v>1950</v>
+        <v>1945</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1944</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Bódy Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Windber, PA, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J321" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N321">
         <v>1940</v>
       </c>
       <c r="O321">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=452</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1944</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>New Egypt, NJ, USA</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>assistant pastor; also served as a military chaplain from 1943 to 1954</t>
+          <t>egyházjogi és filozófiai doktor, teológiai lektor, rendes és nagyböjti szónok, a klerikusok gyóntatója és a laikus testvérek magisztere, a Magyar Barát és a Ferences Kiadványok szerkesztője, a III. Rend igazgatója</t>
         </is>
       </c>
       <c r="N322">
         <v>1940</v>
       </c>
       <c r="O322">
-        <v>1954</v>
+        <v>1945</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1944</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
+          <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J323" t="inlineStr">
+        <is>
+          <t>Ciszterci Gimnázium</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>missionary among the Native Americans, honorary tribal chief</t>
+          <t>tanár, 1940 – 1943 között ifjúsági hitszónok is</t>
         </is>
       </c>
       <c r="N323">
         <v>1940</v>
       </c>
       <c r="O323">
-        <v>1986</v>
+        <v>1947</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1944</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Csehszlovákia</t>
+          <t>St. John the Baptist Parish, Haycock Run, PA, USA</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J324" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N324">
         <v>1940</v>
       </c>
       <c r="O324">
-        <v>1945</v>
+        <v>1953</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1944</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Kiss János Ábel OFM</t>
+          <t>Gerencsér István Tarzicius OFM</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J325" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K325" t="inlineStr">
+        <is>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N325">
         <v>1940</v>
       </c>
       <c r="O325">
         <v>1946</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=542</t>
+          <t>/persons_v2/view.php?id=319</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1944</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>tanár a rend gimnáziumában</t>
         </is>
       </c>
       <c r="N326">
         <v>1940</v>
       </c>
       <c r="O326">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1944</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Kiskorona utcai iskola, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I327" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t>Kiskorona utcai iskola</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>Reserve chaplain, religious educator</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N327">
         <v>1940</v>
       </c>
       <c r="O327">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1944</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N328">
         <v>1940</v>
       </c>
       <c r="O328">
-        <v>1948</v>
+        <v>1956</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1944</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Győrszentiván, Magyar Királyság</t>
+          <t>New Egypt, NJ, USA</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>religious educator, pastor</t>
+          <t>segédlelkész, közben 1943 – 1954 között katonai lelkész</t>
         </is>
       </c>
       <c r="N329">
         <v>1940</v>
       </c>
       <c r="O329">
-        <v>1959</v>
+        <v>1954</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1944</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Mosonyi László</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Rózsák tere, Budapest, Magyar Királyság</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Rózsák tere</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>misszionárius az indiánok között, tiszteletbeli törzsfőnök</t>
         </is>
       </c>
       <c r="N330">
         <v>1940</v>
       </c>
       <c r="O330">
-        <v>1963</v>
+        <v>1986</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=776</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1944</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Úrkút, Hungary</t>
+          <t>Nagyszőlős, Csehszlovákia</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>administrator, then parish priest from 1944 onward</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N331">
         <v>1940</v>
       </c>
       <c r="O331">
-        <v>1965</v>
+        <v>1945</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1944</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Nagy Töhötöm Sándor SJ</t>
+          <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Participation in an event organized by KALOT</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N332">
         <v>1940</v>
       </c>
       <c r="O332">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=801</t>
+          <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1944</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Palmer Lajos SJ</t>
+          <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Taming, Kína</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>missionary, seminary professor (Latin and catechesis)</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N333">
         <v>1940</v>
       </c>
       <c r="O333">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=849</t>
+          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1944</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Pogány György, Dr.</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>San Giovanni Rotondo, Italy</t>
-[...4 lines deleted...]
-          <t>Italy</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>pastoral assistant, translator; colleague and, for a time, secretary to Saint Pio of Pietrelcina</t>
+          <t>tartalékos tábori lelkész, hitoktató</t>
         </is>
       </c>
       <c r="N334">
         <v>1940</v>
       </c>
       <c r="O334">
-        <v>1957</v>
+        <v>1947</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=886</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1944</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N335">
         <v>1940</v>
       </c>
       <c r="O335">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=894</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1944</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Pálinkás Teodor Titus OSBM</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Győrszentiván, Magyar Királyság</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>hitoktató, lelkész</t>
         </is>
       </c>
       <c r="N336">
         <v>1940</v>
       </c>
       <c r="O336">
-        <v>1979</v>
+        <v>1959</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=986</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1944</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Rezek Sándor Román OSB, dr.</t>
+          <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság</t>
+          <t>Rózsák tere, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J337" t="inlineStr">
+        <is>
+          <t>Rózsák tere</t>
+        </is>
+      </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>high school teacher, then camp chaplain, and later a prisoner of war (Mailly-le-Camp prisoner-of-war camp, France)</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N337">
         <v>1940</v>
       </c>
       <c r="O337">
-        <v>1945</v>
+        <v>1963</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=931</t>
+          <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1944</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Romzsa János</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Duquesne, PA, USA</t>
+          <t>Úrkút, Magyarország</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>parish priest, then retired</t>
+          <t>adminsztrátor, majd 1944-től plébános</t>
         </is>
       </c>
       <c r="N338">
         <v>1940</v>
       </c>
       <c r="O338">
-        <v>1958</v>
+        <v>1965</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=943</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1944</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Nagy Töhötöm Sándor SJ</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Hungary</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>részvétel a KALOT szervezésében</t>
         </is>
       </c>
       <c r="N339">
-        <v>1941</v>
+        <v>1940</v>
       </c>
       <c r="O339">
-        <v>1951</v>
+        <v>1947</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=801</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1944</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Balatonszepezd, Magyar Királyság</t>
+          <t>Taming, Kína</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>administrator</t>
+          <t>misszionárius, szemináriumi tanár (latin és katekézis)</t>
         </is>
       </c>
       <c r="N340">
-        <v>1941</v>
+        <v>1940</v>
       </c>
       <c r="O340">
-        <v>1957</v>
+        <v>1949</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1944</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Czibere Mihály</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>San Giovanni Rotondo, Olaszország</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkipásztori kisegítő, fordító; Pietrelcinai Szent Pió atya munkatársa és egy időszakban titkára</t>
         </is>
       </c>
       <c r="N341">
-        <v>1941</v>
+        <v>1940</v>
       </c>
       <c r="O341">
-        <v>1952</v>
+        <v>1957</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=133</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1944</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Rocky River, OH, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K342" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
       <c r="N342">
-        <v>1941</v>
+        <v>1940</v>
       </c>
       <c r="O342">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1944</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Dömötör Lajos Ede OFM</t>
+          <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>pursuing studies</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N343">
-        <v>1941</v>
+        <v>1940</v>
       </c>
       <c r="O343">
-        <v>1945</v>
+        <v>1979</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=218</t>
+          <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1944</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Forró János Alpár OFM</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
+          <t>Kőszeg, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I344" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I344" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>served in several monasteries, and later as a hospital chaplain</t>
+          <t>gimnáziumi tanár, közben tábori lelkész, majd hadifogoly (Mailly-le-Camp hadifogolytábor, Franciaország)</t>
         </is>
       </c>
       <c r="N344">
-        <v>1941</v>
+        <v>1940</v>
       </c>
       <c r="O344">
         <v>1945</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=284</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1944</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Romzsa János</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Duquesne, PA, USA</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>Pursuing studies and teaching activities, living in Flint, MI, USA, around 1947, then in Roebling, NJ, USA, and in New York, NY, USA, around 1950</t>
+          <t>parókus, majd nyugállományban</t>
         </is>
       </c>
       <c r="N345">
-        <v>1941</v>
+        <v>1940</v>
       </c>
       <c r="O345">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=943</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1944</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Rábacsanak, Magyar Királyság</t>
+          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Magyarország</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J346" t="inlineStr">
+        <is>
+          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N346">
         <v>1941</v>
       </c>
       <c r="O346">
-        <v>1946</v>
+        <v>1951</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1944</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Garamkövesd, Magyar Királyság</t>
+          <t>Balatonszepezd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>parish priest, expelled by the Czechoslovak authorities in 1945</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N347">
         <v>1941</v>
       </c>
       <c r="O347">
-        <v>1945</v>
+        <v>1957</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1944</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Czibere Mihály</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J348" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N348">
         <v>1941</v>
       </c>
       <c r="O348">
-        <v>1945</v>
+        <v>1952</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=133</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1944</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Rocky River, OH, USA</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>the leader of the Hungarian Servites</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N349">
         <v>1941</v>
       </c>
       <c r="O349">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1944</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Dömötör Lajos Ede OFM</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>theology professor, member of the order’s Definitory</t>
+          <t>tanulmányok végzése</t>
         </is>
       </c>
       <c r="N350">
         <v>1941</v>
       </c>
       <c r="O350">
-        <v>1950</v>
+        <v>1945</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=218</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1944</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Kerner István Paszkál OFM</t>
+          <t>Forró János Alpár OFM</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Holy Family Church, Oldenburg, IN, USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Holy Family Church</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>több rendházban is szolgál, majd kórházlelkész</t>
         </is>
       </c>
       <c r="N351">
         <v>1941</v>
       </c>
       <c r="O351">
-        <v>1950</v>
+        <v>1945</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=539</t>
+          <t>/persons_v2/view.php?id=284</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1944</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Berlin, Germany</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>Germany</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>tanulmányok végzése, illetve oktatási tevékenység, közben 1947 körül Flint, MI, USA, majd Roebling, NJ, USA, 1950 körül New York, NY, USA</t>
         </is>
       </c>
       <c r="N352">
         <v>1941</v>
       </c>
       <c r="O352">
-        <v>1953</v>
+        <v>1962</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1944</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Mihályfa, Magyar Királyság</t>
+          <t>Rábacsanak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N353">
         <v>1941</v>
       </c>
       <c r="O353">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1944</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
+          <t>Garamkövesd, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I354" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I354" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>camp chaplain</t>
+          <t>plébános, a csehszlovák hatóságok 1945-ben kiutasítják</t>
         </is>
       </c>
       <c r="N354">
         <v>1941</v>
       </c>
       <c r="O354">
         <v>1945</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1944</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Salköveskút, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J355" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N355">
         <v>1941</v>
       </c>
       <c r="O355">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1944</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Láng Imre SJ</t>
+          <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>nurse</t>
+          <t>a magyar szerviták előljárója</t>
         </is>
       </c>
       <c r="N356">
         <v>1941</v>
       </c>
       <c r="O356">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=637</t>
+          <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1944</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Medgyess A. József</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Munkács, Magyar Királyság</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>independent religious educator</t>
+          <t>teológiai tanár, rendi definitor</t>
         </is>
       </c>
       <c r="N357">
         <v>1941</v>
       </c>
       <c r="O357">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=718</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1944</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Kerner István Paszkál OFM</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>Holy Family Church, Oldenburg, IN, USA</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J358" t="inlineStr">
+        <is>
+          <t>Holy Family Church</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N358">
         <v>1941</v>
       </c>
       <c r="O358">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1944</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Pintér János</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Győr, Magyar Királyság</t>
+          <t>Berlin, Németország</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>camp chaplain</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N359">
         <v>1941</v>
       </c>
       <c r="O359">
-        <v>1946</v>
+        <v>1953</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=878</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1944</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Radnóczy Adalbert Kelemen O.Praem</t>
+          <t>Koloszár István</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Keszthely, Magyar Királyság</t>
+          <t>Mihályfa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>teacher, then building manager</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N360">
         <v>1941</v>
       </c>
       <c r="O360">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=909</t>
+          <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1944</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Raile Jakab SJ</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I361" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N361">
         <v>1941</v>
       </c>
       <c r="O361">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=911</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1944</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>Kiskunfélegyháza, Magyar Királyság</t>
+          <t>Salköveskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>small group leader</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N362">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="O362">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1944</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>Komárom, Magyar Királyság</t>
+          <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>betegápoló</t>
         </is>
       </c>
       <c r="N363">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="O363">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1944</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Bittmann Antal</t>
+          <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Bőszénfa, Magyar Királyság</t>
+          <t>Munkács, Magyar Királyság</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>administrator</t>
+          <t>önálló hitoktató</t>
         </is>
       </c>
       <c r="N364">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="O364">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=86</t>
+          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1944</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Borsy György Engelbert OFM</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Helyőrségi Kórház, Szeged, Magyar Királyság</t>
+          <t>Belgium</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Helyőrségi Kórház</t>
+          <t>Belgium</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>religious educator, camp chaplain</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N365">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="O365">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=108</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1944</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Cseh Gyula Titusz OFM</t>
+          <t>Pintér János</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>His places of service cannot be identified; he died in Roebling, NJ, USA.</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N366">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="O366">
-        <v>1960</v>
+        <v>1946</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=151</t>
+          <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1944</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Deésy István Ipoly OFM</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Magyar Királyság</t>
+          <t>Keszthely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>assistant manager</t>
+          <t>tanár, majd házgondnok</t>
         </is>
       </c>
       <c r="N367">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="O367">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=184</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>1944</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Grigássy J. Gyula</t>
+          <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>episcopal secretary</t>
+          <t>lelkipásztor</t>
         </is>
       </c>
       <c r="N368">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="O368">
-        <v>1960</v>
+        <v>1948</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=337</t>
+          <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>1944</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Sorossy Sándor</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>Budatétény, Magyar Királyság</t>
+          <t>Nagyhalász, Magyarország</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>szervező lelkész</t>
         </is>
       </c>
       <c r="N369">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="O369">
-        <v>1945</v>
+        <v>1958</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=1024</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>1944</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Suba Viktor</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság</t>
+          <t>Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N370">
-        <v>1942</v>
+        <v>1941</v>
       </c>
       <c r="O370">
-        <v>1945</v>
+        <v>1952</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=1021</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>1944</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>Czuczor Gergely Bencés Gimnázium, Győr, Magyar Királyság</t>
+          <t>Kiskunfélegyháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J371" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>kisszemináriumi elöljáró</t>
         </is>
       </c>
       <c r="N371">
         <v>1942</v>
       </c>
       <c r="O371">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>1944</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Komárom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>principal, head of the boarding school, dorm supervisor, and religion teacher</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N372">
         <v>1942</v>
       </c>
       <c r="O372">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>1944</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Bittmann Antal</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Miskolc, Magyar Királyság</t>
+          <t>Bőszénfa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>Religious education teacher at the archdiocesan girls’ school; imprisoned in 1945 and 1947</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N373">
         <v>1942</v>
       </c>
       <c r="O373">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=86</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>1944</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>Győr, Magyar Királyság</t>
+          <t>Helyőrségi Kórház, Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J374" t="inlineStr">
+        <is>
+          <t>Helyőrségi Kórház</t>
+        </is>
+      </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>the spiritual director of the seminarians</t>
+          <t>hitoktató, tábori lelkész</t>
         </is>
       </c>
       <c r="N374">
         <v>1942</v>
       </c>
       <c r="O374">
         <v>1945</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>1944</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Keller György Illés OCD</t>
+          <t>Cseh Gyula Titusz OFM</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>Uganda</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>Uganda</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>imprisoned</t>
+          <t>Szolgálati helyei nem beazonosíthatóak, Roebling, NJ, USA-ban hunyt el.</t>
         </is>
       </c>
       <c r="N375">
         <v>1942</v>
       </c>
       <c r="O375">
-        <v>1947</v>
+        <v>1960</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=518</t>
+          <t>/persons_v2/view.php?id=151</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>1944</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>Csorna, Magyar Királyság</t>
+          <t>Csíksomlyó, Magyar Királyság</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>college professor, novice master, prefect of the order’s novices</t>
+          <t>házfőnökhelyettes</t>
         </is>
       </c>
       <c r="N376">
         <v>1942</v>
       </c>
       <c r="O376">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="Q376" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377">
         <v>1944</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Kosty János</t>
+          <t>Grigássy J. Gyula</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>Beregszilvás, Magyar Királyság</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N377">
         <v>1942</v>
       </c>
       <c r="O377">
-        <v>1945</v>
+        <v>1960</v>
       </c>
       <c r="Q377" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=574</t>
+          <t>/persons_v2/view.php?id=337</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378">
         <v>1944</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>Újvidék, Magyar Királyság</t>
+          <t>Budatétény, Magyar Királyság</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>hitoktató, majd katonai szolgálaton</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N378">
         <v>1942</v>
       </c>
       <c r="O378">
         <v>1945</v>
       </c>
       <c r="Q378" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379">
         <v>1944</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság</t>
+          <t>Kőszeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>pastor, counselor, playground supervisor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N379">
         <v>1942</v>
       </c>
       <c r="O379">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q379" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380">
         <v>1944</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Czuczor Gergely Bencés Gimnázium, Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J380" t="inlineStr">
+        <is>
+          <t>Czuczor Gergely Bencés Gimnázium</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>Chaplain of the 383rd Infantry Regiment, 96th Infantry Division, with the rank of major, on the Pacific Theater; according to other sources, on the North Africa–Italy Theater</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N380">
         <v>1942</v>
       </c>
       <c r="O380">
         <v>1945</v>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381">
         <v>1944</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>Akron, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>rektor, az internátus vezetője, házfőnök és hittanár</t>
         </is>
       </c>
       <c r="N381">
         <v>1942</v>
       </c>
       <c r="O381">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="Q381" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382">
         <v>1944</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Miskolc, Magyar Királyság</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>on duty</t>
+          <t>érseki nőnevelő intézet hittanára, közben 1945-ben és 1947-ben börtönben</t>
         </is>
       </c>
       <c r="N382">
         <v>1942</v>
       </c>
       <c r="O382">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383">
         <v>1944</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Molnár András</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>a kispapok lelkivezetője</t>
         </is>
       </c>
       <c r="N383">
         <v>1942</v>
       </c>
       <c r="O383">
-        <v>1954</v>
+        <v>1945</v>
       </c>
       <c r="Q383" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=757</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384">
         <v>1944</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Moullion Kálmán, Msgr.</t>
+          <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>Őrszállás, Magyar Királyság</t>
+          <t>Uganda</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Uganda</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>Pastor assigned to Hódság</t>
+          <t>internálva</t>
         </is>
       </c>
       <c r="N384">
         <v>1942</v>
       </c>
       <c r="O384">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="Q384" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=778</t>
+          <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385">
         <v>1944</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Oberlander János</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>St. John Catholic Church, Middletown, OH, USA</t>
+          <t>Csorna, Magyar Királyság</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John Catholic Church</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>főiskolai tanár, újoncmester, a rendi növendékek prefektusa</t>
         </is>
       </c>
       <c r="N385">
         <v>1942</v>
       </c>
       <c r="O385">
-        <v>1968</v>
+        <v>1950</v>
       </c>
       <c r="Q385" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=830</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386">
         <v>1944</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Kosty János</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
+          <t>Beregszilvás, Magyar Királyság</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>theological studies</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N386">
         <v>1942</v>
       </c>
       <c r="O386">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q386" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=574</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387">
         <v>1944</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Oroskovits Jenő Lajos</t>
+          <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Újvidék, Magyar Királyság</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>camp chaplain</t>
+          <t>hitoktató, majd katonai szolgálaton</t>
         </is>
       </c>
       <c r="N387">
         <v>1942</v>
       </c>
       <c r="O387">
         <v>1945</v>
       </c>
       <c r="Q387" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=837</t>
+          <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388">
         <v>1944</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>Brit Uganda Protektorátus</t>
+          <t>Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>Brit Uganda Protektorátus</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>interned</t>
+          <t>lelkipásztor, konzulátor, a játszótér vezetője</t>
         </is>
       </c>
       <c r="N388">
         <v>1942</v>
       </c>
       <c r="O388">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="Q388" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389">
         <v>1944</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Poór Albert Pál</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>field chaplain with the II Corps, likely in what is now Ukraine and Belarus</t>
+          <t>A 383. gyalogezred, 96. gyaloghadosztály káplánja, őrnagyi rangban a Csendes-óceáni hadszíntéren, más források szerint Észak-Afrika–Olaszország hadszintér</t>
         </is>
       </c>
       <c r="N389">
         <v>1942</v>
       </c>
       <c r="O389">
         <v>1945</v>
       </c>
       <c r="Q389" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=891</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390">
         <v>1944</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Pulyai Ferdinánd Lambert OFM</t>
+          <t>Magyar József</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Akron, OH, USA</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>Veszprém, Magyar Királyság</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>head of household</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N390">
         <v>1942</v>
       </c>
       <c r="O390">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q390" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=902</t>
+          <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391">
         <v>1944</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>Központi Papnevelő Intézet, Budapest, Magyar Királyság</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Központi Papnevelő Intézet</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>Vice Rector, Bursar, and also a religion teacher at the Ranolder Teacher Training Institute (between 1942 and 1944)</t>
+          <t>rendi szolgálatban</t>
         </is>
       </c>
       <c r="N391">
         <v>1942</v>
       </c>
       <c r="O391">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q391" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392">
         <v>1944</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Radányi Rókus SJ</t>
+          <t>Molnár András</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Paterson, NJ, USA</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Hungary</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J392" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>minister, boarding school prefect, religion teacher, newspaper editor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N392">
         <v>1942</v>
       </c>
       <c r="O392">
-        <v>1948</v>
+        <v>1954</v>
       </c>
       <c r="Q392" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=907</t>
+          <t>/persons_v2/view.php?id=757</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393">
         <v>1944</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Sereghy Bazil, Msgr.</t>
+          <t>Moullion Kálmán, Msgr.</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>Ungvár, Magyar Királyság</t>
+          <t>Őrszállás, Magyar Királyság</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>religion teacher</t>
+          <t>kihelyezett lelkész Hódság székhellyel</t>
         </is>
       </c>
       <c r="N393">
         <v>1942</v>
       </c>
       <c r="O393">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q393" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=983</t>
+          <t>/persons_v2/view.php?id=778</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394">
         <v>1944</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Simor János OFM</t>
+          <t>Oberlander János</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>Szentföldi rendház, majd számos különböző szolgálati helyen., Budapest, Magyar Királyság</t>
+          <t>St. John Catholic Church, Middletown, OH, USA</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
-          <t>Szentföldi rendház, majd számos különböző szolgálati helyen.</t>
+          <t>St. John Catholic Church</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>A monastery in the Holy Land, and then at various other places of service.</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N394">
         <v>1942</v>
       </c>
       <c r="O394">
-        <v>1950</v>
+        <v>1968</v>
       </c>
       <c r="Q394" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=995</t>
+          <t>/persons_v2/view.php?id=830</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395">
         <v>1944</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Magyar Királyság</t>
+          <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J395" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>provincial governor</t>
+          <t>teológiai tanulmányok</t>
         </is>
       </c>
       <c r="N395">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O395">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="Q395" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396">
         <v>1944</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Csellár Jenő István OSPPE</t>
+          <t>Oroskovits Jenő Lajos</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>junior master, then assistant head of house</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N396">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O396">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q396" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=155</t>
+          <t>/persons_v2/view.php?id=837</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397">
         <v>1944</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Brit Uganda Protektorátus</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Brit Uganda Protektorátus</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>high school teacher, spiritual director at Bernardium, the order’s educational lecturer, librarian</t>
+          <t>internálva</t>
         </is>
       </c>
       <c r="N397">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O397">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="Q397" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398">
         <v>1944</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>Biblical studies</t>
+          <t>tábori lelkész a II. hadtestnél, valószínűleg a mai Ukrajna és Belarusz területén</t>
         </is>
       </c>
       <c r="N398">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O398">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q398" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399">
         <v>1944</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Dénes János Gergely COr, dr.</t>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Veszprém, Magyar Királyság</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>secretary at the Hungarian Embassy accredited to the Holy See</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N399">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O399">
         <v>1945</v>
       </c>
       <c r="Q399" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=197</t>
+          <t>/persons_v2/view.php?id=902</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400">
         <v>1944</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Fitz Mihály</t>
+          <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>Csábóc, Magyar Királyság</t>
+          <t>Központi Papnevelő Intézet, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J400" t="inlineStr">
+        <is>
+          <t>Központi Papnevelő Intézet</t>
+        </is>
+      </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>vicerektor, ökonómus, egyúttal a Ranolder Tanítóképző Intézet hittanára (1942-1944 között)</t>
         </is>
       </c>
       <c r="N400">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O400">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q400" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=277</t>
+          <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401">
         <v>1944</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Frankó Ede</t>
+          <t>Radányi Rókus SJ</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Szatmárnémeti, Magyarország</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>miniszter, konviktusi prefektus, hittanár, újságszerkesztő</t>
         </is>
       </c>
       <c r="N401">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O401">
         <v>1948</v>
       </c>
       <c r="Q401" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=287</t>
+          <t>/persons_v2/view.php?id=907</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402">
         <v>1944</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Frey Ferenc Dezső OFM, Dr.</t>
+          <t>Sereghy Bazil, Msgr.</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
-          <t>Esztergom, Magyar Királyság</t>
+          <t>Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K402" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>hittanár</t>
         </is>
       </c>
       <c r="N402">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O402">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q402" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=983</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403">
         <v>1944</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Simor János OFM</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Szentföldi rendház, majd számos különböző szolgálati helyen., Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J403" t="inlineStr">
+        <is>
+          <t>Szentföldi rendház, majd számos különböző szolgálati helyen.</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>pursuing studies</t>
+          <t>Szentföldi rendház, majd számos különböző szolgálati helyen.</t>
         </is>
       </c>
       <c r="N403">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O403">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q403" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=995</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404">
         <v>1944</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>Gerencsér Pál István Sch.P, dr.</t>
+          <t>Suba György</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Magyar Királyság</t>
+          <t>Kelecsény, Magyar Királyság</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N404">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O404">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q404" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=320</t>
+          <t>/persons_v2/view.php?id=1020</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405">
         <v>1944</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>Kertváros, Esztergom, Magyar Királyság</t>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J405" t="inlineStr">
         <is>
-          <t>Kertváros</t>
+          <t>Jezsuita Tartományfőnökség</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
-          <t>local pastor</t>
+          <t>tartományfőnök</t>
         </is>
       </c>
       <c r="N405">
         <v>1943</v>
       </c>
       <c r="O405">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="Q405" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406">
         <v>1944</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>Gáspár Márton</t>
+          <t>Csellár Jenő István OSPPE</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
+          <t>Pécs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I406" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>camp chaplain</t>
+          <t>újoncmester, majd helyettes házfőnök</t>
         </is>
       </c>
       <c r="N406">
         <v>1943</v>
       </c>
       <c r="O406">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q406" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=313</t>
+          <t>/persons_v2/view.php?id=155</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407">
         <v>1944</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>Komárom, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>gimnáziumi tanár, a Bernardium lelki igazgatója, a rend pedagógiai előadója, könyvtáros</t>
         </is>
       </c>
       <c r="N407">
         <v>1943</v>
       </c>
       <c r="O407">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="Q407" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408">
         <v>1944</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Olaszország</t>
+        </is>
+      </c>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>biblikus tanulmányok</t>
         </is>
       </c>
       <c r="N408">
         <v>1943</v>
       </c>
       <c r="O408">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q408" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409">
         <v>1944</v>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Dénes János Gergely COr, dr.</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Magyar Királyság</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Olaszország</t>
+        </is>
+      </c>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>titkár a Szentszékhez akkreditált magyar követségen</t>
         </is>
       </c>
       <c r="N409">
         <v>1943</v>
       </c>
       <c r="O409">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="Q409" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=197</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410">
         <v>1944</v>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>Hoffer Lipót József OSB, dr.</t>
+          <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
-          <t>Zalaapáti, Magyar Királyság</t>
+          <t>Csábóc, Magyar Királyság</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>religious educator</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N410">
         <v>1943</v>
       </c>
       <c r="O410">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q410" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=403</t>
+          <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411">
         <v>1944</v>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
-          <t>Keszthely, Magyar Királyság</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N411">
         <v>1943</v>
       </c>
       <c r="O411">
         <v>1948</v>
       </c>
       <c r="Q411" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412">
         <v>1944</v>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Horváth István Anzelm OSB</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság</t>
+          <t>Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>lelkipásztor</t>
         </is>
       </c>
       <c r="N412">
         <v>1943</v>
       </c>
       <c r="O412">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="Q412" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=427</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413">
         <v>1944</v>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>Kolozsvár, Magyar Királyság</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>shoemaker, food collector, volunteer at a military hospital, and later a prisoner of war</t>
+          <t>tanulmányok végzése</t>
         </is>
       </c>
       <c r="N413">
         <v>1943</v>
       </c>
       <c r="O413">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q413" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414">
         <v>1944</v>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Nagykanizsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
-          <t>religious education teacher, then religious education teacher at the Institute for the Blind</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N414">
         <v>1943</v>
       </c>
       <c r="O414">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q414" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415">
         <v>1944</v>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Kertváros, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J415" t="inlineStr">
+        <is>
+          <t>Kertváros</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>Hungarian assistant pastor</t>
+          <t>helyi lelkész</t>
         </is>
       </c>
       <c r="N415">
         <v>1943</v>
       </c>
       <c r="O415">
-        <v>1962</v>
+        <v>1946</v>
       </c>
       <c r="Q415" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416">
         <v>1944</v>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>Karsay Ferenc Vilmos (OFM)</t>
+          <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
-          <t>preacher</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N416">
         <v>1943</v>
       </c>
       <c r="O416">
         <v>1945</v>
       </c>
       <c r="Q416" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=503</t>
+          <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417">
         <v>1944</v>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>Kecskés József Attila OFM</t>
+          <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>Sümeg, Magyar Királyság</t>
+          <t>Komárom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
-          <t>religious educator and camp chaplain</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N417">
         <v>1943</v>
       </c>
       <c r="O417">
         <v>1945</v>
       </c>
       <c r="Q417" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=514</t>
+          <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418">
         <v>1944</v>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Kelemen Kálmán Konrád OFM</t>
+          <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
+          <t>Pécs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I418" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
-        </is>
-[...8 lines deleted...]
-          <t>camp chaplain</t>
         </is>
       </c>
       <c r="N418">
         <v>1943</v>
       </c>
       <c r="O418">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q418" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=515</t>
+          <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419">
         <v>1944</v>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Szatmárnémeti, Magyar Királyság</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>parish priest</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="N419">
         <v>1943</v>
       </c>
       <c r="O419">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="Q419" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420">
         <v>1944</v>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Zalaapáti, Magyar Királyság</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K420" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N420">
         <v>1943</v>
       </c>
       <c r="O420">
-        <v>1949</v>
+        <v>1946</v>
       </c>
       <c r="Q420" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421">
         <v>1944</v>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>Kótai Zoltán Ádám, dr</t>
+          <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>Rákospalota, Magyar Királyság</t>
+          <t>Keszthely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
-          <t>religious educator</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N421">
         <v>1943</v>
       </c>
       <c r="O421">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="Q421" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=597</t>
+          <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422">
         <v>1944</v>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Horváth István Anzelm OSB</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
-          <t>Zalaapáti, Magyar Királyság</t>
+          <t>Kőszeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N422">
         <v>1943</v>
       </c>
       <c r="O422">
         <v>1948</v>
       </c>
       <c r="Q422" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=427</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423">
         <v>1944</v>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>Magyar József SVD</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
+          <t>Kolozsvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I423" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I423" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K423" t="inlineStr">
         <is>
-          <t>János Rácz, SVD, served as national secretary of the Society of the Holy Childhood of Jesus; József Magyar visited parishes in Transylvania.</t>
+          <t>cipész, élemiszergyűjtő, katonai kórházban segítő, majd hadifogoly</t>
         </is>
       </c>
       <c r="N423">
         <v>1943</v>
       </c>
       <c r="O423">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q423" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=684</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424">
         <v>1944</v>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>Belváros, Budafok, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J424" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K424" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>hitoktató, majd hitoktató a Vakok Intézetében</t>
         </is>
       </c>
       <c r="N424">
         <v>1943</v>
       </c>
       <c r="O424">
-        <v>1951</v>
+        <v>1946</v>
       </c>
       <c r="Q424" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425">
         <v>1944</v>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>Mundwell János</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH</t>
-[...4 lines deleted...]
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I425" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>magyar segédlelkész</t>
         </is>
       </c>
       <c r="N425">
         <v>1943</v>
       </c>
       <c r="O425">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="Q425" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=777</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426">
         <v>1944</v>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>Máriaföldi Péter Lukács OFM</t>
+          <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
-          <t>Vác, Magyar Királyság</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K426" t="inlineStr">
         <is>
-          <t>Director of the Third Order</t>
+          <t>hitszónok</t>
         </is>
       </c>
       <c r="N426">
         <v>1943</v>
       </c>
       <c r="O426">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="Q426" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=715</t>
+          <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427">
         <v>1944</v>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>Mészáros Árpád György OFM</t>
+          <t>Kecskés József Attila OFM</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>Collegium Antonianum, Róma, Italy</t>
+          <t>Sümeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>Italy</t>
-[...4 lines deleted...]
-          <t>Collegium Antonianum</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
-          <t>pursuing studies</t>
+          <t>hitoktató, közben tábori lelkész</t>
         </is>
       </c>
       <c r="N427">
         <v>1943</v>
       </c>
       <c r="O427">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q427" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=737</t>
+          <t>/persons_v2/view.php?id=514</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428">
         <v>1944</v>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>Nagy János</t>
+          <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
-          <t>Kunszentmárton, Magyar Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>tábori lelkész</t>
         </is>
       </c>
       <c r="N428">
         <v>1943</v>
       </c>
       <c r="O428">
         <v>1945</v>
       </c>
       <c r="Q428" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=791</t>
+          <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429">
         <v>1944</v>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Kovalicky Viktor</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
-          <t>Palóznak, Magyar Királyság</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K429" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N429">
         <v>1943</v>
       </c>
       <c r="O429">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="Q429" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=793</t>
+          <t>/persons_v2/view.php?id=593</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430">
         <v>1944</v>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
-          <t>Előszállás, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J430" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
-          <t>second counter</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N430">
         <v>1943</v>
       </c>
       <c r="O430">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q430" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431">
         <v>1944</v>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>Olajos Andor Elréd OSB, Dr.</t>
+          <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
-          <t>Pannonhalma, Magyar Királyság</t>
+          <t>Rákospalota, Magyar Királyság</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
-          <t>high school teacher; also served as a field chaplain in 1944</t>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N431">
         <v>1943</v>
       </c>
       <c r="O431">
         <v>1945</v>
       </c>
       <c r="Q431" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=831</t>
+          <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432">
         <v>1944</v>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>Petrie Gyula Kapisztrán OFM</t>
+          <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Zalaapáti, Magyar Királyság</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
-          <t>parish priest, head of the household</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N432">
         <v>1943</v>
       </c>
       <c r="O432">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="Q432" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=869</t>
+          <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433">
         <v>1944</v>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>Rieger Clétus</t>
+          <t>Magyar József SVD</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
-          <t>St. Sebastian Parish, Sebastian, OH, USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Sebastian Parish</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>a Jézus Szent Gyermeksége Műve országos titkára volt P. Rácz János SVD-vel; Magyar József az erdélyi plébániákat látogatta.</t>
         </is>
       </c>
       <c r="N433">
         <v>1943</v>
       </c>
       <c r="O433">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q433" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=936</t>
+          <t>/persons_v2/view.php?id=684</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434">
         <v>1944</v>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>Rába Márk Lukács OSPPE</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
-          <t>Sziklakápolna, Budapest, Magyar Királyság</t>
+          <t>Belváros, Budafok, Magyar Királyság</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J434" t="inlineStr">
         <is>
-          <t>Sziklakápolna</t>
+          <t>Belváros</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N434">
         <v>1943</v>
       </c>
       <c r="O434">
-        <v>1947</v>
+        <v>1951</v>
       </c>
       <c r="Q434" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=918</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435">
         <v>1944</v>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>Sarlós Károly Engelbert OSB, Dr.</t>
+          <t>Mundwell János</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
-          <t>Esztergom, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH</t>
+        </is>
+      </c>
+      <c r="J435" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K435" t="inlineStr">
         <is>
-          <t>high school teacher, camp chaplain</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N435">
         <v>1943</v>
       </c>
       <c r="O435">
-        <v>1945</v>
+        <v>1968</v>
       </c>
       <c r="Q435" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=960</t>
+          <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436">
         <v>1944</v>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>Sebes József SJ, Dr.</t>
+          <t>Máriaföldi Péter Lukács OFM</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
-          <t>Zikawei, Kína</t>
+          <t>Vác, Magyar Királyság</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
-          <t>theological studies</t>
+          <t>a harmadik rend igazgatója</t>
         </is>
       </c>
       <c r="N436">
         <v>1943</v>
       </c>
       <c r="O436">
         <v>1947</v>
       </c>
       <c r="Q436" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=979</t>
+          <t>/persons_v2/view.php?id=715</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437">
         <v>1944</v>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Senye Ferenc Sch.P.</t>
+          <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
-          <t>Mosonmagyaróvár, Magyar Királyság</t>
+          <t>Collegium Antonianum, Róma, Olaszország</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Olaszország</t>
+        </is>
+      </c>
+      <c r="J437" t="inlineStr">
+        <is>
+          <t>Collegium Antonianum</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>tanulmányok végzése</t>
         </is>
       </c>
       <c r="N437">
         <v>1943</v>
       </c>
       <c r="O437">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="Q437" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=980</t>
+          <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438">
         <v>1944</v>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>Simon Gyula Lambert O.Cist</t>
+          <t>Nagy János</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Kunszentmárton, Magyar Királyság</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K438" t="inlineStr">
         <is>
-          <t>High school teacher; concurrently, assistant pastor at St. Imre Church from 1943 to 1944; church administrator at the church on Ibrahim Street in Budapest from 1946 to 1948, then catechist, district pastor, and retreat leader</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N438">
         <v>1943</v>
       </c>
       <c r="O438">
+        <v>1945</v>
+      </c>
+      <c r="Q438" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=791</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439">
+        <v>1944</v>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>Nagy József</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H439" t="inlineStr">
+        <is>
+          <t>Palóznak, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I439" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K439" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N439">
+        <v>1943</v>
+      </c>
+      <c r="O439">
         <v>1948</v>
       </c>
-      <c r="Q438" t="inlineStr">
+      <c r="Q439" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=793</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440">
+        <v>1944</v>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t>Előszállás, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I440" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K440" t="inlineStr">
+        <is>
+          <t>másodszámvevő</t>
+        </is>
+      </c>
+      <c r="N440">
+        <v>1943</v>
+      </c>
+      <c r="O440">
+        <v>1945</v>
+      </c>
+      <c r="Q440" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=800</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441">
+        <v>1944</v>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>Olajos Andor Elréd OSB, Dr.</t>
+        </is>
+      </c>
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H441" t="inlineStr">
+        <is>
+          <t>Pannonhalma, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I441" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K441" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár, közben 1944-ben tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N441">
+        <v>1943</v>
+      </c>
+      <c r="O441">
+        <v>1945</v>
+      </c>
+      <c r="Q441" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=831</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442">
+        <v>1944</v>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>Petrie Gyula Kapisztrán OFM</t>
+        </is>
+      </c>
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+        </is>
+      </c>
+      <c r="H442" t="inlineStr">
+        <is>
+          <t>Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="I442" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K442" t="inlineStr">
+        <is>
+          <t>plébános, házfőnök</t>
+        </is>
+      </c>
+      <c r="N442">
+        <v>1943</v>
+      </c>
+      <c r="O442">
+        <v>1946</v>
+      </c>
+      <c r="Q442" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=869</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443">
+        <v>1944</v>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>Rieger Clétus</t>
+        </is>
+      </c>
+      <c r="E443" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G443" t="inlineStr">
+        <is>
+          <t>Cincinnati, OH, USA</t>
+        </is>
+      </c>
+      <c r="H443" t="inlineStr">
+        <is>
+          <t>St. Sebastian Parish, Sebastian, OH, USA</t>
+        </is>
+      </c>
+      <c r="I443" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J443" t="inlineStr">
+        <is>
+          <t>St. Sebastian Parish</t>
+        </is>
+      </c>
+      <c r="K443" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N443">
+        <v>1943</v>
+      </c>
+      <c r="O443">
+        <v>1945</v>
+      </c>
+      <c r="Q443" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=936</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444">
+        <v>1944</v>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
+        <is>
+          <t>Rába Márk Lukács OSPPE</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+        </is>
+      </c>
+      <c r="H444" t="inlineStr">
+        <is>
+          <t>Sziklakápolna, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I444" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J444" t="inlineStr">
+        <is>
+          <t>Sziklakápolna</t>
+        </is>
+      </c>
+      <c r="K444" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N444">
+        <v>1943</v>
+      </c>
+      <c r="O444">
+        <v>1947</v>
+      </c>
+      <c r="Q444" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=918</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445">
+        <v>1944</v>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t>Esztergom, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I445" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K445" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár, tábori lelkész</t>
+        </is>
+      </c>
+      <c r="N445">
+        <v>1943</v>
+      </c>
+      <c r="O445">
+        <v>1945</v>
+      </c>
+      <c r="Q445" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=960</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446">
+        <v>1944</v>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>Sebes József SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H446" t="inlineStr">
+        <is>
+          <t>Zikawei, Kína</t>
+        </is>
+      </c>
+      <c r="I446" t="inlineStr">
+        <is>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K446" t="inlineStr">
+        <is>
+          <t>teológiai tanulmányok</t>
+        </is>
+      </c>
+      <c r="N446">
+        <v>1943</v>
+      </c>
+      <c r="O446">
+        <v>1947</v>
+      </c>
+      <c r="Q446" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=979</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447">
+        <v>1944</v>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>Senye Ferenc Sch.P.</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>Mosonmagyaróvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I447" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K447" t="inlineStr">
+        <is>
+          <t>tanár</t>
+        </is>
+      </c>
+      <c r="N447">
+        <v>1943</v>
+      </c>
+      <c r="O447">
+        <v>1945</v>
+      </c>
+      <c r="Q447" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=980</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448">
+        <v>1944</v>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>Simon Gyula Lambert O.Cist</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H448" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I448" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K448" t="inlineStr">
+        <is>
+          <t>gimnáziumi tanár, közben 1943 – 1944 Szent Imre templom segédlelkész, 1946 – 1948 Budapest – Ibrahim u. templomigazgató, majd katekéta, körzetlelkész és lelkigyakorlat vezető</t>
+        </is>
+      </c>
+      <c r="N448">
+        <v>1943</v>
+      </c>
+      <c r="O448">
+        <v>1948</v>
+      </c>
+      <c r="Q448" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>