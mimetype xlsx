--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,21528 +98,25239 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B4">
         <v>1944</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Eseménytípus szűrő</t>
+          <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Minden esemény</t>
+          <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Ország szűrő</t>
+          <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Minden ország</t>
+          <t>All countries</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Összegzés</t>
+          <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>94</v>
+        <v>109</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="B10">
-        <v>265</v>
+        <v>312</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Születések</t>
+          <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>5</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Halálozások</t>
+          <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>7</v>
+        <v>8</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Szentelések</t>
+          <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>11</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálatok</t>
+          <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>66</v>
+        <v>79</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Külföldi szolgálatok</t>
+          <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Év</t>
+          <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Szekció</t>
+          <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Eseménytípus</t>
+          <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Név</t>
+          <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Felekezet</t>
+          <t>Denomination</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Fokozat</t>
+          <t>Grade</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Egyházmegye / rend</t>
+          <t>Diocese / order</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Hely</t>
+          <t>Place</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Ország</t>
+          <t>Country</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Intézmény</t>
+          <t>Institution</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Beosztás</t>
+          <t>Position</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Címke</t>
+          <t>Label</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Leírás</t>
+          <t>Description</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Dátum tól</t>
+          <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Dátum ig</t>
+          <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Jelenleg</t>
+          <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Személy linkje</t>
+          <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1944</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság - adminisztrátor, majd plébános</t>
+          <t>Nepumuki Szent János plébánia, Budaörs, Magyar Királyság - administrator, then parish priest</t>
         </is>
       </c>
       <c r="N18">
         <v>1925</v>
       </c>
       <c r="O18">
         <v>1944</v>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1944</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bakos István</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság - segédlelkész
-Kisboldogasszony templom, Alsógyöröd, Magyar Királyság - segédlelkész</t>
+          <t>Alexandriai Szent Katalin Plébánia, Szőreg, Magyar Királyság - assistant pastor
+Kisboldogasszony templom, Alsógyöröd, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1936
 1944</t>
         </is>
       </c>
       <c r="O19">
         <v>1944</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1944</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Mezőnyárád, Magyar Királyság - novíciusmester, újoncmester, majd plébános
-Lemezgyár - szalézi plébánia, Borsodnádasd, Magyarország - plébános</t>
+          <t>Mezőnyárád, Magyar Királyság - novice master, novice director, and later parish priest
+Lemezgyár - szalézi plébánia, Borsodnádasd, Hungary - parish priest</t>
         </is>
       </c>
       <c r="N20" t="inlineStr">
         <is>
           <t>1938
 1944</t>
         </is>
       </c>
       <c r="O20" t="inlineStr">
         <is>
           <t>1944
 1952</t>
         </is>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1944</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Beginning of domestic service</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság - tercia</t>
+          <t>Szeged, Magyar Királyság - third</t>
         </is>
       </c>
       <c r="N21">
         <v>1944</v>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1944</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Apostoli Nunciatúra, Budapest, Magyar Királyság - nunciusi másodtitkár</t>
+          <t>Apostoli Nunciatúra, Budapest, Magyar Királyság - Deputy Secretary of the Nunciature</t>
         </is>
       </c>
       <c r="N22">
         <v>1944</v>
       </c>
       <c r="O22">
         <v>1945</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1944</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Banykó Viktor SJ</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>Pécs</t>
         </is>
       </c>
       <c r="N23" t="inlineStr">
         <is>
-          <t>1944. június 25.
+          <t>June 25, 1944
 1944</t>
         </is>
       </c>
       <c r="O23">
         <v>1946</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=75</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1944</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>camp chaplain</t>
         </is>
       </c>
       <c r="N24">
         <v>1942</v>
       </c>
       <c r="O24">
         <v>1944</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1944</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése</t>
+          <t>Beginning of domestic service</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N25">
         <v>1944</v>
       </c>
       <c r="O25">
         <v>1948</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1944</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Papszentelés
-Külföldi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of foreign service</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Bognár József, Msgr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>Lisle, IL, USA
-Wilkes-Barre, PA, USA - segédlelkész</t>
+Wilkes-Barre, PA, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N26" t="inlineStr">
         <is>
-          <t>1944. július 23.
+          <t>July 23, 1944
 1944</t>
         </is>
       </c>
       <c r="O26">
         <v>1947</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=97</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1944</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>camp chaplain</t>
         </is>
       </c>
       <c r="N27">
         <v>1944</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1944</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Hazatérés</t>
+          <t>Return home</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Hittudományi Főiskola, Szeged, Magyar Királyság - teológiai tanár</t>
+          <t>Hittudományi Főiskola, Szeged, Magyar Királyság - theology professor</t>
         </is>
       </c>
       <c r="N28">
         <v>1944</v>
       </c>
       <c r="O28">
         <v>1946</v>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1944</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - Iparos-, és Munkásifjak Országos Egyesülete</t>
+          <t>Budapest, Magyar Királyság - National Association of Young Craftsmen and Workers</t>
         </is>
       </c>
       <c r="N29">
         <v>1944</v>
       </c>
       <c r="O29">
         <v>1948</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1944</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Papszentelés
-Anyaországi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of domestic service</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Csatlós Ferenc, Dr.</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Esztergom, Magyar Királyság
-Szentendre, Magyar Királyság - segédlelkész</t>
+Szentendre, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N30" t="inlineStr">
         <is>
-          <t>1944. június 18.
+          <t>June 18, 1944
 1944</t>
         </is>
       </c>
       <c r="O30">
         <v>1946</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=139</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1944</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
+          <t>Dudinszky Sándor, mindszentapáti és komoróci</t>
+        </is>
+      </c>
+      <c r="E31" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F31" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G31" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H31" t="inlineStr">
+        <is>
+          <t>Tiszaborkút, Osztrák-Magyar Monarchia - parish priest</t>
+        </is>
+      </c>
+      <c r="N31">
+        <v>1913</v>
+      </c>
+      <c r="O31">
+        <v>1944</v>
+      </c>
+      <c r="Q31" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=985</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32">
+        <v>1944</v>
+      </c>
+      <c r="B32" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C32" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D32" t="inlineStr">
+        <is>
           <t>Dunay Antal, Dr.</t>
         </is>
       </c>
-      <c r="E31" t="inlineStr">
-[...20 lines deleted...]
-      <c r="N31" t="inlineStr">
+      <c r="E32" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F32" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G32" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H32" t="inlineStr">
+        <is>
+          <t>Felsővízivárosi Szent Anna plébánia, Budapest, Magyar Királyság - assistant pastor
+Magyar Királyság - 3rd Garrison Hospital of the 3rd Corps of the Hungarian Defense Forces - Hospital Chaplain</t>
+        </is>
+      </c>
+      <c r="N32" t="inlineStr">
         <is>
           <t>1940
 1944</t>
         </is>
       </c>
-      <c r="O31">
-[...2 lines deleted...]
-      <c r="Q31" t="inlineStr">
+      <c r="O32">
+        <v>1944</v>
+      </c>
+      <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=221</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1944</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Örökfogadalom</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Egres József Odó O.Cist, Dr.</t>
+          <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Szent Imre templom, Budapest, Magyarország - egyetemi hallgató, 1944 – 1945 között segédlelkész, a rend iskolájában 1946 – 1947 között gimnáziumi tanár
-[...8 lines deleted...]
-        </is>
+          <t>Kálvária templom, Szatmárnémeti, Romania - parish priest</t>
+        </is>
+      </c>
+      <c r="N33">
+        <v>1944</v>
       </c>
       <c r="O33">
-        <v>1947</v>
+        <v>1981</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=231</t>
+          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1944</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat megkezdése
-Rendbe lépés</t>
+          <t>Priestly ordination
+Beginning of domestic service
+Perpetual vows</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Egres József Odó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Manréza, Budapest - novíciátus, szabósegéd</t>
+          <t>Szent Imre templom, Budapest, Hungary - university student; assistant pastor from 1944 to 1945; high school teacher at the order’s school from 1946 to 1947
+Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
-          <t>1944
-1944. szeptember 6.</t>
+          <t>May 17, 1944
+1944
+April 5, 1944</t>
         </is>
       </c>
       <c r="O34">
         <v>1947</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=231</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1944</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Papszentelés
-[...1 lines deleted...]
-Örökfogadalom</t>
+          <t>Beginning of domestic service
+Entry into religious life</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>Ferenczy György Csaba O.Cist, dr</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság
-[...1 lines deleted...]
-Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+          <t>Manréza, Budapest - novitiate, tailor’s apprentice</t>
         </is>
       </c>
       <c r="N35" t="inlineStr">
         <is>
-          <t>1944. május 16.
-[...1 lines deleted...]
-1944. január 4.</t>
+          <t>1944
+September 6, 1944</t>
         </is>
       </c>
       <c r="O35">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=271</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1944</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Priestly ordination
+Beginning of domestic service
+Perpetual vows</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
+          <t>Ferenczy György Csaba O.Cist, dr</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság
+Eger, Magyar Királyság - high school teacher
+Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>May 16, 1944
+1944
+January 4, 1944</t>
+        </is>
+      </c>
+      <c r="O36">
+        <v>1945</v>
+      </c>
+      <c r="Q36" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=271</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37">
+        <v>1944</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
           <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G36" t="inlineStr">
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
-      <c r="H36" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N36" t="inlineStr">
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>Újváros, Nagyvárad, Magyar Királyság - assistant pastor
+Orosháza, Magyar Királyság - independent religious educator
+Pér, Magyar Királyság - refugee pastor</t>
+        </is>
+      </c>
+      <c r="N37" t="inlineStr">
         <is>
           <t>1942
 1944
 1944</t>
         </is>
       </c>
-      <c r="O36">
-[...2 lines deleted...]
-      <c r="Q36" t="inlineStr">
+      <c r="O37">
+        <v>1944</v>
+      </c>
+      <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=286</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1944</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Beginning of domestic service</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Getlik István</t>
+          <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Erdőd, Magyar Királyság - helyettes lelkész (közben Szolyva)</t>
+          <t>Bőnyrétalap, Magyar Királyság - assistant pastor</t>
         </is>
       </c>
       <c r="N38">
         <v>1944</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=325</t>
+          <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1944</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
+          <t>Getlik István</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>Szatmár</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>Erdőd, Magyar Királyság - assistant pastor (formerly in Szolyva)</t>
+        </is>
+      </c>
+      <c r="N39">
+        <v>1944</v>
+      </c>
+      <c r="Q39" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=325</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40">
+        <v>1944</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
           <t>Hajdusik József Tarzicius OSM</t>
         </is>
       </c>
-      <c r="E39" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G39" t="inlineStr">
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
-      <c r="H39" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N39" t="inlineStr">
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>Magyar Királyság - Army chaplain (first lieutenant)
+Súr, Hungary - house pastor, assistant pastor</t>
+        </is>
+      </c>
+      <c r="N40" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
-      <c r="O39" t="inlineStr">
+      <c r="O40" t="inlineStr">
         <is>
           <t>1944
 1947</t>
         </is>
       </c>
-      <c r="Q39" t="inlineStr">
+      <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=359</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=365</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1944</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Halter János</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Ahwei, Kína - probáció</t>
+          <t>Apatin, Magyar Királyság - assistant pastor, then interned</t>
         </is>
       </c>
       <c r="N41">
+        <v>1943</v>
+      </c>
+      <c r="O41">
         <v>1944</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=365</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1944</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése
-[...1 lines deleted...]
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
+          <t>Havas János SJ</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>Ahwei, Kína - probation</t>
+        </is>
+      </c>
+      <c r="N42">
+        <v>1944</v>
+      </c>
+      <c r="Q42" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=371</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43">
+        <v>1944</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>Beginning of foreign service
+Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
           <t>Hegyi József Péter OFM</t>
         </is>
       </c>
-      <c r="E42" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G42" t="inlineStr">
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
-      <c r="H42" t="inlineStr">
-[...6 lines deleted...]
-      <c r="N42" t="inlineStr">
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>Portage, PA, USA - parish priest (according to other sources, he was still in Transylvania at that time)
+Dés, Romania - pastor, director of the Holy Cross Army
+Nagyilonda, Romania - pastor</t>
+        </is>
+      </c>
+      <c r="N43" t="inlineStr">
         <is>
           <t>1944
 1943
 1944</t>
         </is>
       </c>
-      <c r="O42" t="inlineStr">
+      <c r="O43" t="inlineStr">
         <is>
           <t>1948
 1944
 1945</t>
         </is>
       </c>
-      <c r="Q42" t="inlineStr">
+      <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
-    <row r="43">
-[...14 lines deleted...]
-      <c r="D43" t="inlineStr">
+    <row r="44">
+      <c r="A44">
+        <v>1944</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
         <is>
           <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
-      <c r="E43" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G43" t="inlineStr">
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
-      <c r="H43" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N43" t="inlineStr">
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>Valparaiso, IN, USA - missionary, while in: Chicago, IN, Joliet, IN, Milwaukee, Gary, IN
+Fairport Harbor, OH, USA - Parish priest at a Greek Catholic church, currently in Ashtabula, CO</t>
+        </is>
+      </c>
+      <c r="N44" t="inlineStr">
         <is>
           <t>1937
 1944</t>
         </is>
       </c>
-      <c r="O43" t="inlineStr">
+      <c r="O44" t="inlineStr">
         <is>
           <t>1944
 1947</t>
         </is>
       </c>
-      <c r="Q43" t="inlineStr">
+      <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=404</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=426</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1944</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>Horváth Jenő</t>
+          <t>Horváth István, Msgr.</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>St. Catherine, ON, Canada</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Leechburg, PA, USA</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canada - parish priest</t>
         </is>
       </c>
       <c r="N45">
         <v>1944</v>
       </c>
+      <c r="O45">
+        <v>1988</v>
+      </c>
       <c r="Q45" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=428</t>
+          <t>/persons_v2/view.php?id=426</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1944</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>Horváth Olivér Jenő (OFM)</t>
+          <t>Horváth Jenő</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>Leechburg, PA, USA</t>
         </is>
       </c>
       <c r="N46">
         <v>1944</v>
       </c>
-      <c r="O46">
-[...1 lines deleted...]
-      </c>
       <c r="Q46" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=436</t>
+          <t>/persons_v2/view.php?id=428</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1944</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
+          <t>Horváth Olivér Jenő (OFM)</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>Leechburg, PA, USA</t>
+        </is>
+      </c>
+      <c r="N47">
+        <v>1944</v>
+      </c>
+      <c r="O47">
+        <v>1954</v>
+      </c>
+      <c r="Q47" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=436</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48">
+        <v>1944</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
           <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
-      <c r="E47" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G47" t="inlineStr">
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
-      <c r="H47" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N47" t="inlineStr">
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>Kőszeg, Magyar Királyság - high school teacher and camp chaplain
+Sopron, Magyar Királyság - high school teacher</t>
+        </is>
+      </c>
+      <c r="N48" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
-      <c r="O47" t="inlineStr">
+      <c r="O48" t="inlineStr">
         <is>
           <t>1944
 1948</t>
         </is>
       </c>
-      <c r="Q47" t="inlineStr">
+      <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
-    <row r="48">
-[...14 lines deleted...]
-      <c r="D48" t="inlineStr">
+    <row r="49">
+      <c r="A49">
+        <v>1944</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
         <is>
           <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
-      <c r="E48" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G48" t="inlineStr">
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H48" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N48" t="inlineStr">
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>Újvidék, Magyar Királyság - religious educator
+Szeged, Magyar Királyság - scout leader</t>
+        </is>
+      </c>
+      <c r="N49" t="inlineStr">
         <is>
           <t>1943
 1944</t>
         </is>
       </c>
-      <c r="O48" t="inlineStr">
+      <c r="O49" t="inlineStr">
         <is>
           <t>1944
 1948</t>
         </is>
       </c>
-      <c r="Q48" t="inlineStr">
+      <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=499</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1944</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Beginning of domestic service</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
+          <t>Kilián János Csaba OFM, Dr</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság - Professor of Theology and Philosophy at the Sisters of St. Orsola’s Teacher Training College</t>
+        </is>
+      </c>
+      <c r="N50">
+        <v>1944</v>
+      </c>
+      <c r="O50">
+        <v>1947</v>
+      </c>
+      <c r="Q50" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=531</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51">
+        <v>1944</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
           <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
-      <c r="E50" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G50" t="inlineStr">
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
-      <c r="H50" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N50" t="inlineStr">
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>Margit körút, Budapest, Magyar Királyság - pastor, editor
+Csongrád, Magyar Királyság - parish priest, vicar general</t>
+        </is>
+      </c>
+      <c r="N51" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
-      <c r="O50" t="inlineStr">
+      <c r="O51" t="inlineStr">
         <is>
           <t>1944
 1947</t>
         </is>
       </c>
-      <c r="Q50" t="inlineStr">
+      <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
-    <row r="51">
-[...14 lines deleted...]
-      <c r="D51" t="inlineStr">
+    <row r="52">
+      <c r="A52">
+        <v>1944</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
         <is>
           <t>Kiss László Szaléz OFM, Isten szolgája</t>
         </is>
       </c>
-      <c r="E51" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G51" t="inlineStr">
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
-      <c r="H51" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N51" t="inlineStr">
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>Debrecen, Magyar Királyság - house manager, assistant pastor
+Gyöngyös, Magyar Királyság - Master of Theology, professor of philosophy and pastoral theology</t>
+        </is>
+      </c>
+      <c r="N52" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
-      <c r="O51" t="inlineStr">
+      <c r="O52" t="inlineStr">
         <is>
           <t>1944
 1946</t>
         </is>
       </c>
-      <c r="Q51" t="inlineStr">
+      <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=548</t>
         </is>
       </c>
     </row>
-    <row r="52">
-[...14 lines deleted...]
-      <c r="D52" t="inlineStr">
+    <row r="53">
+      <c r="A53">
+        <v>1944</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
         <is>
           <t>Kiss Zoltán</t>
         </is>
       </c>
-      <c r="E52" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G52" t="inlineStr">
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
         <is>
           <t>Hartford, CT, USA</t>
         </is>
       </c>
-      <c r="H52" t="inlineStr">
+      <c r="H53" t="inlineStr">
         <is>
           <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA
-USA - tábori lelkész</t>
-[...2 lines deleted...]
-      <c r="N52" t="inlineStr">
+USA - camp chaplain</t>
+        </is>
+      </c>
+      <c r="N53" t="inlineStr">
         <is>
           <t>1937
 1944</t>
         </is>
       </c>
-      <c r="O52" t="inlineStr">
+      <c r="O53" t="inlineStr">
         <is>
           <t>1944
 1947</t>
         </is>
       </c>
-      <c r="Q52" t="inlineStr">
+      <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=551</t>
         </is>
       </c>
     </row>
-    <row r="53">
-[...14 lines deleted...]
-      <c r="D53" t="inlineStr">
+    <row r="54">
+      <c r="A54">
+        <v>1944</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
         <is>
           <t>Koller Ignác</t>
         </is>
       </c>
-      <c r="E53" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G53" t="inlineStr">
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
-      <c r="H53" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N53" t="inlineStr">
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - assistant pastor
+New Castle, PA, USA - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N54" t="inlineStr">
         <is>
           <t>1939
 1944</t>
         </is>
       </c>
-      <c r="O53">
-[...2 lines deleted...]
-      <c r="Q53" t="inlineStr">
+      <c r="O54">
+        <v>1944</v>
+      </c>
+      <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
-    <row r="54">
-[...14 lines deleted...]
-      <c r="D54" t="inlineStr">
+    <row r="55">
+      <c r="A55">
+        <v>1944</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
         <is>
           <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
-      <c r="E54" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G54" t="inlineStr">
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
-      <c r="H54" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N54" t="inlineStr">
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>University of Edinburgh, Edinburgh, United Kingdom - Professor at the Institute of Animal Genetics / Institute of Genetics
+London, United Kingdom - Chester Beatty Research Institute / Royal Cancer Hospital, Professor, then Head of Department</t>
+        </is>
+      </c>
+      <c r="N55" t="inlineStr">
         <is>
           <t>1937
 1944</t>
         </is>
       </c>
-      <c r="O54" t="inlineStr">
+      <c r="O55" t="inlineStr">
         <is>
           <t>1944
 1952</t>
         </is>
       </c>
-      <c r="Q54" t="inlineStr">
+      <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=560</t>
-        </is>
-[...50 lines deleted...]
-          <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1944</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat megkezdése</t>
+          <t>Priestly ordination
+Beginning of foreign service</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>Kubacky Mihály</t>
+          <t>Kovács Dezső Lajos</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - segédlelkész</t>
-[...6 lines deleted...]
-        <v>1948</v>
+          <t>Hatboro, PA, USA - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N56" t="inlineStr">
+        <is>
+          <t>April 30, 1944
+1944</t>
+        </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=614</t>
+          <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1944</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Kékessy Imre István SJ, dr</t>
+          <t>Kubacky Mihály</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Taming, Kína - kollégiumi generális prefektus</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N57">
-        <v>1941</v>
+        <v>1944</v>
       </c>
       <c r="O57">
-        <v>1944</v>
+        <v>1948</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=529</t>
+          <t>/persons_v2/view.php?id=614</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1944</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Lehmayer Béla</t>
+          <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>Bácskai apostoli adminisztratúra</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Zenta, Magyar Királyság - hittanár, gimnáziumi igazgató, az Országos Nép- és Családvédelmi Alap (ONCSA) igazgatója</t>
+          <t>Taming, Kína - Residence Hall Director</t>
         </is>
       </c>
       <c r="N58">
+        <v>1941</v>
+      </c>
+      <c r="O58">
         <v>1944</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=643</t>
+          <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1944</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
+          <t>Lehmayer Béla</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>Bácskai apostoli adminisztratúra</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>Zenta, Magyar Királyság - religious education teacher, high school principal, director of the National Fund for the Protection of the People and the Family (ONCSA)</t>
+        </is>
+      </c>
+      <c r="N59">
+        <v>1944</v>
+      </c>
+      <c r="Q59" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=643</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60">
+        <v>1944</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
           <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
-      <c r="E59" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G59" t="inlineStr">
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
-      <c r="H59" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N59" t="inlineStr">
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>Zirc, Magyar Királyság - college professor, religious education teacher, and archivist, as well as a priest who celebrates Mass in Akló
+Zirc, Magyar Királyság - camp chaplain</t>
+        </is>
+      </c>
+      <c r="N60" t="inlineStr">
         <is>
           <t>1943
 1944</t>
         </is>
       </c>
-      <c r="O59" t="inlineStr">
+      <c r="O60" t="inlineStr">
         <is>
           <t>1944
 1945</t>
         </is>
       </c>
-      <c r="Q59" t="inlineStr">
+      <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
-    <row r="60">
-[...17 lines deleted...]
-      <c r="D60" t="inlineStr">
+    <row r="61">
+      <c r="A61">
+        <v>1944</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)
+Denomination change
+Incardination
+Denomination change</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
         <is>
           <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
-      <c r="E60" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G60" t="inlineStr">
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
-      <c r="H60" t="inlineStr">
-[...2 lines deleted...]
-Veszprém, Magyar Királyság - illegalitásban
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>Ungvár, Csehszlovákia - Ministerial Advisor, then Head of the Department of Religion and Public Education of the Transcarpathian Governorate, Government Commissioner
+Veszprém, Magyar Királyság - in illegality
 római katolikus</t>
         </is>
       </c>
-      <c r="L60" t="inlineStr">
+      <c r="L61" t="inlineStr">
         <is>
           <t>görög katolikus → római katolikus
 Munkács → Veszprém
 római katolikus</t>
         </is>
       </c>
-      <c r="M60" t="inlineStr">
+      <c r="M61" t="inlineStr">
         <is>
           <t>Felekezetváltás</t>
         </is>
       </c>
-      <c r="N60" t="inlineStr">
+      <c r="N61" t="inlineStr">
         <is>
           <t>1939
 1944
 1944
 1944
 1944</t>
         </is>
       </c>
-      <c r="O60" t="inlineStr">
+      <c r="O61" t="inlineStr">
         <is>
           <t>1944
 1948</t>
         </is>
       </c>
-      <c r="Q60" t="inlineStr">
+      <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=678</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=679</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1944</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
+          <t>Madár János</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>Sóskút, Magyar Királyság - parish priest</t>
+        </is>
+      </c>
+      <c r="N62">
+        <v>1919</v>
+      </c>
+      <c r="O62">
+        <v>1944</v>
+      </c>
+      <c r="Q62" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=679</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63">
+        <v>1944</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
           <t>Makkó Lajos</t>
         </is>
       </c>
-      <c r="E62" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G62" t="inlineStr">
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H62" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N62" t="inlineStr">
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>Magyar Királyság - field chaplain on the Eastern Front
+Brjanszk (Брянск), Szovjetunió - prisoner of war</t>
+        </is>
+      </c>
+      <c r="N63" t="inlineStr">
         <is>
           <t>1943
 1944</t>
         </is>
       </c>
-      <c r="O62" t="inlineStr">
+      <c r="O63" t="inlineStr">
         <is>
           <t>1944
 1947</t>
         </is>
       </c>
-      <c r="Q62" t="inlineStr">
+      <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
-    <row r="63">
-[...14 lines deleted...]
-      <c r="D63" t="inlineStr">
+    <row r="64">
+      <c r="A64">
+        <v>1944</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>Beginning of foreign service
+Transfer (previous place of service)</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
         <is>
           <t>Mandl Károly SBD</t>
         </is>
       </c>
-      <c r="E63" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G63" t="inlineStr">
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
-      <c r="H63" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N63" t="inlineStr">
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>Germany
+Magyar Királyság - caretaker at several monasteries</t>
+        </is>
+      </c>
+      <c r="N64" t="inlineStr">
         <is>
           <t>1944
 1931</t>
         </is>
       </c>
-      <c r="O63" t="inlineStr">
+      <c r="O64" t="inlineStr">
         <is>
           <t>1951
 1944</t>
         </is>
       </c>
-      <c r="Q63" t="inlineStr">
+      <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
-    <row r="64">
-[...14 lines deleted...]
-      <c r="D64" t="inlineStr">
+    <row r="65">
+      <c r="A65">
+        <v>1944</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
         <is>
           <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
-      <c r="E64" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G64" t="inlineStr">
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
-      <c r="H64" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N64" t="inlineStr">
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>Székesfehérvár, Magyar Királyság - high school teacher and youth preacher
+Zirc, Magyar Királyság - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N65" t="inlineStr">
         <is>
           <t>1943
 1944</t>
         </is>
       </c>
-      <c r="O64" t="inlineStr">
+      <c r="O65" t="inlineStr">
         <is>
           <t>1944
 1945</t>
         </is>
       </c>
-      <c r="Q64" t="inlineStr">
+      <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=733</t>
-        </is>
-[...46 lines deleted...]
-          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1944</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Mihalik Imre Károly, Dr.</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Csillaghegy, Budapest, Magyar Királyság - segédlelkész, közben tábori lelkész</t>
+          <t>Kolozsvár, Magyar Királyság - teacher, then camp chaplain</t>
         </is>
       </c>
       <c r="N66">
         <v>1944</v>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=742</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1944</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
+          <t>Mihalik Imre Károly, Dr.</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>Csillaghegy, Budapest, Magyar Királyság - assistant pastor, and at the same time, field chaplain</t>
+        </is>
+      </c>
+      <c r="N67">
+        <v>1944</v>
+      </c>
+      <c r="Q67" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=742</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68">
+        <v>1944</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
           <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G67" t="inlineStr">
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
-      <c r="H67" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N67" t="inlineStr">
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>Pécs, Magyar Királyság - religious education teacher and preacher; also served as a caretaker from 1937 to 1941
+Szent Imre templom, Budapest, Magyar Királyság - parish priest</t>
+        </is>
+      </c>
+      <c r="N68" t="inlineStr">
         <is>
           <t>1936
 1944</t>
         </is>
       </c>
-      <c r="O67" t="inlineStr">
+      <c r="O68" t="inlineStr">
         <is>
           <t>1944
 1945</t>
         </is>
       </c>
-      <c r="Q67" t="inlineStr">
+      <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=765</t>
-        </is>
-[...56 lines deleted...]
-          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1944</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Priestly ordination
+Beginning of domestic service
+Perpetual vows</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Máhig János, dr</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Veszprém, Magyar Királyság - őrizetben (később:  Sopronkőhida, később Sopron)</t>
-[...3 lines deleted...]
-        <v>1944</v>
+          <t>Szent Imre Gimnázium, Budapest, Magyar Királyság - student teacher
+Zirc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N69" t="inlineStr">
+        <is>
+          <t>May 16, 1944
+1944
+January 4, 1944</t>
+        </is>
       </c>
       <c r="O69">
         <v>1945</v>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=713</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1944</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
+          <t>Máhig János, dr</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>Veszprém, Magyar Királyság - in custody (later: Sopronkőhida, later Sopron)</t>
+        </is>
+      </c>
+      <c r="N70">
+        <v>1944</v>
+      </c>
+      <c r="O70">
+        <v>1945</v>
+      </c>
+      <c r="Q70" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=713</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71">
+        <v>1944</v>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
           <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
-      <c r="E70" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G70" t="inlineStr">
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
-      <c r="H70" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N70" t="inlineStr">
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>Fűzfőgyártelep, Magyar Királyság - assistant pastor
+Veszprém, Magyar Királyság - court chaplain and episcopal archivist</t>
+        </is>
+      </c>
+      <c r="N71" t="inlineStr">
         <is>
           <t>1943
 1944</t>
         </is>
       </c>
-      <c r="O70" t="inlineStr">
+      <c r="O71" t="inlineStr">
         <is>
           <t>1944
 1948</t>
         </is>
       </c>
-      <c r="Q70" t="inlineStr">
+      <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
-    <row r="71">
-[...14 lines deleted...]
-      <c r="D71" t="inlineStr">
+    <row r="72">
+      <c r="A72">
+        <v>1944</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
         <is>
           <t>Nagy Sándor</t>
         </is>
       </c>
-      <c r="E71" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G71" t="inlineStr">
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
-      <c r="H71" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N71" t="inlineStr">
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>Vár, Győr, Magyar Királyság - assistant pastor
+Sárvár, Magyar Királyság - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N72" t="inlineStr">
         <is>
           <t>1941
 1944</t>
         </is>
       </c>
-      <c r="O71" t="inlineStr">
+      <c r="O72" t="inlineStr">
         <is>
           <t>1944
 1947</t>
         </is>
       </c>
-      <c r="Q71" t="inlineStr">
+      <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=799</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1944</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
+          <t>Nyika Béla, Dr.</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>Debrecen, Magyar Királyság - Religious education instructor and high school teacher (typing)</t>
+        </is>
+      </c>
+      <c r="N73">
+        <v>1938</v>
+      </c>
+      <c r="O73">
+        <v>1944</v>
+      </c>
+      <c r="Q73" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=827</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74">
+        <v>1944</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
           <t>Nyiri István, Dr.</t>
         </is>
       </c>
-      <c r="E73" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G73" t="inlineStr">
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
         <is>
           <t>Nagyvárad</t>
         </is>
       </c>
-      <c r="H73" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N73" t="inlineStr">
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>Leechburg, PA, USA - parish priest
+Homestead, PA, USA - parish priest (also known as: Munhall, PA, USA)</t>
+        </is>
+      </c>
+      <c r="N74" t="inlineStr">
         <is>
           <t>1935
 1944</t>
         </is>
       </c>
-      <c r="O73" t="inlineStr">
+      <c r="O74" t="inlineStr">
         <is>
           <t>1944
 1962</t>
         </is>
       </c>
-      <c r="Q73" t="inlineStr">
+      <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=828</t>
-        </is>
-[...41 lines deleted...]
-          <t>/persons_v2/view.php?id=808</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1944</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
+          <t>Németh Antal SVD</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="N75">
+        <v>1944</v>
+      </c>
+      <c r="Q75" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=808</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76">
+        <v>1944</v>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
           <t>Németh Ferenc SJ</t>
         </is>
       </c>
-      <c r="E75" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G75" t="inlineStr">
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
-      <c r="H75" t="inlineStr">
-[...5 lines deleted...]
-      <c r="N75" t="inlineStr">
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>Kalocsa, Magyar Királyság - teacher
+Pius Gimnázium, Pécs, Magyar Királyság - teacher</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
         <is>
           <t>1942
 1944</t>
         </is>
       </c>
-      <c r="O75" t="inlineStr">
+      <c r="O76" t="inlineStr">
         <is>
           <t>1944
 1947</t>
         </is>
       </c>
-      <c r="Q75" t="inlineStr">
+      <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=812</t>
-        </is>
-[...49 lines deleted...]
-          <t>/persons_v2/view.php?id=834</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1944</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság - hitoktató</t>
+          <t>Budapest, Magyar Királyság - religious educator</t>
         </is>
       </c>
       <c r="N77">
         <v>1944</v>
       </c>
       <c r="O77">
         <v>1948</v>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1944</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Áthelyezés (korábbi szolgálati hely)
-Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal templom, Toledo, OH, USA - parókus
-Szent Illés próféta templom, Homestead, PA, USA - parókus</t>
+          <t>Szent Mihály Főangyal templom, Toledo, OH, USA - parish priest
+Szent Illés próféta templom, Homestead, PA, USA - parish priest</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>1931
 1944</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>1944
 1958</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1944</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Budapest, Magyar Királyság - tanár</t>
+          <t>Piarista Gimnázium, Budapest, Magyar Királyság - teacher</t>
         </is>
       </c>
       <c r="N79">
         <v>1944</v>
       </c>
       <c r="O79">
         <v>1945</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1944</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Áthelyezés (új szolgálati hely)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Plankó János</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Kálvin téri Református Gyülekezet, Budapest, Magyar Királyság - segédlelkész</t>
-[...6 lines deleted...]
-        <v>1945</v>
+          <t>Belváros, Hatvan, Magyar Királyság - assistant pastor
+Tiszaroff, Magyar Királyság - parish priest</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>1942
+1944</t>
+        </is>
+      </c>
+      <c r="O80" t="inlineStr">
+        <is>
+          <t>1944
+1962</t>
+        </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1944</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Makra Mihály József SDB</t>
+          <t>Pontyos Vendel</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Los Teques, Venezuela</t>
-[...5 lines deleted...]
-        </is>
+          <t>Martonos, Magyar Királyság - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N81">
+        <v>1943</v>
+      </c>
+      <c r="O81">
+        <v>1944</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=690</t>
+          <t>/persons_v2/view.php?id=890</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1944</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Beginning of domestic service</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Hrabár János</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Ungvár, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Érsekújvár, Magyar Királyság - assistant pastor (expelled by the Czechoslovak authorities)</t>
+        </is>
+      </c>
+      <c r="N82">
+        <v>1944</v>
+      </c>
+      <c r="O82">
+        <v>1945</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=442</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1944</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Feisz Lajos Hugolin OFM</t>
+          <t>Pribusz György</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Szentmihályúr, Magyar Királyság - assistant pastor (as a refugee)</t>
+        </is>
+      </c>
+      <c r="N83">
+        <v>1944</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=264</t>
+          <t>/persons_v2/view.php?id=899</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1944</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Jelinek Antal</t>
+          <t>Rauch László Attila (OSPPE)</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>Esztergom</t>
-[...10 lines deleted...]
-        </is>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+        </is>
+      </c>
+      <c r="N84">
+        <v>1944</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=486</t>
+          <t>/persons_v2/view.php?id=917</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1944</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Jász László</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA - assistant pastor
+Szent István R. K. Egyházközség, Allentown, PA, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N85" t="inlineStr">
         <is>
-          <t>1944. március 20.</t>
+          <t>1941
+1944</t>
+        </is>
+      </c>
+      <c r="O85" t="inlineStr">
+        <is>
+          <t>1944
+1945</t>
         </is>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=483</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1944</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Iváncsó Bazil</t>
+          <t>Rozsály Ferenc Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>West Mifflin, PA, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Piarista Gimnázium, Debrecen, Hungary - teacher</t>
+        </is>
+      </c>
+      <c r="N86">
+        <v>1943</v>
+      </c>
+      <c r="O86">
+        <v>1944</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=464</t>
+          <t>/persons_v2/view.php?id=947</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1944</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Priestly ordination
+Beginning of domestic service
+Transfer (new place of service)
+Perpetual vows</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>Sopron - theology student (September through December)
+Sopron - Clerk of Apáti and celebrant of Mass in Aklipuszta (until February)</t>
         </is>
       </c>
       <c r="N87" t="inlineStr">
         <is>
-          <t>1944. május 2.</t>
-        </is>
+          <t>May 18, 1944
+1944
+1944
+May 13, 1944</t>
+        </is>
+      </c>
+      <c r="O87">
+        <v>1945</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1944</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Lékai Imre Ányos O.Cist</t>
+          <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>Budapest - novitiate
+Kassa, Magyar Királyság - philosophical studies</t>
         </is>
       </c>
       <c r="N88" t="inlineStr">
         <is>
-          <t>1944. május 17.</t>
+          <t>1940
+1944</t>
+        </is>
+      </c>
+      <c r="O88" t="inlineStr">
+        <is>
+          <t>1944
+1945</t>
         </is>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=651</t>
+          <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1944</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Snetzer Konrád OFM</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
-[...5 lines deleted...]
-        </is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="N89">
+        <v>1939</v>
+      </c>
+      <c r="O89">
+        <v>1944</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=1002</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1944</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Likó Lajos Örs O.Cist</t>
+          <t>Sárvári János Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Zirc, Magyar Királyság</t>
-[...5 lines deleted...]
-        </is>
+          <t>Kecskemét, Magyar Királyság - teacher</t>
+        </is>
+      </c>
+      <c r="N90">
+        <v>1944</v>
+      </c>
+      <c r="O90">
+        <v>1945</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=655</t>
+          <t>/persons_v2/view.php?id=964</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1944</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Major Imre Márk (O.Cist), Dr.</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Reformed</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>áldozópap</t>
-[...10 lines deleted...]
-        </is>
+          <t>bishop</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>Kálvin téri Református Gyülekezet, Budapest, Magyar Királyság - assistant pastor</t>
+        </is>
+      </c>
+      <c r="N91">
+        <v>1944</v>
+      </c>
+      <c r="O91">
+        <v>1945</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=688</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1944</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Makra Mihály József SDB</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
+          <t>Los Teques, Venezuela</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
-          <t>1944. június 25.</t>
+          <t>January 4, 1944</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=690</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1944</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Eördögh István, dr</t>
+          <t>Hrabár János</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Győr, Magyar Királyság</t>
+          <t>Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="N93" t="inlineStr">
         <is>
-          <t>1944. június 26.</t>
+          <t>January 20, 1944</t>
         </is>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=242</t>
+          <t>/persons_v2/view.php?id=442</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1944</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Feisz Lajos Hugolin OFM</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="N94" t="inlineStr">
         <is>
-          <t>1944. június 30.</t>
+          <t>March 3, 1944</t>
         </is>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=264</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1944</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Papszentelés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Dobolyi Lajos Praesidius OFM, Dr.</t>
+          <t>Jelinek Antal</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Esztergom</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
-          <t>1944. július 11.</t>
+          <t>March 20, 1944</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=206</t>
+          <t>/persons_v2/view.php?id=486</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1944</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Kossey Gábor</t>
+          <t>Jász László</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Mount Pleasant, PA, USA</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N96" t="inlineStr">
         <is>
-          <t>1944. augusztus 12.</t>
+          <t>March 20, 1944</t>
         </is>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=572</t>
+          <t>/persons_v2/view.php?id=483</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1944</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Iváncsó Bazil</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>West Mifflin, PA, USA</t>
         </is>
       </c>
       <c r="N97" t="inlineStr">
         <is>
-          <t>1944. augusztus 13.</t>
+          <t>April 18, 1944</t>
         </is>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=464</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1944</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
-[...4 lines deleted...]
-          <t>Vác, Magyar Királyság</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N98" t="inlineStr">
         <is>
-          <t>1944. augusztus 27.</t>
+          <t>May 2, 1944</t>
         </is>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1944</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>First (temporary) vows</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Demén László Dózsa O.Cist, dr</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Zirc, Magyar Királyság</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>1944. augusztus 30.</t>
+          <t>May 13, 1944</t>
         </is>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=188</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1944</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Első (egyszerű) fogadalom</t>
+          <t>First (temporary) vows</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Simon József Bálint OSB</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N100" t="inlineStr">
         <is>
-          <t>1944. augusztus 30.</t>
+          <t>May 13, 1944</t>
         </is>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=994</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1944</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Megyer József SJ</t>
+          <t>Lékai Imre Ányos O.Cist</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="N101" t="inlineStr">
         <is>
-          <t>1944. szeptember 26.</t>
+          <t>May 17, 1944</t>
         </is>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=725</t>
+          <t>/persons_v2/view.php?id=651</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1944</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Deák Miklós, dr.</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>Toronto, ON, Kanada</t>
-[...4 lines deleted...]
-          <t>Kökényesd, Románia</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>1944. október 3.</t>
+          <t>May 25, 1944</t>
         </is>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=183</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1944</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Füzes József Zalán OFM</t>
+          <t>Likó Lajos Örs O.Cist</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>Zirc, Magyar Királyság</t>
         </is>
       </c>
       <c r="N103" t="inlineStr">
         <is>
-          <t>1944. október 4.</t>
+          <t>May 26, 1944</t>
         </is>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=299</t>
+          <t>/persons_v2/view.php?id=655</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1944</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Ditelján István Gyula, dr.</t>
+          <t>Major Imre Márk (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
-[...4 lines deleted...]
-          <t>Newark, NJ, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>1944. október 14.</t>
+          <t>May 26, 1944</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=201</t>
+          <t>/persons_v2/view.php?id=688</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1944</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Halálozás</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
+          <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Újvidék, Demokratikus Föderatív Jugoszlávia</t>
+          <t>Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>1944. október 28.</t>
+          <t>June 25, 1944</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=601</t>
+          <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1944</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Születés</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Eördögh István, dr</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Gyimesbükk, Románia</t>
+          <t>Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>1944. november 23.</t>
+          <t>June 26, 1944</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=242</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1944</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Forgó Ferenc Mike (O.Cist)</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...4 lines deleted...]
-          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
-          <t>1944. december 6.</t>
+          <t>June 30, 1944</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=282</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1944</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Dobolyi Lajos Praesidius OFM, Dr.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="N108" t="inlineStr">
         <is>
-          <t>1944. december 13.</t>
+          <t>July 11, 1944</t>
         </is>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=206</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1944</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Cserey Béla</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+          <t>Kolozsvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>1944. december 18.</t>
+          <t>July 23, 1944</t>
         </is>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=958</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1944</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Örökfogadalom</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Kossey Gábor</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Mount Pleasant, PA, USA</t>
         </is>
       </c>
       <c r="N110" t="inlineStr">
         <is>
-          <t>1944. december 22.</t>
+          <t>August 12, 1944</t>
         </is>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=572</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1944</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Az év aktuális változásai</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Rendbe lépés</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
-[...4 lines deleted...]
-          <t>Pannonhalmi Bencés Főapátság Bazilikája, Pannonhalma, Magyar Királyság</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="N111" t="inlineStr">
         <is>
-          <t>1944. december 29.</t>
+          <t>August 13, 1944</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1944</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Syracuse, NY, USA</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Vác, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>August 27, 1944</t>
+        </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1944</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>First (temporary) vows</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Martyák Miklós</t>
+          <t>Demén László Dózsa O.Cist, dr</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
-[...16 lines deleted...]
-        <v>1954</v>
+          <t>Zirc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>August 30, 1944</t>
+        </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=703</t>
+          <t>/persons_v2/view.php?id=188</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1944</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>First (temporary) vows</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Biskoroványi Vilmos O.Praem</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
-[...26 lines deleted...]
-        <v>1952</v>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>August 30, 1944</t>
+        </is>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=84</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1944</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Eördögh Elemér, Msgr</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
-[...16 lines deleted...]
-        <v>1955</v>
+          <t>Jászó, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>September 9, 1944</t>
+        </is>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=241</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1944</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Csernitzky István Ferenc</t>
+          <t>Megyer József SJ</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Kassa</t>
-[...26 lines deleted...]
-        <v>1948</v>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>September 26, 1944</t>
+        </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=156</t>
+          <t>/persons_v2/view.php?id=725</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1944</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Deák Miklós, dr.</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>Baja</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Kökényesd, Romania</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>October 3, 1944</t>
+        </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=183</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1944</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Füzes József Zalán OFM</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...11 lines deleted...]
-        <v>1950</v>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>October 4, 1944</t>
+        </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=299</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1944</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Ditelján István Gyula, dr.</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Kecskemét</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Newark, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>October 14, 1944</t>
+        </is>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=201</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1944</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Körösztös Imre Krizosztom OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Szeged</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Újvidék, Demokratikus Föderatív Jugoszlávia</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>October 28, 1944</t>
+        </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=601</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1944</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Birth</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Szigetvár</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Gyimesbükk, Romania</t>
+        </is>
+      </c>
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>November 23, 1944</t>
+        </is>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1944</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Forgó Ferenc Mike (O.Cist)</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Szolnok</t>
-[...6 lines deleted...]
-        <v>1950</v>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>December 6, 1944</t>
+        </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=282</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1944</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
-[...16 lines deleted...]
-        <v>1950</v>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>December 13, 1944</t>
+        </is>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1944</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...16 lines deleted...]
-        <v>1957</v>
+          <t>Zirci Ciszterci Apátság, Zirc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>December 18, 1944</t>
+        </is>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1944</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Perpetual vows</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Lengyel Gyula, Msgr</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Eperjes</t>
-[...21 lines deleted...]
-        <v>1950</v>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>December 22, 1944</t>
+        </is>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=645</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1944</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
-[...21 lines deleted...]
-        <v>1963</v>
+          <t>Pannonhalmi Bencés Főapátság Bazilikája, Pannonhalma, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>December 29, 1944</t>
+        </is>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1944</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>interim pastor</t>
         </is>
       </c>
       <c r="N127">
-        <v>1920</v>
+        <v>1891</v>
       </c>
       <c r="O127">
-        <v>1966</v>
+        <v>1982</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1944</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Klenner Hubert Ferenc, Msgr.</t>
+          <t>Martyák Miklós</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J128" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N128">
-        <v>1920</v>
+        <v>1908</v>
       </c>
       <c r="O128">
         <v>1954</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=553</t>
+          <t>/persons_v2/view.php?id=703</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1944</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Deutsch Alcuin OSB, dr. apát</t>
+          <t>Biskoroványi Vilmos O.Praem</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>St. John’s Abbey, Collegeville, MN, USA</t>
+          <t>szlovák templom, Guttenberg, NJ, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>St. John’s Abbey</t>
+          <t>szlovák templom</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>apát</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N129">
-        <v>1921</v>
+        <v>1910</v>
       </c>
       <c r="O129">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=194</t>
+          <t>/persons_v2/view.php?id=84</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1944</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Gottschall Imre, Msgr</t>
+          <t>Eördögh Elemér, Msgr</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J130" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>plébános, utána nyugállományban</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N130">
-        <v>1921</v>
+        <v>1913</v>
       </c>
       <c r="O130">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=333</t>
+          <t>/persons_v2/view.php?id=241</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1944</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Csernitzky István Ferenc</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>misszionárius lelkipásztor (USA, valamint Baberton, OH, USA is)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N131">
-        <v>1922</v>
+        <v>1914</v>
       </c>
       <c r="O131">
-        <v>1946</v>
+        <v>1948</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=156</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1944</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Sárospatak, Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>segédlelkész, hitoktató</t>
+          <t>Baja</t>
         </is>
       </c>
       <c r="N132">
-        <v>1922</v>
+        <v>1915</v>
       </c>
       <c r="O132">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1944</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Gulyássy Emil Dániel</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
-[...14 lines deleted...]
-          <t>parókus</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="N133">
-        <v>1922</v>
+        <v>1915</v>
       </c>
       <c r="O133">
-        <v>1956</v>
+        <v>1950</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=347</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1944</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Szent József templom, Elizabeth, NJ, USA</t>
-[...14 lines deleted...]
-          <t>plébános</t>
+          <t>Kecskemét</t>
         </is>
       </c>
       <c r="N134">
-        <v>1922</v>
+        <v>1915</v>
       </c>
       <c r="O134">
         <v>1950</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1944</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
-[...14 lines deleted...]
-          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
+          <t>Szeged</t>
         </is>
       </c>
       <c r="N135">
-        <v>1923</v>
+        <v>1915</v>
       </c>
       <c r="O135">
-        <v>1970</v>
+        <v>1950</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1944</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...9 lines deleted...]
-          <t>misszionárius a Rio Negro telepen, az Amazonas völgyében. 1939–től a tucanos indiánok között működött, Venezuela és Kolumbia határán</t>
+          <t>Szigetvár</t>
         </is>
       </c>
       <c r="N136">
-        <v>1924</v>
+        <v>1915</v>
       </c>
       <c r="O136">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1944</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
-[...14 lines deleted...]
-          <t>püspöki titkár, az egyházmegyei bíróság vezetője, valamint parókus a Szent Péter és Szent Pál templomban.</t>
+          <t>Szolnok</t>
         </is>
       </c>
       <c r="N137">
-        <v>1924</v>
+        <v>1915</v>
       </c>
       <c r="O137">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1944</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Szent Antal templom, Fairport, NY, USA</t>
+          <t>Kaplony, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="N138">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="O138">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1944</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Fedorkó János</t>
+          <t>Sasváry Ferenc</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Nagymihály, Csehszlovákia</t>
+          <t>Szent Imre R. K. Egyházközség, Johnstown, PA, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J139" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>segédlelkész, majd parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N139">
-        <v>1925</v>
+        <v>1915</v>
       </c>
       <c r="O139">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=257</t>
+          <t>/persons_v2/view.php?id=966</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1944</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J140" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>magyar és német lelkész, plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N140">
-        <v>1925</v>
+        <v>1918</v>
       </c>
       <c r="O140">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1944</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Nagy László (OFMConv)</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N141">
-        <v>1925</v>
+        <v>1918</v>
       </c>
       <c r="O141">
-        <v>1956</v>
+        <v>1969</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=795</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1944</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Lengyel Gyula, Msgr</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Mikóháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>segédlelkész, majd ugyanitt 1936-tól plébános, emellett az egyházi iskolában tanított és segédedző</t>
+          <t>assistant pastor, then parish pastor</t>
         </is>
       </c>
       <c r="N142">
-        <v>1927</v>
+        <v>1919</v>
       </c>
       <c r="O142">
-        <v>1954</v>
+        <v>1950</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=645</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1944</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>Ciszterci rendi katolikus gimnázium</t>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1946 – 1948 között igazgatóhelyettes, 1947 – 1950 helyettes házfőnök</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N143">
-        <v>1927</v>
+        <v>1919</v>
       </c>
       <c r="O143">
-        <v>1950</v>
+        <v>1963</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1944</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
+        </is>
+      </c>
+      <c r="K144" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
       <c r="N144">
-        <v>1927</v>
+        <v>1920</v>
       </c>
       <c r="O144">
-        <v>1947</v>
+        <v>1966</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1944</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Klenner Hubert Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Sacred Heart Seminary, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Sacred Heart Seminary</t>
+        </is>
+      </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>templomépítő, alapító plébános</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N145">
-        <v>1927</v>
+        <v>1920</v>
       </c>
       <c r="O145">
-        <v>1960</v>
+        <v>1954</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=553</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1944</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Deutsch Alcuin OSB, dr. apát</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>St. John’s Abbey, Collegeville, MN, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>St. John’s Abbey</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>misszionárius, magyar lelkész</t>
+          <t>abbot</t>
         </is>
       </c>
       <c r="N146">
-        <v>1927</v>
+        <v>1921</v>
       </c>
       <c r="O146">
-        <v>1960</v>
+        <v>1950</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=194</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1944</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Gottschall Imre, Msgr</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Szent Cirill és Metód templom, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J147" t="inlineStr">
+        <is>
+          <t>Szent Cirill és Metód templom</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>tanár, igazgató</t>
+          <t>parish priest, later retired</t>
         </is>
       </c>
       <c r="N147">
-        <v>1927</v>
+        <v>1921</v>
       </c>
       <c r="O147">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=333</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1944</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Kovács Dénes Athanáz OFM</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J148" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>missionary pastor (in the U.S., as well as in Baberton, OH, U.S.)</t>
         </is>
       </c>
       <c r="N148">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="O148">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=581</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1944</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA</t>
+          <t>Sárospatak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Margit templom</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
+          <t>assistant pastor, religious educator</t>
         </is>
       </c>
       <c r="N149">
-        <v>1927</v>
+        <v>1922</v>
       </c>
       <c r="O149">
-        <v>1965</v>
+        <v>1946</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1944</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Beretz Basil</t>
+          <t>Gulyássy Emil Dániel</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Yonkers, NY, USA</t>
+          <t>Szentháromság G. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J150" t="inlineStr">
         <is>
-          <t>Szent Miklós templom</t>
+          <t>Szentháromság G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N150">
-        <v>1928</v>
+        <v>1922</v>
       </c>
       <c r="O150">
-        <v>1945</v>
+        <v>1956</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=72</t>
+          <t>/persons_v2/view.php?id=347</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1944</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Horváth Lőrinc</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Szent József templom, Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J151" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent József templom</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N151">
-        <v>1928</v>
+        <v>1922</v>
       </c>
       <c r="O151">
-        <v>1957</v>
+        <v>1950</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=432</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1944</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Láni Mátyás</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J152" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>plébános, magyar és német lelkész</t>
+          <t>parish priest who built the church</t>
         </is>
       </c>
       <c r="N152">
-        <v>1928</v>
+        <v>1922</v>
       </c>
       <c r="O152">
-        <v>1954</v>
+        <v>1959</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=638</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1944</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Dzubay Hilárion Vidor</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Kajdanó, Szovjetunió</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Szovjetunió</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>parókus, 1943-tól nyugállományban</t>
+          <t>parish priest; served at St. Stephen’s Church in 1937</t>
         </is>
       </c>
       <c r="N153">
-        <v>1929</v>
+        <v>1923</v>
       </c>
       <c r="O153">
-        <v>1949</v>
+        <v>1970</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=223</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1944</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Radóczy Károly János</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Szada, Magyar Királyság</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>parish priest (according to Diós, a chaplain assigned to another parish)</t>
         </is>
       </c>
       <c r="N154">
-        <v>1929</v>
+        <v>1923</v>
       </c>
       <c r="O154">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=910</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1944</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Repcsik Pál</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Scranton, PA, USA</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
+        </is>
+      </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N155">
-        <v>1929</v>
+        <v>1923</v>
       </c>
       <c r="O155">
-        <v>1955</v>
+        <v>1950</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=926</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1944</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Galambos József</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Throop, PA, USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>missionary at the Rio Negro settlement in the Amazon Basin. From 1939, he worked among the Tucano Indians on the border between Venezuela and Colombia</t>
         </is>
       </c>
       <c r="N156">
-        <v>1929</v>
+        <v>1924</v>
       </c>
       <c r="O156">
-        <v>1955</v>
+        <v>1949</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=305</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1944</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>SS. Peter and Paul Church, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>SS. Peter and Paul Church</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>episcopal secretary, head of the diocesan court, and pastor of St. Peter and St. Paul Church.</t>
         </is>
       </c>
       <c r="N157">
-        <v>1929</v>
+        <v>1924</v>
       </c>
       <c r="O157">
-        <v>1953</v>
+        <v>1945</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1944</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Luttor Ferenc</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Stockholm, SK, Canada</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>a Vatikáni magyar nagykövetség egyházi ügyek és kánonjog tanácsosa 1944-ig, közben 1940–1947 között a Pápai Magyar Intézet alapító rektora</t>
+          <t>parish priest, dean from 1932</t>
         </is>
       </c>
       <c r="N158">
-        <v>1929</v>
+        <v>1924</v>
       </c>
       <c r="O158">
-        <v>1947</v>
+        <v>1962</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=674</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1944</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, USA</t>
+          <t>Szent Antal templom, Fairport, NY, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Szent Antal templom</t>
+        </is>
+      </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N159">
-        <v>1930</v>
+        <v>1925</v>
       </c>
       <c r="O159">
-        <v>1959</v>
+        <v>1947</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1944</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Fedorkó János</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>Nagymihály, Csehszlovákia</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>segédlelkész (apja mellett), majd parókus</t>
+          <t>assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N160">
-        <v>1930</v>
+        <v>1925</v>
       </c>
       <c r="O160">
-        <v>1960</v>
+        <v>1950</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=257</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1944</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Independence, OH, USA</t>
+          <t>Sacred Heart, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>Sacred Heart</t>
+        </is>
+      </c>
+      <c r="K161" t="inlineStr">
+        <is>
+          <t>Hungarian and German pastor, parish priest</t>
+        </is>
+      </c>
       <c r="N161">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="O161">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1944</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Burka János Kelemen OFM</t>
+          <t>Nagy László (OFMConv)</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J162" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>rendes tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N162">
-        <v>1931</v>
+        <v>1925</v>
       </c>
       <c r="O162">
-        <v>1948</v>
+        <v>1956</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=118</t>
+          <t>/persons_v2/view.php?id=795</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1944</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Bíró Gergely Lőrinc OFM</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J163" t="inlineStr">
-[...1 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+      <c r="K163" t="inlineStr">
+        <is>
+          <t>assistant pastor, then parish priest at the same church starting in 1936; he also taught at the church school and served as an assistant coach</t>
         </is>
       </c>
       <c r="N163">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O163">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=82</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1944</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, USA</t>
+          <t>Ciszterci rendi katolikus gimnázium, Baja, Magyar Királyság</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>Szent István templom</t>
+          <t>Ciszterci rendi katolikus gimnázium</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>lelkész és házfőnök</t>
+          <t>High school teacher; deputy principal from 1946 to 1948; assistant headmaster from 1947 to 1950</t>
         </is>
       </c>
       <c r="N164">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O164">
-        <v>1968</v>
+        <v>1950</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1944</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Esztergom</t>
-[...4 lines deleted...]
-          <t>gimnáziumi tanár, igazgatóhelyettes</t>
+          <t>Flint, MI, USA</t>
+        </is>
+      </c>
+      <c r="I165" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="N165">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O165">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1944</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Martinovich Sándor (SJ), Dr.</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>church builder, founding pastor</t>
         </is>
       </c>
       <c r="N166">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O166">
-        <v>1949</v>
+        <v>1960</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=706</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1944</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Józseffalva, Románia</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>lelkész (oldallagosan:  Hadikfalva, Istensegíts)</t>
+          <t>missionary, Hungarian pastor</t>
         </is>
       </c>
       <c r="N167">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O167">
-        <v>1945</v>
+        <v>1960</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1944</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>teacher, principal</t>
         </is>
       </c>
       <c r="N168">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O168">
-        <v>1958</v>
+        <v>1946</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1944</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Kovács Dénes Athanáz OFM</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Pápa, Magyarország</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J169" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N169">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O169">
-        <v>1958</v>
+        <v>1952</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=581</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1944</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Bíró József Benedek OFM</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>ferences (Szent István Kusztódia)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Szent Margit templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>plébános, közben 1945 Bridgeport, CT is</t>
+          <t>parish priest (according to Miklósházy: 1927–1965, Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N170">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O170">
-        <v>1952</v>
+        <v>1965</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=81</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1944</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Czezárovits Balázs SDB</t>
+          <t>Rickert Ernő</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Lorena, Brazília</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J171" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>katekista, közben magyarok lelkésze Santa Catarina-ban és São Paulo-ban, majd katonai lelkész.</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N171">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O171">
-        <v>1954</v>
+        <v>1947</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=132</t>
+          <t>/persons_v2/view.php?id=935</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1944</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Fekete János Dávid OFM</t>
+          <t>Réthy János</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>St. Anthony, Cincinnati, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>St. Anthony</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>cipész, ács, karbantartó</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N172">
-        <v>1932</v>
+        <v>1927</v>
       </c>
       <c r="O172">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=449</t>
+          <t>/persons_v2/view.php?id=933</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1944</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Beretz László</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Szent Miklós templom, Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J173" t="inlineStr">
+        <is>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>misszionárius, 1950 – 1952 vezető</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N173">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="O173">
-        <v>1952</v>
+        <v>1945</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=72</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1944</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Gerlinger János SDB</t>
+          <t>Horváth Lőrinc</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Havanna, Kuba</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N174">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="O174">
         <v>1957</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=323</t>
+          <t>/persons_v2/view.php?id=432</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1944</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Láni Mátyás</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest, Hungarian and German pastor</t>
         </is>
       </c>
       <c r="N175">
-        <v>1932</v>
+        <v>1928</v>
       </c>
       <c r="O175">
         <v>1954</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=638</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1944</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Dzubay Hilárion Vidor</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, USA</t>
+          <t>Kajdanó, Szovjetunió</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Szovjetunió</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest, retired since 1943</t>
         </is>
       </c>
       <c r="N176">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O176">
-        <v>1963</v>
+        <v>1949</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=223</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1944</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Kroneisz Flórián SVD</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>misszionárius, rövid ideig tábori lelkész</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N177">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O177">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=611</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1944</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Túrjaremete, Magyarország</t>
+          <t>Scranton, PA, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N178">
-        <v>1932</v>
+        <v>1929</v>
       </c>
       <c r="O178">
-        <v>1946</v>
+        <v>1955</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1944</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Galambos József</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Throop, PA, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>misszionárius több helyen, kertész, konyhai kisegítő. Szolgálati helyei (bizonytalan időpontokban: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
-[...10 lines deleted...]
-        </is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N179">
+        <v>1929</v>
+      </c>
+      <c r="O179">
+        <v>1955</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=305</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1944</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Antal János SDB</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Segítő Szűz Mária Lelkészség, Budapest, Magyarország</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Segítő Szűz Mária Lelkészség</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>tartományfőnök</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N180">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="O180">
-        <v>1948</v>
+        <v>1953</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=13</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1944</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Bodnár Vince</t>
+          <t>Luttor Ferenc</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Wallingford, CO, USA</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Italy</t>
+        </is>
+      </c>
+      <c r="K181" t="inlineStr">
+        <is>
+          <t>Advisor on ecclesiastical affairs and canon law at the Hungarian Embassy to the Holy See until 1944; during that time, from 1940 to 1947, he served as the founding rector of the Pontifical Hungarian Institute</t>
         </is>
       </c>
       <c r="N181">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="O181">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=95</t>
+          <t>/persons_v2/view.php?id=674</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1944</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Soltész István</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N182">
-        <v>1933</v>
+        <v>1929</v>
       </c>
       <c r="O182">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=1004</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1944</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
+          <t>Elisabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Szent Imre templomigazgatóság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N183">
-        <v>1933</v>
+        <v>1930</v>
       </c>
       <c r="O183">
-        <v>1947</v>
+        <v>1959</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1944</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J184" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>assistant pastor (under his father), then parish pastor</t>
         </is>
       </c>
       <c r="N184">
-        <v>1933</v>
+        <v>1930</v>
       </c>
       <c r="O184">
-        <v>1957</v>
+        <v>1960</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1944</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Independence, OH, USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J185" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N185">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O185">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1944</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
+          <t>Burka János Kelemen OFM</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>Pannonhalmi Főapátság</t>
+          <t>Páduai Szent Antal gimnázium</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>főapát (1947-től külföldön)</t>
+          <t>regular teacher</t>
         </is>
       </c>
       <c r="N186">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O186">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=516</t>
+          <t>/persons_v2/view.php?id=118</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1944</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Bíró Gergely Lőrinc OFM</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J187" t="inlineStr">
         <is>
-          <t>Szent László templom</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="N187">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O187">
-        <v>1977</v>
+        <v>1946</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=82</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1944</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Pujang, Kína</t>
+          <t>Szent István templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>esperes, leányárvaházi igazgató, 1947-től apostoli adminisztrátor</t>
+          <t>pastor and head of the household</t>
         </is>
       </c>
       <c r="N188">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O188">
-        <v>1954</v>
+        <v>1968</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1944</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Esztergom</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>az Actio Catholica országos igazgatója</t>
+          <t>high school teacher, assistant principal</t>
         </is>
       </c>
       <c r="N189">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O189">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1944</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Martinovich Sándor (SJ), Dr.</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N190">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O190">
-        <v>1960</v>
+        <v>1949</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=706</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1944</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Ivancsó Dániel, püspök</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>St, Mary templom, Cleveland, OH, USA</t>
+          <t>Józseffalva, Romania</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St, Mary templom</t>
+          <t>Romania</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>pastor (also serving Hadikfalva and Istensegíts)</t>
         </is>
       </c>
       <c r="N191">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O191">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=460</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1944</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Koch Róbert</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Tát, Magyar Királyság</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>plébánoshelyettes, 1946-tól plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N192">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O192">
-        <v>1947</v>
+        <v>1958</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=556</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1944</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, USA</t>
+          <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor (Salesian Works)</t>
         </is>
       </c>
       <c r="N193">
-        <v>1934</v>
+        <v>1931</v>
       </c>
       <c r="O193">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1944</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>McAdoo, PA, USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Missionary in several locations, gardener, kitchen assistant. Places of service (dates uncertain: Fukiacung, Jungchowfu, Taohvaping, Paoking)</t>
         </is>
       </c>
       <c r="N194">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O194">
-        <v>1957</v>
+        <v>1945</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1944</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Pápa, Hungary</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N195">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O195">
-        <v>1962</v>
+        <v>1958</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1944</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Bíró József Benedek OFM</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>ferences (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J196" t="inlineStr">
         <is>
           <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest, including in Bridgeport, CT in 1945</t>
         </is>
       </c>
       <c r="N196">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O196">
-        <v>1962</v>
+        <v>1952</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=81</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1944</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Czezárovits Balázs SDB</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, USA</t>
+          <t>Lorena, Brazília</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>catechist, and at the same time pastor to the Hungarian community in Santa Catarina and São Paulo, and later a military chaplain.</t>
         </is>
       </c>
       <c r="N197">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O197">
-        <v>1962</v>
+        <v>1954</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=132</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1944</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Fekete János Dávid OFM</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Elrama, PA, USA</t>
+          <t>St. Anthony, Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>St. Anthony</t>
+        </is>
+      </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>shoemaker, carpenter, maintenance worker</t>
         </is>
       </c>
       <c r="N198">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O198">
-        <v>1962</v>
+        <v>1952</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=449</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1944</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>missionary, leader from 1950 to 1952</t>
         </is>
       </c>
       <c r="N199">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O199">
-        <v>1962</v>
+        <v>1952</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1944</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Gerlinger János SDB</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Havanna, Kuba</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N200">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O200">
-        <v>1962</v>
+        <v>1957</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=323</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1944</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Olejnyik György</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Painesville, OH, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N201">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O201">
-        <v>1952</v>
+        <v>1954</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=833</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1944</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>András Antal Jeromos OFM</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
+          <t>Clarksburg, MD, USA</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J202" t="inlineStr">
-[...1 lines deleted...]
-          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
+      <c r="K202" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N202">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O202">
-        <v>1953</v>
+        <v>1963</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=6</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1944</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Kroneisz Flórián SVD</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>missionary, chaplain for a short time</t>
         </is>
       </c>
       <c r="N203">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O203">
-        <v>1969</v>
+        <v>1945</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=611</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1944</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Balogh János Benignusz OFM</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Túrjaremete, Hungary</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>Szent Imre Ifjúsági Klub alapító-vezetője</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N204">
-        <v>1935</v>
+        <v>1932</v>
       </c>
       <c r="O204">
-        <v>1955</v>
+        <v>1946</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=39</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1944</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Segítő Szűz Mária Lelkészség, Budapest, Hungary</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J205" t="inlineStr">
+        <is>
+          <t>Segítő Szűz Mária Lelkészség</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>szerzetestestvér, szakács</t>
+          <t>provincial governor</t>
         </is>
       </c>
       <c r="N205">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O205">
-        <v>1975</v>
+        <v>1948</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1944</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Bodnár Vince</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Wallingford, CO, USA</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K206" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N206">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O206">
-        <v>1955</v>
+        <v>1948</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=95</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1944</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N207">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O207">
-        <v>1974</v>
+        <v>1948</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1944</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Juhász Imre Vince OFM</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>Hope Haven, Marrero, LA, USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Palesztinai Brit Mandátum</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>Hope Haven</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>misszionárius, történész, régész</t>
+          <t>prefect, principal</t>
         </is>
       </c>
       <c r="N208">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O208">
-        <v>1952</v>
+        <v>1966</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=491</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1944</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Lőrik Béla János</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Bussa, Csehszlovákia</t>
+          <t>Szent Imre templomigazgatóság, Rákosszentmihály, Magyar Királyság</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>Szent Imre templomigazgatóság</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>religious educator</t>
         </is>
       </c>
       <c r="N209">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O209">
         <v>1947</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=669</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1944</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J210" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>házfőnök</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N210">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="O210">
-        <v>1946</v>
+        <v>1957</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1944</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Orosztelek, Magyar Királyság</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J211" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N211">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O211">
-        <v>1945</v>
+        <v>1963</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1944</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Kelemen Ferenc Krizosztom OSB, főapát</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Gödöllő, Magyar Királyság</t>
+          <t>Pannonhalmi Főapátság, Pannonhalma, Magyar Királyság</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>Pannonhalmi Főapátság</t>
+        </is>
+      </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>gimnáziumi franciatanár, közben 1938 – 1947 között igazgató, valamint a 1941 – 1947 között a Pázmány Péter Tudományegyetem magántanára</t>
+          <t>Abbot (abroad since 1947)</t>
         </is>
       </c>
       <c r="N212">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O212">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=516</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1944</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Keller András Tarzicius OCD, Dr.</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Szent László templom, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J213" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>a missziós szeminárium vicerektora</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N213">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O213">
-        <v>1946</v>
+        <v>1977</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=517</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1944</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Fairport, NY, USA</t>
+          <t>Pujang, Kína</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Dean, director of a girls’ orphanage, apostolic administrator from 1947</t>
         </is>
       </c>
       <c r="N214">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O214">
-        <v>1945</v>
+        <v>1954</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1944</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Sacred Heart in Millers Heights</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>National Director of Actio Catholica</t>
         </is>
       </c>
       <c r="N215">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O215">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1944</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Taohvaping, Kína</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Costa Rica</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>misszióvezető</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N216">
-        <v>1936</v>
+        <v>1933</v>
       </c>
       <c r="O216">
-        <v>1949</v>
+        <v>1954</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1944</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Bacsinszky Sándor</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Munkács, Magyar Királyság</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>El Salvador</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>alapkezelőségi ellenőr (1937-1942), pénztáros (1942-1945), tábori lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N217">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="O217">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=26</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1944</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Dancsecs Imre</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Répceszentgyörgy, Magyarország</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N218">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="O218">
-        <v>1958</v>
+        <v>1954</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=178</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1944</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Hajós Antal Márk (OFM)</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Carteret, NJ, USA</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N219">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="O219">
-        <v>1946</v>
+        <v>1954</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=361</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1944</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Rácz Péter Viktor, kusalyi</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
+        </is>
+      </c>
+      <c r="K220" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N220">
-        <v>1937</v>
+        <v>1933</v>
       </c>
       <c r="O220">
-        <v>1960</v>
+        <v>1949</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=921</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1944</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Tósokberénd, Magyar Királyság</t>
+          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N221">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O221">
-        <v>1952</v>
+        <v>1960</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1944</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Portage, PA, USA</t>
+          <t>St, Mary templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>St, Mary templom</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
       <c r="N222">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O222">
-        <v>1953</v>
+        <v>1946</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1944</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Kiss A. Gyula</t>
+          <t>Koch Róbert</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>Tát, Magyar Királyság</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Assistant pastor; parish priest from 1946</t>
         </is>
       </c>
       <c r="N223">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O223">
-        <v>1964</v>
+        <v>1947</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=538</t>
+          <t>/persons_v2/view.php?id=556</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1944</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Németh György Luciusz OFM, Dr.</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>egyházjog tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N224">
-        <v>1937</v>
+        <v>1934</v>
       </c>
       <c r="O224">
-        <v>1947</v>
+        <v>1964</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=813</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1944</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
+          <t>McAdoo, PA, USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J225" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N225">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O225">
-        <v>1945</v>
+        <v>1957</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1944</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Blihár Viktor Barnabás OFM</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>ferences (Kapisztrán Kusztódia)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J226" t="inlineStr">
-[...1 lines deleted...]
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N226">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O226">
-        <v>1947</v>
+        <v>1962</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=89</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1944</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>Piarista Gimnázium</t>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>igazgató, a kereskedelmi tagozat megszervezője</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N227">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O227">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1944</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
+          <t>Elizabeth, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I228" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I228" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>Amerikai Kárpát-orosz ortodox egyház püspöke, 1966-tól Agathonikeia metropolitája</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N228">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O228">
-        <v>1977</v>
+        <v>1962</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1944</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Elrama, PA, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J229" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>plébános (A KMVÉ szerint 1980-ig)</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N229">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O229">
-        <v>1976</v>
+        <v>1962</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1944</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Doveson Dezső OFM</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Hunan (湖南), Kína</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N230">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O230">
-        <v>1946</v>
+        <v>1962</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=216</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1944</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>görög katolikus líceum</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>igazgatóhelyettes, 1939-től igazgató, rendes hittanár, neveléstörténet, logika és tanítástan, lélektan, történelem és kézimunka tanár</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N231">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O231">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1944</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Bernardium, Budapest, Magyar Királyság</t>
+          <t>Painesville, OH, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Bernardium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>teológiai tanár, spirituális és házgondnok, 1946-tól házfőnök</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N232">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O232">
-        <v>1950</v>
+        <v>1952</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1944</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Eger, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>Chancery clerk; episcopal secretary from 1944 to 1947</t>
         </is>
       </c>
       <c r="N233">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O233">
         <v>1947</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1944</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Fehér Mátyás Jenő OP</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>hitoktató, közben 1942–től a kassai egyházmegye könyvtárosa és levéltárosa</t>
+          <t>monastic brother</t>
         </is>
       </c>
       <c r="N234">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O234">
-        <v>1948</v>
+        <v>2005</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=261</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1944</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Fülöp Ferenc</t>
+          <t>András Antal Jeromos OFM</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Holy Trinity Hungarian Roman Catholic Church:, Farrel, PA, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>tanulmányok végzése, a papszentelés után visszaköltözött az USA-ba</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>Holy Trinity Hungarian Roman Catholic Church:</t>
         </is>
       </c>
       <c r="N235">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O235">
-        <v>1946</v>
+        <v>1953</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=294</t>
+          <t>/persons_v2/view.php?id=6</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1944</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J236" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N236">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O236">
-        <v>1974</v>
+        <v>1969</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1944</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Balogh János Benignusz OFM</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J237" t="inlineStr">
         <is>
-          <t>Szent István Plébánia</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Founding Director of the Saint Imre Youth Club</t>
         </is>
       </c>
       <c r="N237">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O237">
-        <v>1966</v>
+        <v>1955</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=39</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1944</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Csillaghegy, Budapest, Magyar Királyság</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Csillaghegy</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>monk, cook</t>
         </is>
       </c>
       <c r="N238">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O238">
-        <v>1945</v>
+        <v>1975</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1944</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Pásztó, Magyar Királyság</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>betegállományban, kisegítő lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N239">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O239">
-        <v>1946</v>
+        <v>1955</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1944</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Pápa, Magyar Királyság</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1940-től házgondnok, közben 1944-től tábori lelkész</t>
+          <t>assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N240">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O240">
-        <v>1946</v>
+        <v>1974</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1944</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Juhász Imre Vince OFM</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Encs, Magyar Királyság</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Palesztinai Brit Mandátum</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>plébános, 1947-től esperes</t>
+          <t>missionary, historian, archaeologist</t>
         </is>
       </c>
       <c r="N241">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O241">
-        <v>1956</v>
+        <v>1952</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=491</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1944</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Lőrik Béla János</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Paoking, Kína</t>
+          <t>Bussa, Csehszlovákia</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>aposzoli prefektúra prefektusa</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N242">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O242">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=669</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1944</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>head of household</t>
         </is>
       </c>
       <c r="N243">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O243">
-        <v>1974</v>
+        <v>1946</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1944</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>lelkész, valamint Albany, NY – egyetemi hallgató</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N244">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O244">
-        <v>1962</v>
+        <v>1980</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1944</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Müllner József</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>püspöki titkár, kórházlelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N245">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O245">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=781</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1944</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Németh Lajos SVD</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Orosztelek, Magyar Királyság</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N246">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O246">
         <v>1945</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=818</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1944</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Gödöllő, Magyar Királyság</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>1938-1948 között gimnáziumi tanár, 1938-1950 között könyvtáros, 1939-1948 között igazgató-helyettes</t>
+          <t>High school French teacher; also served as principal from 1938 to 1947 and as a private lecturer at Pázmány Péter University from 1941 to 1947</t>
         </is>
       </c>
       <c r="N247">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O247">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1944</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Petrick István</t>
+          <t>Keller András Tarzicius OCD, Dr.</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>Vice Rector of the Missionary Seminary</t>
         </is>
       </c>
       <c r="N248">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="O248">
-        <v>1960</v>
+        <v>1946</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=870</t>
+          <t>/persons_v2/view.php?id=517</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1944</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>Fairport, NY, USA</t>
+        </is>
+      </c>
+      <c r="I249" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>katonai szolgálaton</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N249">
-        <v>1939</v>
+        <v>1936</v>
       </c>
       <c r="O249">
         <v>1945</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1944</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Bor Sándor</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Pécs</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+          <t>Sacred Heart in Millers Heights, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom</t>
+          <t>Sacred Heart in Millers Heights</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N250">
-        <v>1939</v>
+        <v>1936</v>
       </c>
       <c r="O250">
-        <v>1949</v>
+        <v>1950</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=103</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1944</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Máriaremete, Budapest, Magyarország</t>
+          <t>Taohvaping, Kína</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>Máriaremete</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>újoncmester, ezen kívül szolgált Máriaremetén, Egerben, Makón és Budapesten.</t>
+          <t>mission leader</t>
         </is>
       </c>
       <c r="N251">
-        <v>1939</v>
+        <v>1936</v>
       </c>
       <c r="O251">
-        <v>1967</v>
+        <v>1949</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1944</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Isztambul, Törökország</t>
+          <t>Piliscsaba, Hungary</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Törökország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>religious educator, assistant pastor, and then parish priest</t>
         </is>
       </c>
       <c r="N252">
-        <v>1939</v>
+        <v>1936</v>
       </c>
       <c r="O252">
-        <v>1954</v>
+        <v>1946</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1944</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Bacsinszky Sándor</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Munkács, Magyar Királyság</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>Amazónia, Rio Negro, majd Manausban működött, végül utazó misszionárius</t>
+          <t>fund administrator (1937–1942), cashier (1942–1945), field chaplain</t>
         </is>
       </c>
       <c r="N253">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O253">
-        <v>1979</v>
+        <v>1946</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=26</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1944</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Dancsecs Imre</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyarország</t>
+          <t>Répceszentgyörgy, Hungary</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>hajdúdorogi megyéspüspök, miskolci apostoli kormányzó</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N254">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O254">
-        <v>1972</v>
+        <v>1958</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=178</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1944</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
+          <t>Hajós Antal Márk (OFM)</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Nagyatád</t>
+          <t>Carteret, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I255" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>plébános, a rendi közösség vezetője, a laikus testvérek magisztere, a plébánia adminisztrátora és hitoktatója, a felsősegesdi rendház diskretoriumának tagja, a háztörténet jegyzője és könyvtáros, valamint különféle plébániai csoportok vezetője</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N255">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O255">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=360</t>
+          <t>/persons_v2/view.php?id=361</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1944</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...9 lines deleted...]
-          <t>az erkölcsteológiai tanszék rendes tanára, 1945-1946 között a hittudományi kar dékánja</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N256">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O256">
-        <v>1949</v>
+        <v>1960</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1944</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Tósokberénd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>magyar lelkész, házfőnök</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N257">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O257">
-        <v>1947</v>
+        <v>1952</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1944</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J258" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N258">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O258">
-        <v>1949</v>
+        <v>1953</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1944</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>szemináriumi rektor, 1940-től főegyházmegyei cenzor</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N259">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O259">
-        <v>1947</v>
+        <v>1964</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1944</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Tata, Magyar Királyság</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>rendi szolgálatban, hitoktató, lelkész (ez alatt még: Mór, Nagyvárad és Máriabesnyő)</t>
+          <t>professor of canon law</t>
         </is>
       </c>
       <c r="N260">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O260">
         <v>1947</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1944</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Krivonyák Mihály</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Sykesville, PA, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Gödöllő</t>
+        </is>
+      </c>
+      <c r="K261" t="inlineStr">
+        <is>
+          <t>Deputy Prefect of the Clergy, Secretary to the Provincial Superior; from 1938, Rector of the St. Norbert Educational Institute; from 1939, Provincial Superior and professor of philosophy.</t>
         </is>
       </c>
       <c r="N261">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O261">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=610</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1944</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Kukla József Tarzicius OFM</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>Pesterzsébet-Pacsirtatelep, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J262" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Pesterzsébet-Pacsirtatelep</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>parish priest, and also a staff member of KIOE</t>
         </is>
       </c>
       <c r="N262">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O262">
         <v>1947</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=621</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1944</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Kuba</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>Camagüey egyházmegye különböző plébániái</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>országgyűlési képviselő</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N263">
-        <v>1939</v>
+        <v>1937</v>
       </c>
       <c r="O263">
-        <v>1945</v>
+        <v>1962</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1944</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, New York, NY, USA</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J264" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>a tanítóképző hitoktató (más forrásban: Máriapócs)</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N264">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O264">
-        <v>1950</v>
+        <v>1945</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1944</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Lárj Bazil</t>
+          <t>Blihár Viktor Barnabás OFM</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Kapisztrán Kusztódia)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Prága, Cseh–Morva Protektorátus</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>Cseh–Morva Protektorátus</t>
-[...4 lines deleted...]
-          <t>segédlelkész, valamint Modra gimnáziumi hittanár</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N265">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O265">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=640</t>
+          <t>/persons_v2/view.php?id=89</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1944</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Ungvár, Magyar Királyság</t>
+          <t>Piarista Gimnázium, Debrecen, Magyar Királyság</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>Piarista Gimnázium</t>
+        </is>
+      </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>a szeminárium rektora</t>
+          <t>Director, Organizer of the Business Division</t>
         </is>
       </c>
       <c r="N266">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O266">
         <v>1945</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=749</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1944</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>szolgálaton kívül</t>
+          <t>Bishop of the American Carpatho-Russian Orthodox Church; Metropolitan of Agathonikeia from 1966</t>
         </is>
       </c>
       <c r="N267">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O267">
-        <v>1958</v>
+        <v>1977</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1944</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>parish priest (according to the KMVÉ, until 1980)</t>
         </is>
       </c>
       <c r="N268">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O268">
-        <v>1945</v>
+        <v>1976</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1944</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Némon János</t>
+          <t>Doveson Dezső OFM</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Mernye, Magyarország</t>
+          <t>Hunan (湖南), Kína</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N269">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O269">
-        <v>1952</v>
+        <v>1946</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=820</t>
+          <t>/persons_v2/view.php?id=216</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1944</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Papp György, Msgr., dr</t>
+          <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Magyar Királyság</t>
+          <t>görög katolikus líceum, Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>görög katolikus líceum</t>
+        </is>
+      </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>Assistant principal; principal from 1939; regular religion teacher; teacher of the history of education, logic, pedagogy, psychology, history, and handicrafts</t>
         </is>
       </c>
       <c r="N270">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O270">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=851</t>
+          <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1944</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>Bernardium, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I271" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>Bernardium</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>theology professor, spiritual director, and housekeeper; head of the house from 1946</t>
         </is>
       </c>
       <c r="N271">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O271">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1944</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Bódy Kapisztrán OFM</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Eger, Magyar Királyság</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N272">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O272">
-        <v>1957</v>
+        <v>1947</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=452</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1944</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Dám Antal Ince OFM, Dr.</t>
+          <t>Fehér Mátyás Jenő OP</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>egyházjogi és filozófiai doktor, teológiai lektor, rendes és nagyböjti szónok, a klerikusok gyóntatója és a laikus testvérek magisztere, a Magyar Barát és a Ferences Kiadványok szerkesztője, a III. Rend igazgatója</t>
+          <t>religious instructor; from 1942, librarian and archivist of the Diocese of Košice</t>
         </is>
       </c>
       <c r="N273">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O273">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=179</t>
+          <t>/persons_v2/view.php?id=261</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1944</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Fehér József Tamás O.Cist</t>
+          <t>Fülöp Ferenc</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság</t>
+          <t>Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J274" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>tanár, 1940 – 1943 között ifjúsági hitszónok is</t>
+          <t>After completing his studies and being ordained, he moved back to the United States</t>
         </is>
       </c>
       <c r="N274">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O274">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=260</t>
+          <t>/persons_v2/view.php?id=294</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1944</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Gerencsér István Tarzicius OFM</t>
+          <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J275" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N275">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O275">
-        <v>1946</v>
+        <v>1974</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=319</t>
+          <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1944</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Szombathely, Magyar Királyság</t>
+          <t>Csillaghegy, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J276" t="inlineStr">
+        <is>
+          <t>Csillaghegy</t>
+        </is>
+      </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>tanár a rend gimnáziumában</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N276">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O276">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1944</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Kiskorona utcai iskola, Budapest, Magyar Királyság</t>
+          <t>Pásztó, Magyar Királyság</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J277" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>on sick leave, assistant pastor</t>
         </is>
       </c>
       <c r="N277">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O277">
-        <v>1950</v>
+        <v>1946</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1944</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Windber, PA, USA</t>
+          <t>Pápa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>high school teacher; from 1940, building superintendent; and, from 1944, field chaplain</t>
         </is>
       </c>
       <c r="N278">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O278">
-        <v>1956</v>
+        <v>1946</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1944</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>New Egypt, NJ, USA</t>
+          <t>Encs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>segédlelkész, közben 1943 – 1954 között katonai lelkész</t>
+          <t>parish priest, dean from 1947</t>
         </is>
       </c>
       <c r="N279">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O279">
-        <v>1954</v>
+        <v>1956</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1944</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
+          <t>Paoking, Kína</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>misszionárius az indiánok között, tiszteletbeli törzsfőnök</t>
+          <t>Prefect of the Apostolic Prefecture</t>
         </is>
       </c>
       <c r="N280">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O280">
-        <v>1986</v>
+        <v>1948</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1944</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Kaminszky András</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Nagyszőlős, Csehszlovákia</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J281" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N281">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O281">
-        <v>1945</v>
+        <v>1974</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=501</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1944</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Kiss János Ábel OFM</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J282" t="inlineStr">
-[...1 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+      <c r="K282" t="inlineStr">
+        <is>
+          <t>pastor, and Albany, NY – college student</t>
         </is>
       </c>
       <c r="N282">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O282">
-        <v>1946</v>
+        <v>1962</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=542</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1944</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Kovalchik József</t>
+          <t>Müllner József</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>episcopal secretary, hospital chaplain</t>
         </is>
       </c>
       <c r="N283">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O283">
-        <v>1948</v>
+        <v>1961</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=576</t>
+          <t>/persons_v2/view.php?id=781</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1944</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Németh Lajos SVD</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Budapest</t>
+          <t>Chile</t>
+        </is>
+      </c>
+      <c r="I284" t="inlineStr">
+        <is>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>tartalékos tábori lelkész, hitoktató</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N284">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O284">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=818</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1944</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
           <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>High school teacher from 1938 to 1948, librarian from 1938 to 1950, and vice principal from 1939 to 1948</t>
         </is>
       </c>
       <c r="N285">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O285">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1944</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Petrick István</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Győrszentiván, Magyar Királyság</t>
+          <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>hitoktató, lelkész</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N286">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O286">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=870</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1944</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Mosonyi László</t>
+          <t>Senye István (Sch.P.)</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Rózsák tere, Budapest, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J287" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N287">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O287">
-        <v>1963</v>
+        <v>1945</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=776</t>
+          <t>/persons_v2/view.php?id=981</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1944</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Veszprém</t>
-[...9 lines deleted...]
-          <t>Magyarország</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>adminsztrátor, majd 1944-től plébános</t>
+          <t>in military service</t>
         </is>
       </c>
       <c r="N288">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O288">
-        <v>1965</v>
+        <v>1945</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1944</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Nagy Töhötöm Sándor SJ</t>
+          <t>Artim Lajos</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Szent János templom, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>részvétel a KALOT szervezésében</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="N289">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O289">
-        <v>1947</v>
+        <v>1950</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=801</t>
+          <t>/persons_v2/view.php?id=15</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1944</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Palmer Lajos SJ</t>
+          <t>Bor Sándor</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Taming, Kína</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>Kína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J290" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>misszionárius, szemináriumi tanár (latin és katekézis)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N290">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O290">
         <v>1949</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=849</t>
+          <t>/persons_v2/view.php?id=103</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1944</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Magyarország</t>
+          <t>Máriaremete, Budapest, Hungary</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom</t>
+          <t>Máriaremete</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>He was a rookie officer and also served in Máriaremete, Eger, Makó, and Budapest.</t>
         </is>
       </c>
       <c r="N291">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O291">
-        <v>1951</v>
+        <v>1967</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1944</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Balatonszepezd, Magyar Királyság</t>
+          <t>Isztambul, Törökország</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Törökország</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N292">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O292">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1944</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Czibere Mihály</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>He worked in the Amazon, along the Rio Negro, and then in Manaus; eventually, he became an itinerant missionary</t>
         </is>
       </c>
       <c r="N293">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O293">
-        <v>1952</v>
+        <v>1979</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=133</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1944</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Rocky River, OH, USA</t>
+          <t>Nyíregyháza, Hungary</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K294" t="inlineStr">
+        <is>
+          <t>Bishop of Hajdúdorog, Apostolic Administrator of Miskolc</t>
         </is>
       </c>
       <c r="N294">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O294">
-        <v>1945</v>
+        <v>1972</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1944</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Dömötör Lajos Ede OFM</t>
+          <t>Hajnal Imre Zénó OFM, Isten szolgája</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Nagyatád</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>tanulmányok végzése</t>
+          <t>parish priest, leader of the religious community, master of the lay brothers, administrator and catechist of the parish, member of the discretorium of the Felsősegesd monastery, the chronicler and librarian of the house, and the leader of various parish groups</t>
         </is>
       </c>
       <c r="N295">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O295">
         <v>1945</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=218</t>
+          <t>/persons_v2/view.php?id=360</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1944</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Forró János Alpár OFM</t>
+          <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>több rendházban is szolgál, majd kórházlelkész</t>
+          <t>assistant pastor, then parish priest starting in 1944</t>
         </is>
       </c>
       <c r="N296">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O296">
-        <v>1945</v>
+        <v>1951</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=284</t>
+          <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1944</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>Pázmány Péter Tudományegyetem Hittudományi Kar</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>tanulmányok végzése, illetve oktatási tevékenység, közben 1947 körül Flint, MI, USA, majd Roebling, NJ, USA, 1950 körül New York, NY, USA</t>
+          <t>Full professor in the Department of Moral Theology; dean of the Faculty of Theology from 1945 to 1946</t>
         </is>
       </c>
       <c r="N297">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O297">
-        <v>1962</v>
+        <v>1949</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1944</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Rábacsanak, Magyar Királyság</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>Hungarian pastor, head of the household</t>
         </is>
       </c>
       <c r="N298">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O298">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1944</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Garamkövesd, Magyar Királyság</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>plébános, a csehszlovák hatóságok 1945-ben kiutasítják</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="N299">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O299">
-        <v>1945</v>
+        <v>1949</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1944</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>rector of the seminary; archdiocesan censor from 1940</t>
         </is>
       </c>
       <c r="N300">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O300">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1944</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Tata, Magyar Királyság</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>a magyar szerviták előljárója</t>
+          <t>in regular service, religious educator, pastor (including: Mór, Nagyvárad, and Máriabesnyő)</t>
         </is>
       </c>
       <c r="N301">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O301">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1944</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Kalmár Vince Özséb OFM, Dr.</t>
+          <t>Krivonyák Mihály</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Gyöngyös, Magyar Királyság</t>
+          <t>Sykesville, PA, USA</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>teológiai tanár, rendi definitor</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N302">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O302">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=591</t>
+          <t>/persons_v2/view.php?id=610</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1944</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Kerner István Paszkál OFM</t>
+          <t>Kukla József Tarzicius OFM</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Holy Family Church, Oldenburg, IN, USA</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J303" t="inlineStr">
         <is>
-          <t>Holy Family Church</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N303">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O303">
-        <v>1950</v>
+        <v>1947</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=539</t>
+          <t>/persons_v2/view.php?id=621</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1944</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Berlin, Németország</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>member of the National Assembly</t>
         </is>
       </c>
       <c r="N304">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O304">
-        <v>1953</v>
+        <v>1945</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1944</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Mihályfa, Magyar Királyság</t>
+          <t>Hajdúdorog, Magyar Királyság</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>the teacher-trainer of religious education (in other sources: Máriapócs)</t>
         </is>
       </c>
       <c r="N305">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O305">
-        <v>1948</v>
+        <v>1950</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1944</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Lárj Bazil</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Prága, Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Cseh–Morva Protektorátus</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>assistant pastor and religion teacher at Modra High School</t>
         </is>
       </c>
       <c r="N306">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O306">
         <v>1945</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=640</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1944</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Salköveskút, Magyar Királyság</t>
+          <t>Ungvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>the rector of the seminary</t>
         </is>
       </c>
       <c r="N307">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O307">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1944</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Láng Imre SJ</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Kalocsa, Magyar Királyság</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>betegápoló</t>
+          <t>off duty</t>
         </is>
       </c>
       <c r="N308">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O308">
-        <v>1947</v>
+        <v>1958</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=637</t>
+          <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1944</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Medgyess A. József</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Reformed</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>áldozópap</t>
-[...4 lines deleted...]
-          <t>Szatmár</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Munkács, Magyar Királyság</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>camp chaplain</t>
         </is>
       </c>
       <c r="N309">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O309">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=718</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1944</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Némon János</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>Mernye, Hungary</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N310">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O310">
-        <v>1947</v>
+        <v>1952</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=820</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1944</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Pintér János</t>
+          <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Győr, Magyar Királyság</t>
+          <t>Nyíregyháza, Magyar Királyság</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>episcopal secretary</t>
         </is>
       </c>
       <c r="N311">
-        <v>1941</v>
+        <v>1939</v>
       </c>
       <c r="O311">
         <v>1946</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=878</t>
+          <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1944</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Kiskunfélegyháza, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>kisszemináriumi elöljáró</t>
+          <t>Director of the mission center, professor of missiology at the Szeged Seminary, editor, coordinator of the Hungarian mission in China, head of the household</t>
         </is>
       </c>
       <c r="N312">
-        <v>1942</v>
+        <v>1939</v>
       </c>
       <c r="O312">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1944</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
-[...9 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>camp chaplain</t>
         </is>
       </c>
       <c r="N313">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O313">
-        <v>1949</v>
+        <v>1945</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1944</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Bittmann Antal</t>
+          <t>Bódy Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Bőszénfa, Magyar Királyság</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J314" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N314">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O314">
-        <v>1947</v>
+        <v>1957</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=86</t>
+          <t>/persons_v2/view.php?id=452</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1944</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Borsy György Engelbert OFM</t>
+          <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Helyőrségi Kórház, Szeged, Magyar Királyság</t>
+          <t>Gyöngyös, Magyar Királyság</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J315" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>hitoktató, tábori lelkész</t>
+          <t>Doctor of Canon Law and Philosophy, lecturer in theology, regular and Lenten preacher, confessor to the clergy and spiritual director to the laity, editor of *Magyar Barát* and *Ferences Kiadványok*, director of the Third Order</t>
         </is>
       </c>
       <c r="N315">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O315">
         <v>1945</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=108</t>
+          <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1944</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Cseh Gyula Titusz OFM</t>
+          <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ciszterci Gimnázium, Székesfehérvár, Magyar Királyság</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>Ciszterci Gimnázium</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>Szolgálati helyei nem beazonosíthatóak, Roebling, NJ, USA-ban hunyt el.</t>
+          <t>teacher; also a youth preacher from 1940 to 1943</t>
         </is>
       </c>
       <c r="N316">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O316">
-        <v>1960</v>
+        <v>1947</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=151</t>
+          <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1944</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Deésy István Ipoly OFM</t>
+          <t>Frenzkowski Pál M.S.C.</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Jézus Szent Szívének Issouduni Misszionáriusai (Missionarii SS. Cordis Jesu)</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Csíksomlyó, Magyar Királyság</t>
+          <t>St. John the Baptist Parish, Haycock Run, PA, USA</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J317" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Parish</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>házfőnökhelyettes</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N317">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O317">
-        <v>1946</v>
+        <v>1953</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=184</t>
+          <t>/persons_v2/view.php?id=291</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1944</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Grigássy J. Gyula</t>
+          <t>Gerencsér István Tarzicius OFM</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J318" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N318">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O318">
-        <v>1960</v>
+        <v>1946</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=337</t>
+          <t>/persons_v2/view.php?id=319</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1944</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Budatétény, Magyar Királyság</t>
+          <t>Szombathely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>teacher at the Order’s high school</t>
         </is>
       </c>
       <c r="N319">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O319">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1944</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság</t>
+          <t>Kiskorona utcai iskola, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t>Kiskorona utcai iskola</t>
+        </is>
+      </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>religious educator</t>
         </is>
       </c>
       <c r="N320">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O320">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1944</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Czuczor Gergely Bencés Gimnázium, Győr, Magyar Királyság</t>
+          <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Czuczor Gergely Bencés Gimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N321">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O321">
-        <v>1945</v>
+        <v>1956</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1944</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Hemm János SJ</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>New Egypt, NJ, USA</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>rektor, az internátus vezetője, házfőnök és hittanár</t>
+          <t>assistant pastor; also served as a military chaplain from 1943 to 1954</t>
         </is>
       </c>
       <c r="N322">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O322">
-        <v>1948</v>
+        <v>1954</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=382</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1944</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Miskolc, Magyar Királyság</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>érseki nőnevelő intézet hittanára, közben 1945-ben és 1947-ben börtönben</t>
+          <t>missionary among the Native Americans, honorary tribal chief</t>
         </is>
       </c>
       <c r="N323">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O323">
-        <v>1948</v>
+        <v>1986</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1944</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Kaminszky András</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Győr, Magyar Királyság</t>
+          <t>Nagyszőlős, Csehszlovákia</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>a kispapok lelkivezetője</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N324">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O324">
         <v>1945</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=501</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1944</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Keller György Illés OCD</t>
+          <t>Kiss János Ábel OFM</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Uganda</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Uganda</t>
-[...4 lines deleted...]
-          <t>internálva</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J325" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N325">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O325">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=518</t>
+          <t>/persons_v2/view.php?id=542</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1944</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Kovalchik József</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Csorna, Magyar Királyság</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>főiskolai tanár, újoncmester, a rendi növendékek prefektusa</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N326">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O326">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=576</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1944</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Kosty János</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Beregszilvás, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>Reserve chaplain, religious educator</t>
         </is>
       </c>
       <c r="N327">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O327">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=574</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1944</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Újvidék, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>hitoktató, majd katonai szolgálaton</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N328">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O328">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1944</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Debrecen, Magyar Királyság</t>
+          <t>Győrszentiván, Magyar Királyság</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>lelkipásztor, konzulátor, a játszótér vezetője</t>
+          <t>religious educator, pastor</t>
         </is>
       </c>
       <c r="N329">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O329">
-        <v>1948</v>
+        <v>1959</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1944</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Rózsák tere, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J330" t="inlineStr">
+        <is>
+          <t>Rózsák tere</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>A 383. gyalogezred, 96. gyaloghadosztály káplánja, őrnagyi rangban a Csendes-óceáni hadszíntéren, más források szerint Észak-Afrika–Olaszország hadszintér</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N330">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O330">
-        <v>1945</v>
+        <v>1963</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1944</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Akron, OH, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Úrkút, Hungary</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>administrator, then parish priest from 1944 onward</t>
         </is>
       </c>
       <c r="N331">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O331">
-        <v>1949</v>
+        <v>1965</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1944</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Nagy Töhötöm Sándor SJ</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>rendi szolgálatban</t>
+          <t>Participation in an event organized by KALOT</t>
         </is>
       </c>
       <c r="N332">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O332">
         <v>1947</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=801</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1944</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Molnár András</t>
+          <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Taming, Kína</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Kína</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>missionary, seminary professor (Latin and catechesis)</t>
         </is>
       </c>
       <c r="N333">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O333">
-        <v>1954</v>
+        <v>1949</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=757</t>
+          <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1944</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Oberlander János</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, USA</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>St. John Catholic Church, Middletown, OH, USA</t>
+          <t>San Giovanni Rotondo, Italy</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John Catholic Church</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastoral assistant, translator; colleague and, for a time, secretary to Saint Pio of Pietrelcina</t>
         </is>
       </c>
       <c r="N334">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O334">
-        <v>1968</v>
+        <v>1957</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=830</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1944</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Porátunszky István Sándor Hilarion (OSBM)</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Szeged, Magyar Királyság</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>teológiai tanulmányok</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N335">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O335">
-        <v>1946</v>
+        <v>1950</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=894</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1944</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Oroskovits Jenő Lajos</t>
+          <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Kanada</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N336">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O336">
-        <v>1945</v>
+        <v>1979</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=837</t>
+          <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1944</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Brit Uganda Protektorátus</t>
+          <t>Kőszeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>Brit Uganda Protektorátus</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>internálva</t>
+          <t>high school teacher, then camp chaplain, and later a prisoner of war (Mailly-le-Camp prisoner-of-war camp, France)</t>
         </is>
       </c>
       <c r="N337">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O337">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1944</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Romzsa János</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Központi Papnevelő Intézet, Budapest, Magyar Királyság</t>
+          <t>Duquesne, PA, USA</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Központi Papnevelő Intézet</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>vicerektor, ökonómus, egyúttal a Ranolder Tanítóképző Intézet hittanára (1942-1944 között)</t>
+          <t>parish priest, then retired</t>
         </is>
       </c>
       <c r="N338">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O338">
-        <v>1946</v>
+        <v>1958</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=943</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1944</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség, Budapest, Magyar Királyság</t>
+          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom, Nyíradony, Hungary</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="J339" t="inlineStr">
         <is>
-          <t>Jezsuita Tartományfőnökség</t>
+          <t>Szent Mihály Főangyal és Mennyei Seregek görögkatolikus templom</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>tartományfőnök</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N339">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O339">
-        <v>1948</v>
+        <v>1951</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1944</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Csellár Jenő István OSPPE</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Balatonszepezd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>újoncmester, majd helyettes házfőnök</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="N340">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O340">
-        <v>1946</v>
+        <v>1957</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=155</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1944</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Czibere Mihály</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, a Bernardium lelki igazgatója, a rend pedagógiai előadója, könyvtáros</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N341">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O341">
-        <v>1948</v>
+        <v>1952</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=133</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1944</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Rocky River, OH, USA</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>Olaszország</t>
-[...4 lines deleted...]
-          <t>biblikus tanulmányok</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N342">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O342">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1944</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Dénes János Gergely COr, dr.</t>
+          <t>Dömötör Lajos Ede OFM</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>titkár a Szentszékhez akkreditált magyar követségen</t>
+          <t>pursuing studies</t>
         </is>
       </c>
       <c r="N343">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O343">
         <v>1945</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=197</t>
+          <t>/persons_v2/view.php?id=218</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1944</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Fitz Mihály</t>
+          <t>Forró János Alpár OFM</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Csábóc, Magyar Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>served in several monasteries, and later as a hospital chaplain</t>
         </is>
       </c>
       <c r="N344">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O344">
         <v>1945</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=277</t>
+          <t>/persons_v2/view.php?id=284</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1944</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Frankó Ede</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Pursuing studies and teaching activities, living in Flint, MI, USA, around 1947, then in Roebling, NJ, USA, and in New York, NY, USA, around 1950</t>
         </is>
       </c>
       <c r="N345">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O345">
-        <v>1948</v>
+        <v>1962</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=287</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1944</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Frey Ferenc Dezső OFM, Dr.</t>
+          <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Esztergom, Magyar Királyság</t>
+          <t>Rábacsanak, Magyar Királyság</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>lelkipásztor</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N346">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O346">
         <v>1946</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1944</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Garamkövesd, Magyar Királyság</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>tanulmányok végzése</t>
+          <t>parish priest, expelled by the Czechoslovak authorities in 1945</t>
         </is>
       </c>
       <c r="N347">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O347">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1944</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Gerencsér Pál István Sch.P, dr.</t>
+          <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Nagykanizsa, Magyar Királyság</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J348" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N348">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O348">
         <v>1945</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=320</t>
+          <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1944</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Kertváros, Esztergom, Magyar Királyság</t>
+          <t>Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="J349" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>helyi lelkész</t>
+          <t>the leader of the Hungarian Servites</t>
         </is>
       </c>
       <c r="N349">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O349">
         <v>1946</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1944</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Gáspár Márton</t>
+          <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
+          <t>Gyöngyös, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I350" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I350" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>theology professor, member of the order’s Definitory</t>
         </is>
       </c>
       <c r="N350">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O350">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=313</t>
+          <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1944</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Kerner István Paszkál OFM</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (St. John Baptist rendtartomány)</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Komárom, Magyar Királyság</t>
+          <t>Holy Family Church, Oldenburg, IN, USA</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J351" t="inlineStr">
+        <is>
+          <t>Holy Family Church</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N351">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O351">
-        <v>1945</v>
+        <v>1950</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=539</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1944</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Pécs, Magyar Királyság</t>
+          <t>Berlin, Germany</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Germany</t>
+        </is>
+      </c>
+      <c r="K352" t="inlineStr">
+        <is>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N352">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O352">
-        <v>1947</v>
+        <v>1953</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1944</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Koloszár István</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Szatmárnémeti, Magyar Királyság</t>
+          <t>Mihályfa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="K353" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
       <c r="N353">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O353">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1944</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Hoffer Lipót József OSB, dr.</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Zalaapáti, Magyar Királyság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>camp chaplain</t>
         </is>
       </c>
       <c r="N354">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O354">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=403</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1944</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Keszthely, Magyar Királyság</t>
+          <t>Salköveskút, Magyar Királyság</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N355">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O355">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1944</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Horváth István Anzelm OSB</t>
+          <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Kőszeg, Magyar Királyság</t>
+          <t>Kalocsa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>nurse</t>
         </is>
       </c>
       <c r="N356">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O356">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=427</t>
+          <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1944</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Kolozsvár, Magyar Királyság</t>
+          <t>Munkács, Magyar Királyság</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>cipész, élemiszergyűjtő, katonai kórházban segítő, majd hadifogoly</t>
+          <t>independent religious educator</t>
         </is>
       </c>
       <c r="N357">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O357">
-        <v>1945</v>
+        <v>1946</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1944</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Budapest, Magyar Királyság</t>
+          <t>Belgium</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Belgium</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>hitoktató, majd hitoktató a Vakok Intézetében</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N358">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O358">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1944</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Pintér János</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>magyar segédlelkész</t>
+          <t>camp chaplain</t>
         </is>
       </c>
       <c r="N359">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O359">
-        <v>1962</v>
+        <v>1946</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1944</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Karsay Ferenc Vilmos (OFM)</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Székesfehérvár, Magyar Királyság</t>
+          <t>Keszthely, Magyar Királyság</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>hitszónok</t>
+          <t>teacher, then building manager</t>
         </is>
       </c>
       <c r="N360">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O360">
         <v>1945</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=503</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1944</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Kecskés József Attila OFM</t>
+          <t>Raile Jakab SJ</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Sümeg, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Budapest</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>hitoktató, közben tábori lelkész</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N361">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O361">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=514</t>
+          <t>/persons_v2/view.php?id=911</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1944</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Kelemen Kálmán Konrád OFM</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
+          <t>Kiskunfélegyháza, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I362" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I362" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>tábori lelkész</t>
+          <t>small group leader</t>
         </is>
       </c>
       <c r="N362">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O362">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=515</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1944</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Kovalicky Viktor</t>
+          <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Komárom, Magyar Királyság</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N363">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O363">
         <v>1949</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=593</t>
+          <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1944</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Bittmann Antal</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Bőszénfa, Magyar Királyság</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="N364">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O364">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=86</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1944</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Kótai Zoltán Ádám, dr</t>
+          <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Rákospalota, Magyar Királyság</t>
+          <t>Helyőrségi Kórház, Szeged, Magyar Királyság</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>Helyőrségi Kórház</t>
+        </is>
+      </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>hitoktató</t>
+          <t>religious educator, camp chaplain</t>
         </is>
       </c>
       <c r="N365">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O365">
         <v>1945</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=597</t>
+          <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1944</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Cseh Gyula Titusz OFM</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>Zalaapáti, Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>His places of service cannot be identified; he died in Roebling, NJ, USA.</t>
         </is>
       </c>
       <c r="N366">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O366">
-        <v>1948</v>
+        <v>1960</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=151</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1944</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Magyar József SVD</t>
+          <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
+          <t>Csíksomlyó, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I367" t="inlineStr">
+        <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
-      <c r="I367" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>a Jézus Szent Gyermeksége Műve országos titkára volt P. Rácz János SVD-vel; Magyar József az erdélyi plébániákat látogatta.</t>
+          <t>assistant manager</t>
         </is>
       </c>
       <c r="N367">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O367">
         <v>1946</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=684</t>
+          <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>1944</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Grigássy J. Gyula</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>Belváros, Budafok, Magyar Királyság</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Belváros</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>episcopal secretary</t>
         </is>
       </c>
       <c r="N368">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O368">
-        <v>1951</v>
+        <v>1960</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=337</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>1944</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Mundwell János</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH</t>
-[...4 lines deleted...]
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Budatétény, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I369" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N369">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O369">
-        <v>1968</v>
+        <v>1945</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=777</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>1944</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Máriaföldi Péter Lukács OFM</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>Vác, Magyar Királyság</t>
+          <t>Kőszeg, Magyar Királyság</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>a harmadik rend igazgatója</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N370">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O370">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=715</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>1944</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Mészáros Árpád György OFM</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>Collegium Antonianum, Róma, Olaszország</t>
+          <t>Czuczor Gergely Bencés Gimnázium, Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>Olaszország</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J371" t="inlineStr">
         <is>
-          <t>Collegium Antonianum</t>
+          <t>Czuczor Gergely Bencés Gimnázium</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>tanulmányok végzése</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N371">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O371">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=737</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>1944</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Nagy János</t>
+          <t>Hemm János SJ</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>Kunszentmárton, Magyar Királyság</t>
+          <t>Pécs, Magyar Királyság</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>principal, head of the boarding school, dorm supervisor, and religion teacher</t>
         </is>
       </c>
       <c r="N372">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O372">
-        <v>1945</v>
+        <v>1948</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=791</t>
+          <t>/persons_v2/view.php?id=382</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>1944</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Palóznak, Magyar Királyság</t>
+          <t>Miskolc, Magyar Királyság</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Religious education teacher at the archdiocesan girls’ school; imprisoned in 1945 and 1947</t>
         </is>
       </c>
       <c r="N373">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O373">
         <v>1948</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=793</t>
+          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>1944</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>Előszállás, Magyar Királyság</t>
+          <t>Győr, Magyar Királyság</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
           <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>másodszámvevő</t>
+          <t>the spiritual director of the seminarians</t>
         </is>
       </c>
       <c r="N374">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O374">
         <v>1945</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>1944</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Olajos Andor Elréd OSB, Dr.</t>
+          <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>Pannonhalma, Magyar Királyság</t>
+          <t>Uganda</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Uganda</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, közben 1944-ben tábori lelkész</t>
+          <t>imprisoned</t>
         </is>
       </c>
       <c r="N375">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O375">
-        <v>1945</v>
+        <v>1947</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=831</t>
+          <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>1944</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Átmenő tételek</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+        </is>
+      </c>
+      <c r="E376" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F376" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G376" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H376" t="inlineStr">
+        <is>
+          <t>Csorna, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I376" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K376" t="inlineStr">
+        <is>
+          <t>college professor, novice master, prefect of the order’s novices</t>
+        </is>
+      </c>
+      <c r="N376">
+        <v>1942</v>
+      </c>
+      <c r="O376">
+        <v>1950</v>
+      </c>
+      <c r="Q376" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=522</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377">
+        <v>1944</v>
+      </c>
+      <c r="B377" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C377" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D377" t="inlineStr">
+        <is>
+          <t>Kosty János</t>
+        </is>
+      </c>
+      <c r="E377" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F377" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G377" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H377" t="inlineStr">
+        <is>
+          <t>Beregszilvás, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I377" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K377" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N377">
+        <v>1942</v>
+      </c>
+      <c r="O377">
+        <v>1945</v>
+      </c>
+      <c r="Q377" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=574</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378">
+        <v>1944</v>
+      </c>
+      <c r="B378" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C378" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D378" t="inlineStr">
+        <is>
+          <t>Krafcsik András János C.Ss.R., dr</t>
+        </is>
+      </c>
+      <c r="E378" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F378" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G378" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H378" t="inlineStr">
+        <is>
+          <t>Újvidék, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I378" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K378" t="inlineStr">
+        <is>
+          <t>hitoktató, majd katonai szolgálaton</t>
+        </is>
+      </c>
+      <c r="N378">
+        <v>1942</v>
+      </c>
+      <c r="O378">
+        <v>1945</v>
+      </c>
+      <c r="Q378" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=607</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379">
+        <v>1944</v>
+      </c>
+      <c r="B379" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C379" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D379" t="inlineStr">
+        <is>
+          <t>Krupa Sándor Kolumbán OFM</t>
+        </is>
+      </c>
+      <c r="E379" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F379" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G379" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H379" t="inlineStr">
+        <is>
+          <t>Debrecen, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I379" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K379" t="inlineStr">
+        <is>
+          <t>pastor, counselor, playground supervisor</t>
+        </is>
+      </c>
+      <c r="N379">
+        <v>1942</v>
+      </c>
+      <c r="O379">
+        <v>1948</v>
+      </c>
+      <c r="Q379" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=613</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380">
+        <v>1944</v>
+      </c>
+      <c r="B380" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C380" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D380" t="inlineStr">
+        <is>
+          <t>Lenk József</t>
+        </is>
+      </c>
+      <c r="E380" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F380" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G380" t="inlineStr">
+        <is>
+          <t>Fort Wayne-South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="H380" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="I380" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K380" t="inlineStr">
+        <is>
+          <t>Chaplain of the 383rd Infantry Regiment, 96th Infantry Division, with the rank of major, on the Pacific Theater; according to other sources, on the North Africa–Italy Theater</t>
+        </is>
+      </c>
+      <c r="N380">
+        <v>1942</v>
+      </c>
+      <c r="O380">
+        <v>1945</v>
+      </c>
+      <c r="Q380" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=648</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381">
+        <v>1944</v>
+      </c>
+      <c r="B381" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C381" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D381" t="inlineStr">
+        <is>
+          <t>Magyar József</t>
+        </is>
+      </c>
+      <c r="E381" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F381" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G381" t="inlineStr">
+        <is>
+          <t>Akron, OH, USA</t>
+        </is>
+      </c>
+      <c r="H381" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I381" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K381" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N381">
+        <v>1942</v>
+      </c>
+      <c r="O381">
+        <v>1949</v>
+      </c>
+      <c r="Q381" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=682</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382">
+        <v>1944</v>
+      </c>
+      <c r="B382" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C382" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D382" t="inlineStr">
+        <is>
+          <t>Mandl József Maximilián OFM</t>
+        </is>
+      </c>
+      <c r="E382" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F382" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G382" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H382" t="inlineStr">
+        <is>
+          <t>Róma, Italy</t>
+        </is>
+      </c>
+      <c r="I382" t="inlineStr">
+        <is>
+          <t>Italy</t>
+        </is>
+      </c>
+      <c r="K382" t="inlineStr">
+        <is>
+          <t>on duty</t>
+        </is>
+      </c>
+      <c r="N382">
+        <v>1942</v>
+      </c>
+      <c r="O382">
+        <v>1947</v>
+      </c>
+      <c r="Q382" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=692</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383">
+        <v>1944</v>
+      </c>
+      <c r="B383" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C383" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D383" t="inlineStr">
+        <is>
+          <t>Molnár András</t>
+        </is>
+      </c>
+      <c r="E383" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F383" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G383" t="inlineStr">
+        <is>
+          <t>Paterson, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H383" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I383" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J383" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N383">
+        <v>1942</v>
+      </c>
+      <c r="O383">
+        <v>1954</v>
+      </c>
+      <c r="Q383" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=757</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384">
+        <v>1944</v>
+      </c>
+      <c r="B384" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C384" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D384" t="inlineStr">
+        <is>
+          <t>Moullion Kálmán, Msgr.</t>
+        </is>
+      </c>
+      <c r="E384" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F384" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G384" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H384" t="inlineStr">
+        <is>
+          <t>Őrszállás, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I384" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K384" t="inlineStr">
+        <is>
+          <t>Pastor assigned to Hódság</t>
+        </is>
+      </c>
+      <c r="N384">
+        <v>1942</v>
+      </c>
+      <c r="O384">
+        <v>1949</v>
+      </c>
+      <c r="Q384" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=778</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385">
+        <v>1944</v>
+      </c>
+      <c r="B385" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C385" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D385" t="inlineStr">
+        <is>
+          <t>Oberlander János</t>
+        </is>
+      </c>
+      <c r="E385" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F385" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G385" t="inlineStr">
+        <is>
+          <t>Cincinnati, OH, USA</t>
+        </is>
+      </c>
+      <c r="H385" t="inlineStr">
+        <is>
+          <t>St. John Catholic Church, Middletown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I385" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J385" t="inlineStr">
+        <is>
+          <t>St. John Catholic Church</t>
+        </is>
+      </c>
+      <c r="K385" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N385">
+        <v>1942</v>
+      </c>
+      <c r="O385">
+        <v>1968</v>
+      </c>
+      <c r="Q385" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=830</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386">
+        <v>1944</v>
+      </c>
+      <c r="B386" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C386" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D386" t="inlineStr">
+        <is>
+          <t>Orbán Miklós SJ</t>
+        </is>
+      </c>
+      <c r="E386" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F386" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G386" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H386" t="inlineStr">
+        <is>
+          <t>Szeged, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I386" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K386" t="inlineStr">
+        <is>
+          <t>theological studies</t>
+        </is>
+      </c>
+      <c r="N386">
+        <v>1942</v>
+      </c>
+      <c r="O386">
+        <v>1946</v>
+      </c>
+      <c r="Q386" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=836</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387">
+        <v>1944</v>
+      </c>
+      <c r="B387" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C387" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D387" t="inlineStr">
+        <is>
+          <t>Oroskovits Jenő Lajos</t>
+        </is>
+      </c>
+      <c r="E387" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F387" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G387" t="inlineStr">
+        <is>
+          <t>Winnipeg, MB, Canada</t>
+        </is>
+      </c>
+      <c r="H387" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="I387" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>camp chaplain</t>
+        </is>
+      </c>
+      <c r="N387">
+        <v>1942</v>
+      </c>
+      <c r="O387">
+        <v>1945</v>
+      </c>
+      <c r="Q387" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=837</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388">
+        <v>1944</v>
+      </c>
+      <c r="B388" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C388" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D388" t="inlineStr">
+        <is>
+          <t>Perjés Antal Patrik OCD</t>
+        </is>
+      </c>
+      <c r="E388" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F388" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G388" t="inlineStr">
+        <is>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H388" t="inlineStr">
+        <is>
+          <t>Brit Uganda Protektorátus</t>
+        </is>
+      </c>
+      <c r="I388" t="inlineStr">
+        <is>
+          <t>Brit Uganda Protektorátus</t>
+        </is>
+      </c>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>interned</t>
+        </is>
+      </c>
+      <c r="N388">
+        <v>1942</v>
+      </c>
+      <c r="O388">
+        <v>1947</v>
+      </c>
+      <c r="Q388" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=865</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389">
+        <v>1944</v>
+      </c>
+      <c r="B389" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C389" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D389" t="inlineStr">
+        <is>
+          <t>Poór Albert Pál</t>
+        </is>
+      </c>
+      <c r="E389" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F389" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G389" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H389" t="inlineStr">
+        <is>
+          <t>Székesfehérvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I389" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K389" t="inlineStr">
+        <is>
+          <t>field chaplain with the II Corps, likely in what is now Ukraine and Belarus</t>
+        </is>
+      </c>
+      <c r="N389">
+        <v>1942</v>
+      </c>
+      <c r="O389">
+        <v>1945</v>
+      </c>
+      <c r="Q389" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=891</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390">
+        <v>1944</v>
+      </c>
+      <c r="B390" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C390" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D390" t="inlineStr">
+        <is>
+          <t>Pulyai Ferdinánd Lambert OFM</t>
+        </is>
+      </c>
+      <c r="E390" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F390" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G390" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H390" t="inlineStr">
+        <is>
+          <t>Veszprém, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I390" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>head of household</t>
+        </is>
+      </c>
+      <c r="N390">
+        <v>1942</v>
+      </c>
+      <c r="O390">
+        <v>1945</v>
+      </c>
+      <c r="Q390" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=902</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391">
+        <v>1944</v>
+      </c>
+      <c r="B391" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C391" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D391" t="inlineStr">
+        <is>
+          <t>Péterffy Gedeon, Msgr.</t>
+        </is>
+      </c>
+      <c r="E391" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F391" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G391" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H391" t="inlineStr">
+        <is>
+          <t>Központi Papnevelő Intézet, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I391" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J391" t="inlineStr">
+        <is>
+          <t>Központi Papnevelő Intézet</t>
+        </is>
+      </c>
+      <c r="K391" t="inlineStr">
+        <is>
+          <t>Vice Rector, Bursar, and also a religion teacher at the Ranolder Teacher Training Institute (between 1942 and 1944)</t>
+        </is>
+      </c>
+      <c r="N391">
+        <v>1942</v>
+      </c>
+      <c r="O391">
+        <v>1946</v>
+      </c>
+      <c r="Q391" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=874</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392">
+        <v>1944</v>
+      </c>
+      <c r="B392" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C392" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D392" t="inlineStr">
+        <is>
+          <t>Radányi Rókus SJ</t>
+        </is>
+      </c>
+      <c r="E392" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F392" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G392" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>Szatmárnémeti, Hungary</t>
+        </is>
+      </c>
+      <c r="I392" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K392" t="inlineStr">
+        <is>
+          <t>minister, boarding school prefect, religion teacher, newspaper editor</t>
+        </is>
+      </c>
+      <c r="N392">
+        <v>1942</v>
+      </c>
+      <c r="O392">
+        <v>1948</v>
+      </c>
+      <c r="Q392" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=907</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393">
+        <v>1944</v>
+      </c>
+      <c r="B393" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C393" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D393" t="inlineStr">
+        <is>
+          <t>Sereghy Bazil, Msgr.</t>
+        </is>
+      </c>
+      <c r="E393" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F393" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G393" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H393" t="inlineStr">
+        <is>
+          <t>Ungvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I393" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K393" t="inlineStr">
+        <is>
+          <t>religion teacher</t>
+        </is>
+      </c>
+      <c r="N393">
+        <v>1942</v>
+      </c>
+      <c r="O393">
+        <v>1945</v>
+      </c>
+      <c r="Q393" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=983</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394">
+        <v>1944</v>
+      </c>
+      <c r="B394" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C394" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D394" t="inlineStr">
+        <is>
+          <t>Simor János OFM</t>
+        </is>
+      </c>
+      <c r="E394" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F394" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G394" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H394" t="inlineStr">
+        <is>
+          <t>Szentföldi rendház, majd számos különböző szolgálati helyen., Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I394" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J394" t="inlineStr">
+        <is>
+          <t>Szentföldi rendház, majd számos különböző szolgálati helyen.</t>
+        </is>
+      </c>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>A monastery in the Holy Land, and then at various other places of service.</t>
+        </is>
+      </c>
+      <c r="N394">
+        <v>1942</v>
+      </c>
+      <c r="O394">
+        <v>1950</v>
+      </c>
+      <c r="Q394" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=995</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395">
+        <v>1944</v>
+      </c>
+      <c r="B395" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C395" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D395" t="inlineStr">
+        <is>
+          <t>Borbély István SJ</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>jezsuita</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I395" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J395" t="inlineStr">
+        <is>
+          <t>Jezsuita Tartományfőnökség</t>
+        </is>
+      </c>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>provincial governor</t>
+        </is>
+      </c>
+      <c r="N395">
+        <v>1943</v>
+      </c>
+      <c r="O395">
+        <v>1948</v>
+      </c>
+      <c r="Q395" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=104</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396">
+        <v>1944</v>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>Csellár Jenő István OSPPE</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+        </is>
+      </c>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t>Pécs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I396" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K396" t="inlineStr">
+        <is>
+          <t>junior master, then assistant head of house</t>
+        </is>
+      </c>
+      <c r="N396">
+        <v>1943</v>
+      </c>
+      <c r="O396">
+        <v>1946</v>
+      </c>
+      <c r="Q396" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=155</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397">
+        <v>1944</v>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I397" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K397" t="inlineStr">
+        <is>
+          <t>high school teacher, spiritual director at Bernardium, the order’s educational lecturer, librarian</t>
+        </is>
+      </c>
+      <c r="N397">
+        <v>1943</v>
+      </c>
+      <c r="O397">
+        <v>1948</v>
+      </c>
+      <c r="Q397" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=163</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398">
+        <v>1944</v>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>Dengl György Miklós OFM</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>Róma, Italy</t>
+        </is>
+      </c>
+      <c r="I398" t="inlineStr">
+        <is>
+          <t>Italy</t>
+        </is>
+      </c>
+      <c r="K398" t="inlineStr">
+        <is>
+          <t>Biblical studies</t>
+        </is>
+      </c>
+      <c r="N398">
+        <v>1943</v>
+      </c>
+      <c r="O398">
+        <v>1946</v>
+      </c>
+      <c r="Q398" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=191</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399">
+        <v>1944</v>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>Dénes János Gergely COr, dr.</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>Róma, Italy</t>
+        </is>
+      </c>
+      <c r="I399" t="inlineStr">
+        <is>
+          <t>Italy</t>
+        </is>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>secretary at the Hungarian Embassy accredited to the Holy See</t>
+        </is>
+      </c>
+      <c r="N399">
+        <v>1943</v>
+      </c>
+      <c r="O399">
+        <v>1945</v>
+      </c>
+      <c r="Q399" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=197</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400">
+        <v>1944</v>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>Fitz Mihály</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>Csábóc, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I400" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N400">
+        <v>1943</v>
+      </c>
+      <c r="O400">
+        <v>1945</v>
+      </c>
+      <c r="Q400" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=277</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401">
+        <v>1944</v>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>Frankó Ede</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N401">
+        <v>1943</v>
+      </c>
+      <c r="O401">
+        <v>1948</v>
+      </c>
+      <c r="Q401" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=287</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402">
+        <v>1944</v>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>Esztergom, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I402" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N402">
+        <v>1943</v>
+      </c>
+      <c r="O402">
+        <v>1946</v>
+      </c>
+      <c r="Q402" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=290</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403">
+        <v>1944</v>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>Füzér István Julián OFM, dr</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>Róma, Italy</t>
+        </is>
+      </c>
+      <c r="I403" t="inlineStr">
+        <is>
+          <t>Italy</t>
+        </is>
+      </c>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>pursuing studies</t>
+        </is>
+      </c>
+      <c r="N403">
+        <v>1943</v>
+      </c>
+      <c r="O403">
+        <v>1946</v>
+      </c>
+      <c r="Q403" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=298</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404">
+        <v>1944</v>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>Gerencsér Pál István Sch.P, dr.</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>Nagykanizsa, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I404" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>teacher</t>
+        </is>
+      </c>
+      <c r="N404">
+        <v>1943</v>
+      </c>
+      <c r="O404">
+        <v>1945</v>
+      </c>
+      <c r="Q404" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=320</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405">
+        <v>1944</v>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>Gyimesi Gyula</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>Kertváros, Esztergom, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J405" t="inlineStr">
+        <is>
+          <t>Kertváros</t>
+        </is>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>local pastor</t>
+        </is>
+      </c>
+      <c r="N405">
+        <v>1943</v>
+      </c>
+      <c r="O405">
+        <v>1946</v>
+      </c>
+      <c r="Q405" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=352</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406">
+        <v>1944</v>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>Gáspár Márton</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>camp chaplain</t>
+        </is>
+      </c>
+      <c r="N406">
+        <v>1943</v>
+      </c>
+      <c r="O406">
+        <v>1945</v>
+      </c>
+      <c r="Q406" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=313</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407">
+        <v>1944</v>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>Hites Endre Kristóf OSB</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>Komárom, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>high school teacher</t>
+        </is>
+      </c>
+      <c r="N407">
+        <v>1943</v>
+      </c>
+      <c r="O407">
+        <v>1945</v>
+      </c>
+      <c r="Q407" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=395</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408">
+        <v>1944</v>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>Hitter József SJ</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>Pécs, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N408">
+        <v>1943</v>
+      </c>
+      <c r="O408">
+        <v>1947</v>
+      </c>
+      <c r="Q408" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=396</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409">
+        <v>1944</v>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>Hitter József SJ</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>Szatmárnémeti, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="N409">
+        <v>1943</v>
+      </c>
+      <c r="O409">
+        <v>1947</v>
+      </c>
+      <c r="Q409" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=396</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410">
+        <v>1944</v>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>Hoffer Lipót József OSB, dr.</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>Zalaapáti, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I410" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K410" t="inlineStr">
+        <is>
+          <t>religious educator</t>
+        </is>
+      </c>
+      <c r="N410">
+        <v>1943</v>
+      </c>
+      <c r="O410">
+        <v>1946</v>
+      </c>
+      <c r="Q410" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=403</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411">
+        <v>1944</v>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>Horváth Benedek O.Praem</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>Keszthely, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I411" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>teacher</t>
+        </is>
+      </c>
+      <c r="N411">
+        <v>1943</v>
+      </c>
+      <c r="O411">
+        <v>1948</v>
+      </c>
+      <c r="Q411" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=419</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412">
+        <v>1944</v>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>Horváth István Anzelm OSB</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>Kőszeg, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>high school teacher</t>
+        </is>
+      </c>
+      <c r="N412">
+        <v>1943</v>
+      </c>
+      <c r="O412">
+        <v>1948</v>
+      </c>
+      <c r="Q412" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=427</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413">
+        <v>1944</v>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>Horváth Lajos Martinián OFM</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>religious brother (not ordained priest)</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>Kolozsvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I413" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>shoemaker, food collector, volunteer at a military hospital, and later a prisoner of war</t>
+        </is>
+      </c>
+      <c r="N413">
+        <v>1943</v>
+      </c>
+      <c r="O413">
+        <v>1945</v>
+      </c>
+      <c r="Q413" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=430</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414">
+        <v>1944</v>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>Horváth Miklós, dr.</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I414" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K414" t="inlineStr">
+        <is>
+          <t>religious education teacher, then religious education teacher at the Institute for the Blind</t>
+        </is>
+      </c>
+      <c r="N414">
+        <v>1943</v>
+      </c>
+      <c r="O414">
+        <v>1946</v>
+      </c>
+      <c r="Q414" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=434</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415">
+        <v>1944</v>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Horváth Márton</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>Fort Wayne-South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I415" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K415" t="inlineStr">
+        <is>
+          <t>Hungarian assistant pastor</t>
+        </is>
+      </c>
+      <c r="N415">
+        <v>1943</v>
+      </c>
+      <c r="O415">
+        <v>1962</v>
+      </c>
+      <c r="Q415" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=433</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416">
+        <v>1944</v>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>Karsay Ferenc Vilmos (OFM)</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr">
+        <is>
+          <t>Székesfehérvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I416" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K416" t="inlineStr">
+        <is>
+          <t>preacher</t>
+        </is>
+      </c>
+      <c r="N416">
+        <v>1943</v>
+      </c>
+      <c r="O416">
+        <v>1945</v>
+      </c>
+      <c r="Q416" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=503</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417">
+        <v>1944</v>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>Kecskés József Attila OFM</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr">
+        <is>
+          <t>Sümeg, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I417" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>religious educator and camp chaplain</t>
+        </is>
+      </c>
+      <c r="N417">
+        <v>1943</v>
+      </c>
+      <c r="O417">
+        <v>1945</v>
+      </c>
+      <c r="Q417" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=514</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418">
+        <v>1944</v>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>Kelemen Kálmán Konrád OFM</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I418" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K418" t="inlineStr">
+        <is>
+          <t>camp chaplain</t>
+        </is>
+      </c>
+      <c r="N418">
+        <v>1943</v>
+      </c>
+      <c r="O418">
+        <v>1945</v>
+      </c>
+      <c r="Q418" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=515</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419">
+        <v>1944</v>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>Kovalicky Viktor</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I419" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K419" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N419">
+        <v>1943</v>
+      </c>
+      <c r="O419">
+        <v>1949</v>
+      </c>
+      <c r="Q419" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=593</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420">
+        <v>1944</v>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>Kárpi Ferenc</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+        </is>
+      </c>
+      <c r="I420" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J420" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N420">
+        <v>1943</v>
+      </c>
+      <c r="O420">
+        <v>1949</v>
+      </c>
+      <c r="Q420" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=511</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421">
+        <v>1944</v>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>Kótai Zoltán Ádám, dr</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t>Rákospalota, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I421" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K421" t="inlineStr">
+        <is>
+          <t>religious educator</t>
+        </is>
+      </c>
+      <c r="N421">
+        <v>1943</v>
+      </c>
+      <c r="O421">
+        <v>1945</v>
+      </c>
+      <c r="Q421" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=597</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422">
+        <v>1944</v>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>Kögl János Szeverin OSB</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr">
+        <is>
+          <t>Zalaapáti, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I422" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K422" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N422">
+        <v>1943</v>
+      </c>
+      <c r="O422">
+        <v>1948</v>
+      </c>
+      <c r="Q422" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=598</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423">
+        <v>1944</v>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>Magyar József SVD</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I423" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K423" t="inlineStr">
+        <is>
+          <t>János Rácz, SVD, served as national secretary of the Society of the Holy Childhood of Jesus; József Magyar visited parishes in Transylvania.</t>
+        </is>
+      </c>
+      <c r="N423">
+        <v>1943</v>
+      </c>
+      <c r="O423">
+        <v>1946</v>
+      </c>
+      <c r="Q423" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=684</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424">
+        <v>1944</v>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
+        </is>
+      </c>
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H424" t="inlineStr">
+        <is>
+          <t>Belváros, Budafok, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I424" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J424" t="inlineStr">
+        <is>
+          <t>Belváros</t>
+        </is>
+      </c>
+      <c r="K424" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N424">
+        <v>1943</v>
+      </c>
+      <c r="O424">
+        <v>1951</v>
+      </c>
+      <c r="Q424" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=735</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425">
+        <v>1944</v>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>Mundwell János</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H425" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH</t>
+        </is>
+      </c>
+      <c r="J425" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K425" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N425">
+        <v>1943</v>
+      </c>
+      <c r="O425">
+        <v>1968</v>
+      </c>
+      <c r="Q425" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=777</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426">
+        <v>1944</v>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>Máriaföldi Péter Lukács OFM</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H426" t="inlineStr">
+        <is>
+          <t>Vác, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I426" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K426" t="inlineStr">
+        <is>
+          <t>Director of the Third Order</t>
+        </is>
+      </c>
+      <c r="N426">
+        <v>1943</v>
+      </c>
+      <c r="O426">
+        <v>1947</v>
+      </c>
+      <c r="Q426" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=715</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427">
+        <v>1944</v>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>Mészáros Árpád György OFM</t>
+        </is>
+      </c>
+      <c r="E427" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G427" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H427" t="inlineStr">
+        <is>
+          <t>Collegium Antonianum, Róma, Italy</t>
+        </is>
+      </c>
+      <c r="I427" t="inlineStr">
+        <is>
+          <t>Italy</t>
+        </is>
+      </c>
+      <c r="J427" t="inlineStr">
+        <is>
+          <t>Collegium Antonianum</t>
+        </is>
+      </c>
+      <c r="K427" t="inlineStr">
+        <is>
+          <t>pursuing studies</t>
+        </is>
+      </c>
+      <c r="N427">
+        <v>1943</v>
+      </c>
+      <c r="O427">
+        <v>1948</v>
+      </c>
+      <c r="Q427" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=737</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428">
+        <v>1944</v>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>Nagy János</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H428" t="inlineStr">
+        <is>
+          <t>Kunszentmárton, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I428" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K428" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N428">
+        <v>1943</v>
+      </c>
+      <c r="O428">
+        <v>1945</v>
+      </c>
+      <c r="Q428" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=791</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429">
+        <v>1944</v>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>Nagy József</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H429" t="inlineStr">
+        <is>
+          <t>Palóznak, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I429" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K429" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N429">
+        <v>1943</v>
+      </c>
+      <c r="O429">
+        <v>1948</v>
+      </c>
+      <c r="Q429" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=793</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430">
+        <v>1944</v>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+        </is>
+      </c>
+      <c r="E430" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H430" t="inlineStr">
+        <is>
+          <t>Előszállás, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I430" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K430" t="inlineStr">
+        <is>
+          <t>second counter</t>
+        </is>
+      </c>
+      <c r="N430">
+        <v>1943</v>
+      </c>
+      <c r="O430">
+        <v>1945</v>
+      </c>
+      <c r="Q430" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=800</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431">
+        <v>1944</v>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>Olajos Andor Elréd OSB, Dr.</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H431" t="inlineStr">
+        <is>
+          <t>Pannonhalma, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I431" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K431" t="inlineStr">
+        <is>
+          <t>high school teacher; also served as a field chaplain in 1944</t>
+        </is>
+      </c>
+      <c r="N431">
+        <v>1943</v>
+      </c>
+      <c r="O431">
+        <v>1945</v>
+      </c>
+      <c r="Q431" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=831</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432">
+        <v>1944</v>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
           <t>Petrie Gyula Kapisztrán OFM</t>
         </is>
       </c>
-      <c r="E376" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G376" t="inlineStr">
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
-      <c r="H376" t="inlineStr">
+      <c r="H432" t="inlineStr">
         <is>
           <t>Buffalo, NY, USA</t>
         </is>
       </c>
-      <c r="I376" t="inlineStr">
+      <c r="I432" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K376" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N376">
+      <c r="K432" t="inlineStr">
+        <is>
+          <t>parish priest, head of the household</t>
+        </is>
+      </c>
+      <c r="N432">
         <v>1943</v>
       </c>
-      <c r="O376">
+      <c r="O432">
         <v>1946</v>
       </c>
-      <c r="Q376" t="inlineStr">
+      <c r="Q432" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=869</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433">
+        <v>1944</v>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>Rieger Clétus</t>
+        </is>
+      </c>
+      <c r="E433" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t>Cincinnati, OH, USA</t>
+        </is>
+      </c>
+      <c r="H433" t="inlineStr">
+        <is>
+          <t>St. Sebastian Parish, Sebastian, OH, USA</t>
+        </is>
+      </c>
+      <c r="I433" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J433" t="inlineStr">
+        <is>
+          <t>St. Sebastian Parish</t>
+        </is>
+      </c>
+      <c r="K433" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N433">
+        <v>1943</v>
+      </c>
+      <c r="O433">
+        <v>1945</v>
+      </c>
+      <c r="Q433" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=936</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434">
+        <v>1944</v>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>Rába Márk Lukács OSPPE</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+        </is>
+      </c>
+      <c r="H434" t="inlineStr">
+        <is>
+          <t>Sziklakápolna, Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I434" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J434" t="inlineStr">
+        <is>
+          <t>Sziklakápolna</t>
+        </is>
+      </c>
+      <c r="K434" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N434">
+        <v>1943</v>
+      </c>
+      <c r="O434">
+        <v>1947</v>
+      </c>
+      <c r="Q434" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=918</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435">
+        <v>1944</v>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H435" t="inlineStr">
+        <is>
+          <t>Esztergom, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I435" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K435" t="inlineStr">
+        <is>
+          <t>high school teacher, camp chaplain</t>
+        </is>
+      </c>
+      <c r="N435">
+        <v>1943</v>
+      </c>
+      <c r="O435">
+        <v>1945</v>
+      </c>
+      <c r="Q435" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=960</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436">
+        <v>1944</v>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr">
+        <is>
+          <t>Sebes József SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H436" t="inlineStr">
+        <is>
+          <t>Zikawei, Kína</t>
+        </is>
+      </c>
+      <c r="I436" t="inlineStr">
+        <is>
+          <t>Kína</t>
+        </is>
+      </c>
+      <c r="K436" t="inlineStr">
+        <is>
+          <t>theological studies</t>
+        </is>
+      </c>
+      <c r="N436">
+        <v>1943</v>
+      </c>
+      <c r="O436">
+        <v>1947</v>
+      </c>
+      <c r="Q436" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=979</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437">
+        <v>1944</v>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>Senye Ferenc Sch.P.</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H437" t="inlineStr">
+        <is>
+          <t>Mosonmagyaróvár, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I437" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K437" t="inlineStr">
+        <is>
+          <t>teacher</t>
+        </is>
+      </c>
+      <c r="N437">
+        <v>1943</v>
+      </c>
+      <c r="O437">
+        <v>1945</v>
+      </c>
+      <c r="Q437" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=980</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438">
+        <v>1944</v>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
+        <is>
+          <t>Simon Gyula Lambert O.Cist</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H438" t="inlineStr">
+        <is>
+          <t>Budapest, Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="I438" t="inlineStr">
+        <is>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="K438" t="inlineStr">
+        <is>
+          <t>High school teacher; concurrently, assistant pastor at St. Imre Church from 1943 to 1944; church administrator at the church on Ibrahim Street in Budapest from 1946 to 1948, then catechist, district pastor, and retreat leader</t>
+        </is>
+      </c>
+      <c r="N438">
+        <v>1943</v>
+      </c>
+      <c r="O438">
+        <v>1948</v>
+      </c>
+      <c r="Q438" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>