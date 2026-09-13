--- v0 (2026-07-06)
+++ v1 (2026-09-13)
@@ -144,111 +144,111 @@
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
           <t>Todos os países</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>104</v>
+        <v>121</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="B10">
-        <v>323</v>
+        <v>366</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>8</v>
+        <v>9</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>16</v>
+        <v>17</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>116</v>
+        <v>138</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -1283,79 +1283,87 @@
       <c r="O35" t="inlineStr">
         <is>
           <t>1958
 1958
 1958
 1978</t>
         </is>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1958</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Início do ministério no exterior</t>
+          <t>Início do ministério no exterior
+Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Csánó László</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>St. Boniface, MB, Canadá</t>
-[...2 lines deleted...]
-      <c r="N36">
+          <t>St. Boniface, MB, Canadá
+Rábapatona, Hungria - capelão</t>
+        </is>
+      </c>
+      <c r="N36" t="inlineStr">
+        <is>
+          <t>1958
+1956</t>
+        </is>
+      </c>
+      <c r="O36">
         <v>1958</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=146</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1958</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Dancsecs Imre</t>
@@ -1557,51 +1565,51 @@
           <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Plántanos, Argentina - pastor assistente, pastor húngaro, pastor principal da comunidade húngara na Argentina a partir de 1971, e posteriormente no Instituto Húngaro das Damas Inglesas, em Buenos Aires, Argentina</t>
+          <t>Plántanos, Argentína - pastor assistente, pastor húngaro, pastor principal da comunidade húngara na Argentina a partir de 1971, e posteriormente no Instituto Húngaro das Damas Inglesas, em Buenos Aires, Argentina</t>
         </is>
       </c>
       <c r="N41">
         <v>1958</v>
       </c>
       <c r="O41">
         <v>1996</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1958</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
@@ -1659,51 +1667,51 @@
           <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Dömötör Lajos Ede OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Argentina - pastor</t>
+          <t>Argentína - pastor</t>
         </is>
       </c>
       <c r="N43">
         <v>1958</v>
       </c>
       <c r="O43">
         <v>1962</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=218</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1958</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
@@ -3417,51 +3425,51 @@
 Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina - pastor húngaro (entre 1950 e 1953 e entre 1956 e 1958), coordenador dos missionários húngaros na Argentina entre 1953 e 1956
+          <t>Buenos Aires, Argentína - pastor húngaro (entre 1950 e 1953 e entre 1956 e 1958), coordenador dos missionários húngaros na Argentina entre 1953 e 1956
 Szent Patrik templom, Cleveland, OH, Estados Unidos - padre visitante</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>1950
 1958</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t>1958
 1959</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1958</v>
       </c>
@@ -5082,51 +5090,51 @@
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
           <t>Pajtás György József Bertalan SA</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
           <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
           <t>Graymoor, NC, Estados Unidos - professor
-Duquesne, PA - pároco (na diocese greco-católica)</t>
+Duquesne, PA, Estados Unidos - pároco (na diocese greco-católica)</t>
         </is>
       </c>
       <c r="N107" t="inlineStr">
         <is>
           <t>1957
 1958</t>
         </is>
       </c>
       <c r="O107" t="inlineStr">
         <is>
           <t>1958
 1961</t>
         </is>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=847</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1958</v>
       </c>
       <c r="B108" t="inlineStr">
@@ -5342,20613 +5350,24270 @@
         </is>
       </c>
       <c r="O111" t="inlineStr">
         <is>
           <t>1958
 1964</t>
         </is>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1958</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Falecimento</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Lehmayer Béla</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Bácskai apostoli adminisztratúra</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Sydney, NS, Canadá</t>
+          <t>Rivière-au-Renard, QC, Canadá - pastor auxiliar
+Gaspé, QC, Canadá - capelão de hospital e professor num pequeno seminário</t>
         </is>
       </c>
       <c r="N112" t="inlineStr">
         <is>
-          <t>12 de janeiro de 1958</t>
+          <t>1952
+1958</t>
+        </is>
+      </c>
+      <c r="O112" t="inlineStr">
+        <is>
+          <t>1958
+1968</t>
         </is>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=643</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1958</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Entry into religious life</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Pattantyús János Sch.P.</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Sankt Andrä, Áustria - cozinheiro
+Hamilton, ON, Canadá - sacristão, encarregado das compras, responsável pelos acólitos</t>
         </is>
       </c>
       <c r="N113" t="inlineStr">
         <is>
-          <t>12 de janeiro de 1958</t>
+          <t>1956
+1958</t>
+        </is>
+      </c>
+      <c r="O113" t="inlineStr">
+        <is>
+          <t>1958
+1961</t>
         </is>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=857</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1958</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Falecimento</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Bittmann Antal</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>De Pere-i premontrei rendház, West De Pere, WI, Estados Unidos - monge</t>
+        </is>
+      </c>
+      <c r="N114">
+        <v>1955</v>
+      </c>
+      <c r="O114">
+        <v>1958</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=86</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1958</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Ordenação presbiteral</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Romzsa János</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
-[...5 lines deleted...]
-        </is>
+          <t>Duquesne, PA, Estados Unidos - pároco e, posteriormente, aposentado</t>
+        </is>
+      </c>
+      <c r="N115">
+        <v>1940</v>
+      </c>
+      <c r="O115">
+        <v>1958</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=943</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1958</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Falecimento</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Bognár Pál</t>
+          <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Pápa, Hungria</t>
+          <t>Niederösterreich, Áustria - pastor húngaro
+Doylestown, PA, Estados Unidos - pastor</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>19 de julho de 1958</t>
+          <t>1956
+1958</t>
+        </is>
+      </c>
+      <c r="O116" t="inlineStr">
+        <is>
+          <t>1958
+1962</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=98</t>
+          <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1958</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Ordenação presbiteral</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>Colégio Santo Américo, São Paulo, Brazília - professor de matemática e, posteriormente, vice-diretor
+Colégio Santo Américo, São Paulo, Brazília - diretor</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>10 de agosto de 1958</t>
+          <t>1950
+1958</t>
+        </is>
+      </c>
+      <c r="O117" t="inlineStr">
+        <is>
+          <t>1958
+1974</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1958</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Ordenação presbiteral</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Iván László, dr.</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Homokmégy, Hungria</t>
+          <t>Pontificio Ateneo Sant'Anselmo, Róma, Itália - realização de estudos
+Burg Kastl, NSZK - professor do ensino secundário</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>10 de agosto de 1958</t>
+          <t>1957
+1958</t>
+        </is>
+      </c>
+      <c r="O118" t="inlineStr">
+        <is>
+          <t>1958
+1959</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=463</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1958</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Nascimento</t>
+          <t>Transferência (lugar anterior de ministério)</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Lakatos Dénes</t>
+          <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Havadtő, Romênia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Fátimai Szűzanya-plébánia, Jinshan (金山里), Taiwan - colaborador</t>
+        </is>
+      </c>
+      <c r="N119">
+        <v>1957</v>
+      </c>
+      <c r="O119">
+        <v>1958</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=633</t>
+          <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1958</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Ordenação presbiteral</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>Maastricht, Hollandia</t>
+          <t>Harvard University, Cambridge, MA, Estados Unidos - estudos de doutoramento
+Georgetown Egyetem, Washington DC, Estados Unidos - professor de História do Leste Asiático e fundador do programa de pós-graduação; reitor da Faculdade de Gestão entre 1964 e 1966 e da Escola de Relações Internacionais entre 1966 e 1968.</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>22 de agosto de 1958</t>
+          <t>1955
+1958</t>
+        </is>
+      </c>
+      <c r="O120" t="inlineStr">
+        <is>
+          <t>1958
+1985</t>
         </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1958</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Falecimento</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Orosz Bálint</t>
+          <t>Simor György SJ</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>Homestead, PA, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá - pároco
+New York, NY, Estados Unidos - superior hierárquico</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>29 de outubro de 1958</t>
+          <t>1953
+1958</t>
+        </is>
+      </c>
+      <c r="O121" t="inlineStr">
+        <is>
+          <t>1958
+1961</t>
         </is>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=838</t>
+          <t>/persons_v2/view.php?id=996</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1958</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Transferência (lugar anterior de ministério)
+Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Solymár János SJ</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Syracuse, NY, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Szent László templom, Courtland, ON, Canadá - pastor auxiliar
+Magyarországi Szent István templom, Hamilton, ON, Canadá - pároco</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>1956
+1958</t>
+        </is>
+      </c>
+      <c r="O122" t="inlineStr">
+        <is>
+          <t>1958
+1966</t>
+        </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=1005</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1958</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Transferência (novo lugar de ministério)</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Sárvári János Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, Estados Unidos</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, Estados Unidos</t>
-[...14 lines deleted...]
-          <t>pároco</t>
+          <t>Derby, NY, Estados Unidos - professor</t>
         </is>
       </c>
       <c r="N123">
-        <v>1919</v>
+        <v>1958</v>
       </c>
       <c r="O123">
-        <v>1963</v>
+        <v>1958</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=964</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1958</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Lehmayer Béla</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Bácskai apostoli adminisztratúra</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1966</v>
+          <t>Sydney, NS, Canadá</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>12 de janeiro de 1958</t>
+        </is>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=643</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1958</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Entry into religious life</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Pattantyús János Sch.P.</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Chicago, IL, Estados Unidos</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
-[...3 lines deleted...]
-        <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J125" t="inlineStr">
-[...13 lines deleted...]
-        <v>1970</v>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>12 de janeiro de 1958</t>
+        </is>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=857</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1958</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Bittmann Antal</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1960</v>
+          <t>Cleveland, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>27 de fevereiro de 1958</t>
+        </is>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=86</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1958</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ordenação presbiteral</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Yonkers, NY, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1960</v>
+          <t>Róma, Itália</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>20 de abril de 1958</t>
+        </is>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1958</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Rettig Kevin Hermann József (O.Praem)</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Kuba</t>
-[...16 lines deleted...]
-        <v>1960</v>
+          <t>München, NSZK</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>15 de junho de 1958</t>
+        </is>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=928</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1958</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Porgeth Imre SDB</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1965</v>
+          <t>Masaya, Nicaragua</t>
+        </is>
+      </c>
+      <c r="N129" t="inlineStr">
+        <is>
+          <t>24 de junho de 1958</t>
+        </is>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=896</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1958</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Votos perpétuos</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1959</v>
+          <t>Saint Vincent Archabbey, Latrobe, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N130" t="inlineStr">
+        <is>
+          <t>11 de julho de 1958</t>
+        </is>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1958</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ordenação presbiteral</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1960</v>
+          <t>Granada, Espanha</t>
+        </is>
+      </c>
+      <c r="N131" t="inlineStr">
+        <is>
+          <t>15 de julho de 1958</t>
+        </is>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1958</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Bognár Pál</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Independence, OH, Estados Unidos</t>
-[...11 lines deleted...]
-        <v>1964</v>
+          <t>Pápa, Hungria</t>
+        </is>
+      </c>
+      <c r="N132" t="inlineStr">
+        <is>
+          <t>19 de julho de 1958</t>
+        </is>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=98</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1958</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ordenação presbiteral</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
-[...26 lines deleted...]
-        <v>1968</v>
+          <t>Miskolc</t>
+        </is>
+      </c>
+      <c r="N133" t="inlineStr">
+        <is>
+          <t>10 de agosto de 1958</t>
+        </is>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1958</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ordenação presbiteral</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Iván László, dr.</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1963</v>
+          <t>Homokmégy, Hungria</t>
+        </is>
+      </c>
+      <c r="N134" t="inlineStr">
+        <is>
+          <t>10 de agosto de 1958</t>
+        </is>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=463</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1958</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Nascimento</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Lakatos Dénes</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1963</v>
+          <t>Havadtő, Romênia</t>
+        </is>
+      </c>
+      <c r="N135" t="inlineStr">
+        <is>
+          <t>11 de agosto de 1958</t>
+        </is>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=633</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1958</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ordenação presbiteral</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Hartford, CT, Estados Unidos</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1977</v>
+          <t>Maastricht, Hollandia</t>
+        </is>
+      </c>
+      <c r="N136" t="inlineStr">
+        <is>
+          <t>22 de agosto de 1958</t>
+        </is>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1958</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Simon József Bálint OSB</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1960</v>
+          <t>São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="N137" t="inlineStr">
+        <is>
+          <t>24 de setembro de 1958</t>
+        </is>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=994</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1958</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Registros em andamento</t>
+          <t>Mudanças do ano</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Falecimento</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Orosz Bálint</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1964</v>
+          <t>Homestead, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N138" t="inlineStr">
+        <is>
+          <t>29 de outubro de 1958</t>
+        </is>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=838</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1958</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Brownsville, PA, Estados Unidos</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pastor interino</t>
         </is>
       </c>
       <c r="N139">
-        <v>1934</v>
+        <v>1891</v>
       </c>
       <c r="O139">
-        <v>1962</v>
+        <v>1982</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1958</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Harrisburg, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, Estados Unidos</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J140" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N140">
-        <v>1934</v>
+        <v>1918</v>
       </c>
       <c r="O140">
-        <v>1962</v>
+        <v>1969</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1958</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Harrisburg, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, Estados Unidos</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J141" t="inlineStr">
+        <is>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
+        </is>
+      </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N141">
-        <v>1934</v>
+        <v>1919</v>
       </c>
       <c r="O141">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1958</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Elrama, PA, Estados Unidos</t>
+          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
+        </is>
+      </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N142">
-        <v>1934</v>
+        <v>1920</v>
       </c>
       <c r="O142">
-        <v>1962</v>
+        <v>1966</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1958</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>McKeesport, PA, Estados Unidos</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J143" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco responsável pela construção da igreja</t>
         </is>
       </c>
       <c r="N143">
-        <v>1934</v>
+        <v>1922</v>
       </c>
       <c r="O143">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=904</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1958</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Chicago, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Uniontown, PA, Estados Unidos</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco, que exerceu o seu ministério na Igreja de Santo Estêvão em 1937</t>
         </is>
       </c>
       <c r="N144">
-        <v>1934</v>
+        <v>1923</v>
       </c>
       <c r="O144">
-        <v>1962</v>
+        <v>1970</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1958</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>Stockholm, SK, Canadá</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>pároco, decano desde 1932</t>
         </is>
       </c>
       <c r="N145">
-        <v>1935</v>
+        <v>1924</v>
       </c>
       <c r="O145">
-        <v>1969</v>
+        <v>1962</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1958</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Sacred Heart, Philadelphia, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Sacred Heart</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>irmão monge, cozinheiro</t>
+          <t>pastor e pároco húngaro e alemão</t>
         </is>
       </c>
       <c r="N146">
-        <v>1935</v>
+        <v>1925</v>
       </c>
       <c r="O146">
-        <v>1975</v>
+        <v>1960</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1958</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>Yonkers, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>vigário, e posteriormente pároco</t>
+          <t>construtor da igreja, pároco fundador</t>
         </is>
       </c>
       <c r="N147">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="O147">
-        <v>1974</v>
+        <v>1960</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1958</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canadá</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Kuba</t>
+        </is>
+      </c>
+      <c r="K148" t="inlineStr">
+        <is>
+          <t>missionário, pastor húngaro</t>
         </is>
       </c>
       <c r="N148">
-        <v>1937</v>
+        <v>1927</v>
       </c>
       <c r="O148">
         <v>1960</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1958</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Kiss A. Gyula</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, Estados Unidos</t>
+          <t>Szent Margit templom, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J149" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pároco (segundo Miklósházy: 1927-1965, Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N149">
-        <v>1937</v>
+        <v>1927</v>
       </c>
       <c r="O149">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=538</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1958</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
+          <t>Elisabeth, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I150" t="inlineStr">
+        <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="I150" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>Bispo da Igreja Ortodoxa Russa dos Cárpatos Americanos, metropolita de Agathonikeia desde 1966</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N150">
-        <v>1938</v>
+        <v>1930</v>
       </c>
       <c r="O150">
-        <v>1977</v>
+        <v>1959</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1958</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos</t>
+          <t>Mahanoy, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J151" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>pároco (segundo o KMVÉ, até 1980)</t>
+          <t>vigário (ao lado do pai) e, posteriormente, pároco</t>
         </is>
       </c>
       <c r="N151">
-        <v>1938</v>
+        <v>1930</v>
       </c>
       <c r="O151">
-        <v>1976</v>
+        <v>1960</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1958</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Allentown, PA, Estados Unidos</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, Estados Unidos</t>
+          <t>Independence, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J152" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N152">
-        <v>1938</v>
+        <v>1931</v>
       </c>
       <c r="O152">
-        <v>1974</v>
+        <v>1964</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1958</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, Estados Unidos</t>
+          <t>Szent István templom, New York, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J153" t="inlineStr">
         <is>
-          <t>Szent István Plébánia</t>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pastor e chefe de família</t>
         </is>
       </c>
       <c r="N153">
-        <v>1938</v>
+        <v>1931</v>
       </c>
       <c r="O153">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1958</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
+          <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pároco (Obras Salesianas)</t>
         </is>
       </c>
       <c r="N154">
-        <v>1938</v>
+        <v>1931</v>
       </c>
       <c r="O154">
-        <v>1974</v>
+        <v>1962</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1958</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Newark, NJ, Estados Unidos</t>
+          <t>Clarksburg, MD, Estados Unidos</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>pastor e, em Albany, Nova Iorque – estudante universitário</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N155">
-        <v>1938</v>
+        <v>1932</v>
       </c>
       <c r="O155">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1958</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Müllner József</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Hope Haven, Marrero, LA, Estados Unidos</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J156" t="inlineStr">
+        <is>
+          <t>Hope Haven</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>secretário episcopal, capelão de hospital</t>
+          <t>prefeito, diretor</t>
         </is>
       </c>
       <c r="N156">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="O156">
-        <v>1961</v>
+        <v>1966</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=781</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1958</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Petrick István</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Lorain, OH, Estados Unidos</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
       <c r="K157" t="inlineStr">
         <is>
           <t>pároco</t>
         </is>
       </c>
       <c r="N157">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="O157">
-        <v>1960</v>
+        <v>1963</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=870</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1958</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Hartford, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Máriaremete, Budapest, Hungria</t>
+          <t>Szent László templom, South Norwalk, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J158" t="inlineStr">
         <is>
-          <t>Máriaremete</t>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>mestre novato; além disso, exerceu funções em Máriaremete, Eger, Makó e Budapeste.</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N158">
-        <v>1939</v>
+        <v>1933</v>
       </c>
       <c r="O158">
-        <v>1967</v>
+        <v>1977</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1958</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J159" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>Trabalhou na Amazónia, no Rio Negro e, posteriormente, em Manaus, tendo acabado por se tornar missionário itinerante</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N159">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="O159">
-        <v>1979</v>
+        <v>1960</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1958</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Hungria</t>
+          <t>Woodbridge, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>Bispo de Hajdúdorog, governador apostólico de Miskolc</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N160">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="O160">
-        <v>1972</v>
+        <v>1964</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1958</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
+          <t>Brownsville, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>missionário entre os índios, chefe tribal honorário</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N161">
-        <v>1940</v>
+        <v>1934</v>
       </c>
       <c r="O161">
-        <v>1986</v>
+        <v>1962</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1958</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Győrszentiván, Magyar Királyság</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>professor de religião, pastor</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N162">
-        <v>1940</v>
+        <v>1934</v>
       </c>
       <c r="O162">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1958</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Mosonyi László</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Rózsák tere, Budapest, Magyar Királyság</t>
+          <t>Elizabeth, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Rózsák tere</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>pastor adjunto</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N163">
-        <v>1940</v>
+        <v>1934</v>
       </c>
       <c r="O163">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=776</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1958</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Úrkút, Hungria</t>
+          <t>Elrama, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>administrador e, a partir de 1944, pároco</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N164">
-        <v>1940</v>
+        <v>1934</v>
       </c>
       <c r="O164">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1958</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
+          <t>McKeesport, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>Realização de estudos e atividades docentes, tendo residido por volta de 1947 em Flint, MI, EUA, depois em Roebling, NJ, EUA, e por volta de 1950 em Nova Iorque, NY, EUA</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N165">
-        <v>1941</v>
+        <v>1934</v>
       </c>
       <c r="O165">
         <v>1962</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1958</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Cseh Gyula Titusz OFM</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
+          <t>Uniontown, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I166" t="inlineStr">
+        <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="I166" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>Os locais onde exerceu funções não são identificáveis; faleceu em Roebling, NJ, EUA.</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N166">
-        <v>1942</v>
+        <v>1934</v>
       </c>
       <c r="O166">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=151</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1958</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Grigássy J. Gyula</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>secretário episcopal</t>
+          <t>irmão de ordem</t>
         </is>
       </c>
       <c r="N167">
-        <v>1942</v>
+        <v>1934</v>
       </c>
       <c r="O167">
-        <v>1960</v>
+        <v>2005</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=337</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1958</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Oberlander János</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, Estados Unidos</t>
+          <t>Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>St. John Catholic Church, Middletown, OH, Estados Unidos</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>St. John Catholic Church</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>capelão</t>
         </is>
       </c>
       <c r="N168">
-        <v>1942</v>
+        <v>1935</v>
       </c>
       <c r="O168">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=830</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1958</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>South Bend, IN, Estados Unidos</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>auxiliar de capelão húngaro</t>
+          <t>irmão monge, cozinheiro</t>
         </is>
       </c>
       <c r="N169">
-        <v>1943</v>
+        <v>1935</v>
       </c>
       <c r="O169">
-        <v>1962</v>
+        <v>1975</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1958</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Mundwell János</t>
+          <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Detroit, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I170" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J170" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>vigário, e posteriormente pároco</t>
         </is>
       </c>
       <c r="N170">
-        <v>1943</v>
+        <v>1935</v>
       </c>
       <c r="O170">
-        <v>1968</v>
+        <v>1974</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=777</t>
+          <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1958</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Fort Wayne – South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Kálvária templom, Szatmárnémeti, Romênia</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Romênia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J171" t="inlineStr">
         <is>
-          <t>Kálvária templom</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
           <t>pároco</t>
         </is>
       </c>
       <c r="N171">
-        <v>1944</v>
+        <v>1935</v>
       </c>
       <c r="O171">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1958</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Horváth István, Msgr.</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>St. Catherine, ON, Canadá</t>
+          <t>Fort Wayne – South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canadá</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
           <t>pároco</t>
         </is>
       </c>
       <c r="N172">
-        <v>1944</v>
+        <v>1935</v>
       </c>
       <c r="O172">
-        <v>1988</v>
+        <v>1962</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=426</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1958</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Homestead, PA, Estados Unidos</t>
+          <t>Montréal, QC, Canadá</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>pároco (em nota de rodapé: Munhall, PA, EUA)</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="N173">
-        <v>1944</v>
+        <v>1937</v>
       </c>
       <c r="O173">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1958</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Firenze, Itália</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J174" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>Colaborador da editora Quaracchi</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N174">
-        <v>1945</v>
+        <v>1937</v>
       </c>
       <c r="O174">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1958</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
+        </is>
+      </c>
+      <c r="I175" t="inlineStr">
+        <is>
+          <t>Kuba</t>
+        </is>
+      </c>
+      <c r="J175" t="inlineStr">
+        <is>
+          <t>Camagüey egyházmegye különböző plébániái</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>em serviço</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N175">
-        <v>1945</v>
+        <v>1937</v>
       </c>
       <c r="O175">
-        <v>1977</v>
+        <v>1962</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1958</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>Assistente na Universidade de Santo António, cozinheiro na Basílica de São João de Latrão, em Florença, sacristão no Colégio de São Boaventura, eremita em Alverna</t>
+          <t>Bispo da Igreja Ortodoxa Russa dos Cárpatos Americanos, metropolita de Agathonikeia desde 1966</t>
         </is>
       </c>
       <c r="N176">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="O176">
-        <v>1968</v>
+        <v>1977</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1958</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Kelemen Kálmán Konrád OFM</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>França</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>França</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J177" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>em serviço</t>
+          <t>pároco (segundo o KMVÉ, até 1980)</t>
         </is>
       </c>
       <c r="N177">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="O177">
-        <v>1967</v>
+        <v>1976</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=515</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1958</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Kékessy Imre István SJ, dr</t>
+          <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Allentown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>Betlehem, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N178">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="O178">
-        <v>1970</v>
+        <v>1974</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=529</t>
+          <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1958</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Trenton, NJ, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J179" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K179" t="inlineStr">
         <is>
           <t>pároco</t>
         </is>
       </c>
       <c r="N179">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="O179">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1958</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Mayer György (SDB)</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Nemesböd, Hungria</t>
+          <t>Newark, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>na comunidade salesiana e, posteriormente, ao serviço da diocese de Szombathely</t>
+          <t>pastor e, em Albany, Nova Iorque – estudante universitário</t>
         </is>
       </c>
       <c r="N180">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="O180">
         <v>1962</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=711</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1958</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Olkó Imre</t>
+          <t>Müllner József</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>lengyel templom, Carnegie, PA, Estados Unidos</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>lengyel templom</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>secretário episcopal, capelão de hospital</t>
         </is>
       </c>
       <c r="N181">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="O181">
-        <v>1983</v>
+        <v>1961</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=834</t>
+          <t>/persons_v2/view.php?id=781</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1958</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Csáki Benjámin, Dr.</t>
+          <t>Petrick István</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Abbotsford, BC, Canadá</t>
+          <t>Lorain, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>pastor (segundo o KMVÉ, até 1975)</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N182">
-        <v>1946</v>
+        <v>1938</v>
       </c>
       <c r="O182">
-        <v>1965</v>
+        <v>1960</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=140</t>
+          <t>/persons_v2/view.php?id=870</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1958</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Dalos Patrik COr, dr.</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>oratóriánus (Congregatio Oratorii)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
+          <t>Máriaremete, Budapest, Hungria</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="J183" t="inlineStr">
+        <is>
+          <t>Máriaremete</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>Secretário do Conselho Pontifício para os Leigos</t>
+          <t>mestre novato; além disso, exerceu funções em Máriaremete, Eger, Makó e Budapeste.</t>
         </is>
       </c>
       <c r="N183">
-        <v>1946</v>
+        <v>1939</v>
       </c>
       <c r="O183">
-        <v>1975</v>
+        <v>1967</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=175</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1958</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Gajdos Albert, Msgr.</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>pároco, desde 1972 decano do distrito</t>
+          <t>Trabalhou na Amazónia, no Rio Negro e, posteriormente, em Manaus, tendo acabado por se tornar missionário itinerante</t>
         </is>
       </c>
       <c r="N184">
-        <v>1946</v>
+        <v>1939</v>
       </c>
       <c r="O184">
-        <v>1973</v>
+        <v>1979</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=302</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1958</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Párizs, França</t>
+          <t>Nyíregyháza, Hungria</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>França</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>Bispo de Hajdúdorog, governador apostólico de Miskolc</t>
         </is>
       </c>
       <c r="N185">
-        <v>1946</v>
+        <v>1939</v>
       </c>
       <c r="O185">
-        <v>1960</v>
+        <v>1972</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1958</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Vác, Hungria</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>na reserva (segundo Diós: Nagymaros)</t>
+          <t>missionário entre os índios, chefe tribal honorário</t>
         </is>
       </c>
       <c r="N186">
-        <v>1946</v>
+        <v>1940</v>
       </c>
       <c r="O186">
-        <v>1974</v>
+        <v>1986</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1958</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Regina, SK, Canadá</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Esterhazy, SK, Canadá</t>
+          <t>Győrszentiván, Magyar Királyság</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>pároco, responsável por: Kaposvár, Eslováquia, Canadá</t>
+          <t>professor de religião, pastor</t>
         </is>
       </c>
       <c r="N187">
-        <v>1946</v>
+        <v>1940</v>
       </c>
       <c r="O187">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1958</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Bloomfield Hill, MI, Estados Unidos</t>
+          <t>Rózsák tere, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J188" t="inlineStr">
+        <is>
+          <t>Rózsák tere</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>confessor das freiras</t>
+          <t>pastor adjunto</t>
         </is>
       </c>
       <c r="N188">
-        <v>1946</v>
+        <v>1940</v>
       </c>
       <c r="O188">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1958</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Novák Rajmond István</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
+          <t>Úrkút, Hungria</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>administrador e, a partir de 1944, pároco</t>
         </is>
       </c>
       <c r="N189">
-        <v>1946</v>
+        <v>1940</v>
       </c>
       <c r="O189">
-        <v>1962</v>
+        <v>1965</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=825</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1958</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>Chicago, IL, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>os seus locais de serviço não são identificáveis</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N190">
-        <v>1946</v>
+        <v>1940</v>
       </c>
       <c r="O190">
-        <v>1965</v>
+        <v>1979</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1958</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, Estados Unidos</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>pároco, pastor húngaro e espanhol</t>
+          <t>Realização de estudos e atividades docentes, tendo residido por volta de 1947 em Flint, MI, EUA, depois em Roebling, NJ, EUA, e por volta de 1950 em Nova Iorque, NY, EUA</t>
         </is>
       </c>
       <c r="N191">
-        <v>1947</v>
+        <v>1941</v>
       </c>
       <c r="O191">
-        <v>1966</v>
+        <v>1962</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1958</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Dobó István</t>
+          <t>Cseh Gyula Titusz OFM</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Parish, South Bend, IN, USA</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Parish</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I192" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>Os locais onde exerceu funções não são identificáveis; faleceu em Roebling, NJ, EUA.</t>
         </is>
       </c>
       <c r="N192">
-        <v>1947</v>
+        <v>1942</v>
       </c>
       <c r="O192">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=205</t>
+          <t>/persons_v2/view.php?id=151</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1958</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Grigássy J. Gyula</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Newton Falls, OH, Estados Unidos</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>secretário episcopal</t>
         </is>
       </c>
       <c r="N193">
-        <v>1947</v>
+        <v>1942</v>
       </c>
       <c r="O193">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=337</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1958</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Oberlander János</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Cincinnati, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>St. John Catholic Church, Middletown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J194" t="inlineStr">
+        <is>
+          <t>St. John Catholic Church</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>em várias funções: administrador paroquial em Belo Horizonte, vigário em Rio de Janeiro, vigário e posteriormente pároco em Volta Redonda, pároco em Três Rios</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N194">
-        <v>1947</v>
+        <v>1942</v>
       </c>
       <c r="O194">
-        <v>1977</v>
+        <v>1968</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=830</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1958</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Áustria</t>
+          <t>South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Áustria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>Estudos na Ordem dos Verbitas</t>
+          <t>auxiliar de capelão húngaro</t>
         </is>
       </c>
       <c r="N195">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="O195">
         <v>1962</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1958</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Mundwell János</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Estados Unidos</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>professor universitário na Universidade Jesuíta e na John Carroll University; após a reforma, professor emérito</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N196">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="O196">
-        <v>1989</v>
+        <v>1968</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1958</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Kálvária templom, Szatmárnémeti, Romênia</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Romênia</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>Kálvária templom</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>Entre 1948 e 1962, foi professor do ensino secundário e redator do jornal Magyar Hírlap; entre 1957 e 1962, foi mestre; e entre 1963 e 1977, foi capelão-mor da colónia húngara</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N197">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="O197">
-        <v>1977</v>
+        <v>1981</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1958</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Kotyuk J. István</t>
+          <t>Horváth István, Msgr.</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Erie, PA, Estados Unidos</t>
+          <t>St. Catherine, ON, Canadá</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Meadville, PA, Estados Unidos</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canadá</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J198" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
+        </is>
+      </c>
+      <c r="K198" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N198">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="O198">
-        <v>1964</v>
+        <v>1988</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=575</t>
+          <t>/persons_v2/view.php?id=426</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1958</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Our Lady of Spring Bank Abbey, Spring Bank, WI, Estados Unidos</t>
+          <t>Homestead, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J199" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>abade, e, a partir de 1963, abade</t>
+          <t>pároco (em nota de rodapé: Munhall, PA, EUA)</t>
         </is>
       </c>
       <c r="N199">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="O199">
-        <v>1971</v>
+        <v>1962</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1958</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Plankó János</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Moca, Dominikai Köztársaság</t>
+          <t>Tiszaroff, Magyar Királyság</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>missionário, chefe escuteiro</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N200">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="O200">
-        <v>1999</v>
+        <v>1962</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1958</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>Firenze, Itália</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>missionário e diretor de escola secundária</t>
+          <t>Colaborador da editora Quaracchi</t>
         </is>
       </c>
       <c r="N201">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O201">
         <v>1968</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1958</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Dlusztus János SDB</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>missionário</t>
+          <t>em serviço</t>
         </is>
       </c>
       <c r="N202">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O202">
-        <v>1960</v>
+        <v>1977</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=204</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1958</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>Assistente na Universidade de Santo António, cozinheiro na Basílica de São João de Latrão, em Florença, sacristão no Colégio de São Boaventura, eremita em Alverna</t>
         </is>
       </c>
       <c r="N203">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O203">
-        <v>1976</v>
+        <v>1968</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1958</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Johnstown, NY, Estados Unidos</t>
+          <t>França</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>França</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>em serviço</t>
         </is>
       </c>
       <c r="N204">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O204">
-        <v>1976</v>
+        <v>1967</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1958</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Pottstown, PA, Estados Unidos</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N205">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O205">
-        <v>1976</v>
+        <v>1970</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1958</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>South Hills, PA, Estados Unidos</t>
+          <t>Trenton, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
           <t>pároco</t>
         </is>
       </c>
       <c r="N206">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O206">
-        <v>1976</v>
+        <v>1972</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1958</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Frankó Ede</t>
+          <t>Mayer György (SDB)</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Struthers, OH, Estados Unidos</t>
+          <t>Nemesböd, Hungria</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Miklós templom</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>em licença por doença ou como assistente pastoral</t>
+          <t>na comunidade salesiana e, posteriormente, ao serviço da diocese de Szombathely</t>
         </is>
       </c>
       <c r="N207">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O207">
-        <v>1967</v>
+        <v>1962</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=287</t>
+          <t>/persons_v2/view.php?id=711</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1958</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Gáspár Márton</t>
+          <t>Olkó Imre</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canadá</t>
+          <t>Immaculate Conception Church, Carnegie, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>Immaculate Conception Church</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
           <t>pároco</t>
         </is>
       </c>
       <c r="N208">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O208">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=313</t>
+          <t>/persons_v2/view.php?id=834</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1958</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Hegyi József Péter OFM</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Párizs, França</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>França</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>pároco responsável pela construção da igreja</t>
+          <t>Pároco da Missão Católica Húngara e, a partir de 1964, diretor</t>
         </is>
       </c>
       <c r="N209">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O209">
-        <v>1961</v>
+        <v>1965</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=377</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1958</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, Estados Unidos</t>
+          <t>Abbotsford, BC, Canadá</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pastor (segundo o KMVÉ, até 1975)</t>
         </is>
       </c>
       <c r="N210">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O210">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1958</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Dalos Patrik COr, dr.</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>oratóriánus (Congregatio Oratorii)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, Estados Unidos</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>pároco, pastor húngaro</t>
+          <t>Secretário do Conselho Pontifício para os Leigos</t>
         </is>
       </c>
       <c r="N211">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O211">
-        <v>1962</v>
+        <v>1975</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=175</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1958</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Kerner István, Msgr., Dr.</t>
+          <t>Gajdos Albert, Msgr.</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Áustria</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>Áustria</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco, desde 1972 decano do distrito</t>
         </is>
       </c>
       <c r="N212">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O212">
-        <v>1959</v>
+        <v>1973</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=527</t>
+          <t>/persons_v2/view.php?id=302</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1958</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Kubovics Tibor Egid [Egyed] OSB</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Pannonhalma</t>
+          <t>Párizs, França</t>
+        </is>
+      </c>
+      <c r="I213" t="inlineStr">
+        <is>
+          <t>França</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>manutenção geral, cabeleireiro, como irmão leigo secreto</t>
+          <t>pastor húngaro</t>
         </is>
       </c>
       <c r="N213">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O213">
-        <v>1969</v>
+        <v>1960</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=619</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1958</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Vibora, Kuba</t>
+          <t>Vác, Hungria</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>em serviço</t>
+          <t>na reserva (segundo Diós: Nagymaros)</t>
         </is>
       </c>
       <c r="N214">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O214">
-        <v>2007</v>
+        <v>1974</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1958</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
+          <t>Regina, SK, Canadá</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>St. Mary of the Lake Church, Lake Maxinkuckee, IN, Estados Unidos</t>
+          <t>Esterhazy, SK, Canadá</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. Mary of the Lake Church</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>pároco fundador</t>
+          <t>pároco, responsável por: Kaposvár, Eslováquia, Canadá</t>
         </is>
       </c>
       <c r="N215">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O215">
-        <v>1978</v>
+        <v>1961</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1958</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Hungria</t>
+          <t>Bloomfield Hill, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Hungria</t>
-[...4 lines deleted...]
-          <t>Margit körút</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>pároco, vigário</t>
+          <t>confessor das freiras</t>
         </is>
       </c>
       <c r="N216">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O216">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1958</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Merész Ferenc Gáspár (O.Cist)</t>
+          <t>Novák Rajmond István</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Szárazrét, Székesfehérvár, Hungria</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>Szárazrét</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>vigário (1948-1950), depois pároco; entretanto, em 1950, foi internado em Előszállás</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N217">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O217">
-        <v>1986</v>
+        <v>1962</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=733</t>
+          <t>/persons_v2/view.php?id=825</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1958</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Mészáros Lipót OFM</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
-[...9 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>os seus locais de serviço não são identificáveis</t>
         </is>
       </c>
       <c r="N218">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O218">
-        <v>1973</v>
+        <v>1965</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=740</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1958</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Rio Negro, Brazília</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>coadjutor – bispo auxiliar, bispo de Podalia</t>
+          <t>pároco, pastor húngaro e espanhol</t>
         </is>
       </c>
       <c r="N219">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O219">
-        <v>1961</v>
+        <v>1966</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1958</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Dunay Antal, Dr.</t>
+          <t>Dobó István</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Northampton, PA, Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Estados Unidos</t>
+          <t>Our Lady of Hungary Parish, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Parish</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
           <t>pároco</t>
         </is>
       </c>
       <c r="N220">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O220">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=221</t>
+          <t>/persons_v2/view.php?id=205</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1958</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
+          <t>Newton Falls, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>assistente geral, tendo sido, entretanto, administrador do edifício entre 1954 e 1972</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N221">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O221">
-        <v>1972</v>
+        <v>1964</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1958</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
-      <c r="J222" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>líder da comunidade, pároco entre 1953 e 1968, diretor do liceu entre 1951 e 1958, professor de religião entre 1958 e 1982 e, a partir de 1967, organizador de retiros espirituais para famílias e jovens</t>
+          <t>em várias funções: administrador paroquial em Belo Horizonte, vigário em Rio de Janeiro, vigário e posteriormente pároco em Volta Redonda, pároco em Três Rios</t>
         </is>
       </c>
       <c r="N222">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O222">
-        <v>1999</v>
+        <v>1977</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1958</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Newport, RI, Estados Unidos</t>
+          <t>Áustria</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Áustria</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>Estudos na Ordem dos Verbitas</t>
         </is>
       </c>
       <c r="N223">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O223">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1958</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>San Diego, CA, Estados Unidos</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>vigário</t>
+          <t>professor universitário na Universidade Jesuíta e na John Carroll University; após a reforma, professor emérito</t>
         </is>
       </c>
       <c r="N224">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O224">
-        <v>1967</v>
+        <v>1989</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1958</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>vigário, e depois, a partir de 1965, pároco</t>
+          <t>Entre 1948 e 1962, foi professor do ensino secundário e redator do jornal Magyar Hírlap; entre 1957 e 1962, foi mestre; e entre 1963 e 1977, foi capelão-mor da colónia húngara</t>
         </is>
       </c>
       <c r="N225">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O225">
-        <v>1983</v>
+        <v>1977</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1958</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Kotyuk J. István</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Erie, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Meadville, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>pastor auxiliar; posteriormente, entre 1951 e 1968, administrador e responsável pela gestão financeira; e, entre 1968 e 1969, diretor das Instituições Sociais</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N226">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O226">
-        <v>1969</v>
+        <v>1964</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=575</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1958</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Moullion Kálmán, Msgr.</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canadá</t>
+          <t>Our Lady of Spring Bank Abbey, Spring Bank, WI, Estados Unidos</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>Our Lady of Spring Bank Abbey</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>o responsável pela organização da pastoral em língua alemã</t>
+          <t>abade, e, a partir de 1963, abade</t>
         </is>
       </c>
       <c r="N227">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O227">
         <v>1971</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=778</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1958</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Nyeste János, Dr.</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Leechburg, PA, Estados Unidos</t>
+          <t>Moca, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Dominikai Köztársaság</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>missionário, chefe escuteiro</t>
         </is>
       </c>
       <c r="N228">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O228">
-        <v>1961</v>
+        <v>1999</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=826</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1958</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Papp György, Msgr., dr</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Szent Mihály templom, Hamilton, ON, Canadá</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Szent Mihály templom</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>missionário e diretor de escola secundária</t>
         </is>
       </c>
       <c r="N229">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="O229">
-        <v>1975</v>
+        <v>1968</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=851</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1958</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
-[...9 lines deleted...]
-          <t>Szent János templom</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N230">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O230">
-        <v>1974</v>
+        <v>1960</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1958</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Lima, Peru</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N231">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O231">
-        <v>1964</v>
+        <v>1976</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1958</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>St. Mary’s University, Halifax, NS, Canadá</t>
+          <t>Johnstown, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>St. Mary’s University</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>professor de história da arte; em 1957, já é referido como padre.</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N232">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O232">
-        <v>1967</v>
+        <v>1976</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1958</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Dénes János Gergely COr, dr.</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
+          <t>Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Bogota, Kolumbia</t>
+          <t>Pottstown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>pastor da colónia húngara; entre 1956 e 1957, em Roma, Itália, pastor encarregado do acompanhamento e da coordenação dos refugiados húngaros, em nome da Cruz Vermelha Italiana</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N233">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O233">
-        <v>1961</v>
+        <v>1976</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=197</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1958</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Vaskút, Hungria</t>
+          <t>South Hills, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>cantor</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N234">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O234">
-        <v>1964</v>
+        <v>1976</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1958</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>St. Michael Church, Braddock, PA, Estados Unidos</t>
+          <t>Szent Miklós templom, Struthers, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J235" t="inlineStr">
         <is>
-          <t>St. Michael Church</t>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>em licença por doença ou como assistente pastoral</t>
         </is>
       </c>
       <c r="N235">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O235">
-        <v>1959</v>
+        <v>1967</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1958</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, Estados Unidos</t>
+          <t>Windsor, ON, Canadá</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>na reforma</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N236">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O236">
-        <v>1959</v>
+        <v>1982</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1958</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Horváth Ferenc SVD</t>
+          <t>Hegyi József Péter OFM</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Cordoba, Argentina</t>
+          <t>Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>missionário</t>
+          <t>pároco responsável pela construção da igreja</t>
         </is>
       </c>
       <c r="N237">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O237">
-        <v>2001</v>
+        <v>1961</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=422</t>
+          <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1958</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Laval University, Québec, QC, Canadá</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J238" t="inlineStr">
         <is>
-          <t>Laval University</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>professor de ética; entre 1956 e 1957, professor de metafísica e história da filosofia no Ursuline’s College, em Quebec; pastor húngaro</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N238">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O238">
-        <v>1969</v>
+        <v>1964</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1958</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Karsay Ferenc Vilmos (OFM)</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Püspökmolnári, Hungria</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pároco, pastor húngaro</t>
         </is>
       </c>
       <c r="N239">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O239">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=503</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1958</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>Áustria</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Áustria</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>vigário</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N240">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O240">
-        <v>1964</v>
+        <v>1959</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1958</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Kubovics Tibor Egid [Egyed] OSB</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Oros, Hungria</t>
-[...4 lines deleted...]
-          <t>Hungria</t>
+          <t>Pannonhalma</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>na reforma, na paróquia do seu irmão, que é capelão</t>
+          <t>manutenção geral, cabeleireiro, como irmão leigo secreto</t>
         </is>
       </c>
       <c r="N241">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O241">
         <v>1969</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=619</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1958</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, Estados Unidos</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, Estados Unidos</t>
+          <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>em serviço</t>
         </is>
       </c>
       <c r="N242">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O242">
-        <v>1974</v>
+        <v>2007</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1958</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
+          <t>St. Mary of the Lake Church, Lake Maxinkuckee, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>St. Mary of the Lake Church</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>pároco, membro da Comissão Católica Húngara</t>
+          <t>pároco fundador</t>
         </is>
       </c>
       <c r="N243">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O243">
-        <v>1959</v>
+        <v>1978</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1958</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Oroskovits Jenő Lajos</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canadá</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>St. Theresa templom, West St. Paul, MB, Canadá</t>
+          <t>Margit körút, Budapest, Hungria</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>St. Theresa templom</t>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pároco, vigário</t>
         </is>
       </c>
       <c r="N244">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O244">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=837</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1958</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
           <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
+          <t>Szárazrét, Székesfehérvár, Hungria</t>
+        </is>
+      </c>
+      <c r="I245" t="inlineStr">
+        <is>
           <t>Hungria</t>
         </is>
       </c>
-      <c r="I245" t="inlineStr">
-[...1 lines deleted...]
-          <t>Hungria</t>
+      <c r="J245" t="inlineStr">
+        <is>
+          <t>Szárazrét</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>na prisão e, posteriormente, num emprego civil fora do sistema prisional</t>
+          <t>vigário (1948-1950), depois pároco; entretanto, em 1950, foi internado em Előszállás</t>
         </is>
       </c>
       <c r="N245">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O245">
-        <v>1964</v>
+        <v>1986</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1958</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Mészáros Lipót OFM</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Piarista rendház, Derby, NY, Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, New York, NY</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>Piarista rendház</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>chefe de família, pároco, delegado</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N246">
-        <v>1951</v>
+        <v>1948</v>
       </c>
       <c r="O246">
-        <v>1960</v>
+        <v>1973</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=740</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1958</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Ménfőcsanak, Győr, Hungria</t>
+          <t>Rio Negro, Brazília</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Hungria</t>
-[...4 lines deleted...]
-          <t>Ménfőcsanak</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>professor do ensino básico, leciona russo (para além do seu ministério na igreja), sendo simultaneamente, em segredo, professor dos alunos da ordem</t>
+          <t>coadjutor – bispo auxiliar, bispo de Podalia</t>
         </is>
       </c>
       <c r="N247">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O247">
-        <v>1965</v>
+        <v>1961</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1958</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Grand Ledge, MI, Estados Unidos</t>
+          <t>Northampton, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="K248" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
       <c r="N248">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O248">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1958</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Csík Pál SDB</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Marrero, LA, Estados Unidos</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Itália</t>
+        </is>
+      </c>
+      <c r="K249" t="inlineStr">
+        <is>
+          <t>assistente geral, tendo sido, entretanto, administrador do edifício entre 1954 e 1972</t>
         </is>
       </c>
       <c r="N249">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O249">
-        <v>1966</v>
+        <v>1972</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=160</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1958</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, Estados Unidos</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J250" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>pároco, construtor de escolas</t>
+          <t>líder da comunidade, pároco entre 1953 e 1968, diretor do liceu entre 1951 e 1958, professor de religião entre 1958 e 1982 e, a partir de 1967, organizador de retiros espirituais para famílias e jovens</t>
         </is>
       </c>
       <c r="N250">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O250">
-        <v>1960</v>
+        <v>1999</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1958</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Kemenes István, Msgr., dr.</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Jó Pásztor templomigazgatóság, Budapest, Hungria</t>
+          <t>Newport, RI, Estados Unidos</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Hungria</t>
-[...9 lines deleted...]
-          <t>pastor auxiliar e, posteriormente, entre 1954 e 1962, administrador da igreja</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N251">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O251">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=727</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1958</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Hajtás Ferenc</t>
+          <t>Koloszár István</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>New Orleans, LA, Estados Unidos</t>
+          <t>San Diego, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>Limai Szent Rózsa, Szent Cecília és a Rózsafüzér Boldogasszonya - segédlelkész</t>
+          <t>vigário</t>
         </is>
       </c>
       <c r="N252">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O252">
-        <v>1960</v>
+        <v>1967</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=363</t>
+          <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1958</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Mattasovszky János</t>
+          <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Solon, OH, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K253" t="inlineStr">
+        <is>
+          <t>vigário, e depois, a partir de 1965, pároco</t>
+        </is>
+      </c>
       <c r="N253">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O253">
-        <v>1966</v>
+        <v>1983</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=709</t>
+          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1958</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Nagy Ágoston CM</t>
+          <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>St. Vincent's Seminary, Philadelphia, PA, Estados Unidos</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. Vincent's Seminary</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>professor de seminário</t>
+          <t>pastor auxiliar; posteriormente, entre 1951 e 1968, administrador e responsável pela gestão financeira; e, entre 1968 e 1969, diretor das Instituições Sociais</t>
         </is>
       </c>
       <c r="N254">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O254">
-        <v>1960</v>
+        <v>1969</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=784</t>
+          <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1958</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Moullion Kálmán, Msgr.</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
+          <t>Windsor, ON, Canadá</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>Editor e locutor da emissão em húngaro da Rádio do Vaticano</t>
+          <t>o responsável pela organização da pastoral em língua alemã</t>
         </is>
       </c>
       <c r="N255">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O255">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=778</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1958</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Palmer Lajos SJ</t>
+          <t>Nyeste János, Dr.</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, Estados Unidos</t>
+          <t>Leechburg, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="K256" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N256">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O256">
-        <v>1965</v>
+        <v>1961</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=849</t>
+          <t>/persons_v2/view.php?id=826</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1958</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, Estados Unidos</t>
+          <t>Szent Mihály templom, Hamilton, ON, Canadá</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>Szent István Plébánia</t>
+          <t>Szent Mihály templom</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>pároco, aposentado desde 1983</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N257">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O257">
-        <v>1993</v>
+        <v>1975</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1958</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Hungria</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Hungria</t>
-[...4 lines deleted...]
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>professor da Faculdade de Teologia, tendo sido reitor entre 1952 e 1984 e diretor do gabinete episcopal entre 1975 e 1980</t>
+          <t>missionário e organizador paroquial na Diocese de Yokohama</t>
         </is>
       </c>
       <c r="N258">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="O258">
-        <v>1987</v>
+        <v>1969</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1958</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Bali Béla (SDB)</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Szent Anna Plébánia, Tiszadada, Hungria</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>Szent Anna Plébánia</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>monge</t>
         </is>
       </c>
       <c r="N259">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="O259">
-        <v>1973</v>
+        <v>1986</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=35</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1958</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Bognár József, Msgr.</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>Católico grego</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Parma, OH, Estados Unidos</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J260" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
+        </is>
+      </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>pároco; entretanto, em 1958, foi pastor adjunto em Nova Iorque, NY, e pastor fundador em Bedford, OH</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N260">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O260">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=97</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1958</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canadá</t>
+          <t>Lima, Peru</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>professor de teologia</t>
+          <t>pastor húngaro</t>
         </is>
       </c>
       <c r="N261">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O261">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1958</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Búza János</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>St. Mary’s University, Halifax, NS, Canadá</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>St. Mary’s University</t>
         </is>
       </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>Capelão de campo do Exército dos Estados Unidos (USAR), 37.ª Divisão de Infantaria, Guarda Nacional (ONG)</t>
+          <t>professor de história da arte; em 1957, já é referido como padre.</t>
         </is>
       </c>
       <c r="N262">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O262">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=119</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1958</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Dallos Ferenc</t>
+          <t>Dénes János Gergely COr, dr.</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Plébánia, Calgary, AB, Canadá</t>
+          <t>Bogota, Kolumbia</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Árpádházi Szent Erzsébet R. K. Plébánia</t>
+          <t>Kolumbia</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>pastor construtor de igrejas</t>
+          <t>pastor da colónia húngara; entre 1956 e 1957, em Roma, Itália, pastor encarregado do acompanhamento e da coordenação dos refugiados húngaros, em nome da Cruz Vermelha Italiana</t>
         </is>
       </c>
       <c r="N263">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O263">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=176</t>
+          <t>/persons_v2/view.php?id=197</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1958</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, Estados Unidos</t>
+          <t>Vaskút, Hungria</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>cantor</t>
         </is>
       </c>
       <c r="N264">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O264">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1958</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Deésy István Ipoly OFM</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, Estados Unidos</t>
+          <t>St. Michael Church, Braddock, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>St. Michael Church</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
           <t>pároco</t>
         </is>
       </c>
       <c r="N265">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O265">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=184</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1958</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Gerencsér Pál István Sch.P, dr.</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Derby, NY, Estados Unidos</t>
+          <t>Elizabeth, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>na reforma</t>
+        </is>
+      </c>
       <c r="N266">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O266">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=320</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1958</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Horváth Ferenc SVD</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, Estados Unidos</t>
+          <t>Cordoba, Argentína</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>professor, depois, entre 1953 e 1974, chefe do Departamento de Cultura Medieval e diretor do Instituto Medieval; posteriormente, lecionou até à sua morte, tendo sido, entretanto, professor convidado na Universidade de Harvard entre 1963 e 1964</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N267">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O267">
-        <v>2005</v>
+        <v>2001</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=422</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1958</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Hofstetter Károly S.M.</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Mária Társasága (Societas Mariae)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>University of Dayton, Dayton, OH, Estados Unidos</t>
+          <t>Laval University, Québec, QC, Canadá</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>University of Dayton</t>
+          <t>Laval University</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>professor</t>
+          <t>professor de ética; entre 1956 e 1957, professor de metafísica e história da filosofia no Ursuline’s College, em Quebec; pastor húngaro</t>
         </is>
       </c>
       <c r="N268">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O268">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=406</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1958</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Holocsi Árpád Ferenc Félix OFM</t>
+          <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Püspökmolnári, Hungria</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>missionário, angariador de fundos</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N269">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O269">
-        <v>1977</v>
+        <v>1959</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=409</t>
+          <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1958</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Héjja Gyula SJ, dr.</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>no serviço central, coordenadora das Congregações de Maria</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N270">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O270">
-        <v>1966</v>
+        <v>1964</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=391</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1958</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Oros, Hungria</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>professor do ensino secundário, diretor de escola secundária desde 1974, sub-deão desde 1981</t>
+          <t>na reforma, na paróquia do seu irmão, que é capelão</t>
         </is>
       </c>
       <c r="N271">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O271">
-        <v>2016</v>
+        <v>1969</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1958</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Philadelphia, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Star of the Sea Church, San Francisco, CA, Estados Unidos</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J272" t="inlineStr">
         <is>
-          <t>Star of the Sea Church</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>pastor assistente, pastor húngaro</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N272">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O272">
-        <v>1969</v>
+        <v>1974</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1958</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Kléner Imre László</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Kirchberg am Wechsel, Áustria</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>Áustria</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J273" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>exerceu funções como vigário e pároco em vários locais</t>
+          <t>pároco, membro da Comissão Católica Húngara</t>
         </is>
       </c>
       <c r="N273">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O273">
-        <v>1972</v>
+        <v>1959</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=554</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1958</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Oroskovits Jenő Lajos</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Winnipeg, MB, Canadá</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>University of London, London, Reino Unido</t>
+          <t>St. Theresa templom, West St. Paul, MB, Canadá</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>Reino Unido</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>University of London</t>
+          <t>St. Theresa templom</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>professor, investigador oncológico, citogeneticista</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N274">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O274">
-        <v>1969</v>
+        <v>1962</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=837</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1958</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Kövecses Géza SJ</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>orientador espiritual, professor</t>
+          <t>na prisão e, posteriormente, num emprego civil fora do sistema prisional</t>
         </is>
       </c>
       <c r="N275">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O275">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=604</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1958</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>Akron, OH, Estados Unidos</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Szent István első vértanú templom, South River, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J276" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
+        </is>
+      </c>
+      <c r="K276" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
       <c r="N276">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O276">
-        <v>1965</v>
+        <v>1987</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1958</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Molnár István</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Calgary, AB, Canadá</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Oyen, AB, Canadá</t>
+          <t>Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N277">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O277">
         <v>1962</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=762</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1958</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, Estados Unidos</t>
+          <t>Piarista rendház, Derby, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J278" t="inlineStr">
         <is>
-          <t>SS. Cyril and Methodius Seminary</t>
+          <t>Piarista rendház</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>reitor</t>
+          <t>chefe de família, pároco, delegado</t>
         </is>
       </c>
       <c r="N278">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="O278">
-        <v>1983</v>
+        <v>1960</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1958</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Ádám József</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>St. Stephen's Hungarian Chapel, Joilet, IL, Estados Unidos</t>
+          <t>Ménfőcsanak, Győr, Hungria</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="J279" t="inlineStr">
         <is>
-          <t>St. Stephen's Hungarian Chapel</t>
+          <t>Ménfőcsanak</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>professor do ensino básico, leciona russo (para além do seu ministério na igreja), sendo simultaneamente, em segredo, professor dos alunos da ordem</t>
         </is>
       </c>
       <c r="N279">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="O279">
-        <v>1977</v>
+        <v>1965</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=22</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1958</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Hospital Notre Dame, Montréal, QC, Canadá</t>
+          <t>Grand Ledge, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...9 lines deleted...]
-          <t>capelão hospitalar</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N280">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O280">
-        <v>1960</v>
+        <v>1968</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1958</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Bartók Alajos Károly, Msgr.</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>St. Augustine és Orlando, FL, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Bishop Moore High School, Orlando, FL, Estados Unidos</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J281" t="inlineStr">
         <is>
-          <t>Bishop Moore High School</t>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>diretor</t>
+          <t>pároco, construtor de escolas</t>
         </is>
       </c>
       <c r="N281">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O281">
         <v>1960</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=53</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1958</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Dewitt, MI, Estados Unidos</t>
+          <t>Jó Pásztor templomigazgatóság, Budapest, Hungria</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="J282" t="inlineStr">
+        <is>
+          <t>Jó Pásztor templomigazgatóság</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>irmão religioso, cujo local de serviço principal era Dewitt, MI, EUA.</t>
+          <t>pastor auxiliar e, posteriormente, entre 1954 e 1962, administrador da igreja</t>
         </is>
       </c>
       <c r="N282">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O282">
-        <v>1989</v>
+        <v>1962</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1958</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Borbély Honor OFM</t>
+          <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>New Orleans, LA, Estados Unidos</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>Limai Szent Rózsa, Szent Cecília és a Rózsafüzér Boldogasszonya - segédlelkész</t>
         </is>
       </c>
       <c r="N283">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O283">
-        <v>1981</v>
+        <v>1960</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=106</t>
+          <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1958</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Demetzky Sándor</t>
+          <t>Mattasovszky János</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>Solon, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J284" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N284">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O284">
-        <v>1962</v>
+        <v>1966</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=187</t>
+          <t>/persons_v2/view.php?id=709</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1958</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, Estados Unidos</t>
+          <t>St. Vincent's Seminary, Philadelphia, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J285" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok</t>
+          <t>St. Vincent's Seminary</t>
         </is>
       </c>
       <c r="K285" t="inlineStr">
         <is>
-          <t>administrador, capelão de hospital, pastor húngaro</t>
+          <t>professor de seminário</t>
         </is>
       </c>
       <c r="N285">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O285">
-        <v>1985</v>
+        <v>1960</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1958</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Divald István Sch.P, dr</t>
+          <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Calasanctius Preparatory School, Buffalo, NY, USA</t>
-[...4 lines deleted...]
-          <t>Calasanctius Preparatory School</t>
+          <t>Róma, Itália</t>
+        </is>
+      </c>
+      <c r="I286" t="inlineStr">
+        <is>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>professor de química</t>
+          <t>Editor e locutor da emissão em húngaro da Rádio do Vaticano</t>
         </is>
       </c>
       <c r="N286">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O286">
-        <v>1963</v>
+        <v>1972</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=203</t>
+          <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1958</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Endrődy László (SJ), Msgr</t>
+          <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>West Baden Springs, IN, Estados Unidos</t>
+          <t>Philadelphia, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>professor, bibliotecário, escritor. Trabalhou na beatificação de István Kaszap</t>
+          <t>pastor de comunidades dispersas</t>
         </is>
       </c>
       <c r="N287">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O287">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=239</t>
+          <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1958</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Rómaifürdői Plébánia, Budapest, Hungria</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>Rómaifürdői Plébánia</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>cantor, assistente do pastor</t>
+          <t>pároco, aposentado desde 1983</t>
         </is>
       </c>
       <c r="N288">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O288">
-        <v>1963</v>
+        <v>1993</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1958</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Ádám József</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>St. Paul, MN, Estados Unidos</t>
+          <t>St. Stephen's Hungarian Chapel, Joilet, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>St. Stephen's Hungarian Chapel</t>
+        </is>
+      </c>
+      <c r="K289" t="inlineStr">
+        <is>
+          <t>pároco, e também capelão dos bombeiros e da polícia</t>
+        </is>
+      </c>
       <c r="N289">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O289">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=22</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1958</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Hungria</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="J290" t="inlineStr">
+        <is>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>os locais onde exerceu funções são desconhecidos</t>
+          <t>professor da Faculdade de Teologia, tendo sido reitor entre 1952 e 1984 e diretor do gabinete episcopal entre 1975 e 1980</t>
         </is>
       </c>
       <c r="N290">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O290">
-        <v>1978</v>
+        <v>1987</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1958</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Gáti László Lajos OSM</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Szent Anna Plébánia, Tiszadada, Hungria</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>Szent Anna Plébánia</t>
+        </is>
+      </c>
+      <c r="K291" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N291">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O291">
-        <v>1968</v>
+        <v>1973</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=314</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1958</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Horányi Lajos SJ</t>
+          <t>Bognár József, Msgr.</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Parma, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>vigário e, a partir de 1958, superior das missões e postos missionários húngaros no Canadá</t>
+          <t>pároco; entretanto, em 1958, foi pastor adjunto em Nova Iorque, NY, e pastor fundador em Bedford, OH</t>
         </is>
       </c>
       <c r="N292">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O292">
-        <v>1964</v>
+        <v>1977</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=416</t>
+          <t>/persons_v2/view.php?id=97</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1958</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Balatonfűzfő-Gyártelep, Hungria</t>
+          <t>Montréal, QC, Canadá</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>pároco, 1955 – 1959, decano</t>
+          <t>professor de teologia</t>
         </is>
       </c>
       <c r="N293">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O293">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=447</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1958</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Ivánkó P. Edward</t>
+          <t>Búza János</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Struthers, OH, Estados Unidos</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="K294" t="inlineStr">
+        <is>
+          <t>Capelão de campo do Exército dos Estados Unidos (USAR), 37.ª Divisão de Infantaria, Guarda Nacional (ONG)</t>
+        </is>
+      </c>
       <c r="N294">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O294">
-        <v>1964</v>
+        <v>1969</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=465</t>
+          <t>/persons_v2/view.php?id=119</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1958</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Kassovic Kálmán</t>
+          <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>Peoria, IL, Estados Unidos</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Szent Anna templom, Spring Valley, NY, Estados Unidos</t>
+          <t>Árpádházi Szent Erzsébet R. K. Plébánia, Calgary, AB, Canadá</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J295" t="inlineStr">
         <is>
-          <t>Szent Anna templom</t>
+          <t>Árpádházi Szent Erzsébet R. K. Plébánia</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pastor construtor de igrejas</t>
         </is>
       </c>
       <c r="N295">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O295">
-        <v>1969</v>
+        <v>1959</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=504</t>
+          <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1958</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Canadá</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N296">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O296">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1958</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Kubinyi Gyula, Dr</t>
+          <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>pastor (segundo algumas fontes: EUA, Detroit, MI, EUA, Nanticoke, PA, EUA, Glen Lyon, PA, EUA, Sheffield, PA, EUA)</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N297">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O297">
-        <v>1973</v>
+        <v>1961</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=617</t>
+          <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1958</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Spirit Bank, WI, Estados Unidos</t>
+          <t>Derby, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="K298" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N298">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O298">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1958</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Veszprémvarsány, Hungria</t>
+          <t>Notre Dame, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>cantor</t>
+          <t>professor, depois, entre 1953 e 1974, chefe do Departamento de Cultura Medieval e diretor do Instituto Medieval; posteriormente, lecionou até à sua morte, tendo sido, entretanto, professor convidado na Universidade de Harvard entre 1963 e 1964</t>
         </is>
       </c>
       <c r="N299">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O299">
-        <v>1959</v>
+        <v>2005</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1958</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Hofstetter Károly S.M.</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Newark, NJ, Estados Unidos</t>
+          <t>Mária Társasága (Societas Mariae)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Irvington, NJ, Estados Unidos</t>
+          <t>University of Dayton, Dayton, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>University of Dayton</t>
+        </is>
+      </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>professor</t>
         </is>
       </c>
       <c r="N300">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O300">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=406</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1958</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Major Imre Márk (O.Cist), Dr.</t>
+          <t>Holocsi Árpád Ferenc Félix OFM</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Törökszentmiklós, Hungria</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>missionário, angariador de fundos</t>
         </is>
       </c>
       <c r="N301">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O301">
-        <v>1959</v>
+        <v>1977</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=688</t>
+          <t>/persons_v2/view.php?id=409</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1958</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Karolina út, Budapest, Hungria</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>Hungria</t>
-[...4 lines deleted...]
-          <t>Karolina út</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>vigário, sendo simultaneamente investigador científico no Arquivo Nacional</t>
+          <t>no serviço central, coordenadora das Congregações de Maria</t>
         </is>
       </c>
       <c r="N302">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O302">
-        <v>1971</v>
+        <v>1966</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1958</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Esztergom, Hungria</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>prefeito</t>
+          <t>professor do ensino secundário, diretor de escola secundária desde 1974, sub-deão desde 1981</t>
         </is>
       </c>
       <c r="N303">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O303">
-        <v>1960</v>
+        <v>2016</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1958</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Warren, OH, Estados Unidos</t>
+          <t>Star of the Sea Church, San Francisco, CA, Estados Unidos</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J304" t="inlineStr">
+        <is>
+          <t>Star of the Sea Church</t>
+        </is>
+      </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>Vigário da Igreja de São José e, posteriormente, da Igreja de Santa Maria</t>
+          <t>pastor assistente, pastor húngaro</t>
         </is>
       </c>
       <c r="N304">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O304">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1958</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Balázskövi József SDB</t>
+          <t>Kléner Imre László</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canadá</t>
+          <t>Kirchberg am Wechsel, Áustria</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Áustria</t>
         </is>
       </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>1954-1957 – diretor. 1957-1960 – pároco, 1960-1980 Instituto Técnico Dom Bosco – coordenador académico</t>
+          <t>exerceu funções como vigário e pároco em vários locais</t>
         </is>
       </c>
       <c r="N305">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O305">
-        <v>1980</v>
+        <v>1972</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=34</t>
+          <t>/persons_v2/view.php?id=554</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1958</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Banykó Viktor SJ</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Újszász</t>
+          <t>University of London, London, Reino Unido</t>
+        </is>
+      </c>
+      <c r="I306" t="inlineStr">
+        <is>
+          <t>Reino Unido</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>University of London</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>pastor auxiliar, cantor</t>
+          <t>professor, investigador oncológico, citogeneticista</t>
         </is>
       </c>
       <c r="N306">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O306">
-        <v>1959</v>
+        <v>1969</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=75</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1958</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Bogláry Miklós OSM</t>
+          <t>Kövecses Géza SJ</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>capelão para refugiados na Itália</t>
+          <t>orientador espiritual, professor</t>
         </is>
       </c>
       <c r="N307">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O307">
-        <v>1959</v>
+        <v>1967</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=96</t>
+          <t>/persons_v2/view.php?id=604</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1958</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Csányi Dániel Apor O.Cist, Dr.</t>
+          <t>Magyar József</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Akron, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Itália</t>
-[...4 lines deleted...]
-          <t>estudos; entretanto, em 1956, estudou em Jerusalém</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N308">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O308">
-        <v>1959</v>
+        <v>1965</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=147</t>
+          <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1958</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Egres József Odó O.Cist, Dr.</t>
+          <t>Molnár István</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Calgary, AB, Canadá</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Oyen, AB, Canadá</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>professor do ensino secundário e, a partir de 1956, professor de língua e literatura alemãs na Universidade de Dallas.</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N309">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O309">
-        <v>1979</v>
+        <v>1962</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=231</t>
+          <t>/persons_v2/view.php?id=762</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1958</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Fodor Pál SJ</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canadá</t>
+          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t>SS. Cyril and Methodius Seminary</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>reitor</t>
         </is>
       </c>
       <c r="N310">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O310">
-        <v>1959</v>
+        <v>1983</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=279</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1958</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Gaál Jenő SVD</t>
+          <t>Pontyos Vendel</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>Isla Huar, Chile</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>missionário, gestor económico, professor universitário</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N311">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O311">
-        <v>1959</v>
+        <v>1972</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=301</t>
+          <t>/persons_v2/view.php?id=890</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1958</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Hauser József SJ</t>
+          <t>Romsa Viktor</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>São Leopoldo, Brazília</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>professor universitário, fundador do departamento de biologia, e, ao mesmo tempo, capelão da Força Aérea Brasileira e piloto</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J312" t="inlineStr">
+        <is>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="N312">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O312">
-        <v>2000</v>
+        <v>1962</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=370</t>
+          <t>/persons_v2/view.php?id=941</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1958</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Hogya István SCJ</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Jézus Szent Szívének Papjai (Congregatio Sacerdotum a Sacro Corde Iesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Walls, MS, Estados Unidos</t>
+          <t>Philadelphia, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="K313" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
       <c r="N313">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O313">
-        <v>1964</v>
+        <v>1971</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=407</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1958</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Seregély Zoltán Sándor</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Baltimore, MD, Estados Unidos</t>
+          <t>Bridgeport, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
           <t>pároco</t>
         </is>
       </c>
       <c r="N314">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O314">
-        <v>1980</v>
+        <v>1971</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=982</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1958</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Emmitsburg, MD, Estados Unidos</t>
+          <t>Hospital Notre Dame, Montréal, QC, Canadá</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>Hospital Notre Dame</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>professor no seminário e colégio Mount St. Mary, em 1954: cofundador da casa da Ordem dos Piaristas em Washington. Entretanto, a partir de 1957, superior da casa</t>
+          <t>capelão hospitalar</t>
         </is>
       </c>
       <c r="N315">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O315">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=457</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1958</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Bartók Alajos Károly, Msgr.</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>St. Augustine és Orlando, FL, Estados Unidos</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Hazelton, PA, Estados Unidos</t>
+          <t>Bishop Moore High School, Orlando, FL, Estados Unidos</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J316" t="inlineStr">
+        <is>
+          <t>Bishop Moore High School</t>
+        </is>
+      </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>diretor</t>
         </is>
       </c>
       <c r="N316">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O316">
-        <v>1981</v>
+        <v>1960</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=53</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1958</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Jánosi József (SJ), dr</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Friesenheim, NSZK</t>
+          <t>Dewitt, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>pastor, professor universitário</t>
+          <t>irmão religioso, cujo local de serviço principal era Dewitt, MI, EUA.</t>
         </is>
       </c>
       <c r="N317">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O317">
-        <v>1965</v>
+        <v>1989</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=482</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1958</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Flint, MI, Estados Unidos</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pastor húngaro</t>
         </is>
       </c>
       <c r="N318">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O318">
-        <v>1964</v>
+        <v>1981</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1958</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Kovács Dezső Lajos</t>
+          <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, Estados Unidos</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="K319" t="inlineStr">
-[...1 lines deleted...]
-          <t>pastor auxiliar, pastor húngaro</t>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N319">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O319">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=580</t>
+          <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1958</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Kuti Imre CM</t>
+          <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Honduras</t>
+          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, Estados Unidos</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>Honduras</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t>Szent Teréz és Szent Ferenc templomok</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>missionário</t>
+          <t>administrador, capelão de hospital, pastor húngaro</t>
         </is>
       </c>
       <c r="N320">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O320">
-        <v>1970</v>
+        <v>1985</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=625</t>
+          <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1958</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Kővári Lajos Sch.P.</t>
+          <t>Divald István Sch.P, dr</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Derby, NY, Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Estados Unidos</t>
+          <t>Calasanctius Preparatory School, Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="J321" t="inlineStr">
+        <is>
+          <t>Calasanctius Preparatory School</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>professor</t>
+          <t>professor de química</t>
         </is>
       </c>
       <c r="N321">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O321">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=603</t>
+          <t>/persons_v2/view.php?id=203</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1958</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Lawrence C. Ferenc</t>
+          <t>Endrődy László (SJ), Msgr</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>Allentown, PA, Estados Unidos</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, Estados Unidos</t>
+          <t>West Baden Springs, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J322" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>vigário</t>
+          <t>professor, bibliotecário, escritor. Trabalhou na beatificação de István Kaszap</t>
         </is>
       </c>
       <c r="N322">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O322">
-        <v>1969</v>
+        <v>1960</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=636</t>
+          <t>/persons_v2/view.php?id=239</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1958</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Potzu, Taiwan</t>
+          <t>Rómaifürdői Plébánia, Budapest, Hungria</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>Taiwan</t>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="J323" t="inlineStr">
+        <is>
+          <t>Rómaifürdői Plébánia</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>missionário</t>
+          <t>cantor, assistente do pastor</t>
         </is>
       </c>
       <c r="N323">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O323">
-        <v>1972</v>
+        <v>1963</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1958</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Szent József egyházközség, Forth Worth, TX, Estados Unidos</t>
+          <t>St. Paul, MN, Estados Unidos</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J324" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N324">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O324">
-        <v>1960</v>
+        <v>1973</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=793</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1958</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Nyisztor Zoltán, Msgr., Dr.</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>os locais onde exerceu funções são desconhecidos</t>
         </is>
       </c>
       <c r="N325">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O325">
-        <v>1961</v>
+        <v>1978</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=829</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1958</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Palkó János SVD</t>
+          <t>Gáti László Lajos OSM</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Curitiba, Brazília</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
-      <c r="K326" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N326">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O326">
-        <v>1992</v>
+        <v>1968</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=848</t>
+          <t>/persons_v2/view.php?id=314</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1958</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Palotai Mihály Sch.P.</t>
+          <t>Horányi Lajos SJ</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Derby, NY, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>professor</t>
+          <t>vigário e, a partir de 1958, superior das missões e postos missionários húngaros no Canadá</t>
         </is>
       </c>
       <c r="N327">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O327">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=850</t>
+          <t>/persons_v2/view.php?id=416</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1958</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Reformado</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, Estados Unidos</t>
+          <t>Balatonfűzfő-Gyártelep, Hungria</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco, 1955 – 1959, decano</t>
         </is>
       </c>
       <c r="N328">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O328">
-        <v>1975</v>
+        <v>1959</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1958</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Antal János SDB</t>
+          <t>Ivánkó P. Edward</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Ecuador</t>
+          <t>Struthers, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>Ecuador</t>
-[...4 lines deleted...]
-          <t>superintendente</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N329">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O329">
-        <v>1965</v>
+        <v>1964</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=13</t>
+          <t>/persons_v2/view.php?id=465</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1958</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Kassovic Kálmán</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Peoria, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
+          <t>Szent Anna templom, Spring Valley, NY, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I330" t="inlineStr">
+        <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="I330" t="inlineStr">
-[...1 lines deleted...]
-          <t>Estados Unidos</t>
+      <c r="J330" t="inlineStr">
+        <is>
+          <t>Szent Anna templom</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>capelão de hospital</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N330">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O330">
-        <v>1960</v>
+        <v>1969</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=504</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1958</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Ottawa, ON, Canadá</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>professor do ensino secundário</t>
+          <t>pastor húngaro</t>
         </is>
       </c>
       <c r="N331">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O331">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1958</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>Notre Dame University, Notre Dame, IN, Estados Unidos</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J332" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>professor universitário</t>
+          <t>pastor (segundo algumas fontes: EUA, Detroit, MI, EUA, Nanticoke, PA, EUA, Glen Lyon, PA, EUA, Sheffield, PA, EUA)</t>
         </is>
       </c>
       <c r="N332">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O332">
-        <v>1961</v>
+        <v>1973</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1958</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Hernády Márton</t>
+          <t>Kákonyi Imre Asztrik OFM, dr</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos</t>
+          <t>Esztergom, Hungria</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>professor de religião e, posteriormente, entre 1961 e 1994, pároco</t>
+          <t>professor de teologia na faculdade de teologia da ordem</t>
         </is>
       </c>
       <c r="N333">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O333">
-        <v>1994</v>
+        <v>1971</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=386</t>
+          <t>/persons_v2/view.php?id=509</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1958</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Guelph, ON, Canadá</t>
+          <t>Spirit Bank, WI, Estados Unidos</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>sacristão e cerimonialista (1953-1954), professor no seminário (1954-1959); entretanto, em Milwaukee, WI, EUA – Marquette University – estudos de história (1953-1959)</t>
         </is>
       </c>
       <c r="N334">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O334">
-        <v>1968</v>
+        <v>1959</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1958</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Király István SJ</t>
+          <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Charleroi, Belgium</t>
+          <t>Veszprémvarsány, Hungria</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>capelão dos mineiros emigrantes húngaros, ao mesmo tempo professor de religião em Lovaina e superior da Congregação de Maria</t>
+          <t>cantor</t>
         </is>
       </c>
       <c r="N335">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O335">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=533</t>
+          <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1958</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Koller Ignác</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Newark, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Szent Simon és Júdás templom, Pittsburgh, PA, Estados Unidos</t>
+          <t>Irvington, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J336" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>construtor da igreja, pároco fundador</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N336">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O336">
-        <v>1963</v>
+        <v>1967</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=559</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1958</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Major Imre Márk (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Dewitt, MI, Estados Unidos</t>
+          <t>Törökszentmiklós, Hungria</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>Fundadora da Casa de Retiros de Nossa Senhora dos Anjos</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N337">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O337">
-        <v>1964</v>
+        <v>1959</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=688</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1958</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Azilo Szeretetház, Porto Alegre, Brazília</t>
+          <t>Karolina út, Budapest, Hungria</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="J338" t="inlineStr">
         <is>
-          <t>Azilo Szeretetház</t>
+          <t>Karolina út</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>vigário, sendo simultaneamente investigador científico no Arquivo Nacional</t>
         </is>
       </c>
       <c r="N338">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O338">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1958</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Benedictine High School, Cleveland, OH, Estados Unidos</t>
+          <t>Esztergom, Hungria</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Benedictine High School</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>professor, ao mesmo tempo treinador da equipa de golfe e, por vezes, capelão auxiliar</t>
+          <t>prefeito</t>
         </is>
       </c>
       <c r="N339">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O339">
-        <v>1985</v>
+        <v>1960</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1958</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
+          <t>Jézus Szíve templom, Philadelphia, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J340" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>abade (1955-1963), abade (1963-1988) e, posteriormente, aposentado (1988)</t>
+          <t>pastor húngaro, vigário do preposto</t>
         </is>
       </c>
       <c r="N340">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O340">
-        <v>1988</v>
+        <v>1965</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1958</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Allentown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canadá</t>
+          <t>Limeport, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>o capelão do Sanatório do Sagrado Coração</t>
         </is>
       </c>
       <c r="N341">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O341">
-        <v>1960</v>
+        <v>1982</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1958</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Németh Antal SVD</t>
+          <t>Bakos István</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Szeged-Csanád (anteriormente: Csanád)</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin, Granby, QC, Canadá</t>
+          <t>Warren, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Séminaire du Verbe Divin</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>professor e, ao mesmo tempo, capelão auxiliar húngaro e alemão em Montreal</t>
+          <t>Vigário da Igreja de São José e, posteriormente, da Igreja de Santa Maria</t>
         </is>
       </c>
       <c r="N342">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="O342">
-        <v>1989</v>
+        <v>1968</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=808</t>
+          <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1958</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Pintér Sándor, Dr.</t>
+          <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, Estados Unidos</t>
+          <t>Edmonton, AB, Canadá</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>vigário e, a partir de 1956, pároco</t>
+          <t>1954-1957 – diretor. 1957-1960 – pároco, 1960-1980 Instituto Técnico Dom Bosco – coordenador académico</t>
         </is>
       </c>
       <c r="N343">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="O343">
-        <v>1960</v>
+        <v>1980</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=881</t>
+          <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1958</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Banykó Viktor SJ</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Merida, Venezuela</t>
-[...4 lines deleted...]
-          <t>Venezuela</t>
+          <t>Újszász</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>professor de inglês, filosofia e geologia</t>
+          <t>pastor auxiliar, cantor</t>
         </is>
       </c>
       <c r="N344">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O344">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=75</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1958</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Bartkó Alajos</t>
+          <t>Bogláry Miklós OSM</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Elyria, OH, Estados Unidos</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>capelão para refugiados na Itália</t>
         </is>
       </c>
       <c r="N345">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O345">
         <v>1959</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=50</t>
+          <t>/persons_v2/view.php?id=96</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1958</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Búza János</t>
+          <t>Csányi Dániel Apor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Szent Rafael templom, Bay Village, OH, Estados Unidos</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Rafael templom</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>estudos; entretanto, em 1956, estudou em Jerusalém</t>
         </is>
       </c>
       <c r="N346">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O346">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=119</t>
+          <t>/persons_v2/view.php?id=147</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1958</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Egres József Odó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Saint Louis University, St. Louis, MO, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J347" t="inlineStr">
         <is>
-          <t>Saint Louis University</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>estudante universitário</t>
+          <t>professor do ensino secundário e, a partir de 1956, professor de língua e literatura alemãs na Universidade de Dallas.</t>
         </is>
       </c>
       <c r="N347">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O347">
-        <v>1962</v>
+        <v>1979</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=231</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1958</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Csekey István SDB</t>
+          <t>Fodor Pál SJ</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Instituto Sagrado Corazón, Guanabacoa, Kuba</t>
+          <t>Montréal, QC, Canadá</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>Kuba</t>
-[...4 lines deleted...]
-          <t>Instituto Sagrado Corazón</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>diretor, membro do conselho da província</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N348">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O348">
         <v>1959</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=152</t>
+          <t>/persons_v2/view.php?id=279</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1958</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Inisfada, NY, Estados Unidos</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>em outra fonte: Manhasset, NY</t>
+          <t>missionário, gestor económico, professor universitário</t>
         </is>
       </c>
       <c r="N349">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O349">
-        <v>1965</v>
+        <v>1959</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1958</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Demén László Dózsa O.Cist, dr</t>
+          <t>Hauser József SJ</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>São Leopoldo, Brazília</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>professor universitário</t>
+          <t>professor universitário, fundador do departamento de biologia, e, ao mesmo tempo, capelão da Força Aérea Brasileira e piloto</t>
         </is>
       </c>
       <c r="N350">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O350">
-        <v>1966</v>
+        <v>2000</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=188</t>
+          <t>/persons_v2/view.php?id=370</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1958</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Hogya István SCJ</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Jézus Szent Szívének Papjai (Congregatio Sacerdotum a Sacro Corde Iesu)</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Walls, MS, Estados Unidos</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>Chile</t>
-[...4 lines deleted...]
-          <t>missionário</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="N351">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O351">
-        <v>1975</v>
+        <v>1964</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=407</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1958</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Baltimore, MD, Estados Unidos</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Pontificio Ateneo Sant'Anselmo, Róma, Itália</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J352" t="inlineStr">
         <is>
-          <t>Pontificio Ateneo Sant'Anselmo</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>estudos de teologia, doutoramento</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N352">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O352">
-        <v>1962</v>
+        <v>1980</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1958</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Ferenczy György Csaba O.Cist, dr</t>
+          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
+          <t>Emmitsburg, MD, Estados Unidos</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J353" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>professor universitário</t>
+          <t>professor no seminário e colégio Mount St. Mary, em 1954: cofundador da casa da Ordem dos Piaristas em Washington. Entretanto, a partir de 1957, superior da casa</t>
         </is>
       </c>
       <c r="N353">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O353">
-        <v>1959</v>
+        <v>1964</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=271</t>
+          <t>/persons_v2/view.php?id=457</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1958</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, Estados Unidos</t>
+          <t>Hazelton, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="K354" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
       <c r="N354">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O354">
-        <v>1964</v>
+        <v>1981</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1958</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Firkola E. József</t>
+          <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>Regina, SK, Canadá</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Friesenheim, NSZK</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>Exerceu o seu ministério nas paróquias de Santa Cecília, do Sagrado Coração e de São Martinho de Porres, em Regna, bem como nas localidades de Lestock, Esterházy, Estocolmo, Kaposvár e Cupar, na Eslováquia e no Canadá; atualmente, encontra-se na reforma, mas continua a exercer funções como capelão</t>
+          <t>pastor, professor universitário</t>
         </is>
       </c>
       <c r="N355">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O355">
-        <v>1987</v>
+        <v>1965</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=276</t>
+          <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1958</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Furák István Tibor OSM</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Flint, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>missionário</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N356">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O356">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=293</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1958</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Füzes József Zalán OFM</t>
+          <t>Kovács Dezső Lajos</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Philadelphia, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Esztergom, Hungria</t>
+          <t>Philadelphia, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>professor de geografia e biologia</t>
+          <t>pastor auxiliar, pastor húngaro</t>
         </is>
       </c>
       <c r="N357">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O357">
-        <v>1969</v>
+        <v>1961</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=299</t>
+          <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1958</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Gerendás Lajos</t>
+          <t>Kuti Imre CM</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Győr, Hungria</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>professor de teologia, diretor de turma e, a partir de 1965, também diretor administrativo</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N358">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O358">
-        <v>1968</v>
+        <v>1970</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=321</t>
+          <t>/persons_v2/view.php?id=625</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1958</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Gombos Mihály SDB</t>
+          <t>Kővári Lajos Sch.P.</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Derby, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>realização de estudos</t>
+          <t>professor</t>
         </is>
       </c>
       <c r="N359">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O359">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=330</t>
+          <t>/persons_v2/view.php?id=603</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1958</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Lawrence C. Ferenc</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Allentown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Stuart, FL, Estados Unidos</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J360" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>vigário</t>
+        </is>
+      </c>
       <c r="N360">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O360">
-        <v>1964</v>
+        <v>1969</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=636</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1958</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Györffy Albert Géza</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>South Bend, IN, Estados Unidos</t>
+          <t>Potzu, Taiwan</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Taiwan</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N361">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O361">
-        <v>1959</v>
+        <v>1972</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=354</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1958</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Hardi Gábor Gilbert O.Cist, dr</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>Pontificia Università San Tommaso D’Aquino, Róma, Itália</t>
+          <t>Szent József egyházközség, Forth Worth, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J362" t="inlineStr">
         <is>
-          <t>Pontificia Università San Tommaso D’Aquino</t>
+          <t>Szent József egyházközség</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>Obtenção do doutoramento em Filosofia, com estudos na Sorbonne Université (Paris)</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N362">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O362">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=368</t>
+          <t>/persons_v2/view.php?id=793</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1958</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Henye Géza</t>
+          <t>Nyisztor Zoltán, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>Áustria</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>Áustria</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pastor húngaro</t>
         </is>
       </c>
       <c r="N363">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O363">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=381</t>
+          <t>/persons_v2/view.php?id=829</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1958</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Palkó János SVD</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, Estados Unidos</t>
+          <t>Curitiba, Brazília</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>vigário</t>
+          <t>missionário (bem como em Assai, Água do Sul e Joinville, no Brasil)</t>
         </is>
       </c>
       <c r="N364">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O364">
-        <v>1963</v>
+        <v>1992</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=848</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1958</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Horváth István (OFM)</t>
+          <t>Palotai Mihály Sch.P.</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Derby, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="K365" t="inlineStr">
+        <is>
+          <t>professor</t>
+        </is>
+      </c>
       <c r="N365">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O365">
-        <v>1959</v>
+        <v>1961</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=425</t>
+          <t>/persons_v2/view.php?id=850</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1958</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>R. Kiss Imre SDB</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>Fribourg, Svájc</t>
+          <t>Bow Island, AB, Canadá</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>Svájc</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>estudante universitário</t>
+          <t>missionário em vários locais</t>
         </is>
       </c>
       <c r="N366">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O366">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=938</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1958</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Ruff János SJ, Dr.</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>St. Peter Preparatory School, Jersey City, NJ, Estados Unidos</t>
+          <t>jezsuita filozófiai intézet, São Leopoldo, Brazília</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J367" t="inlineStr">
         <is>
-          <t>St. Peter Preparatory School</t>
+          <t>jezsuita filozófiai intézet</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>professor de religião, de latim e de francês, treinador da equipa de natação, responsável pelo clube de xadrez</t>
+          <t>professor, bibliotecário (segundo a MKL: Porto Alegre, Brasil)</t>
         </is>
       </c>
       <c r="N367">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O367">
-        <v>1970</v>
+        <v>1964</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=950</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>1958</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Schwáb András SJ</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>Padre Hurtado, Chile</t>
+          <t>Nova Friburgo, Brazília</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>educador de internato, professor de latim, francês e alemão</t>
+          <t>professor de filosofia na faculdade da ordem</t>
         </is>
       </c>
       <c r="N368">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O368">
         <v>1963</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=977</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>1958</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Reformado</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
-[...4 lines deleted...]
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Bispo</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Perth Amboy, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J369" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>professor do ensino secundário (entre 1962 e 1984), mestre de noviços (1965-1968)</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N369">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O369">
-        <v>1984</v>
+        <v>1975</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>1958</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Kish István Imre OFM</t>
+          <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Ecuador</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Ecuador</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>irmão de ordem</t>
+          <t>superintendente</t>
         </is>
       </c>
       <c r="N370">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O370">
-        <v>2004</v>
+        <v>1965</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=536</t>
+          <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>1958</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>Gary, IN, Estados Unidos</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>Gary, IN, Estados Unidos</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>pároco; entretanto, em 1976, exerceu funções de assistente em Flint, MI, EUA</t>
+          <t>capelão de hospital</t>
         </is>
       </c>
       <c r="N371">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O371">
-        <v>1994</v>
+        <v>1960</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>1958</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>Esztergom, Hungria</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>professor</t>
+          <t>professor do ensino secundário</t>
         </is>
       </c>
       <c r="N372">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O372">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>1958</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Kuthy László OFMCap</t>
+          <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Pontificia Universidad Gregoriana, Róma, Itália</t>
+          <t>Notre Dame University, Notre Dame, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J373" t="inlineStr">
         <is>
-          <t>Pontificia Universidad Gregoriana</t>
+          <t>Notre Dame University</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>realização de estudos</t>
+          <t>professor universitário</t>
         </is>
       </c>
       <c r="N373">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O373">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=626</t>
+          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>1958</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Hernády Márton</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
+          <t>Toledo, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>estudos de teologia; contabilista entre 1961 e 1962</t>
+          <t>professor de religião e, posteriormente, entre 1961 e 1994, pároco</t>
         </is>
       </c>
       <c r="N374">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O374">
-        <v>1964</v>
+        <v>1994</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=386</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>1958</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Likó Lajos Örs O.Cist</t>
+          <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>Winfield, IL, Estados Unidos</t>
+          <t>Guelph, ON, Canadá</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N375">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O375">
-        <v>1962</v>
+        <v>1968</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=655</t>
+          <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>1958</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+          <t>Király István SJ</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>Charleroi, Belgium</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Belgium</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>Entre 1956 e 1981, foi professor universitário; entre 1967 e 1975, foi abade; entre 1970 e 1972, foi professor do ensino secundário; a partir de 1981, reformou-se</t>
+          <t>capelão dos mineiros emigrantes húngaros, ao mesmo tempo professor de religião em Lovaina e superior da Congregação de Maria</t>
         </is>
       </c>
       <c r="N376">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O376">
-        <v>1994</v>
+        <v>1962</v>
       </c>
       <c r="Q376" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=650</t>
+          <t>/persons_v2/view.php?id=533</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377">
         <v>1958</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Mandl Károly SBD</t>
+          <t>Koller Ignác</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>San Juan, Puerto Rico</t>
+          <t>Szent Simon és Júdás templom, Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>Puerto Rico</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J377" t="inlineStr">
+        <is>
+          <t>Szent Simon és Júdás templom</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>missionário</t>
+          <t>construtor da igreja, pároco fundador</t>
         </is>
       </c>
       <c r="N377">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O377">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="Q377" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=691</t>
+          <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378">
         <v>1958</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>Dewitt, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>Universidade de Dallas e, posteriormente, Universidade de Plano — professor universitário, tendo também sido professor do ensino secundário entre 1963 e 1964 e entre 1965 e 1966</t>
+          <t>Fundadora da Casa de Retiros de Nossa Senhora dos Anjos</t>
         </is>
       </c>
       <c r="N378">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O378">
-        <v>1976</v>
+        <v>1964</v>
       </c>
       <c r="Q378" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379">
         <v>1958</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>Azilo Szeretetház, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J379" t="inlineStr">
+        <is>
+          <t>Azilo Szeretetház</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>professor do ensino secundário em Wichita Falls e, posteriormente, em Dallas (1956-1964), 1964-1999: professor do ensino secundário, diretor (1974-1975), vice-diretor (1982-1996), subdiretor (1994-1999), aposentado desde 1999</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N379">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O379">
-        <v>2006</v>
+        <v>1970</v>
       </c>
       <c r="Q379" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380">
         <v>1958</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
+          <t>Benedictine High School, Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J380" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Benedictine High School</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>professor universitário (1956 – 1989), subprior (1975 – 1976), prior (1976 – 1988), professor do ensino secundário (1974 – 1975, 1977 – 1978), Irmãs da Sagrada Família de Nazaré, Grand Prairie, TX, EUA: confessor e celebrante da missa (1989 – 2011), aposentado (2011 – 2014)</t>
+          <t>professor, ao mesmo tempo treinador da equipa de golfe e, por vezes, capelão auxiliar</t>
         </is>
       </c>
       <c r="N380">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O380">
-        <v>2014</v>
+        <v>1985</v>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381">
         <v>1958</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Máhig János, dr</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canadá</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J381" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>pastor húngaro e, posteriormente, francês</t>
+          <t>abade (1955-1963), abade (1963-1988) e, posteriormente, aposentado (1988)</t>
         </is>
       </c>
       <c r="N381">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O381">
-        <v>1963</v>
+        <v>1988</v>
       </c>
       <c r="Q381" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=713</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382">
         <v>1958</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Maastricht, Hollandia</t>
+          <t>Windsor, ON, Canadá</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>estudos de teologia, pastor húngaro</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N382">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O382">
         <v>1960</v>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383">
         <v>1958</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Németh Antal SVD</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>Université Laval, Québec, QC, Canadá</t>
+          <t>Séminaire du Verbe Divin, Granby, QC, Canadá</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
           <t>Canadá</t>
         </is>
       </c>
       <c r="J383" t="inlineStr">
         <is>
-          <t>Université Laval</t>
+          <t>Séminaire du Verbe Divin</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>estudos de doutoramento</t>
+          <t>professor e, ao mesmo tempo, capelão auxiliar húngaro e alemão em Montreal</t>
         </is>
       </c>
       <c r="N383">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O383">
-        <v>1960</v>
+        <v>1989</v>
       </c>
       <c r="Q383" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=808</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384">
         <v>1958</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Nagy Sándor</t>
+          <t>Pintér Sándor, Dr.</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>Spittal an der Drau, Áustria</t>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>Áustria</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J384" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>vigário e, a partir de 1956, pároco</t>
         </is>
       </c>
       <c r="N384">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O384">
         <v>1960</v>
       </c>
       <c r="Q384" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=799</t>
+          <t>/persons_v2/view.php?id=881</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385">
         <v>1958</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Raáb Sándor</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canadá</t>
+          <t>St. John Vianney Parish, Powhatan Point, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>St. John Vianney Parish</t>
+        </is>
+      </c>
+      <c r="K385" t="inlineStr">
+        <is>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N385">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O385">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="Q385" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=906</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386">
         <v>1958</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>Rio de Janeiro, Brazília</t>
+          <t>Merida, Venezuela</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>professor de psicologia, diretor do Centro de Aconselhamento Psicológico e, entre 1972 e 1975, vice-reitor</t>
+          <t>professor de inglês, filosofia e geologia</t>
         </is>
       </c>
       <c r="N386">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O386">
-        <v>1975</v>
+        <v>1960</v>
       </c>
       <c r="Q386" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387">
         <v>1958</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Bobák János Iréneusz, dr.</t>
+          <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Elyria, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
           <t>pároco</t>
         </is>
       </c>
       <c r="N387">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O387">
-        <v>1970</v>
+        <v>1959</v>
       </c>
       <c r="Q387" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=90</t>
+          <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388">
         <v>1958</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Bolváry Pál (OSPPE)</t>
+          <t>Búza János</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>Ágoston tér, Pécs, Hungria</t>
+          <t>Szent Rafael templom, Bay Village, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J388" t="inlineStr">
         <is>
-          <t>Ágoston tér</t>
+          <t>Szent Rafael templom</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>sacristão</t>
+          <t>capelão</t>
         </is>
       </c>
       <c r="N388">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O388">
         <v>1961</v>
       </c>
       <c r="Q388" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=100</t>
+          <t>/persons_v2/view.php?id=119</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389">
         <v>1958</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Borsy György Engelbert OFM</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
+          <t>Saint Louis University, St. Louis, MO, Estados Unidos</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J389" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Saint Louis University</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>pároco, e entretanto ajuda em Passaic, NJ</t>
+          <t>estudante universitário</t>
         </is>
       </c>
       <c r="N389">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O389">
-        <v>1970</v>
+        <v>1962</v>
       </c>
       <c r="Q389" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=108</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390">
         <v>1958</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Csekey István SDB</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
+          <t>Instituto Sagrado Corazón, Guanabacoa, Kuba</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="J390" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Instituto Sagrado Corazón</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>diretor, membro do conselho da província</t>
         </is>
       </c>
       <c r="N390">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O390">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="Q390" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=152</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391">
         <v>1958</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Csellár Jenő István OSPPE</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>Doylestown, PA, Estados Unidos</t>
+          <t>Inisfada, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>em outra fonte: Manhasset, NY</t>
         </is>
       </c>
       <c r="N391">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O391">
-        <v>1959</v>
+        <v>1965</v>
       </c>
       <c r="Q391" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=155</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392">
         <v>1958</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Demén László Dózsa O.Cist, dr</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H392" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I392" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J392" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>na reforma</t>
+          <t>professor universitário</t>
         </is>
       </c>
       <c r="N392">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O392">
-        <v>1962</v>
+        <v>1966</v>
       </c>
       <c r="Q392" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=188</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393">
         <v>1958</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>St. Patrick Church, Cleveland, OH, Estados Unidos</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. Patrick Church</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>vigário, ao mesmo tempo que ajuda nas igrejas húngaras</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N393">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O393">
-        <v>1961</v>
+        <v>1975</v>
       </c>
       <c r="Q393" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394">
         <v>1958</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Domonkos S. Sziárd (O.Praem)</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>Erie, PA, Estados Unidos</t>
+          <t>Pontificio Ateneo Sant'Anselmo, Róma, Itália</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Itália</t>
+        </is>
+      </c>
+      <c r="J394" t="inlineStr">
+        <is>
+          <t>Pontificio Ateneo Sant'Anselmo</t>
+        </is>
+      </c>
+      <c r="K394" t="inlineStr">
+        <is>
+          <t>estudos de teologia, doutoramento</t>
         </is>
       </c>
       <c r="N394">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O394">
-        <v>1986</v>
+        <v>1962</v>
       </c>
       <c r="Q394" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=215</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395">
         <v>1958</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="J395" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>pároco, posteriormente aposentado</t>
+          <t>professor universitário</t>
         </is>
       </c>
       <c r="N395">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O395">
-        <v>1983</v>
+        <v>1959</v>
       </c>
       <c r="Q395" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396">
         <v>1958</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Dám Antal Ince OFM, Dr.</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>Saint Bonaventure, NY, Estados Unidos</t>
+          <t>Milwaukee, WI, Estados Unidos</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="K396" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N396">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O396">
         <v>1964</v>
       </c>
       <c r="Q396" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=179</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397">
         <v>1958</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Regina, SK, Canadá</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>Flemington, NJ, Estados Unidos</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>capelão das freiras carmelitas, superiora da Ordem Terceira</t>
+          <t>Exerceu o seu ministério nas paróquias de Santa Cecília, do Sagrado Coração e de São Martinho de Porres, em Regna, bem como nas localidades de Lestock, Esterházy, Estocolmo, Kaposvár e Cupar, na Eslováquia e no Canadá; atualmente, encontra-se na reforma, mas continua a exercer funções como capelão</t>
         </is>
       </c>
       <c r="N397">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O397">
-        <v>1964</v>
+        <v>1987</v>
       </c>
       <c r="Q397" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398">
         <v>1958</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Fegyverneki György</t>
+          <t>Furák István Tibor OSM</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>South Bend, IN, Estados Unidos</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>capelão</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N398">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O398">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="Q398" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=258</t>
+          <t>/persons_v2/view.php?id=293</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399">
         <v>1958</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Forgó Ferenc Mike (O.Cist)</t>
+          <t>Füzes József Zalán OFM</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>Washington DC, Estados Unidos</t>
+          <t>Esztergom, Hungria</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>estudante universitário; entre 1959 e 1960, professor universitário em Dallas, TX, EUA</t>
+          <t>professor de geografia e biologia</t>
         </is>
       </c>
       <c r="N399">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O399">
-        <v>1960</v>
+        <v>1969</v>
       </c>
       <c r="Q399" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=282</t>
+          <t>/persons_v2/view.php?id=299</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400">
         <v>1958</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>Burg Kastl, NSZK</t>
+          <t>Győr, Hungria</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>diretor, diretor académico</t>
+          <t>professor de teologia, diretor de turma e, a partir de 1965, também diretor administrativo</t>
         </is>
       </c>
       <c r="N400">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O400">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="Q400" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401">
         <v>1958</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Gergely Gyula Gaudens OFM</t>
+          <t>Gombos Mihály SDB</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Itália</t>
+        </is>
+      </c>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>realização de estudos</t>
         </is>
       </c>
       <c r="N401">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O401">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="Q401" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=322</t>
+          <t>/persons_v2/view.php?id=330</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402">
         <v>1958</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, Estados Unidos</t>
+          <t>Stuart, FL, Estados Unidos</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="K402" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N402">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O402">
-        <v>1985</v>
+        <v>1964</v>
       </c>
       <c r="Q402" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403">
         <v>1958</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>South Bend, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>na reforma</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N403">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O403">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="Q403" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404">
         <v>1958</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
-          <t>Holy Family Church, New Cleveland, OH, Estados Unidos</t>
+          <t>Pontificia Università San Tommaso D’Aquino, Róma, Itália</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="J404" t="inlineStr">
         <is>
-          <t>Holy Family Church</t>
+          <t>Pontificia Università San Tommaso D’Aquino</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>Obtenção do doutoramento em Filosofia, com estudos na Sorbonne Université (Paris)</t>
         </is>
       </c>
       <c r="N404">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O404">
-        <v>1973</v>
+        <v>1959</v>
       </c>
       <c r="Q404" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405">
         <v>1958</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Henye Géza</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>Pontificia Università Gregoriana, Róma, Itália</t>
+          <t>Áustria</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>Itália</t>
-[...4 lines deleted...]
-          <t>Pontificia Università Gregoriana</t>
+          <t>Áustria</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
-          <t>realização de estudos</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N405">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O405">
         <v>1959</v>
       </c>
       <c r="Q405" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406">
         <v>1958</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Passaic, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
-          <t>Woodside Priory School, Portola Valley, CA, Estados Unidos</t>
+          <t>Perth Amboy, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J406" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>cofundador e professor, diretor entre 1960 e 1971. Em licença para criação artística entre 1971 e 1972</t>
+          <t>vigário</t>
         </is>
       </c>
       <c r="N406">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O406">
-        <v>1976</v>
+        <v>1963</v>
       </c>
       <c r="Q406" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407">
         <v>1958</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, Estados Unidos</t>
+          <t>Cleveland, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
-      <c r="J407" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N407">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O407">
         <v>1959</v>
       </c>
       <c r="Q407" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408">
         <v>1958</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>Homoródi Ottó SJ</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>Steyr, Áustria</t>
+          <t>Fribourg, Svájc</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>Áustria</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>Diretor do Katholisches Studienwerk, responsável pela congregação de estudantes, confessor e professor de religião</t>
+          <t>estudante universitário</t>
         </is>
       </c>
       <c r="N408">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O408">
         <v>1960</v>
       </c>
       <c r="Q408" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=415</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409">
         <v>1958</v>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
-          <t>Mater Dei School, Orange, CA, Estados Unidos</t>
+          <t>St. Peter Preparatory School, Jersey City, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J409" t="inlineStr">
         <is>
-          <t>Mater Dei School</t>
+          <t>St. Peter Preparatory School</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
-          <t>professor de francês</t>
+          <t>professor de religião, de latim e de francês, treinador da equipa de natação, responsável pelo clube de xadrez</t>
         </is>
       </c>
       <c r="N409">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O409">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="Q409" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410">
         <v>1958</v>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
-          <t>Simor Otthon, Esztergom, Hungria</t>
+          <t>Padre Hurtado, Chile</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>Hungria</t>
-[...4 lines deleted...]
-          <t>Simor Otthon</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>na reforma</t>
+          <t>educador de internato, professor de latim, francês e alemão</t>
         </is>
       </c>
       <c r="N410">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O410">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="Q410" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411">
         <v>1958</v>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canadá</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J411" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K411" t="inlineStr">
         <is>
-          <t>pároco (1957-1970), e posteriormente capelão</t>
+          <t>professor do ensino secundário (entre 1962 e 1984), mestre de noviços (1965-1968)</t>
         </is>
       </c>
       <c r="N411">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O411">
-        <v>1999</v>
+        <v>1984</v>
       </c>
       <c r="Q411" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412">
         <v>1958</v>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>Firenze, Itália</t>
+          <t>Youngstown, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>professor de filosofia</t>
+          <t>irmão de ordem</t>
         </is>
       </c>
       <c r="N412">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O412">
-        <v>1963</v>
+        <v>2004</v>
       </c>
       <c r="Q412" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413">
         <v>1958</v>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Gary, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>Fairfield, CT, Estados Unidos</t>
+          <t>Gary, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>pároco; entretanto, em 1976, exerceu funções de assistente em Flint, MI, EUA</t>
         </is>
       </c>
       <c r="N413">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O413">
-        <v>1961</v>
+        <v>1994</v>
       </c>
       <c r="Q413" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414">
         <v>1958</v>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Ipoly Ottó Miklós, dr.</t>
+          <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
+          <t>Esztergom, Hungria</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
-          <t>estudos, investigação e, entre 1960 e 1963, pastor e capelão hospitalar</t>
+          <t>professor</t>
         </is>
       </c>
       <c r="N414">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O414">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="Q414" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=456</t>
+          <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415">
         <v>1958</v>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Kuthy László OFMCap</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>Woodside perjelség, Portola Valley, CA, Estados Unidos</t>
+          <t>Pontificia Universidad Gregoriana, Róma, Itália</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="J415" t="inlineStr">
         <is>
-          <t>Woodside perjelség</t>
+          <t>Pontificia Universidad Gregoriana</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>contabilista</t>
+          <t>realização de estudos</t>
         </is>
       </c>
       <c r="N415">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O415">
         <v>1960</v>
       </c>
       <c r="Q415" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=626</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416">
         <v>1958</v>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>Bispo</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>Pápai Államtitkárság, Róma, Itália</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
           <t>Itália</t>
         </is>
       </c>
-      <c r="J416" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K416" t="inlineStr">
         <is>
-          <t>colaborador</t>
+          <t>estudos de teologia; contabilista entre 1961 e 1962</t>
         </is>
       </c>
       <c r="N416">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O416">
-        <v>1959</v>
+        <v>1964</v>
       </c>
       <c r="Q416" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=880</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417">
         <v>1958</v>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Likó Lajos Örs O.Cist</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>Portage, PA, Estados Unidos</t>
+          <t>Winfield, IL, Estados Unidos</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
       <c r="N417">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O417">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q417" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=655</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418">
         <v>1958</v>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, Estados Unidos</t>
+          <t>Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K418" t="inlineStr">
         <is>
-          <t>professor</t>
+          <t>Entre 1956 e 1981, foi professor universitário; entre 1967 e 1975, foi abade; entre 1970 e 1972, foi professor do ensino secundário; a partir de 1981, reformou-se</t>
         </is>
       </c>
       <c r="N418">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O418">
-        <v>1961</v>
+        <v>1994</v>
       </c>
       <c r="Q418" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419">
         <v>1958</v>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
-          <t>Dewitt, MI, Estados Unidos</t>
+          <t>San Juan, Puerto Rico</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Puerto Rico</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
-          <t>conduz retiros espirituais</t>
+          <t>missionário</t>
         </is>
       </c>
       <c r="N419">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O419">
-        <v>1977</v>
+        <v>1967</v>
       </c>
       <c r="Q419" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420">
         <v>1958</v>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>Kiss Zoltán</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>Hartford, CT, Estados Unidos</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>Goshen, IN, Estados Unidos</t>
+          <t>Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
         </is>
       </c>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>Universidade de Dallas e, posteriormente, Universidade de Plano — professor universitário, tendo também sido professor do ensino secundário entre 1963 e 1964 e entre 1965 e 1966</t>
+        </is>
+      </c>
       <c r="N420">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O420">
-        <v>1963</v>
+        <v>1976</v>
       </c>
       <c r="Q420" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=551</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421">
         <v>1958</v>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canadá</t>
+          <t>Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
-          <t>na reforma, tendo entretanto exercido funções de capelão auxiliar em vários locais, nomeadamente em St. Roche, PQ, Canadá</t>
+          <t>professor do ensino secundário em Wichita Falls e, posteriormente, em Dallas (1956-1964), 1964-1999: professor do ensino secundário, diretor (1974-1975), vice-diretor (1982-1996), subdiretor (1994-1999), aposentado desde 1999</t>
         </is>
       </c>
       <c r="N421">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O421">
-        <v>1967</v>
+        <v>2006</v>
       </c>
       <c r="Q421" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422">
         <v>1958</v>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>Kovács Imre Rafael OSB</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="J422" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
-          <t>professor do ensino secundário</t>
+          <t>professor universitário (1956 – 1989), subprior (1975 – 1976), prior (1976 – 1988), professor do ensino secundário (1974 – 1975, 1977 – 1978), Irmãs da Sagrada Família de Nazaré, Grand Prairie, TX, EUA: confessor e celebrante da missa (1989 – 2011), aposentado (2011 – 2014)</t>
         </is>
       </c>
       <c r="N422">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O422">
-        <v>1965</v>
+        <v>2014</v>
       </c>
       <c r="Q422" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=583</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423">
         <v>1958</v>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>Católico grego</t>
+          <t>Católico romano</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
-          <t>Szentlélek plébánia, Welland, ON, Canadá</t>
+          <t>Montréal, QC, Canadá</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
           <t>Canadá</t>
         </is>
       </c>
-      <c r="J423" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K423" t="inlineStr">
         <is>
-          <t>pároco da paróquia eslovaca</t>
+          <t>pastor húngaro e, posteriormente, francês</t>
         </is>
       </c>
       <c r="N423">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O423">
-        <v>1959</v>
+        <v>1963</v>
       </c>
       <c r="Q423" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424">
         <v>1958</v>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>Washington DC, Estados Unidos</t>
+          <t>Maastricht, Hollandia</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hollandia</t>
+        </is>
+      </c>
+      <c r="K424" t="inlineStr">
+        <is>
+          <t>estudos de teologia, pastor húngaro</t>
         </is>
       </c>
       <c r="N424">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O424">
         <v>1960</v>
       </c>
       <c r="Q424" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425">
         <v>1958</v>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
-          <t>Paulinum Diákotthon, München, NSZK</t>
+          <t>Université Laval, Québec, QC, Canadá</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Canadá</t>
         </is>
       </c>
       <c r="J425" t="inlineStr">
         <is>
-          <t>Paulinum Diákotthon</t>
+          <t>Université Laval</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
-          <t>diretor</t>
+          <t>estudos de doutoramento</t>
         </is>
       </c>
       <c r="N425">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O425">
-        <v>1965</v>
+        <v>1960</v>
       </c>
       <c r="Q425" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426">
         <v>1958</v>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
-          <t>Pápa, Hungria</t>
+          <t>Spittal an der Drau, Áustria</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Áustria</t>
         </is>
       </c>
       <c r="K426" t="inlineStr">
         <is>
-          <t>pastor adjunto</t>
+          <t>pastor húngaro</t>
         </is>
       </c>
       <c r="N426">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O426">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="Q426" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427">
         <v>1958</v>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>Láng Imre SJ</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>Irmão religioso (não ordenado sacerdote)</t>
+          <t>Sacerdote</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canadá</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>Itália</t>
-[...4 lines deleted...]
-          <t>enfermeiro no Instituto Pontifício de Estudos Bíblicos e, posteriormente, no Instituto Pontifício Oriental</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J427" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="N427">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O427">
-        <v>1980</v>
+        <v>1962</v>
       </c>
       <c r="Q427" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=637</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428">
         <v>1958</v>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>Lékai Imre Ányos O.Cist</t>
+          <t>Radányi Rókus SJ</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
-          <t>assistente geral e colaborador da Edizione Cistercense</t>
+          <t>pastor húngaro</t>
         </is>
       </c>
       <c r="N428">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O428">
         <v>1960</v>
       </c>
       <c r="Q428" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=651</t>
+          <t>/persons_v2/view.php?id=907</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429">
         <v>1958</v>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Rauch László Attila (OSPPE)</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
-          <t>Devon, PA, Estados Unidos</t>
+          <t>Róma, Itália</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Itália</t>
         </is>
       </c>
       <c r="K429" t="inlineStr">
         <is>
-          <t>professor</t>
+          <t>estudos de pós-graduação</t>
         </is>
       </c>
       <c r="N429">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O429">
-        <v>1997</v>
+        <v>1959</v>
       </c>
       <c r="Q429" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=917</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430">
         <v>1958</v>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>Makkó Lajos</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
+          <t>Shrub Oak, NY, Estados Unidos</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>pároco, confessor, celebrante da missa e diretor espiritual da casa-mãe das Filhas do Amor Divino</t>
         </is>
       </c>
       <c r="N430">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O430">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="Q430" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=689</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431">
         <v>1958</v>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Köln, Alemanha</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
-          <t>Róma, Itália</t>
+          <t>Szent Antal Egyházközség, Fairport Harbor, OH, Estados Unidos</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>Itália</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J431" t="inlineStr">
+        <is>
+          <t>Szent Antal Egyházközség</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
-          <t>filozófiai tanulmányok</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N431">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O431">
-        <v>1959</v>
+        <v>1962</v>
       </c>
       <c r="Q431" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432">
         <v>1958</v>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>Devon, PA, Estados Unidos</t>
+          <t>Battonya, Hungria</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
-          <t>professor</t>
+          <t>pastor auxiliar</t>
         </is>
       </c>
       <c r="N432">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O432">
         <v>1960</v>
       </c>
       <c r="Q432" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433">
         <v>1958</v>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
-          <t>Kemence, Hungria</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J433" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>professor universitário; entretanto, entre 1964 e 1969, foi prior; entre 1975 e 1976, prior-governador; entre 1988 e 1994, prior; entre 1962 e 1963 foi professor na Ursuline Academy, em Dallas; entre 1988 e 1992 foi professor do ensino secundário; e está aposentado desde 1994</t>
         </is>
       </c>
       <c r="N433">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O433">
-        <v>1960</v>
+        <v>1999</v>
       </c>
       <c r="Q433" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=760</t>
+          <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434">
         <v>1958</v>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Ministério na pátria</t>
+          <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Senye István (Sch.P.)</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
-          <t>Kálóz, Hungria</t>
+          <t>Devon Preparatory School, Devon, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>Hungria</t>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J434" t="inlineStr">
+        <is>
+          <t>Devon Preparatory School</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
-          <t>pastor auxiliar</t>
+          <t>diretor fundador</t>
         </is>
       </c>
       <c r="N434">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O434">
-        <v>1962</v>
+        <v>1969</v>
       </c>
       <c r="Q434" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=981</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435">
         <v>1958</v>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
-          <t>Kóbé (神戸市), Japán</t>
+          <t>St. Louis, MI, Estados Unidos</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K435" t="inlineStr">
         <is>
-          <t>professora de inglês, diretora da Congregação de Maria</t>
+          <t>estudante universitário</t>
         </is>
       </c>
       <c r="N435">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O435">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="Q435" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436">
         <v>1958</v>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
-          <t>Chipping Norton, Reino Unido</t>
+          <t>Gary, IN, Estados Unidos</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>Reino Unido</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
-          <t>estudos teológicos</t>
+          <t>pastor adjunto</t>
         </is>
       </c>
       <c r="N436">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O436">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="Q436" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437">
         <v>1958</v>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
-          <t>Chieri, Itália</t>
+          <t>Pápai Gergely Egyetem, Róma, Itália</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
           <t>Itália</t>
         </is>
       </c>
+      <c r="J437" t="inlineStr">
+        <is>
+          <t>Pápai Gergely Egyetem</t>
+        </is>
+      </c>
       <c r="K437" t="inlineStr">
         <is>
-          <t>escritor</t>
+          <t>Estudos de Filosofia (licenciatura)</t>
         </is>
       </c>
       <c r="N437">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O437">
         <v>1959</v>
       </c>
       <c r="Q437" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438">
         <v>1958</v>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>Olejnyik György</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
-          <t>Loudonville, OH, Estados Unidos</t>
+          <t>Rio de Janeiro, Brazília</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K438" t="inlineStr">
         <is>
-          <t>pároco</t>
+          <t>professor de psicologia, diretor do Centro de Aconselhamento Psicológico e, entre 1972 e 1975, vice-reitor</t>
         </is>
       </c>
       <c r="N438">
         <v>1957</v>
       </c>
       <c r="O438">
-        <v>1959</v>
+        <v>1975</v>
       </c>
       <c r="Q438" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=833</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439">
         <v>1958</v>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>Oláh-Tóth Antal, Dr.</t>
+          <t>Bobák János Iréneusz, dr.</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Católico grego</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
-          <t>Wellington, Új-Zéland</t>
+          <t>Pittsburgh, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
-          <t>Új-Zéland</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K439" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>pároco</t>
         </is>
       </c>
       <c r="N439">
         <v>1957</v>
       </c>
       <c r="O439">
-        <v>1962</v>
+        <v>1970</v>
       </c>
       <c r="Q439" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=832</t>
+          <t>/persons_v2/view.php?id=90</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440">
         <v>1958</v>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>Orosz Elemér OSFS</t>
+          <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>Szalézi Szent Ferenc Oblátusainak Kongregációja (Oblati Sancti Francisci Salesii)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
-          <t>Bishop Duffy High School, Niagara, NY, Estados Unidos</t>
+          <t>Ágoston tér, Pécs, Hungria</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungria</t>
         </is>
       </c>
       <c r="J440" t="inlineStr">
         <is>
-          <t>Bishop Duffy High School</t>
+          <t>Ágoston tér</t>
         </is>
       </c>
       <c r="K440" t="inlineStr">
         <is>
-          <t>professor (Religião, Educação para a Cidadania), tutor de turma e, posteriormente, outras funções de direção escolar</t>
+          <t>sacristão</t>
         </is>
       </c>
       <c r="N440">
         <v>1957</v>
       </c>
       <c r="O440">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="Q440" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=839</t>
+          <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441">
         <v>1958</v>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
-          <t>Sonora, CA, Estados Unidos</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
           <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J441" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K441" t="inlineStr">
+        <is>
+          <t>pároco, e entretanto ajuda em Passaic, NJ</t>
         </is>
       </c>
       <c r="N441">
         <v>1957</v>
       </c>
       <c r="O441">
-        <v>1962</v>
+        <v>1970</v>
       </c>
       <c r="Q441" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442">
         <v>1958</v>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>Pesti József SJ</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J442" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K442" t="inlineStr">
         <is>
-          <t>capelão dos emigrantes húngaros e, entre 1982 e 1990, professor universitário</t>
+          <t>pastor húngaro</t>
         </is>
       </c>
       <c r="N442">
         <v>1957</v>
       </c>
       <c r="O442">
-        <v>1990</v>
+        <v>1962</v>
       </c>
       <c r="Q442" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=866</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443">
         <v>1958</v>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
           <t>Ministério no exterior</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Csellár Jenő István OSPPE</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
           <t>Católico romano</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
           <t>Sacerdote</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
-          <t>Oxford, Reino Unido</t>
+          <t>Doylestown, PA, Estados Unidos</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
-          <t>Reino Unido</t>
+          <t>Estados Unidos</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
-          <t>mestrado em Direito Civil</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N443">
         <v>1957</v>
       </c>
       <c r="O443">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="Q443" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=155</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444">
         <v>1958</v>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>Registros em andamento</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Ministério no exterior</t>
+          <t>Ministério na pátria</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
+          <t>Császik István Ferenc, Msgr., dr</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t>Besztercebánya</t>
+        </is>
+      </c>
+      <c r="K444" t="inlineStr">
+        <is>
+          <t>na reforma</t>
+        </is>
+      </c>
+      <c r="N444">
+        <v>1957</v>
+      </c>
+      <c r="O444">
+        <v>1962</v>
+      </c>
+      <c r="Q444" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=149</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445">
+        <v>1958</v>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>Derecskei János SJ</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t>St. Patrick Church, Cleveland, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I445" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J445" t="inlineStr">
+        <is>
+          <t>St. Patrick Church</t>
+        </is>
+      </c>
+      <c r="K445" t="inlineStr">
+        <is>
+          <t>vigário, ao mesmo tempo que ajuda nas igrejas húngaras</t>
+        </is>
+      </c>
+      <c r="N445">
+        <v>1957</v>
+      </c>
+      <c r="O445">
+        <v>1961</v>
+      </c>
+      <c r="Q445" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=193</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446">
+        <v>1958</v>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>Domonkos S. Sziárd (O.Praem)</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H446" t="inlineStr">
+        <is>
+          <t>Erie, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I446" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N446">
+        <v>1957</v>
+      </c>
+      <c r="O446">
+        <v>1986</v>
+      </c>
+      <c r="Q446" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=215</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447">
+        <v>1958</v>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>Dunda Ernő, Msgr. dr</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I447" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K447" t="inlineStr">
+        <is>
+          <t>pároco, posteriormente aposentado</t>
+        </is>
+      </c>
+      <c r="N447">
+        <v>1957</v>
+      </c>
+      <c r="O447">
+        <v>1983</v>
+      </c>
+      <c r="Q447" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=222</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448">
+        <v>1958</v>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>Dám Antal Ince OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H448" t="inlineStr">
+        <is>
+          <t>Saint Bonaventure, NY, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I448" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K448" t="inlineStr">
+        <is>
+          <t>professor de filosofia e direito canónico</t>
+        </is>
+      </c>
+      <c r="N448">
+        <v>1957</v>
+      </c>
+      <c r="O448">
+        <v>1964</v>
+      </c>
+      <c r="Q448" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=179</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449">
+        <v>1958</v>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>Erdős Sándor Apollinár OFM</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H449" t="inlineStr">
+        <is>
+          <t>Flemington, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I449" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K449" t="inlineStr">
+        <is>
+          <t>capelão das freiras carmelitas, superiora da Ordem Terceira</t>
+        </is>
+      </c>
+      <c r="N449">
+        <v>1957</v>
+      </c>
+      <c r="O449">
+        <v>1964</v>
+      </c>
+      <c r="Q449" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=236</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450">
+        <v>1958</v>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>Fegyverneki György</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>Eger</t>
+        </is>
+      </c>
+      <c r="H450" t="inlineStr">
+        <is>
+          <t>South Bend, IN, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I450" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K450" t="inlineStr">
+        <is>
+          <t>capelão</t>
+        </is>
+      </c>
+      <c r="N450">
+        <v>1957</v>
+      </c>
+      <c r="O450">
+        <v>1964</v>
+      </c>
+      <c r="Q450" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=258</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451">
+        <v>1958</v>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>Forgó Ferenc Mike (O.Cist)</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H451" t="inlineStr">
+        <is>
+          <t>Washington DC, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I451" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K451" t="inlineStr">
+        <is>
+          <t>estudante universitário; entre 1959 e 1960, professor universitário em Dallas, TX, EUA</t>
+        </is>
+      </c>
+      <c r="N451">
+        <v>1957</v>
+      </c>
+      <c r="O451">
+        <v>1960</v>
+      </c>
+      <c r="Q451" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=282</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452">
+        <v>1958</v>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H452" t="inlineStr">
+        <is>
+          <t>Burg Kastl, NSZK</t>
+        </is>
+      </c>
+      <c r="I452" t="inlineStr">
+        <is>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K452" t="inlineStr">
+        <is>
+          <t>diretor, diretor académico</t>
+        </is>
+      </c>
+      <c r="N452">
+        <v>1957</v>
+      </c>
+      <c r="O452">
+        <v>1966</v>
+      </c>
+      <c r="Q452" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=304</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453">
+        <v>1958</v>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr">
+        <is>
+          <t>Gergely Gyula Gaudens OFM</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H453" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I453" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J453" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N453">
+        <v>1957</v>
+      </c>
+      <c r="O453">
+        <v>1959</v>
+      </c>
+      <c r="Q453" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=322</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454">
+        <v>1958</v>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>Haigli Sándor Sziárd O.Praem</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G454" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H454" t="inlineStr">
+        <is>
+          <t>Santa Ana, CA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I454" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K454" t="inlineStr">
+        <is>
+          <t>professor, chefe de família</t>
+        </is>
+      </c>
+      <c r="N454">
+        <v>1957</v>
+      </c>
+      <c r="O454">
+        <v>1985</v>
+      </c>
+      <c r="Q454" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=357</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455">
+        <v>1958</v>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
+        <is>
           <t>Hajdusik József Tarzicius OSM</t>
         </is>
       </c>
-      <c r="E444" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G444" t="inlineStr">
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
-      <c r="H444" t="inlineStr">
+      <c r="H455" t="inlineStr">
         <is>
           <t>Calgary, AB, Canadá</t>
         </is>
       </c>
-      <c r="I444" t="inlineStr">
+      <c r="I455" t="inlineStr">
         <is>
           <t>Canadá</t>
         </is>
       </c>
-      <c r="N444" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O444">
+      <c r="N455">
+        <v>1957</v>
+      </c>
+      <c r="O455">
         <v>1961</v>
       </c>
-      <c r="Q444" t="inlineStr">
+      <c r="Q455" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=359</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456">
+        <v>1958</v>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr">
+        <is>
+          <t>Hanulya József</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I456" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K456" t="inlineStr">
+        <is>
+          <t>na reforma</t>
+        </is>
+      </c>
+      <c r="N456">
+        <v>1957</v>
+      </c>
+      <c r="O456">
+        <v>1962</v>
+      </c>
+      <c r="Q456" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=367</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457">
+        <v>1958</v>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr">
+        <is>
+          <t>Hegedűs M. István</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr">
+        <is>
+          <t>Toledo, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H457" t="inlineStr">
+        <is>
+          <t>Holy Family Church, New Cleveland, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I457" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J457" t="inlineStr">
+        <is>
+          <t>Holy Family Church</t>
+        </is>
+      </c>
+      <c r="K457" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N457">
+        <v>1957</v>
+      </c>
+      <c r="O457">
+        <v>1973</v>
+      </c>
+      <c r="Q457" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=375</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458">
+        <v>1958</v>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>Hegyi Márton SJ</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G458" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H458" t="inlineStr">
+        <is>
+          <t>Pontificia Università Gregoriana, Róma, Itália</t>
+        </is>
+      </c>
+      <c r="I458" t="inlineStr">
+        <is>
+          <t>Itália</t>
+        </is>
+      </c>
+      <c r="J458" t="inlineStr">
+        <is>
+          <t>Pontificia Università Gregoriana</t>
+        </is>
+      </c>
+      <c r="K458" t="inlineStr">
+        <is>
+          <t>realização de estudos</t>
+        </is>
+      </c>
+      <c r="N458">
+        <v>1957</v>
+      </c>
+      <c r="O458">
+        <v>1959</v>
+      </c>
+      <c r="Q458" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=378</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459">
+        <v>1958</v>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>Hites Endre Kristóf OSB</t>
+        </is>
+      </c>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G459" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H459" t="inlineStr">
+        <is>
+          <t>Woodside Priory School, Portola Valley, CA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I459" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J459" t="inlineStr">
+        <is>
+          <t>Woodside Priory School</t>
+        </is>
+      </c>
+      <c r="K459" t="inlineStr">
+        <is>
+          <t>cofundador e professor, diretor entre 1960 e 1971. Em licença para criação artística entre 1971 e 1972</t>
+        </is>
+      </c>
+      <c r="N459">
+        <v>1957</v>
+      </c>
+      <c r="O459">
+        <v>1976</v>
+      </c>
+      <c r="Q459" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=395</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460">
+        <v>1958</v>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
+        <is>
+          <t>Holba Róbert Kasszián O.Praem</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F460" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G460" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H460" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I460" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J460" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K460" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N460">
+        <v>1957</v>
+      </c>
+      <c r="O460">
+        <v>1959</v>
+      </c>
+      <c r="Q460" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=408</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461">
+        <v>1958</v>
+      </c>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>Homoródi Ottó SJ</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G461" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H461" t="inlineStr">
+        <is>
+          <t>Steyr, Áustria</t>
+        </is>
+      </c>
+      <c r="I461" t="inlineStr">
+        <is>
+          <t>Áustria</t>
+        </is>
+      </c>
+      <c r="K461" t="inlineStr">
+        <is>
+          <t>Diretor do Katholisches Studienwerk, responsável pela congregação de estudantes, confessor e professor de religião</t>
+        </is>
+      </c>
+      <c r="N461">
+        <v>1957</v>
+      </c>
+      <c r="O461">
+        <v>1960</v>
+      </c>
+      <c r="Q461" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=415</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462">
+        <v>1958</v>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>Horváth András Ellák O.Praem</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H462" t="inlineStr">
+        <is>
+          <t>Mater Dei School, Orange, CA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I462" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J462" t="inlineStr">
+        <is>
+          <t>Mater Dei School</t>
+        </is>
+      </c>
+      <c r="K462" t="inlineStr">
+        <is>
+          <t>professor de francês</t>
+        </is>
+      </c>
+      <c r="N462">
+        <v>1957</v>
+      </c>
+      <c r="O462">
+        <v>1973</v>
+      </c>
+      <c r="Q462" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=417</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463">
+        <v>1958</v>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>Horváth Rezső Dr.</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G463" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H463" t="inlineStr">
+        <is>
+          <t>Simor Otthon, Esztergom, Hungria</t>
+        </is>
+      </c>
+      <c r="I463" t="inlineStr">
+        <is>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="J463" t="inlineStr">
+        <is>
+          <t>Simor Otthon</t>
+        </is>
+      </c>
+      <c r="K463" t="inlineStr">
+        <is>
+          <t>na reforma</t>
+        </is>
+      </c>
+      <c r="N463">
+        <v>1957</v>
+      </c>
+      <c r="O463">
+        <v>1968</v>
+      </c>
+      <c r="Q463" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=438</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464">
+        <v>1958</v>
+      </c>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>Hámor József SDB</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G464" t="inlineStr">
+        <is>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H464" t="inlineStr">
+        <is>
+          <t>Edmonton, AB, Canadá</t>
+        </is>
+      </c>
+      <c r="I464" t="inlineStr">
+        <is>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="K464" t="inlineStr">
+        <is>
+          <t>pároco (1957-1970), e posteriormente capelão</t>
+        </is>
+      </c>
+      <c r="N464">
+        <v>1957</v>
+      </c>
+      <c r="O464">
+        <v>1999</v>
+      </c>
+      <c r="Q464" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=372</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465">
+        <v>1958</v>
+      </c>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D465" t="inlineStr">
+        <is>
+          <t>Héder László Mária Sándor OSM, dr.</t>
+        </is>
+      </c>
+      <c r="E465" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F465" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G465" t="inlineStr">
+        <is>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+        </is>
+      </c>
+      <c r="H465" t="inlineStr">
+        <is>
+          <t>Firenze, Itália</t>
+        </is>
+      </c>
+      <c r="I465" t="inlineStr">
+        <is>
+          <t>Itália</t>
+        </is>
+      </c>
+      <c r="K465" t="inlineStr">
+        <is>
+          <t>professor de filosofia</t>
+        </is>
+      </c>
+      <c r="N465">
+        <v>1957</v>
+      </c>
+      <c r="O465">
+        <v>1963</v>
+      </c>
+      <c r="Q465" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=389</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466">
+        <v>1958</v>
+      </c>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr">
+        <is>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+        </is>
+      </c>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H466" t="inlineStr">
+        <is>
+          <t>Fairfield, CT, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I466" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K466" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N466">
+        <v>1957</v>
+      </c>
+      <c r="O466">
+        <v>1961</v>
+      </c>
+      <c r="Q466" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=450</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467">
+        <v>1958</v>
+      </c>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr">
+        <is>
+          <t>Ipoly Ottó Miklós, dr.</t>
+        </is>
+      </c>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H467" t="inlineStr">
+        <is>
+          <t>Róma, Itália</t>
+        </is>
+      </c>
+      <c r="I467" t="inlineStr">
+        <is>
+          <t>Itália</t>
+        </is>
+      </c>
+      <c r="K467" t="inlineStr">
+        <is>
+          <t>estudos, investigação e, entre 1960 e 1963, pastor e capelão hospitalar</t>
+        </is>
+      </c>
+      <c r="N467">
+        <v>1957</v>
+      </c>
+      <c r="O467">
+        <v>1968</v>
+      </c>
+      <c r="Q467" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=456</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468">
+        <v>1958</v>
+      </c>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr">
+        <is>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
+        </is>
+      </c>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H468" t="inlineStr">
+        <is>
+          <t>Woodside perjelség, Portola Valley, CA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I468" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J468" t="inlineStr">
+        <is>
+          <t>Woodside perjelség</t>
+        </is>
+      </c>
+      <c r="K468" t="inlineStr">
+        <is>
+          <t>contabilista</t>
+        </is>
+      </c>
+      <c r="N468">
+        <v>1957</v>
+      </c>
+      <c r="O468">
+        <v>1960</v>
+      </c>
+      <c r="Q468" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=480</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469">
+        <v>1958</v>
+      </c>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D469" t="inlineStr">
+        <is>
+          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+        </is>
+      </c>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>Bispo</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H469" t="inlineStr">
+        <is>
+          <t>Pápai Államtitkárság, Róma, Itália</t>
+        </is>
+      </c>
+      <c r="I469" t="inlineStr">
+        <is>
+          <t>Itália</t>
+        </is>
+      </c>
+      <c r="J469" t="inlineStr">
+        <is>
+          <t>Pápai Államtitkárság</t>
+        </is>
+      </c>
+      <c r="K469" t="inlineStr">
+        <is>
+          <t>colaborador</t>
+        </is>
+      </c>
+      <c r="N469">
+        <v>1957</v>
+      </c>
+      <c r="O469">
+        <v>1959</v>
+      </c>
+      <c r="Q469" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=880</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470">
+        <v>1958</v>
+      </c>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr">
+        <is>
+          <t>Kafka Ferenc Sergius OFM</t>
+        </is>
+      </c>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H470" t="inlineStr">
+        <is>
+          <t>Portage, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I470" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N470">
+        <v>1957</v>
+      </c>
+      <c r="O470">
+        <v>1960</v>
+      </c>
+      <c r="Q470" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=497</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471">
+        <v>1958</v>
+      </c>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr">
+        <is>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H471" t="inlineStr">
+        <is>
+          <t>Santa Ana, CA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I471" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K471" t="inlineStr">
+        <is>
+          <t>professor</t>
+        </is>
+      </c>
+      <c r="N471">
+        <v>1957</v>
+      </c>
+      <c r="O471">
+        <v>1961</v>
+      </c>
+      <c r="Q471" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=522</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472">
+        <v>1958</v>
+      </c>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
+        <is>
+          <t>Király Ferenc Kelemen OFM</t>
+        </is>
+      </c>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H472" t="inlineStr">
+        <is>
+          <t>Dewitt, MI, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I472" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K472" t="inlineStr">
+        <is>
+          <t>conduz retiros espirituais</t>
+        </is>
+      </c>
+      <c r="N472">
+        <v>1957</v>
+      </c>
+      <c r="O472">
+        <v>1977</v>
+      </c>
+      <c r="Q472" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=532</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473">
+        <v>1958</v>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
+        <is>
+          <t>Kiss Zoltán</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr">
+        <is>
+          <t>Hartford, CT, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H473" t="inlineStr">
+        <is>
+          <t>Goshen, IN, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I473" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N473">
+        <v>1957</v>
+      </c>
+      <c r="O473">
+        <v>1963</v>
+      </c>
+      <c r="Q473" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=551</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474">
+        <v>1958</v>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr">
+        <is>
+          <t>Kocsis József, Msgr.</t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H474" t="inlineStr">
+        <is>
+          <t>Montréal, QC, Canadá</t>
+        </is>
+      </c>
+      <c r="I474" t="inlineStr">
+        <is>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="K474" t="inlineStr">
+        <is>
+          <t>na reforma, tendo entretanto exercido funções de capelão auxiliar em vários locais, nomeadamente em St. Roche, PQ, Canadá</t>
+        </is>
+      </c>
+      <c r="N474">
+        <v>1957</v>
+      </c>
+      <c r="O474">
+        <v>1967</v>
+      </c>
+      <c r="Q474" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=558</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475">
+        <v>1958</v>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>Kovács Imre Rafael OSB</t>
+        </is>
+      </c>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H475" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I475" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J475" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+        </is>
+      </c>
+      <c r="K475" t="inlineStr">
+        <is>
+          <t>professor do ensino secundário</t>
+        </is>
+      </c>
+      <c r="N475">
+        <v>1957</v>
+      </c>
+      <c r="O475">
+        <v>1965</v>
+      </c>
+      <c r="Q475" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=583</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476">
+        <v>1958</v>
+      </c>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr">
+        <is>
+          <t>Krafcsik András János C.Ss.R., dr</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H476" t="inlineStr">
+        <is>
+          <t>Szentlélek plébánia, Welland, ON, Canadá</t>
+        </is>
+      </c>
+      <c r="I476" t="inlineStr">
+        <is>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J476" t="inlineStr">
+        <is>
+          <t>Szentlélek plébánia</t>
+        </is>
+      </c>
+      <c r="K476" t="inlineStr">
+        <is>
+          <t>pároco da paróquia eslovaca</t>
+        </is>
+      </c>
+      <c r="N476">
+        <v>1957</v>
+      </c>
+      <c r="O476">
+        <v>1959</v>
+      </c>
+      <c r="Q476" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=607</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477">
+        <v>1958</v>
+      </c>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr">
+        <is>
+          <t>Krigler Béla Sch.P</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H477" t="inlineStr">
+        <is>
+          <t>Washington DC, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I477" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N477">
+        <v>1957</v>
+      </c>
+      <c r="O477">
+        <v>1960</v>
+      </c>
+      <c r="Q477" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=609</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478">
+        <v>1958</v>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr">
+        <is>
+          <t>Közi-Horváth József, Msgr., dr</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H478" t="inlineStr">
+        <is>
+          <t>Paulinum Diákotthon, München, NSZK</t>
+        </is>
+      </c>
+      <c r="I478" t="inlineStr">
+        <is>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="J478" t="inlineStr">
+        <is>
+          <t>Paulinum Diákotthon</t>
+        </is>
+      </c>
+      <c r="K478" t="inlineStr">
+        <is>
+          <t>diretor</t>
+        </is>
+      </c>
+      <c r="N478">
+        <v>1957</v>
+      </c>
+      <c r="O478">
+        <v>1965</v>
+      </c>
+      <c r="Q478" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=605</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479">
+        <v>1958</v>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
+        <is>
+          <t>Linka Ervin Sándor OSB</t>
+        </is>
+      </c>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H479" t="inlineStr">
+        <is>
+          <t>Pápa, Hungria</t>
+        </is>
+      </c>
+      <c r="I479" t="inlineStr">
+        <is>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="K479" t="inlineStr">
+        <is>
+          <t>pastor adjunto</t>
+        </is>
+      </c>
+      <c r="N479">
+        <v>1957</v>
+      </c>
+      <c r="O479">
+        <v>1959</v>
+      </c>
+      <c r="Q479" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=660</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480">
+        <v>1958</v>
+      </c>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>Láng Imre SJ</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>Irmão religioso (não ordenado sacerdote)</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H480" t="inlineStr">
+        <is>
+          <t>Róma, Itália</t>
+        </is>
+      </c>
+      <c r="I480" t="inlineStr">
+        <is>
+          <t>Itália</t>
+        </is>
+      </c>
+      <c r="K480" t="inlineStr">
+        <is>
+          <t>enfermeiro no Instituto Pontifício de Estudos Bíblicos e, posteriormente, no Instituto Pontifício Oriental</t>
+        </is>
+      </c>
+      <c r="N480">
+        <v>1957</v>
+      </c>
+      <c r="O480">
+        <v>1980</v>
+      </c>
+      <c r="Q480" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=637</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481">
+        <v>1958</v>
+      </c>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr">
+        <is>
+          <t>Lékai Imre Ányos O.Cist</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H481" t="inlineStr">
+        <is>
+          <t>Róma, Itália</t>
+        </is>
+      </c>
+      <c r="I481" t="inlineStr">
+        <is>
+          <t>Itália</t>
+        </is>
+      </c>
+      <c r="K481" t="inlineStr">
+        <is>
+          <t>assistente geral e colaborador da Edizione Cistercense</t>
+        </is>
+      </c>
+      <c r="N481">
+        <v>1957</v>
+      </c>
+      <c r="O481">
+        <v>1960</v>
+      </c>
+      <c r="Q481" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=651</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482">
+        <v>1958</v>
+      </c>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>Magyar László Sch.P., dr</t>
+        </is>
+      </c>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H482" t="inlineStr">
+        <is>
+          <t>Devon, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I482" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K482" t="inlineStr">
+        <is>
+          <t>professor</t>
+        </is>
+      </c>
+      <c r="N482">
+        <v>1957</v>
+      </c>
+      <c r="O482">
+        <v>1997</v>
+      </c>
+      <c r="Q482" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=685</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483">
+        <v>1958</v>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>Makkó Lajos</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H483" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
+        </is>
+      </c>
+      <c r="I483" t="inlineStr">
+        <is>
+          <t>Canadá</t>
+        </is>
+      </c>
+      <c r="J483" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K483" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N483">
+        <v>1957</v>
+      </c>
+      <c r="O483">
+        <v>1959</v>
+      </c>
+      <c r="Q483" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=689</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484">
+        <v>1958</v>
+      </c>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr">
+        <is>
+          <t>Marosfalvy László SJ</t>
+        </is>
+      </c>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H484" t="inlineStr">
+        <is>
+          <t>Róma, Itália</t>
+        </is>
+      </c>
+      <c r="I484" t="inlineStr">
+        <is>
+          <t>Itália</t>
+        </is>
+      </c>
+      <c r="K484" t="inlineStr">
+        <is>
+          <t>filozófiai tanulmányok</t>
+        </is>
+      </c>
+      <c r="N484">
+        <v>1957</v>
+      </c>
+      <c r="O484">
+        <v>1959</v>
+      </c>
+      <c r="Q484" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=698</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485">
+        <v>1958</v>
+      </c>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D485" t="inlineStr">
+        <is>
+          <t>Meskó Lajos Géza Sch.P.</t>
+        </is>
+      </c>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H485" t="inlineStr">
+        <is>
+          <t>Devon, PA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I485" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K485" t="inlineStr">
+        <is>
+          <t>professor</t>
+        </is>
+      </c>
+      <c r="N485">
+        <v>1957</v>
+      </c>
+      <c r="O485">
+        <v>1960</v>
+      </c>
+      <c r="Q485" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=730</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486">
+        <v>1958</v>
+      </c>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D486" t="inlineStr">
+        <is>
+          <t>Molnár Antal</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H486" t="inlineStr">
+        <is>
+          <t>Kemence, Hungria</t>
+        </is>
+      </c>
+      <c r="I486" t="inlineStr">
+        <is>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="K486" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N486">
+        <v>1957</v>
+      </c>
+      <c r="O486">
+        <v>1960</v>
+      </c>
+      <c r="Q486" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=760</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487">
+        <v>1958</v>
+      </c>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr">
+        <is>
+          <t>Molnár László</t>
+        </is>
+      </c>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H487" t="inlineStr">
+        <is>
+          <t>Kálóz, Hungria</t>
+        </is>
+      </c>
+      <c r="I487" t="inlineStr">
+        <is>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="K487" t="inlineStr">
+        <is>
+          <t>pastor auxiliar</t>
+        </is>
+      </c>
+      <c r="N487">
+        <v>1957</v>
+      </c>
+      <c r="O487">
+        <v>1962</v>
+      </c>
+      <c r="Q487" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=764</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488">
+        <v>1958</v>
+      </c>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr">
+        <is>
+          <t>Nemes Ödön SJ</t>
+        </is>
+      </c>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H488" t="inlineStr">
+        <is>
+          <t>Kóbé (神戸市), Japán</t>
+        </is>
+      </c>
+      <c r="I488" t="inlineStr">
+        <is>
+          <t>Japán</t>
+        </is>
+      </c>
+      <c r="K488" t="inlineStr">
+        <is>
+          <t>professora de inglês, diretora da Congregação de Maria</t>
+        </is>
+      </c>
+      <c r="N488">
+        <v>1957</v>
+      </c>
+      <c r="O488">
+        <v>1961</v>
+      </c>
+      <c r="Q488" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=803</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489">
+        <v>1958</v>
+      </c>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr">
+        <is>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H489" t="inlineStr">
+        <is>
+          <t>Chipping Norton, Reino Unido</t>
+        </is>
+      </c>
+      <c r="I489" t="inlineStr">
+        <is>
+          <t>Reino Unido</t>
+        </is>
+      </c>
+      <c r="K489" t="inlineStr">
+        <is>
+          <t>estudos teológicos</t>
+        </is>
+      </c>
+      <c r="N489">
+        <v>1957</v>
+      </c>
+      <c r="O489">
+        <v>1960</v>
+      </c>
+      <c r="Q489" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=804</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490">
+        <v>1958</v>
+      </c>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D490" t="inlineStr">
+        <is>
+          <t>Németh Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H490" t="inlineStr">
+        <is>
+          <t>Chieri, Itália</t>
+        </is>
+      </c>
+      <c r="I490" t="inlineStr">
+        <is>
+          <t>Itália</t>
+        </is>
+      </c>
+      <c r="K490" t="inlineStr">
+        <is>
+          <t>escritor</t>
+        </is>
+      </c>
+      <c r="N490">
+        <v>1957</v>
+      </c>
+      <c r="O490">
+        <v>1959</v>
+      </c>
+      <c r="Q490" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=812</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491">
+        <v>1958</v>
+      </c>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr">
+        <is>
+          <t>Olejnyik György</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H491" t="inlineStr">
+        <is>
+          <t>Loudonville, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I491" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="K491" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N491">
+        <v>1957</v>
+      </c>
+      <c r="O491">
+        <v>1959</v>
+      </c>
+      <c r="Q491" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=833</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492">
+        <v>1958</v>
+      </c>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr">
+        <is>
+          <t>Oláh-Tóth Antal, Dr.</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H492" t="inlineStr">
+        <is>
+          <t>Wellington, Új-Zéland</t>
+        </is>
+      </c>
+      <c r="I492" t="inlineStr">
+        <is>
+          <t>Új-Zéland</t>
+        </is>
+      </c>
+      <c r="K492" t="inlineStr">
+        <is>
+          <t>pastor húngaro</t>
+        </is>
+      </c>
+      <c r="N492">
+        <v>1957</v>
+      </c>
+      <c r="O492">
+        <v>1962</v>
+      </c>
+      <c r="Q492" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=832</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493">
+        <v>1958</v>
+      </c>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr">
+        <is>
+          <t>Orosz Elemér OSFS</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr">
+        <is>
+          <t>Szalézi Szent Ferenc Oblátusainak Kongregációja (Oblati Sancti Francisci Salesii)</t>
+        </is>
+      </c>
+      <c r="H493" t="inlineStr">
+        <is>
+          <t>Bishop Duffy High School, Niagara, NY, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I493" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J493" t="inlineStr">
+        <is>
+          <t>Bishop Duffy High School</t>
+        </is>
+      </c>
+      <c r="K493" t="inlineStr">
+        <is>
+          <t>professor (Religião, Educação para a Cidadania), tutor de turma e, posteriormente, outras funções de direção escolar</t>
+        </is>
+      </c>
+      <c r="N493">
+        <v>1957</v>
+      </c>
+      <c r="O493">
+        <v>1963</v>
+      </c>
+      <c r="Q493" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=839</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494">
+        <v>1958</v>
+      </c>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D494" t="inlineStr">
+        <is>
+          <t>Perjés Antal Patrik OCD</t>
+        </is>
+      </c>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr">
+        <is>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H494" t="inlineStr">
+        <is>
+          <t>Sonora, CA, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I494" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="N494">
+        <v>1957</v>
+      </c>
+      <c r="O494">
+        <v>1962</v>
+      </c>
+      <c r="Q494" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=865</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495">
+        <v>1958</v>
+      </c>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D495" t="inlineStr">
+        <is>
+          <t>Pesti József SJ</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H495" t="inlineStr">
+        <is>
+          <t>Buenos Aires, Argentína</t>
+        </is>
+      </c>
+      <c r="I495" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K495" t="inlineStr">
+        <is>
+          <t>capelão dos emigrantes húngaros e, entre 1982 e 1990, professor universitário</t>
+        </is>
+      </c>
+      <c r="N495">
+        <v>1957</v>
+      </c>
+      <c r="O495">
+        <v>1990</v>
+      </c>
+      <c r="Q495" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=866</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496">
+        <v>1958</v>
+      </c>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D496" t="inlineStr">
+        <is>
+          <t>Pogány György, Dr.</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr">
+        <is>
+          <t>Nagyvárad</t>
+        </is>
+      </c>
+      <c r="H496" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony-templom, Irvington, NJ, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I496" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J496" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony-templom</t>
+        </is>
+      </c>
+      <c r="K496" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N496">
+        <v>1957</v>
+      </c>
+      <c r="O496">
+        <v>1963</v>
+      </c>
+      <c r="Q496" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=886</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497">
+        <v>1958</v>
+      </c>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D497" t="inlineStr">
+        <is>
+          <t>Pribusz György</t>
+        </is>
+      </c>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr">
+        <is>
+          <t>Szepesi</t>
+        </is>
+      </c>
+      <c r="H497" t="inlineStr">
+        <is>
+          <t>Friburg, NSZK</t>
+        </is>
+      </c>
+      <c r="I497" t="inlineStr">
+        <is>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K497" t="inlineStr">
+        <is>
+          <t>pastor húngaro</t>
+        </is>
+      </c>
+      <c r="N497">
+        <v>1957</v>
+      </c>
+      <c r="O497">
+        <v>1967</v>
+      </c>
+      <c r="Q497" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=899</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498">
+        <v>1958</v>
+      </c>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D498" t="inlineStr">
+        <is>
+          <t>Pribusz György</t>
+        </is>
+      </c>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr">
+        <is>
+          <t>Szepesi</t>
+        </is>
+      </c>
+      <c r="H498" t="inlineStr">
+        <is>
+          <t>Zürich, Svájc</t>
+        </is>
+      </c>
+      <c r="I498" t="inlineStr">
+        <is>
+          <t>Svájc</t>
+        </is>
+      </c>
+      <c r="K498" t="inlineStr">
+        <is>
+          <t>pastor húngaro</t>
+        </is>
+      </c>
+      <c r="N498">
+        <v>1957</v>
+      </c>
+      <c r="O498">
+        <v>1967</v>
+      </c>
+      <c r="Q498" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=899</t>
+        </is>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499">
+        <v>1958</v>
+      </c>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>Ministério na pátria</t>
+        </is>
+      </c>
+      <c r="D499" t="inlineStr">
+        <is>
+          <t>Pócsai Imre Vendel (OFM)</t>
+        </is>
+      </c>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H499" t="inlineStr">
+        <is>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Hungria</t>
+        </is>
+      </c>
+      <c r="I499" t="inlineStr">
+        <is>
+          <t>Hungria</t>
+        </is>
+      </c>
+      <c r="J499" t="inlineStr">
+        <is>
+          <t>Páduai Szent Antal gimnázium</t>
+        </is>
+      </c>
+      <c r="K499" t="inlineStr">
+        <is>
+          <t>professor de teologia</t>
+        </is>
+      </c>
+      <c r="N499">
+        <v>1957</v>
+      </c>
+      <c r="O499">
+        <v>1969</v>
+      </c>
+      <c r="Q499" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=897</t>
+        </is>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500">
+        <v>1958</v>
+      </c>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D500" t="inlineStr">
+        <is>
+          <t>Rieger Clétus</t>
+        </is>
+      </c>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr">
+        <is>
+          <t>Cincinnati, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="H500" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Cincinnati, OH, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I500" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J500" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K500" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N500">
+        <v>1957</v>
+      </c>
+      <c r="O500">
+        <v>1967</v>
+      </c>
+      <c r="Q500" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=936</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501">
+        <v>1958</v>
+      </c>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D501" t="inlineStr">
+        <is>
+          <t>Rékási József Csaba O.Praem</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H501" t="inlineStr">
+        <is>
+          <t>University of Detroit, Detroit, MI, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I501" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J501" t="inlineStr">
+        <is>
+          <t>University of Detroit</t>
+        </is>
+      </c>
+      <c r="K501" t="inlineStr">
+        <is>
+          <t>professor de língua e cultura francesas</t>
+        </is>
+      </c>
+      <c r="N501">
+        <v>1957</v>
+      </c>
+      <c r="O501">
+        <v>1992</v>
+      </c>
+      <c r="Q501" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=930</t>
+        </is>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502">
+        <v>1958</v>
+      </c>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D502" t="inlineStr">
+        <is>
+          <t>Sereghy Bazil, Msgr.</t>
+        </is>
+      </c>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>Católico grego</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H502" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic Church, Minneapolis, MN, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I502" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J502" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K502" t="inlineStr">
+        <is>
+          <t>pároco</t>
+        </is>
+      </c>
+      <c r="N502">
+        <v>1957</v>
+      </c>
+      <c r="O502">
+        <v>1960</v>
+      </c>
+      <c r="Q502" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=983</t>
+        </is>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503">
+        <v>1958</v>
+      </c>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D503" t="inlineStr">
+        <is>
+          <t>Serei Károly SJ</t>
+        </is>
+      </c>
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H503" t="inlineStr">
+        <is>
+          <t>Fordham University, New York, NY, Estados Unidos</t>
+        </is>
+      </c>
+      <c r="I503" t="inlineStr">
+        <is>
+          <t>Estados Unidos</t>
+        </is>
+      </c>
+      <c r="J503" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
+        </is>
+      </c>
+      <c r="K503" t="inlineStr">
+        <is>
+          <t>ensino de antropologia cultural</t>
+        </is>
+      </c>
+      <c r="N503">
+        <v>1957</v>
+      </c>
+      <c r="O503">
+        <v>1978</v>
+      </c>
+      <c r="Q503" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=989</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504">
+        <v>1958</v>
+      </c>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>Registros em andamento</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>Ministério no exterior</t>
+        </is>
+      </c>
+      <c r="D504" t="inlineStr">
+        <is>
+          <t>Őrsy László SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>Católico romano</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>Sacerdote</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H504" t="inlineStr">
+        <is>
+          <t>Oxford, Reino Unido</t>
+        </is>
+      </c>
+      <c r="I504" t="inlineStr">
+        <is>
+          <t>Reino Unido</t>
+        </is>
+      </c>
+      <c r="K504" t="inlineStr">
+        <is>
+          <t>mestrado em Direito Civil</t>
+        </is>
+      </c>
+      <c r="N504">
+        <v>1957</v>
+      </c>
+      <c r="O504">
+        <v>1960</v>
+      </c>
+      <c r="Q504" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>