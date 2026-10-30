--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
+    <sheet name="Kronológia" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -98,29901 +98,30384 @@
     <col min="12" max="12" width="42" customWidth="1"/>
     <col min="13" max="13" width="16" customWidth="1"/>
     <col min="14" max="14" width="16" customWidth="1"/>
     <col min="15" max="15" width="12" customWidth="1"/>
     <col min="16" max="16" width="38" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr" s="1">
         <is>
           <t>Diaszpóra Lelkipásztori Névtár</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>www.diaszporalelkipasztorok.hu</t>
         </is>
       </c>
     </row>
     <row r="3"/>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B4">
         <v>1959</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Event type filter</t>
+          <t>Eseménytípus szűrő</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>All events</t>
+          <t>Minden esemény</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Country filter</t>
+          <t>Ország szűrő</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>All countries</t>
+          <t>Minden ország</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
-          <t>Summary</t>
+          <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Current changes of the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
-        <v>108</v>
+        <v>111</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>385</v>
+        <v>390</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Births</t>
+          <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Deaths</t>
+          <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Ordinations</t>
+          <t>Szentelések</t>
         </is>
       </c>
       <c r="B13">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Domestic services</t>
+          <t>Anyaországi szolgálatok</t>
         </is>
       </c>
       <c r="B14">
-        <v>18</v>
+        <v>22</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Foreign services</t>
+          <t>Külföldi szolgálatok</t>
         </is>
       </c>
       <c r="B15">
         <v>111</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
-          <t>Year</t>
+          <t>Év</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
-          <t>Section</t>
+          <t>Szekció</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
-          <t>Event type</t>
+          <t>Eseménytípus</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
-          <t>Name</t>
+          <t>Név</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
         <is>
-          <t>Denomination</t>
+          <t>Felekezet</t>
         </is>
       </c>
       <c r="F17" t="inlineStr" s="1">
         <is>
-          <t>Grade</t>
+          <t>Fokozat</t>
         </is>
       </c>
       <c r="G17" t="inlineStr" s="1">
         <is>
-          <t>Diocese / order</t>
+          <t>Egyházmegye / rend</t>
         </is>
       </c>
       <c r="H17" t="inlineStr" s="1">
         <is>
-          <t>Place</t>
+          <t>Hely</t>
         </is>
       </c>
       <c r="I17" t="inlineStr" s="1">
         <is>
-          <t>Country</t>
+          <t>Ország</t>
         </is>
       </c>
       <c r="J17" t="inlineStr" s="1">
         <is>
-          <t>Institution</t>
+          <t>Intézmény</t>
         </is>
       </c>
       <c r="K17" t="inlineStr" s="1">
         <is>
-          <t>Position</t>
+          <t>Beosztás</t>
         </is>
       </c>
       <c r="L17" t="inlineStr" s="1">
         <is>
-          <t>Label</t>
+          <t>Címke</t>
         </is>
       </c>
       <c r="M17" t="inlineStr" s="1">
         <is>
-          <t>Description</t>
+          <t>Leírás</t>
         </is>
       </c>
       <c r="N17" t="inlineStr" s="1">
         <is>
-          <t>Date from</t>
+          <t>Dátum tól</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
-          <t>Date to</t>
+          <t>Dátum ig</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
-          <t>Current</t>
+          <t>Jelenleg</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
-          <t>Person link</t>
+          <t>Személy linkje</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1959</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Róma, Italy - pursuing studies
-Cistercian Abbey Our Lady of Dallas, Irving, TX, USA - philosophy professor at the University of Dallas, pastor, chair of the theology department, and religion teacher</t>
+          <t>Róma, Olaszország - tanulmányok végzése
+Cistercian Abbey Our Lady of Dallas, Irving, TX, USA - filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1958
 1959</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1959
 2014</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1959</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Banykó Viktor SJ</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Újszász - assistant pastor, cantor
-Farmos - assistant pastor, cantor</t>
+          <t>Újszász - kisegítő lelkész, kántor
+Farmos - kisegítő lelkész, kántor</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1954
 1959</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1959
 1972</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=75</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1959</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Beginning of domestic service</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Miskolc</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Hajdúböszörmény, Hungary - assistant pastor</t>
+          <t>Hajdúböszörmény, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N20">
         <v>1959</v>
       </c>
       <c r="O20">
         <v>1960</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1959</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Elyria, OH, USA - parish priest
-Jézus Szíve R. K. Egyházközség, Akron, OH, USA - parish priest, then retired</t>
+          <t>Elyria, OH, USA - plébános
+Jézus Szíve R. K. Egyházközség, Akron, OH, USA - plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1956
 1959</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1959
 1982</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1959</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Piarista ház, Devon, PA, USA - teacher</t>
+          <t>Piarista ház, Devon, PA, USA - tanár</t>
         </is>
       </c>
       <c r="N22">
         <v>1959</v>
       </c>
       <c r="O22">
         <v>1965</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1959</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bogláry Miklós OSM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Róma, Italy - Asylum chaplain in Italy</t>
+          <t>Róma, Olaszország - olaszországi menekültügyi lelkész</t>
         </is>
       </c>
       <c r="N23">
         <v>1954</v>
       </c>
       <c r="O23">
         <v>1959</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=96</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1959</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada, USA - parish priest and head of the household</t>
+          <t>Hamilton, ON, Kanada, USA - plébános és házfőnök</t>
         </is>
       </c>
       <c r="N24">
         <v>1959</v>
       </c>
       <c r="O24">
         <v>1959</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1959</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Chilla Raymond SJ</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Plattsburg, NY, USA - French and German language teacher at the Jesuit juniorate</t>
+          <t>Plattsburg, NY, USA - francia és német nyelvtanár a jezsuita juniorátusban</t>
         </is>
       </c>
       <c r="N25">
         <v>1959</v>
       </c>
       <c r="O25">
         <v>1965</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=124</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1959</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Choibert Ottó</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="N26">
         <v>1959</v>
       </c>
       <c r="O26">
         <v>1964</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=126</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1959</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Csekey István SDB</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Instituto Sagrado Corazón, Guanabacoa, Kuba - Director, member of the provincial council</t>
+          <t>Instituto Sagrado Corazón, Guanabacoa, Kuba - igazgató, a rendtartomány tanácsának tagja</t>
         </is>
       </c>
       <c r="N27">
         <v>1956</v>
       </c>
       <c r="O27">
         <v>1959</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=152</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1959</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Csányi Dániel Apor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Róma, Italy - studies; meanwhile, he studied in Jerusalem in 1956
-Wichita Falls, TX, USA - assistant pastor</t>
+          <t>Róma, Olaszország - tanulmányok, közben 1956-ban Jeruzsálemben tanult
+Wichita Falls, TX, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1954
 1959</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1959
 1960</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=147</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1959</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Beginning of foreign service
-Transfer (new place of service)</t>
+          <t>Külföldi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>La Ceja, Kolumbia - third
-Santiago de Chile, Chile - chemistry teacher, missionary</t>
+          <t>La Ceja, Kolumbia - tercia
+Santiago de Chile, Chile - kémiatanár, misszionárius</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>1959
 1959</t>
         </is>
       </c>
       <c r="O29">
         <v>1961</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1959</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Plébánia, Calgary, AB, Canada - pastor who builds churches</t>
+          <t>Árpádházi Szent Erzsébet R. K. Plébánia, Calgary, AB, Kanada - templomépítő lelkész</t>
         </is>
       </c>
       <c r="N30">
         <v>1952</v>
       </c>
       <c r="O30">
         <v>1959</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1959</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Dietz Alajos</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Reading, PA, USA</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA - assistant pastor, Hungarian pastor
-Ashland, IL, USA - parish priest</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA - segédlelkész, magyar lelkész
+Ashland, IL, USA - plébános</t>
         </is>
       </c>
       <c r="N31">
         <v>1959</v>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>1959
 1963</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=200</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1959</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Dobolyi Lajos Praesidius OFM, Dr.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="N32">
         <v>1959</v>
       </c>
       <c r="O32">
         <v>1961</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=206</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1959</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Perpetual vows</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Örökfogadalom</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Santiago de Chile, Chile - pastor</t>
+          <t>Santiago de Chile, Chile - lelkész</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>1958
-December 12, 1959</t>
+1959. december 12.</t>
         </is>
       </c>
       <c r="O33">
         <v>1959</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1959</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Edelényi Achilles, Dr</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Montana College, Helena, MO, USA - teacher</t>
+          <t>Montana College, Helena, MO, USA - tanár</t>
         </is>
       </c>
       <c r="N34">
         <v>1959</v>
       </c>
       <c r="O34">
         <v>1960</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=227</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1959</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Courtland, ON, Canada - parish priest</t>
+          <t>Courtland, ON, Kanada - parókus</t>
         </is>
       </c>
       <c r="N35">
         <v>1959</v>
       </c>
       <c r="O35">
         <v>1969</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1959</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of foreign service</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Dublin, Írország
-Írország - studies</t>
+Írország - tanulmányok</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>July 31, 1959
+          <t>1959. július 31.
 1959</t>
         </is>
       </c>
       <c r="O36">
         <v>1960</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1959</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA - university professor
-San Diego, CA, USA - university and seminar instructor</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA - egyetemi tanár
+San Diego, CA, USA - egyetemi és szemináriumi tanár</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1956
 1959</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>1959
 1960</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1959</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Paraguay - missionary, business executive, college professor</t>
+          <t>Paraguay - misszionárius, gazdasági vezető, főiskolai tanár</t>
         </is>
       </c>
       <c r="N38">
         <v>1954</v>
       </c>
       <c r="O38">
         <v>1959</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1959</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Geist Alajos</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Middletown, CO, USA - parish priest</t>
+          <t>Middletown, CO, USA - plébános</t>
         </is>
       </c>
       <c r="N39">
         <v>1959</v>
       </c>
       <c r="O39">
         <v>1971</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=317</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1959</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Gergely Gyula Gaudens OFM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="N40">
         <v>1957</v>
       </c>
       <c r="O40">
         <v>1959</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=322</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1959</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Gernat János</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>East Pittsburgh, PA, USA
-Munhall, PA, USA - According to another source: 1961–1964, Homestead, PA, USA</t>
+Munhall, PA, USA - más forrás szerint: 1961 – 1964 Homestead, PA, USA</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>1958
 1959</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>1959
 1966</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=324</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1959</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Gombos Mihály SDB</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Monteortone, Italy</t>
+          <t>Monteortone, Olaszország</t>
         </is>
       </c>
       <c r="N42">
         <v>1959</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=330</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1959</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>First (temporary) vows</t>
+          <t>Első (egyszerű) fogadalom</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="N43">
         <v>1959</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1959</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA - parish priest</t>
+          <t>South Bend, IN, USA - plébános</t>
         </is>
       </c>
       <c r="N44">
         <v>1956</v>
       </c>
       <c r="O44">
         <v>1959</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1959</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Pontificia Università San Tommaso D’Aquino, Róma, Italy - Earning a Ph.D., while studying at Sorbonne Université (Paris)
-Lilienfeld, Austria - Hungarian novice master</t>
+          <t>Pontificia Università San Tommaso D’Aquino, Róma, Olaszország - filozófiai doktorátus szerzése, közben tanulmányok Sorbonne Université (Párizs)
+Lilienfeld, Ausztria - magyar novíciusmester</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>1956
 1959</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>1959
 1961</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1959</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Pontificia Università Gregoriana, Róma, Italy - pursuing studies
-Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada - pursuing studies</t>
+          <t>Pontificia Università Gregoriana, Róma, Olaszország - tanulmányok végzése
+Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - tanulmányok végzése</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>1957
 1959</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>1959
 1963</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1959</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Henye Géza</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Austria - pastor
-Vancouver, BC, Canada - parish priest; in 1963, his bishop relieved him of his duties due to serious illness (depression, alcoholism)</t>
+          <t>Ausztria - lelkész
+Vancouver, BC, Kanada - plébános, 1963-ban súlyos betegsége (depresszió, alkoholbetegség) miatt a püspöke felmentette a szolgálat alól</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1956
 1959</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>1959
 1963</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1959</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA - pastor</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA - lelkész</t>
         </is>
       </c>
       <c r="N48">
         <v>1957</v>
       </c>
       <c r="O48">
         <v>1959</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1959</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="N49">
         <v>1956</v>
       </c>
       <c r="O49">
         <v>1959</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1959</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Horváth Jenő</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>Palm City, FL, USA</t>
         </is>
       </c>
       <c r="N50">
         <v>1959</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=428</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1959</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Horváth Tibor SJ, Dr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Murcia, Spain - probation</t>
+          <t>Murcia, Spanyolország - probáció</t>
         </is>
       </c>
       <c r="N51">
         <v>1959</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=439</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1959</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Horváth Zoltán Achilles OSB</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>Collegeville , MN, USA</t>
         </is>
       </c>
       <c r="N52">
         <v>1958</v>
       </c>
       <c r="O52">
         <v>1959</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=441</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1959</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Balatonfűzfő-Gyártelep, Hungary - parish priest, 1955–1959 dean
-Felsőörs-Öreghegy, Hungary - retired</t>
+          <t>Balatonfűzfő-Gyártelep, Magyarország - plébános, 1955 – 1959 esperes
+Felsőörs-Öreghegy, Magyarország - nyugállományban</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1953
 1959</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>1959
 1966</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1959</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Beginning of domestic service</t>
+          <t>Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Iván László, dr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Szent Imre, Kalocsa, Hungary - assistant pastor</t>
+          <t>Szent Imre, Kalocsa, Magyarország - kisegítő lelkész</t>
         </is>
       </c>
       <c r="N54">
         <v>1959</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=463</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1959</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - pastor</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - lelkész</t>
         </is>
       </c>
       <c r="N55">
         <v>1959</v>
       </c>
       <c r="O55">
         <v>1985</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1959</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Kada Lajos, Thibica-i címzetes érsek</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Pápai Államtitkárság, Róma, Italy - colleague
-Apostoli Nunciatúra, Iszlámábád, Pakisztán - junior diplomat</t>
+          <t>Pápai Államtitkárság, Róma, Olaszország - munkatárs
+Apostoli Nunciatúra, Iszlámábád, Pakisztán - beosztott diplomata</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>1957
 1959</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>1959
 1962</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=880</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1959</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Gyöngyös, Hungary - the chaplain at the nursing home</t>
+          <t>Gyöngyös, Magyarország - a szeretetotthon lelkésze</t>
         </is>
       </c>
       <c r="N57">
         <v>1959</v>
       </c>
       <c r="O57">
         <v>1960</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1959</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Püspökmolnári, Hungary - parish priest
-Kenyeri, Hungary - head of household</t>
+          <t>Püspökmolnári, Magyarország - plébános
+Kenyeri, Magyarország - házfőnök</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>1950
 1959</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>1959
 1960</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1959</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Kecskés József Attila OFM</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="N59">
         <v>1959</v>
       </c>
       <c r="O59">
         <v>1960</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=514</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1959</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Keresztúri Ödön, Dr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="N60">
         <v>1959</v>
       </c>
       <c r="O60">
         <v>1963</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=523</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1959</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Austria - pastor
-San Diego, CA, USA - seminary retreat</t>
+          <t>Ausztria - lelkipásztor
+San Diego, CA, USA - szemináriumi spirituális</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>1948
 1959</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>1959
 1960</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1959</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>University of St. Bonaventure, New York, NY, USA - Professor of Medieval and Modern Philosophy</t>
+          <t>University of St. Bonaventure, New York, NY, USA - középkori és újkori filozófia professzora</t>
         </is>
       </c>
       <c r="N62">
         <v>1959</v>
       </c>
       <c r="O62">
         <v>1962</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1959</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada - assistant pastor</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - segédlelkész</t>
         </is>
       </c>
       <c r="N63">
         <v>1959</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1959</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Kiss Imre</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>Aptos, CA, USA</t>
         </is>
       </c>
       <c r="N64">
         <v>1959</v>
       </c>
       <c r="O64">
         <v>1960</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=546</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1959</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Kosty János</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="N65">
         <v>1959</v>
       </c>
       <c r="O65">
         <v>1960</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=574</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1959</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Universität Graz, Graz, Austria - college student
-St. Elisabeth, Dallas, TX, USA - assistant pastor</t>
+          <t>Universität Graz, Graz, Ausztria - egyetemi hallgató
+St. Elisabeth, Dallas, TX, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>1958
 1959</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>1959
 1960</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1959</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-[...4 lines deleted...]
-Entry into religious life</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)
+Inkardináció
+Rendbe lépés</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Szentlélek plébánia, Welland, ON, Canada - parish priest at the Slovak parish
-[...3 lines deleted...]
-Meadowvale, ON, Canada</t>
+          <t>Szentlélek plébánia, Welland, ON, Kanada - parókus a szlovák parókián
+Meadowvale. ON, Kanada - novícius a pedemptorista rendben Vander Bosche atya vezetésével
+Keswick, ON, Kanada - novícius a pedemptorista rendben Cornelius McElligott novíciusmester irányításával
+Oshawa, ON, Kanada - segédlelkész
+Meadowvale, ON, Kanada</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Munkács → Redemptorista (Congregatio SS. Redemptoris)</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>1957
 1959
 1959
 1959
 1959
 1959</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t>1959
 1960
 1960
 1960</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1959</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Szent Patrik templom, Cleveland, OH, USA - visiting priest</t>
+          <t>Szent Patrik templom, Cleveland, OH, USA - látogató pap</t>
         </is>
       </c>
       <c r="N68">
         <v>1958</v>
       </c>
       <c r="O68">
         <v>1959</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1959</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Spirit Bank, WI, USA - sacristan and liturgist (1953–1954), seminary teacher (1954–1959); during this time, Milwaukee, WI, USA – Marquette University – history (1953–1959)
-Dallas, TX, USA - High school teacher (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) University professor in Arlington, TX, USA – University of Texas (1969–2010), retired (2010–2020)</t>
+          <t>Spirit Bank, WI, USA - sekrestyés és szertartó (1953-1954), szemináriumi tanár (1954-1959), közben Milwaukee, WI, USA - Marquette University – történelmi tanulmányok (1953-1959)
+Dallas, TX, USA - gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>1953
 1959</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
           <t>1959
 2020</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1959</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA - pastor</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA - lelkész</t>
         </is>
       </c>
       <c r="N70">
         <v>1959</v>
       </c>
       <c r="O70">
         <v>1962</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1959</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="N71">
         <v>1959</v>
       </c>
       <c r="O71">
         <v>1960</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1959</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Veszprémvarsány, Hungary - cantor
-Szent Rita kápolna, Budapest, Hungary - cantor, treasurer</t>
+          <t>Veszprémvarsány, Magyarország - kántor
+Szent Rita kápolna, Budapest, Magyarország - kántor, pénzbeszedő</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>1953
 1959</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
           <t>1959
 1967</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1959</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Pápa, Hungary - assistant pastor
-Lengyeltóti, Hungary - assistant pastor</t>
+          <t>Pápa, Magyarország - segédlelkész
+Lengyeltóti, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>1957
 1959</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t>1959
 1960</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1959</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="N74">
         <v>1959</v>
       </c>
       <c r="O74">
         <v>1960</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1959</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Major Imre Márk (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Törökszentmiklós, Hungary - assistant pastor
-Jászárokszállás, Hungary - assistant pastor</t>
+          <t>Törökszentmiklós, Magyarország - segédlelkész
+Jászárokszállás, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>1953
 1959</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>1959
 1967</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=688</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1959</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada - parish priest
-Calgary, AB, Canada - parish priest</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - plébános
+Calgary, AB, Kanada - plébános</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>1957
 1959</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t>1959
 1963</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1959</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Győrszentiván, Magyar Királyság - religious educator, pastor
-Veszprémvarsány, Hungary - parish priest, dean</t>
+          <t>Győrszentiván, Magyar Királyság - hitoktató, lelkész
+Veszprémvarsány, Magyarország - plébános, esperes</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>1940
 1959</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t>1959
 1964</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1959</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Róma, Italy - filozófiai tanulmányok
-Torino, Italy - teológiai tanulmányok</t>
+          <t>Róma, Olaszország - filozófiai tanulmányok
+Torino, Olaszország - teológiai tanulmányok</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>1957
 1959</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>1959
 1960</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1959</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Megyer József SJ</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Barranquilla, Kolumbia - economics teacher</t>
+          <t>Barranquilla, Kolumbia - gazdaságtan tanár</t>
         </is>
       </c>
       <c r="N79">
         <v>1958</v>
       </c>
       <c r="O79">
         <v>1959</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=725</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1959</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Mihalik Imre Károly, Dr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Budapest, Hungary - on sick leave, then retires</t>
+          <t>Budapest, Magyarország - betegállományban, majd nyugállományba vonul</t>
         </is>
       </c>
       <c r="N80">
         <v>1959</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=742</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1959</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
           <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="N81">
         <v>1959</v>
       </c>
       <c r="O81">
         <v>1967</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1959</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Molnár Ernő Zsigmond OCD</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
           <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="N82">
         <v>1959</v>
       </c>
       <c r="O82">
         <v>1961</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=761</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1959</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Moltesz József SJ</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
           <t>Auriesville, NY, USA - tercia</t>
         </is>
       </c>
       <c r="N83">
         <v>1959</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=768</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1959</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA - in civilian employment; retired since 1992</t>
+          <t>New Brunswick, NJ, USA - civil foglalkozásban, 1992-től nyugállományban</t>
         </is>
       </c>
       <c r="N84">
         <v>1959</v>
       </c>
       <c r="O84">
         <v>2009</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1959</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Moór Elemér</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
           <t>Lexington, KY, USA</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
           <t>South Fort Mitchell, KY, USA</t>
         </is>
       </c>
       <c r="N85">
         <v>1959</v>
       </c>
       <c r="O85">
         <v>1960</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=770</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1959</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Washington, DC, USA - teacher</t>
+          <t>Washington, DC, USA - tanár</t>
         </is>
       </c>
       <c r="N86">
         <v>1959</v>
       </c>
       <c r="O86">
         <v>1960</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1959</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Máriaföldi Péter Lukács OFM</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="N87">
         <v>1959</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=715</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1959</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA - tercia</t>
         </is>
       </c>
       <c r="N88">
         <v>1959</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1959</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of foreign service</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Mészáros István Endre</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>Austria
-Szent István R. K. Egyházközség, Toledo, OH, USA - assistant pastor</t>
+          <t>Ausztria
+Szent István R. K. Egyházközség, Toledo, OH, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>March 2, 1959
+          <t>1959. március 2.
 1959</t>
         </is>
       </c>
       <c r="O89">
         <v>1964</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=739</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1959</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
           <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N90">
         <v>1958</v>
       </c>
       <c r="O90">
         <v>1959</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1959</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Novák Ervin Emilián (O.Cist)</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Texas Christian University, Dallas, TX, USA - university professor</t>
+          <t>Texas Christian University, Dallas, TX, USA - egyetemi tanár</t>
         </is>
       </c>
       <c r="N91">
         <v>1959</v>
       </c>
       <c r="O91">
         <v>1974</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=823</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1959</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Reformed</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Hollywood-i Magyar Református Egyház, Los Angeles, CA, USA - church-planting pastor
-Ontarioi Független Magyar Református Egyház, Ontario, CA, USA - senior pastor</t>
+          <t>Hollywood-i Magyar Református Egyház, Los Angeles, CA, USA - gyülekezetalapító lelkész
+Ontarioi Független Magyar Református Egyház, Ontario, CA, USA - vezető lelkész</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>1958
 1959</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
           <t>1959
 1989</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1959</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Chieri, Italy - writer</t>
+          <t>Chieri, Olaszország - író</t>
         </is>
       </c>
       <c r="N93">
         <v>1957</v>
       </c>
       <c r="O93">
         <v>1959</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1959</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Németh Imre</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
           <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="N94">
         <v>1959</v>
       </c>
       <c r="O94">
         <v>1964</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=814</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1959</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Loudonville, OH, USA - parish priest
-Fairport, OH, USA - parish priest</t>
+          <t>Loudonville, OH, USA - plébános
+Fairport, OH, USA - plébános</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>1957
 1959</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
           <t>1959
 1975</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1959</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
           <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="N96">
         <v>1959</v>
       </c>
       <c r="O96">
         <v>1960</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1959</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
           <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Mater Dei High School, Santa Ana, CA, USA - teacher</t>
+          <t>Mater Dei High School, Santa Ana, CA, USA - tanár</t>
         </is>
       </c>
       <c r="N97">
         <v>1959</v>
       </c>
       <c r="O97">
         <v>1985</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1959</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
           <t>Rauch László Attila (OSPPE)</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Róma, Italy - postgraduate studies</t>
+          <t>Róma, Olaszország - posztgraduális tanulmányok</t>
         </is>
       </c>
       <c r="N98">
         <v>1956</v>
       </c>
       <c r="O98">
         <v>1959</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=917</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1959</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>St. Elias Greek Catholic Church, Carteret, NJ, USA - parish priest
-St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA - parish priest</t>
+          <t>St. Elias Greek Catholic Church, Carteret, NJ, USA - parókus
+St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA - parókus</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
           <t>1959
 1959</t>
         </is>
       </c>
       <c r="O99">
         <v>1961</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1959</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Portoviejo, Ecuador - Residence Hall Chaplain, Religious Education Teacher</t>
+          <t>Portoviejo, Ecuador - kollégiumi spirituális, hittanár</t>
         </is>
       </c>
       <c r="N100">
         <v>1959</v>
       </c>
       <c r="O100">
         <v>1961</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1959</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
           <t>Sajkó Dániel</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
           <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="N101">
         <v>1959</v>
       </c>
       <c r="O101">
         <v>1962</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=956</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1959</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Beginning of foreign service</t>
+          <t>Papszentelés
+Külföldi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
           <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
           <t>Saint Vincent Archabbey, Latrobe, PA, USA
-St. Vincent Abbey, Latrobe, PA, USA - in various positions, primarily as a university professor and dean</t>
+St. Vincent Abbey, Latrobe, PA, USA - különféle beosztásokban, főleg egyetemi oktató, dékán</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>May 23, 1959
+          <t>1959. május 23.
 1959</t>
         </is>
       </c>
       <c r="O102">
         <v>2013</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1959</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Pontifícia Universidade Católica, São Paulo, Brazília - mathematics professor</t>
+          <t>Pontifícia Universidade Católica, São Paulo, Brazília - matematika professzor</t>
         </is>
       </c>
       <c r="N103">
         <v>1959</v>
       </c>
       <c r="O103">
         <v>1986</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1959</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
           <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Burg Kastl, NSZK - high school teacher
-Woodside Priory School, Portola Valley, CA, USA - teacher, financial manager, principal</t>
+          <t>Burg Kastl, NSZK - gimnáziumi tanár
+Woodside Priory School, Portola Valley, CA, USA - tanár, gazdasági vezető, igazgató</t>
         </is>
       </c>
       <c r="N104" t="inlineStr">
         <is>
           <t>1958
 1959</t>
         </is>
       </c>
       <c r="O104" t="inlineStr">
         <is>
           <t>1959
 1974</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1959</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
           <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Gary, IN, USA - assistant pastor
-Miller, Gary, IN, USA - assistant pastor</t>
+          <t>Gary, IN, USA - segédlelkész
+Miller, Gary, IN, USA - segédlelkész</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
           <t>1956
 1959</t>
         </is>
       </c>
       <c r="O105" t="inlineStr">
         <is>
           <t>1959
 1962</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1959</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Áthelyezés (korábbi szolgálati hely)
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
           <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Pápai Gergely Egyetem, Róma, Italy - Philosophy Studies (Bachelor’s Degree)
-Regis College, Toronto, ON, Canada - theological studies</t>
+          <t>Pápai Gergely Egyetem, Róma, Olaszország - filozófia tanulmányok (licenciátus)
+Regis College, Toronto, ON, Kanada - teológiai tanulmányok</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
           <t>1956
 1959</t>
         </is>
       </c>
       <c r="O106" t="inlineStr">
         <is>
           <t>1959
 1963</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1959</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Sárvári János Sch.P., Dr.</t>
+          <t>Somos József</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA - teacher</t>
-[...3 lines deleted...]
-        <v>1959</v>
+          <t>Vác, Magyarország
+Bicske, Magyarország - 1959. augusztus 22-én Bicskére helyezik, mint adminisztrátor, beteg pap mellé. Bár kinevezést kap 1959. szeptember 23-án Kistarcsára, majd 1959. október 3-án Dunakeszire káplánnak, de 1959. október 14-én írt kérelmében előadja, hogy még Bicskén van, miután plébánosa meghalt, s személyi illetményt kér, hogy az önfenntartása megoldódjon. Erre 500 Ft-ot kap.</t>
+        </is>
+      </c>
+      <c r="N107" t="inlineStr">
+        <is>
+          <t>1959. június 2.
+1959</t>
+        </is>
       </c>
       <c r="O107">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=964</t>
+          <t>/persons_v2/view.php?id=1010</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1959</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Sorossy Sándor</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Reformed</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>USA - Bishop of the Eastern Diocese of the Hungarian Reformed Church in America</t>
+          <t>Tokaj, Magyarország - parókus</t>
         </is>
       </c>
       <c r="N108">
         <v>1959</v>
       </c>
       <c r="O108">
-        <v>1977</v>
+        <v>1962</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=1024</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1959</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Papszentelés
+Anyaországi szolgálat megkezdése
+Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Spáczay Zoltán</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Vác, Magyarország
+Kiskunfélegyháza, Magyarország - segédlelkész
+Újszász, Magyarország - segédlelkész</t>
         </is>
       </c>
       <c r="N109" t="inlineStr">
         <is>
-          <t>April 3, 1959</t>
-        </is>
+          <t>1959. június 21.
+1959
+1959</t>
+        </is>
+      </c>
+      <c r="O109">
+        <v>1961</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=1013</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1959</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Pupinszky Lipót Nándor O.Praem</t>
+          <t>Sárvári János Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Akron, OH, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Buffalo, NY, USA - tanár</t>
+        </is>
+      </c>
+      <c r="N110">
+        <v>1959</v>
+      </c>
+      <c r="O110">
+        <v>1963</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=904</t>
+          <t>/persons_v2/view.php?id=964</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1959</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Áthelyezés (új szolgálati hely)</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>priest</t>
-[...4 lines deleted...]
-          <t>Eperjes</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>USA - Amerikai Magyar Református Egyház Keleti Egyházkerület püspöke</t>
+        </is>
+      </c>
+      <c r="N111">
+        <v>1959</v>
+      </c>
+      <c r="O111">
+        <v>1977</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1959</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Perpetual vows</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
+          <t>Kemenes István, Msgr., dr.</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>Yonkers, NY, USA</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>1959. április 3.</t>
+        </is>
+      </c>
+      <c r="Q112" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=727</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1959</v>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>Halálozás</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>Akron, OH, USA</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>1959. április 10.</t>
+        </is>
+      </c>
+      <c r="Q113" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=904</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1959</v>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>Halálozás</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Hodobay Teodor Gyula</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>1959. április 18.</t>
+        </is>
+      </c>
+      <c r="Q114" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=402</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1959</v>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>Az év aktuális változásai</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>Papszentelés
+Örökfogadalom</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
           <t>Skinta József István OSBM</t>
         </is>
       </c>
-      <c r="E112" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G112" t="inlineStr">
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
-      <c r="H112" t="inlineStr">
+      <c r="H115" t="inlineStr">
         <is>
           <t>Szent Illés templom, Homestead, PA, USA
 Szent József kolostor, Glen Cove, NY, USA</t>
         </is>
       </c>
-      <c r="N112" t="inlineStr">
-[...5 lines deleted...]
-      <c r="Q112" t="inlineStr">
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>1959. december 20.
+1959. július 5.</t>
+        </is>
+      </c>
+      <c r="Q115" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=999</t>
-        </is>
-[...148 lines deleted...]
-          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1959</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Csellár Jenő István OSPPE</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Bradock, PA, USA</t>
+          <t>Doylestown, PA, USA</t>
         </is>
       </c>
       <c r="N116" t="inlineStr">
         <is>
-          <t>August 1, 1959</t>
+          <t>1959. július 19.</t>
         </is>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=155</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1959</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Perpetual vows</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Kubovics Tibor Egid [Egyed] OSB</t>
+          <t>Egner Emil</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>Elisabeth, NJ, USA</t>
         </is>
       </c>
       <c r="N117" t="inlineStr">
         <is>
-          <t>August 8, 1959</t>
+          <t>1959. július 31.</t>
         </is>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=619</t>
+          <t>/persons_v2/view.php?id=230</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1959</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Superior, WI, USA</t>
+          <t>Chipping Norton, Egyesült Királyság</t>
         </is>
       </c>
       <c r="N118" t="inlineStr">
         <is>
-          <t>August 27, 1959</t>
+          <t>1959. július 31.</t>
         </is>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1959</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Grigássy N. Gyula, dr.</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Bradock, PA, USA</t>
         </is>
       </c>
       <c r="N119" t="inlineStr">
         <is>
-          <t>August 28, 1959</t>
+          <t>1959. augusztus 1.</t>
         </is>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=336</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1959</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Örökfogadalom</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Kubovics Tibor Egid [Egyed] OSB</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
-[...4 lines deleted...]
-          <t>Chantilly, France</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="N120" t="inlineStr">
         <is>
-          <t>September 7, 1959</t>
+          <t>1959. augusztus 8.</t>
         </is>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=619</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1959</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Perpetual vows</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>St. Gabriel, Austria
-St. Gabriel, Austria</t>
+          <t>Superior, WI, USA</t>
         </is>
       </c>
       <c r="N121" t="inlineStr">
         <is>
-          <t>September 8, 1959
-September 8, 1959</t>
+          <t>1959. augusztus 27.</t>
         </is>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=10</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1959</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Haitinger Imre, Msgr.</t>
+          <t>Mihalovics Zsigmond, Msgr.</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, USA</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="N122" t="inlineStr">
         <is>
-          <t>November 13, 1959</t>
+          <t>1959. augusztus 28.</t>
         </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=358</t>
+          <t>/persons_v2/view.php?id=744</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1959</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Rényes Antal SJ</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Chantilly, Franciaország</t>
         </is>
       </c>
       <c r="N123" t="inlineStr">
         <is>
-          <t>December 6, 1959</t>
+          <t>1959. szeptember 7.</t>
         </is>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=932</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1959</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Priestly ordination</t>
+          <t>Papszentelés
+Örökfogadalom</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentína</t>
+          <t>St. Gabriel, Ausztria
+St. Gabriel, Ausztria</t>
         </is>
       </c>
       <c r="N124" t="inlineStr">
         <is>
-          <t>December 12, 1959</t>
+          <t>1959. szeptember 8.
+1959. szeptember 8.</t>
         </is>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1959</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Fodor Pál SJ</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="N125" t="inlineStr">
         <is>
-          <t>December 31, 1959</t>
+          <t>1959. november 13.</t>
         </is>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=279</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1959</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Seregélly Miklós</t>
+          <t>Rényes Antal SJ</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Medence, Osztrák-Magyar Monarchia</t>
-[...16 lines deleted...]
-        <v>1982</v>
+          <t>Róma, Olaszország</t>
+        </is>
+      </c>
+      <c r="N126" t="inlineStr">
+        <is>
+          <t>1959. december 6.</t>
+        </is>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=988</t>
+          <t>/persons_v2/view.php?id=932</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1959</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Papszentelés</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Reseterics József Ferenc</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
-[...21 lines deleted...]
-        <v>1969</v>
+          <t>Buenos Aires, Argentína</t>
+        </is>
+      </c>
+      <c r="N127" t="inlineStr">
+        <is>
+          <t>1959. december 12.</t>
+        </is>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=927</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1959</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Halálozás</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Petrovits József, Msgr., Dr.</t>
+          <t>Fodor Pál SJ</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Harrisburg, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
-[...21 lines deleted...]
-        <v>1963</v>
+          <t>Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="N128" t="inlineStr">
+        <is>
+          <t>1959. december 31.</t>
+        </is>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=872</t>
+          <t>/persons_v2/view.php?id=279</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1959</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Gulyássy István</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>ideiglenes lelkész</t>
         </is>
       </c>
       <c r="N129">
-        <v>1920</v>
+        <v>1891</v>
       </c>
       <c r="O129">
-        <v>1966</v>
+        <v>1982</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=348</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1959</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J130" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>parish priest; served at St. Stephen’s Church in 1937</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N130">
-        <v>1923</v>
+        <v>1918</v>
       </c>
       <c r="O130">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1959</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Sántha Pál, Msgr., Dr.</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Canada</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J131" t="inlineStr">
+        <is>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>parish priest, dean from 1932</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N131">
-        <v>1924</v>
+        <v>1919</v>
       </c>
       <c r="O131">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=963</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1959</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Mihalik István, Dr.</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Sacred Heart, Philadelphia, PA, USA</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J132" t="inlineStr">
         <is>
-          <t>Sacred Heart</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>Hungarian and German pastor, parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N132">
-        <v>1925</v>
+        <v>1920</v>
       </c>
       <c r="O132">
-        <v>1960</v>
+        <v>1966</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=743</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1959</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Dávid Ferenc</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Erdélyi</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>church builder, founding pastor</t>
+          <t>plébános, 1937-ben a Szent István templomban szolgált</t>
         </is>
       </c>
       <c r="N133">
-        <v>1927</v>
+        <v>1923</v>
       </c>
       <c r="O133">
-        <v>1960</v>
+        <v>1970</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=180</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1959</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Stockholm, SK, Kanada</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>missionary, Hungarian pastor</t>
+          <t>plébános, 1932-től esperes</t>
         </is>
       </c>
       <c r="N134">
-        <v>1927</v>
+        <v>1924</v>
       </c>
       <c r="O134">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1959</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA</t>
+          <t>Sacred Heart, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J135" t="inlineStr">
         <is>
-          <t>Szent Margit templom</t>
+          <t>Sacred Heart</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>parish priest (according to Miklósházy: 1927–1965, Chagrin Falls, OH)</t>
+          <t>magyar és német lelkész, plébános</t>
         </is>
       </c>
       <c r="N135">
-        <v>1927</v>
+        <v>1925</v>
       </c>
       <c r="O135">
-        <v>1965</v>
+        <v>1960</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1959</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Kubek Antal Emil</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Mahanoy, PA, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>assistant pastor (under his father), then parish pastor</t>
+          <t>templomépítő, alapító plébános</t>
         </is>
       </c>
       <c r="N136">
-        <v>1930</v>
+        <v>1927</v>
       </c>
       <c r="O136">
         <v>1960</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=615</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1959</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Boehnlein Ferenc</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Independence, OH, USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kuba</t>
+        </is>
+      </c>
+      <c r="K137" t="inlineStr">
+        <is>
+          <t>misszionárius, magyar lelkész</t>
         </is>
       </c>
       <c r="N137">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O137">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=76</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1959</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, USA</t>
+          <t>Szent Margit templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>Szent István templom</t>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>pastor and head of the household</t>
+          <t>plébános (Miklósházy szerint: 1927-1965 Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N138">
-        <v>1931</v>
+        <v>1927</v>
       </c>
       <c r="O138">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1959</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Proszt János SDB</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Patagónia, Argentína</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>pastor (Salesian Works)</t>
+          <t>segédlelkész (apja mellett), majd parókus</t>
         </is>
       </c>
       <c r="N139">
-        <v>1931</v>
+        <v>1930</v>
       </c>
       <c r="O139">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=901</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1959</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, USA</t>
+          <t>Independence, OH, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K140" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N140">
-        <v>1932</v>
+        <v>1931</v>
       </c>
       <c r="O140">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1959</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Csík Pál SDB</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Hope Haven, Marrero, LA, USA</t>
+          <t>Szent István templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>Hope Haven</t>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>prefect, principal</t>
+          <t>lelkész és házfőnök</t>
         </is>
       </c>
       <c r="N141">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O141">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=160</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1959</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész (Szalézi Művek)</t>
         </is>
       </c>
       <c r="N142">
-        <v>1933</v>
+        <v>1931</v>
       </c>
       <c r="O142">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1959</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, USA</t>
+          <t>Clarksburg, MD, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J143" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N143">
-        <v>1933</v>
+        <v>1932</v>
       </c>
       <c r="O143">
-        <v>1977</v>
+        <v>1963</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1959</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Suba Arnold András</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Freeland, PA, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J144" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N144">
-        <v>1934</v>
+        <v>1932</v>
       </c>
       <c r="O144">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=1018</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1959</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, USA</t>
+          <t>Hope Haven, Marrero, LA, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J145" t="inlineStr">
+        <is>
+          <t>Hope Haven</t>
+        </is>
+      </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>prefektus, igazgató</t>
         </is>
       </c>
       <c r="N145">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O145">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1959</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J146" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N146">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O146">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1959</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
+          <t>Szent László templom, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N147">
-        <v>1934</v>
+        <v>1933</v>
       </c>
       <c r="O147">
-        <v>1962</v>
+        <v>1977</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1959</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, USA</t>
+          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J148" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál G. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N148">
         <v>1934</v>
       </c>
       <c r="O148">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1959</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Elrama, PA, USA</t>
+          <t>Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N149">
         <v>1934</v>
       </c>
       <c r="O149">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1959</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>McKeesport, PA, USA</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N150">
         <v>1934</v>
       </c>
       <c r="O150">
         <v>1962</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1959</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
           <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Uniontown, PA, USA</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N151">
         <v>1934</v>
       </c>
       <c r="O151">
         <v>1962</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1959</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Purmann Ferenc Aquilinus SVD</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Rafael Calzada, Buenos Aires, Argentína</t>
+          <t>Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Argentína</t>
-[...4 lines deleted...]
-          <t>Rafael Calzada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>monastic brother</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N152">
         <v>1934</v>
       </c>
       <c r="O152">
-        <v>2005</v>
+        <v>1962</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=905</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1959</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Elrama, PA, USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J153" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N153">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O153">
-        <v>1969</v>
+        <v>1962</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1959</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>monk, cook</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N154">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O154">
-        <v>1975</v>
+        <v>1962</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1959</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J155" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N155">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O155">
-        <v>1974</v>
+        <v>1962</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1959</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Sabo S. John, Msgr.</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N156">
-        <v>1935</v>
+        <v>1934</v>
       </c>
       <c r="O156">
-        <v>1980</v>
+        <v>2005</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=953</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1959</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Sipos D. József</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Fort Wayne – South Bend, IN, USA</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J157" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N157">
         <v>1935</v>
       </c>
       <c r="O157">
-        <v>1962</v>
+        <v>1969</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=991</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1959</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Chile</t>
+        </is>
+      </c>
+      <c r="K158" t="inlineStr">
+        <is>
+          <t>szerzetestestvér, szakács</t>
         </is>
       </c>
       <c r="N158">
-        <v>1937</v>
+        <v>1935</v>
       </c>
       <c r="O158">
-        <v>1960</v>
+        <v>1975</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1959</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Kiss A. Gyula</t>
+          <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N159">
-        <v>1937</v>
+        <v>1935</v>
       </c>
       <c r="O159">
-        <v>1964</v>
+        <v>1974</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=538</t>
+          <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1959</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Sághy Pál (SDB)</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>Camagüey egyházmegye különböző plébániái</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N160">
-        <v>1937</v>
+        <v>1935</v>
       </c>
       <c r="O160">
-        <v>1962</v>
+        <v>1980</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=961</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1959</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
+        </is>
+      </c>
+      <c r="I161" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I161" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>Bishop of the American Carpatho-Russian Orthodox Church; Metropolitan of Agathonikeia from 1966</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N161">
-        <v>1938</v>
+        <v>1935</v>
       </c>
       <c r="O161">
-        <v>1977</v>
+        <v>1962</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1959</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>parish priest (according to the KMVÉ, until 1980)</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N162">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O162">
-        <v>1976</v>
+        <v>1960</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1959</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Betlehem, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J163" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N163">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O163">
-        <v>1974</v>
+        <v>1964</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1959</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="J164" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Camagüey egyházmegye különböző plébániái</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N164">
-        <v>1938</v>
+        <v>1937</v>
       </c>
       <c r="O164">
-        <v>1974</v>
+        <v>1962</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1959</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>pastor, and Albany, NY – college student</t>
+          <t>Amerikai Kárpát-orosz ortodox egyház püspöke, 1966-tól Agathonikeia metropolitája</t>
         </is>
       </c>
       <c r="N165">
         <v>1938</v>
       </c>
       <c r="O165">
-        <v>1962</v>
+        <v>1977</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1959</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Müllner József</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>episcopal secretary, hospital chaplain</t>
+          <t>plébános (A KMVÉ szerint 1980-ig)</t>
         </is>
       </c>
       <c r="N166">
         <v>1938</v>
       </c>
       <c r="O166">
-        <v>1961</v>
+        <v>1976</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=781</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1959</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Petrick István</t>
+          <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N167">
         <v>1938</v>
       </c>
       <c r="O167">
-        <v>1960</v>
+        <v>1974</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=870</t>
+          <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1959</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Máriaremete, Budapest, Hungary</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J168" t="inlineStr">
         <is>
-          <t>Máriaremete</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>He was a rookie officer and also served in Máriaremete, Eger, Makó, and Budapest.</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N168">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O168">
-        <v>1967</v>
+        <v>1974</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1959</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>He worked in the Amazon, along the Rio Negro, and then in Manaus; eventually, he became an itinerant missionary</t>
+          <t>lelkész, valamint Albany, NY – egyetemi hallgató</t>
         </is>
       </c>
       <c r="N169">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O169">
-        <v>1979</v>
+        <v>1962</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1959</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Müllner József</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Hungary</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>Bishop of Hajdúdorog, Apostolic Administrator of Miskolc</t>
+          <t>püspöki titkár, kórházlelkész</t>
         </is>
       </c>
       <c r="N170">
-        <v>1939</v>
+        <v>1938</v>
       </c>
       <c r="O170">
-        <v>1972</v>
+        <v>1961</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=781</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1959</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Petrick István</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
+          <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>missionary among the Native Americans, honorary tribal chief</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N171">
-        <v>1940</v>
+        <v>1938</v>
       </c>
       <c r="O171">
-        <v>1986</v>
+        <v>1960</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=870</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1959</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Mosonyi László</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Rózsák tere, Budapest, Magyar Királyság</t>
+          <t>Máriaremete, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>Rózsák tere</t>
+          <t>Máriaremete</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>újoncmester, ezen kívül szolgált Máriaremetén, Egerben, Makón és Budapesten.</t>
         </is>
       </c>
       <c r="N172">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O172">
-        <v>1963</v>
+        <v>1967</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=776</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1959</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Úrkút, Hungary</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>administrator, then parish priest from 1944 onward</t>
+          <t>Amazónia, Rio Negro, majd Manausban működött, végül utazó misszionárius</t>
         </is>
       </c>
       <c r="N173">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O173">
-        <v>1965</v>
+        <v>1979</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1959</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Pálinkás Teodor Titus OSBM</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>hajdúdorogi megyéspüspök, miskolci apostoli kormányzó</t>
         </is>
       </c>
       <c r="N174">
-        <v>1940</v>
+        <v>1939</v>
       </c>
       <c r="O174">
-        <v>1979</v>
+        <v>1972</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=986</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1959</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>Pursuing studies and teaching activities, living in Flint, MI, USA, around 1947, then in Roebling, NJ, USA, and in New York, NY, USA, around 1950</t>
+          <t>misszionárius az indiánok között, tiszteletbeli törzsfőnök</t>
         </is>
       </c>
       <c r="N175">
-        <v>1941</v>
+        <v>1940</v>
       </c>
       <c r="O175">
-        <v>1962</v>
+        <v>1986</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1959</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Cseh Gyula Titusz OFM</t>
+          <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Rózsák tere, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyar Királyság</t>
+        </is>
+      </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>Rózsák tere</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>His places of service cannot be identified; he died in Roebling, NJ, USA.</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N176">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O176">
-        <v>1960</v>
+        <v>1963</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=151</t>
+          <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1959</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Grigássy J. Gyula</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Úrkút, Magyarország</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>episcopal secretary</t>
+          <t>adminsztrátor, majd 1944-től plébános</t>
         </is>
       </c>
       <c r="N177">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O177">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=337</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1959</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Oberlander János</t>
+          <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, USA</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>St. John Catholic Church, Middletown, OH, USA</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J178" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N178">
-        <v>1942</v>
+        <v>1940</v>
       </c>
       <c r="O178">
-        <v>1968</v>
+        <v>1979</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=830</t>
+          <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1959</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>Hungarian assistant pastor</t>
+          <t>tanulmányok végzése, illetve oktatási tevékenység, közben 1947 körül Flint, MI, USA, majd Roebling, NJ, USA, 1950 körül New York, NY, USA</t>
         </is>
       </c>
       <c r="N179">
-        <v>1943</v>
+        <v>1941</v>
       </c>
       <c r="O179">
         <v>1962</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1959</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Mundwell János</t>
+          <t>Cseh Gyula Titusz OFM</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH</t>
-[...4 lines deleted...]
-          <t>Szent Imre Magyar R. K. Egyházközség</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="I180" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Szolgálati helyei nem beazonosíthatóak, Roebling, NJ, USA-ban hunyt el.</t>
         </is>
       </c>
       <c r="N180">
-        <v>1943</v>
+        <v>1942</v>
       </c>
       <c r="O180">
-        <v>1968</v>
+        <v>1960</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=777</t>
+          <t>/persons_v2/view.php?id=151</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1959</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Grigássy J. Gyula</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Kálvária templom, Szatmárnémeti, Romania</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Romania</t>
-[...4 lines deleted...]
-          <t>Kálvária templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N181">
-        <v>1944</v>
+        <v>1942</v>
       </c>
       <c r="O181">
-        <v>1981</v>
+        <v>1960</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=337</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1959</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Horváth István, Msgr.</t>
+          <t>Oberlander János</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>St. Catherine, ON, Canada</t>
+          <t>Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
+          <t>St. John Catholic Church, Middletown, OH, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J182" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>St. John Catholic Church</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N182">
-        <v>1944</v>
+        <v>1942</v>
       </c>
       <c r="O182">
-        <v>1988</v>
+        <v>1968</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=426</t>
+          <t>/persons_v2/view.php?id=830</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1959</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Homestead, PA, USA</t>
+          <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>parish priest (also known as: Munhall, PA, USA)</t>
+          <t>magyar segédlelkész</t>
         </is>
       </c>
       <c r="N183">
-        <v>1944</v>
+        <v>1943</v>
       </c>
       <c r="O183">
         <v>1962</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1959</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Plankó János</t>
+          <t>Mundwell János</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Tiszaroff, Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Magyar Királyság</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH</t>
+        </is>
+      </c>
+      <c r="J184" t="inlineStr">
+        <is>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N184">
-        <v>1944</v>
+        <v>1943</v>
       </c>
       <c r="O184">
-        <v>1962</v>
+        <v>1968</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=884</t>
+          <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1959</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Firenze, Italy</t>
+          <t>Kálvária templom, Szatmárnémeti, Románia</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="J185" t="inlineStr">
+        <is>
+          <t>Kálvária templom</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>An employee of Quaracchi Publishing</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N185">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="O185">
-        <v>1968</v>
+        <v>1981</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1959</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Horváth István, Msgr.</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>St. Catherine, ON, Kanada</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I186" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J186" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>on duty</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N186">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="O186">
-        <v>1977</v>
+        <v>1988</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=426</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1959</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>Assistant at St. Anthony University, cook at the Basilica of St. John Lateran, sacristan at the College of St. Bonaventure in Florence, hermit at Alverna</t>
+          <t>plébános (oldallagosan: Munhall, PA, USA)</t>
         </is>
       </c>
       <c r="N187">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="O187">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1959</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Kelemen Kálmán Konrád OFM</t>
+          <t>Plankó János</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Tiszaroff, Magyar Királyság</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>on duty</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N188">
-        <v>1945</v>
+        <v>1944</v>
       </c>
       <c r="O188">
-        <v>1967</v>
+        <v>1962</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=515</t>
+          <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1959</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Kékessy Imre István SJ, dr</t>
+          <t>Stefurovszky Gyula</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános, oldallagosan ellátja: Brownsville és Daisytown magyar katolikus közösségeit</t>
         </is>
       </c>
       <c r="N189">
-        <v>1945</v>
-[...2 lines deleted...]
-        <v>1970</v>
+        <v>1944</v>
+      </c>
+      <c r="O189" t="inlineStr">
+        <is>
+          <t>1961 körül</t>
+        </is>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=529</t>
+          <t>/persons_v2/view.php?id=1014</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1959</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>Firenze, Olaszország</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Quaracchi kiadó munkatársa</t>
         </is>
       </c>
       <c r="N190">
         <v>1945</v>
       </c>
       <c r="O190">
-        <v>1972</v>
+        <v>1968</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1959</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Mayer György (SDB)</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Nemesböd, Hungary</t>
-[...4 lines deleted...]
-          <t>Hungary</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>in the Salesian community, and then in the service of the Diocese of Szombathely</t>
+          <t>rendi szolgálatban</t>
         </is>
       </c>
       <c r="N191">
         <v>1945</v>
       </c>
       <c r="O191">
-        <v>1962</v>
+        <v>1977</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=711</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1959</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Olkó Imre</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Immaculate Conception Church, Carnegie, PA, USA</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Immaculate Conception Church</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Szent Antal Egyetem segítő, Lateráni Bazilika szakács, Firenze, Szent Bonaventura Kollégium sekrestyése, Alverna remete</t>
         </is>
       </c>
       <c r="N192">
         <v>1945</v>
       </c>
       <c r="O192">
-        <v>1983</v>
+        <v>1968</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=834</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1959</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Rezek Sándor Román OSB, dr.</t>
+          <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Párizs, France</t>
+          <t>Franciaország</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>Franciaország</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>Pastor of the Hungarian Catholic Mission, and then its director starting in 1964</t>
+          <t>rendi szolgálatban</t>
         </is>
       </c>
       <c r="N193">
         <v>1945</v>
       </c>
       <c r="O193">
-        <v>1965</v>
+        <v>1967</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=931</t>
+          <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1959</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Csáki Benjámin, Dr.</t>
+          <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Abbotsford, BC, Canada</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>pastor (according to the KMVÉ, until 1975)</t>
+          <t>lelkipásztor</t>
         </is>
       </c>
       <c r="N194">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O194">
-        <v>1965</v>
+        <v>1970</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=140</t>
+          <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1959</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Dalos Patrik COr, dr.</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>oratóriánus (Congregatio Oratorii)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>Secretary of the Pontifical Council for the Laity</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N195">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O195">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=175</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1959</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Gajdos Albert, Msgr.</t>
+          <t>Mayer György (SDB)</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Nemesböd, Magyarország</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>parish priest; dean of the district since 1972</t>
+          <t>szalézi közösségben, majd a szombathelyi egyházmegye szolgálatában</t>
         </is>
       </c>
       <c r="N196">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O196">
-        <v>1973</v>
+        <v>1962</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=302</t>
+          <t>/persons_v2/view.php?id=711</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1959</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Olkó Imre</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Párizs, France</t>
+          <t>Immaculate Conception Church, Carnegie, PA, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>Immaculate Conception Church</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N197">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O197">
-        <v>1960</v>
+        <v>1983</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=834</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1959</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Vác, Hungary</t>
+          <t>Párizs, Franciaország</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Franciaország</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>retired (according to Diós: Nagymaros)</t>
+          <t>A Magyar Katolikus Misszió lelkésze, majd 1964-től igazgató</t>
         </is>
       </c>
       <c r="N198">
-        <v>1946</v>
+        <v>1945</v>
       </c>
       <c r="O198">
-        <v>1974</v>
+        <v>1965</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1959</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Regina, SK, Canada</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Esterhazy, SK, Canada</t>
+          <t>Abbotsford, BC, Kanada</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>parish priest, currently serving in: Kaposvár, Slovakia, Canada</t>
+          <t>lelkész, (a KMVÉ szerint 1975-ig)</t>
         </is>
       </c>
       <c r="N199">
         <v>1946</v>
       </c>
       <c r="O199">
-        <v>1961</v>
+        <v>1965</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1959</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Dalos Patrik COr, dr.</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>oratóriánus (Congregatio Oratorii)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Bloomfield Hill, MI, USA</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>confessor to the nuns</t>
+          <t>Világiak Pápai Tanácsának titkára</t>
         </is>
       </c>
       <c r="N200">
         <v>1946</v>
       </c>
       <c r="O200">
-        <v>1961</v>
+        <v>1975</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=175</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1959</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Novák Rajmond István</t>
+          <t>Gajdos Albert, Msgr.</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J201" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus, 1972-től kerületi esperes</t>
         </is>
       </c>
       <c r="N201">
         <v>1946</v>
       </c>
       <c r="O201">
-        <v>1962</v>
+        <v>1973</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=825</t>
+          <t>/persons_v2/view.php?id=302</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1959</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>Párizs, Franciaország</t>
+        </is>
+      </c>
+      <c r="I202" t="inlineStr">
+        <is>
+          <t>Franciaország</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>his places of service cannot be identified</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N202">
         <v>1946</v>
       </c>
       <c r="O202">
-        <v>1965</v>
+        <v>1960</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1959</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Vác, Magyarország</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>parish priest, Hungarian and Spanish pastor</t>
+          <t>nyugállományban (Diós szerint: Nagymaros)</t>
         </is>
       </c>
       <c r="N203">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O203">
-        <v>1966</v>
+        <v>1974</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1959</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Dobó István</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Parish, South Bend, IN, USA</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Parish</t>
+          <t>Esterhazy, SK, Kanada</t>
+        </is>
+      </c>
+      <c r="I204" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános, közben ellátja: Kaposvar, SK, Kanada</t>
         </is>
       </c>
       <c r="N204">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O204">
         <v>1961</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=205</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1959</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Newton Falls, OH, USA</t>
+          <t>Bloomfield Hill, MI, USA</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>apácák gyóntatója</t>
         </is>
       </c>
       <c r="N205">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O205">
-        <v>1964</v>
+        <v>1961</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1959</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Novák Rajmond István</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J206" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>in various roles: caretaker in Belo Horizonte, assistant pastor in Rio de Janeiro, assistant pastor and later parish priest in Volta Redonda, and parish priest in Tres Rios</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N206">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O206">
-        <v>1977</v>
+        <v>1962</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=825</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1959</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
-[...9 lines deleted...]
-          <t>Austria</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>Studies in the Divine Word Missionaries</t>
+          <t>szolgálati helyei nem beazonosíthatóak</t>
         </is>
       </c>
       <c r="N207">
-        <v>1947</v>
+        <v>1946</v>
       </c>
       <c r="O207">
-        <v>1962</v>
+        <v>1965</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1959</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J208" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>Professor at the Jesuit University and at John Carroll University; professor emeritus following his retirement</t>
+          <t>plébános, magyar és spanyol lelkész</t>
         </is>
       </c>
       <c r="N208">
         <v>1947</v>
       </c>
       <c r="O208">
-        <v>1989</v>
+        <v>1966</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1959</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Dobó István</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
-[...4 lines deleted...]
-          <t>Brazília</t>
+          <t>Our Lady of Hungary Parish, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="J209" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Parish</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>From 1948 to 1962, he was a high school teacher and an editor at Magyar Hírlap; from 1957 to 1962, he held the rank of magister; and from 1963 to 1977, he served as senior pastor of the Hungarian community</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N209">
         <v>1947</v>
       </c>
       <c r="O209">
-        <v>1977</v>
+        <v>1961</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=205</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1959</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Kotyuk J. István</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Meadville, PA, USA</t>
+          <t>Newton Falls, OH, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K210" t="inlineStr">
+        <is>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N210">
         <v>1947</v>
       </c>
       <c r="O210">
         <v>1964</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=575</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1959</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Our Lady of Spring Bank Abbey, Spring Bank, WI, USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Our Lady of Spring Bank Abbey</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>abbot, and then, starting in 1963, abbot</t>
+          <t>több feladatkörben: Belo Horizonte házgondnok, Rio de Janiero segédlelkész, Volta Redonda segédlelkész, majd plébános, Tres Rios plébános</t>
         </is>
       </c>
       <c r="N211">
         <v>1947</v>
       </c>
       <c r="O211">
-        <v>1971</v>
+        <v>1977</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1959</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Moca, Dominikai Köztársaság</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>missionary, scout leader</t>
+          <t>tanulmányok a verbita rendben</t>
         </is>
       </c>
       <c r="N212">
         <v>1947</v>
       </c>
       <c r="O212">
-        <v>1999</v>
+        <v>1962</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1959</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>missionary and high school principal</t>
+          <t>egyetemi tanár a jezsuita egyetemen, valamint a John Caroll University-n, nyugdíjazása után professor emeritus</t>
         </is>
       </c>
       <c r="N213">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="O213">
-        <v>1968</v>
+        <v>1989</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1959</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Dlusztus János SDB</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I214" t="inlineStr">
+        <is>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>1948–1962 között gimnáziumi tanár, valamint a Magyar Hírlap szerkesztője, 1957–1962 között magiszter, 1963 – 1977 között a magyar kolónia főlelkésze</t>
         </is>
       </c>
       <c r="N214">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="O214">
-        <v>1960</v>
+        <v>1977</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=204</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1959</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Kotyuk J. István</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Meadville, PA, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J215" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N215">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="O215">
-        <v>1976</v>
+        <v>1964</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=575</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1959</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Johnstown, NY, USA</t>
+          <t>Our Lady of Spring Bank Abbey, Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J216" t="inlineStr">
+        <is>
+          <t>Our Lady of Spring Bank Abbey</t>
+        </is>
+      </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>perjel, majd 1963-tól apát</t>
         </is>
       </c>
       <c r="N216">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="O216">
-        <v>1976</v>
+        <v>1971</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1959</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Pottstown, PA, USA</t>
+          <t>Moca, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius, cserkészvezető</t>
         </is>
       </c>
       <c r="N217">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="O217">
-        <v>1976</v>
+        <v>1999</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1959</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>South Hills, PA, USA</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius és középiskolai igazgató</t>
         </is>
       </c>
       <c r="N218">
         <v>1948</v>
       </c>
       <c r="O218">
-        <v>1976</v>
+        <v>1968</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1959</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Frankó Ede</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Struthers, OH, USA</t>
-[...9 lines deleted...]
-          <t>Szent Miklós templom</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>on sick leave or serving as an assistant pastor</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N219">
         <v>1948</v>
       </c>
       <c r="O219">
-        <v>1967</v>
+        <v>1960</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=287</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1959</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Gáspár Márton</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canada</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J220" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N220">
         <v>1948</v>
       </c>
       <c r="O220">
-        <v>1982</v>
+        <v>1976</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=313</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1959</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Hegyi József Péter OFM</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Johnstown, NY, USA</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>parish priest who built the church</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N221">
         <v>1948</v>
       </c>
       <c r="O221">
-        <v>1961</v>
+        <v>1976</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=377</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1959</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+          <t>Pottstown, PA, USA</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J222" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N222">
         <v>1948</v>
       </c>
       <c r="O222">
-        <v>1964</v>
+        <v>1976</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1959</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
+          <t>South Hills, PA, USA</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J223" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>parish priest, Hungarian pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N223">
         <v>1948</v>
       </c>
       <c r="O223">
-        <v>1962</v>
+        <v>1976</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1959</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Kubovics Tibor Egid [Egyed] OSB</t>
+          <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Pannonhalma</t>
+          <t>Szent Miklós templom, Struthers, OH, USA</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>building maintenance handyman, hairdresser, as a secret lay brother</t>
+          <t>betegállományban, illetve segédlelkész</t>
         </is>
       </c>
       <c r="N224">
         <v>1948</v>
       </c>
       <c r="O224">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=619</t>
+          <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1959</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Vibora, Kuba</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>on duty</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N225">
         <v>1948</v>
       </c>
       <c r="O225">
-        <v>2007</v>
+        <v>1982</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1959</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Hegyi József Péter OFM</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>St. Mary of the Lake Church, Lake Maxinkuckee, IN, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J226" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>founding pastor</t>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N226">
         <v>1948</v>
       </c>
       <c r="O226">
-        <v>1978</v>
+        <v>1961</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1959</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Hungary</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J227" t="inlineStr">
         <is>
-          <t>Margit körút</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>pastor, vicar</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N227">
         <v>1948</v>
       </c>
       <c r="O227">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1959</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Merész Ferenc Gáspár (O.Cist)</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Szárazrét, Székesfehérvár, Hungary</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>Szárazrét</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>Assistant pastor (1948–1950), then parish priest; in the meantime, he was interned in Előszállás in 1950</t>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N228">
         <v>1948</v>
       </c>
       <c r="O228">
-        <v>1986</v>
+        <v>1962</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=733</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1959</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Mészáros Lipót OFM</t>
+          <t>Kubovics Tibor Egid [Egyed] OSB</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Pannonhalma</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>házgondnoksági mindenes, fodrász, mint titkos laikus testvér</t>
         </is>
       </c>
       <c r="N229">
         <v>1948</v>
       </c>
       <c r="O229">
-        <v>1973</v>
+        <v>1969</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=740</t>
+          <t>/persons_v2/view.php?id=619</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1959</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Rio Negro, Brazília</t>
+          <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>coadjutor – auxiliary bishop, Bishop of Podalia</t>
+          <t>rendi szolgálatban</t>
         </is>
       </c>
       <c r="N230">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="O230">
-        <v>1961</v>
+        <v>2007</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1959</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Dunay Antal, Dr.</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Northampton, PA, USA</t>
+          <t>St. Mary of the Lake Church, Lake Maxinkuckee, IN, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J231" t="inlineStr">
+        <is>
+          <t>St. Mary of the Lake Church</t>
+        </is>
+      </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>alapító plébános</t>
         </is>
       </c>
       <c r="N231">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="O231">
-        <v>1963</v>
+        <v>1978</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=221</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1959</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Margit körút, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>General Assistant; also building manager from 1954 to 1972</t>
+          <t>lelkész, vikárius</t>
         </is>
       </c>
       <c r="N232">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="O232">
-        <v>1972</v>
+        <v>1963</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1959</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Szárazrét, Székesfehérvár, Magyarország</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Szárazrét</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>community leader; parish priest from 1953 to 1968; high school principal from 1951 to 1958; religion teacher from 1958 to 1982; organizer of family and youth retreats since 1967</t>
+          <t>segédlelkész (1948-1950), majd plébános, közben 1950-ben internálva Előszállásra</t>
         </is>
       </c>
       <c r="N233">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="O233">
-        <v>1999</v>
+        <v>1986</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1959</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Mészáros Lipót OFM</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>San Diego, CA, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY</t>
+        </is>
+      </c>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N234">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="O234">
-        <v>1967</v>
+        <v>1973</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=740</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1959</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Rio Negro, Brazília</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest from 1965</t>
+          <t>koadjuktor – segédpüspök, Podalia c. püspöke</t>
         </is>
       </c>
       <c r="N235">
         <v>1949</v>
       </c>
       <c r="O235">
-        <v>1983</v>
+        <v>1961</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1959</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>assistant pastor, then caretaker and farm manager from 1951 to 1968, and director of Social Institutions from 1968 to 1969</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N236">
         <v>1949</v>
       </c>
       <c r="O236">
-        <v>1969</v>
+        <v>1963</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1959</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Moullion Kálmán, Msgr.</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canada</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>the organizer of German-language pastoral care</t>
+          <t>generális asszisztens, közben 1954 – 1972 között házgondnok</t>
         </is>
       </c>
       <c r="N237">
         <v>1949</v>
       </c>
       <c r="O237">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=778</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1959</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Nyeste János, Dr.</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Leechburg, PA, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+        </is>
+      </c>
+      <c r="K238" t="inlineStr">
+        <is>
+          <t>a közösség elöljárója, 1953-1968 perjele, 1951–1958 között gimnáziumi igazgató, 1958–1982 között hittanár, 1967–től a családi és ifjúsági lelkinapok szervezője</t>
         </is>
       </c>
       <c r="N238">
         <v>1949</v>
       </c>
       <c r="O238">
-        <v>1961</v>
+        <v>1999</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=826</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1959</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Papp György, Msgr., dr</t>
+          <t>Koloszár István</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Szent Mihály templom, Hamilton, ON, Canada</t>
+          <t>San Diego, CA, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Mihály templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébánoshelyettes</t>
         </is>
       </c>
       <c r="N239">
         <v>1949</v>
       </c>
       <c r="O239">
-        <v>1975</v>
+        <v>1967</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=851</t>
+          <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1959</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Rokonai József</t>
+          <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J240" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>missionary, parish organizer in the Diocese of Yokohama</t>
+          <t>segédlelkész, majd 1965-től plébános</t>
         </is>
       </c>
       <c r="N240">
         <v>1949</v>
       </c>
       <c r="O240">
-        <v>1969</v>
+        <v>1983</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=940</t>
+          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1959</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Sarlós Károly Engelbert OSB, Dr.</t>
+          <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
-      <c r="J241" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>monk</t>
+          <t>kisegítő lelkész, majd 1951–1968 házgondnok és gazdaságivezető, 1968–1969 között a Szociális Intézmények vezetője</t>
         </is>
       </c>
       <c r="N241">
         <v>1949</v>
       </c>
       <c r="O241">
-        <v>1986</v>
+        <v>1969</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=960</t>
+          <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1959</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Moullion Kálmán, Msgr.</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>a német nyelvű pasztoráció megszervezője</t>
         </is>
       </c>
       <c r="N242">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="O242">
-        <v>1974</v>
+        <v>1971</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=778</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1959</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Nyeste János, Dr.</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Lima, Peru</t>
+          <t>Leechburg, PA, USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Peru</t>
-[...4 lines deleted...]
-          <t>Hungarian pastor</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N243">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="O243">
-        <v>1964</v>
+        <v>1961</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=826</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1959</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>St. Mary’s University, Halifax, NS, Canada</t>
+          <t>Szent Mihály templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>St. Mary’s University</t>
+          <t>Szent Mihály templom</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>art history teacher; by 1957, he was listed as a priest.</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N244">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="O244">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1959</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Dénes János Gergely COr, dr.</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Bogota, Kolumbia</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>pastor of the Hungarian community; from 1956 to 1957, pastor in Rome, Italy, tasked with caring for and coordinating Hungarian refugees on behalf of the Italian Red Cross</t>
+          <t>misszionárius, plébániaszervező a Jokohamai egyházmegyében</t>
         </is>
       </c>
       <c r="N245">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="O245">
-        <v>1961</v>
+        <v>1969</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=197</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1959</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Vaskút, Hungary</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J246" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>cantor</t>
+          <t>szerzetes</t>
         </is>
       </c>
       <c r="N246">
-        <v>1950</v>
+        <v>1949</v>
       </c>
       <c r="O246">
-        <v>1964</v>
+        <v>1986</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1959</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Horváth Ferenc SVD</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Cordoba, Argentína</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J247" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N247">
         <v>1950</v>
       </c>
       <c r="O247">
-        <v>2001</v>
+        <v>1974</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=422</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1959</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Laval University, Québec, QC, Canada</t>
+          <t>Lima, Peru</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Laval University</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>Ethics teacher; from 1956 to 1957, he taught metaphysics and the history of philosophy at Ursuline’s College in Quebec; Hungarian pastor</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N248">
         <v>1950</v>
       </c>
       <c r="O248">
-        <v>1969</v>
+        <v>1964</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1959</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>St. Mary’s University, Halifax, NS, Kanada</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>St. Mary’s University</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>művészettörténet tanár, 1957-ben már papként jelzik.</t>
         </is>
       </c>
       <c r="N249">
         <v>1950</v>
       </c>
       <c r="O249">
-        <v>1964</v>
+        <v>1967</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1959</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Dénes János Gergely COr, dr.</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Oros, Hungary</t>
+          <t>Bogota, Kolumbia</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Kolumbia</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>retired, serving as an assistant pastor at his brother’s parish</t>
+          <t>a magyar kolónia lelkipásztora, közben 1956-1957 Róma, Olaszország, a magyar menekültek gondozásával és koordinálásával megbízott lelkipásztor, az Olasz Vöröskereszt nevében</t>
         </is>
       </c>
       <c r="N250">
         <v>1950</v>
       </c>
       <c r="O250">
-        <v>1969</v>
+        <v>1961</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=197</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1959</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
+          <t>Vaskút, Magyarország</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>kántor</t>
         </is>
       </c>
       <c r="N251">
         <v>1950</v>
       </c>
       <c r="O251">
-        <v>1974</v>
+        <v>1964</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1959</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Oroskovits Jenő Lajos</t>
+          <t>Horváth Ferenc SVD</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canada</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>St. Theresa templom, West St. Paul, MB, Canada</t>
+          <t>Cordoba, Argentína</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>St. Theresa templom</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N252">
         <v>1950</v>
       </c>
       <c r="O252">
-        <v>1962</v>
+        <v>2001</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=837</t>
+          <t>/persons_v2/view.php?id=422</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1959</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Laval University, Québec, QC, Kanada</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J253" t="inlineStr">
+        <is>
+          <t>Laval University</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>in prison, then in a civilian job outside the prison system</t>
+          <t>etika tanár, közben 1956-1957 – a quebeci Ursuline's College-ban metafizika és filozófiatörténet tanár, magyar lelkész</t>
         </is>
       </c>
       <c r="N253">
         <v>1950</v>
       </c>
       <c r="O253">
-        <v>1964</v>
+        <v>1969</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1959</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Poór Albert Pál</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom, South River, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J254" t="inlineStr">
         <is>
-          <t>Szent István első vértanú templom</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N254">
         <v>1950</v>
       </c>
       <c r="O254">
-        <v>1987</v>
+        <v>1964</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=891</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1959</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Punykó Sándor</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Oros, Magyarország</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>nyugállományban, kisegítő lelkész testvére parókiáján</t>
         </is>
       </c>
       <c r="N255">
         <v>1950</v>
       </c>
       <c r="O255">
-        <v>1962</v>
+        <v>1969</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=903</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1959</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Piarista rendház, Derby, NY, USA</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J256" t="inlineStr">
         <is>
-          <t>Piarista rendház</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>house superior, parish priest, delegate</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N256">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="O256">
-        <v>1960</v>
+        <v>1974</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1959</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Oroskovits Jenő Lajos</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Ménfőcsanak, Győr, Hungary</t>
+          <t>St. Theresa templom, West St. Paul, MB, Kanada</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J257" t="inlineStr">
         <is>
-          <t>Ménfőcsanak</t>
+          <t>St. Theresa templom</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>elementary school teacher, teaches Russian (in addition to his church duties), while secretly serving as a tutor to the order’s students</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N257">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="O257">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=837</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1959</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Grand Ledge, MI, USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K258" t="inlineStr">
+        <is>
+          <t>börtönben, majd kereten kívül civil foglalkozásban</t>
         </is>
       </c>
       <c r="N258">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="O258">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1959</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>parish priest, school founder</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N259">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="O259">
-        <v>1960</v>
+        <v>1987</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1959</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Jó Pásztor templomigazgatóság, Budapest, Hungary</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>Jó Pásztor templomigazgatóság</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>assistant pastor, then church administrator from 1954 to 1962</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N260">
-        <v>1951</v>
+        <v>1950</v>
       </c>
       <c r="O260">
         <v>1962</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1959</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Hajtás Ferenc</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>New Orleans, LA, USA</t>
+          <t>Piarista rendház, Derby, NY, USA</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>Piarista rendház</t>
+        </is>
+      </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>Limai Szent Rózsa, Szent Cecília és a Rózsafüzér Boldogasszonya - segédlelkész</t>
+          <t>házfőnök, plébános, delegátus</t>
         </is>
       </c>
       <c r="N261">
         <v>1951</v>
       </c>
       <c r="O261">
         <v>1960</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=363</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1959</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Mattasovszky János</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Solon, OH, USA</t>
+          <t>Ménfőcsanak, Győr, Magyarország</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J262" t="inlineStr">
+        <is>
+          <t>Ménfőcsanak</t>
+        </is>
+      </c>
+      <c r="K262" t="inlineStr">
+        <is>
+          <t>általános iskolai tanár, oroszt oktat (egyházi szolgálaton kívül), közben titokban a rendi növendékek tanára</t>
         </is>
       </c>
       <c r="N262">
         <v>1951</v>
       </c>
       <c r="O262">
-        <v>1966</v>
+        <v>1965</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=709</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1959</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Nagy Ágoston CM</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>St. Vincent's Seminary, Philadelphia, PA, USA</t>
+          <t>Grand Ledge, MI, USA</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>seminar instructor</t>
         </is>
       </c>
       <c r="N263">
         <v>1951</v>
       </c>
       <c r="O263">
-        <v>1960</v>
+        <v>1968</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=784</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1959</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J264" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>Editor and announcer of Vatican Radio’s Hungarian-language program</t>
+          <t>plébános, iskolaépítő</t>
         </is>
       </c>
       <c r="N264">
         <v>1951</v>
       </c>
       <c r="O264">
-        <v>1972</v>
+        <v>1960</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1959</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Palmer Lajos SJ</t>
+          <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Jó Pásztor templomigazgatóság, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>Jó Pásztor templomigazgatóság</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>pastor to a diaspora congregation</t>
+          <t>kisegítő lelkész, majd 1954 – 1962 között templomigazgató</t>
         </is>
       </c>
       <c r="N265">
         <v>1951</v>
       </c>
       <c r="O265">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=849</t>
+          <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1959</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
+          <t>New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J266" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>parish priest, retired since 1983</t>
+          <t>Limai Szent Rózsa, Szent Cecília és a Rózsafüzér Boldogasszonya - segédlelkész</t>
         </is>
       </c>
       <c r="N266">
         <v>1951</v>
       </c>
       <c r="O266">
-        <v>1993</v>
+        <v>1960</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1959</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Ádám József</t>
+          <t>Mattasovszky János</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>St. Stephen's Hungarian Chapel, Joilet, IL, USA</t>
+          <t>Solon, OH, USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>parish priest, and chaplain to the fire department and police</t>
         </is>
       </c>
       <c r="N267">
         <v>1951</v>
       </c>
       <c r="O267">
-        <v>1977</v>
+        <v>1966</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=22</t>
+          <t>/persons_v2/view.php?id=709</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1959</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Hungary</t>
+          <t>St. Vincent's Seminary, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J268" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
+          <t>St. Vincent's Seminary</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>Professor at the College of Theology; served as rector from 1952 to 1984 and as director of the bishop’s office from 1975 to 1980</t>
+          <t>szemináriumi tanár</t>
         </is>
       </c>
       <c r="N268">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="O268">
-        <v>1987</v>
+        <v>1960</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1959</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Bali Béla (SDB)</t>
+          <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Szent Anna Plébánia, Tiszadada, Hungary</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>Szent Anna Plébánia</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>A Vatikáni Rádió magyar adásának szerkesztője és bemondója</t>
         </is>
       </c>
       <c r="N269">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="O269">
-        <v>1973</v>
+        <v>1972</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=35</t>
+          <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1959</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Bognár József, Msgr.</t>
+          <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>parish pastor; in 1958, associate pastor in New York, NY, and founding pastor in Bedford, OH</t>
+          <t>szórványlelkész</t>
         </is>
       </c>
       <c r="N270">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="O270">
-        <v>1977</v>
+        <v>1965</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=97</t>
+          <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1959</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J271" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>theology professor</t>
+          <t>plébános, 1983-tól nyugállományban</t>
         </is>
       </c>
       <c r="N271">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="O271">
-        <v>1962</v>
+        <v>1993</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1959</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Búza János</t>
+          <t>Spaits György</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Philadephia, PA, USA</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+        </is>
+      </c>
+      <c r="I272" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I272" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J272" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K272" t="inlineStr">
         <is>
-          <t>Field Chaplain, United States Army (USAR), 37th Infantry Division, National Guard (NG)</t>
+          <t>segédlelkész, közben oldallagosan McAdoo, PA, USA</t>
         </is>
       </c>
       <c r="N272">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="O272">
-        <v>1969</v>
+        <v>1965</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=119</t>
+          <t>/persons_v2/view.php?id=1012</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1959</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Ádám József</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
+          <t>St. Stephen's Hungarian Chapel, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>St. Stephen's Hungarian Chapel</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános, közben tűzoltósági és rendőrségi lelkész</t>
         </is>
       </c>
       <c r="N273">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="O273">
-        <v>1961</v>
+        <v>1977</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=22</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1959</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Deésy István Ipoly OFM</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Magyarország</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J274" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>a hittudományi főiskola tanára, közben 1952 – 1984 között rektor, 1975 – 1980 püspöki irodaigazgató</t>
         </is>
       </c>
       <c r="N274">
         <v>1952</v>
       </c>
       <c r="O274">
-        <v>1961</v>
+        <v>1987</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=184</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1959</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Gerencsér Pál István Sch.P, dr.</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Derby, NY, USA</t>
+          <t>Szent Anna Plébánia, Tiszadada, Magyarország</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J275" t="inlineStr">
+        <is>
+          <t>Szent Anna Plébánia</t>
+        </is>
+      </c>
+      <c r="K275" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N275">
         <v>1952</v>
       </c>
       <c r="O275">
-        <v>1960</v>
+        <v>1973</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=320</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1959</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Bognár József, Msgr.</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>professor, then head of the Department of Medieval Studies and director of the Institute of Medieval Studies from 1953 to 1974; he continued to teach until his death, serving as a visiting professor at Harvard University from 1963 to 1964</t>
+          <t>parókus, közben 1958-ban New York. NY helyettes lelkész, valamint a Bedford, OH alapító lelkésze</t>
         </is>
       </c>
       <c r="N276">
         <v>1952</v>
       </c>
       <c r="O276">
-        <v>2005</v>
+        <v>1977</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=97</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1959</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Hofstetter Károly S.M.</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Mária Társasága (Societas Mariae)</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>University of Dayton, Dayton, OH, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>University of Dayton</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>teológiai tanár</t>
         </is>
       </c>
       <c r="N277">
         <v>1952</v>
       </c>
       <c r="O277">
-        <v>1973</v>
+        <v>1962</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=406</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1959</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Holocsi Árpád Ferenc Félix OFM</t>
+          <t>Búza János</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>missionary, fundraiser</t>
+          <t>Az Egyesült Államok Hadseregének tábori lelkésze (USAR), 37. gyaloghadosztály, Nemzeti Gárda (ONG)</t>
         </is>
       </c>
       <c r="N278">
         <v>1952</v>
       </c>
       <c r="O278">
-        <v>1977</v>
+        <v>1969</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=409</t>
+          <t>/persons_v2/view.php?id=119</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1959</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Héjja Gyula SJ, dr.</t>
+          <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>at the central office, coordinator of the Marian Congregations</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N279">
         <v>1952</v>
       </c>
       <c r="O279">
-        <v>1966</v>
+        <v>1961</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=391</t>
+          <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1959</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J280" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>high school teacher; high school principal from 1974; deputy headmaster from 1981</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N280">
         <v>1952</v>
       </c>
       <c r="O280">
-        <v>2016</v>
+        <v>1961</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1959</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Star of the Sea Church, San Francisco, CA, USA</t>
+          <t>Derby, NY, USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>assistant pastor, Hungarian pastor</t>
         </is>
       </c>
       <c r="N281">
         <v>1952</v>
       </c>
       <c r="O281">
-        <v>1969</v>
+        <v>1960</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1959</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Kléner Imre László</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Kirchberg am Wechsel, Austria</t>
+          <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>He served as an assistant pastor and parish priest in several places</t>
+          <t>professzor, majd 1953-1974 között a Középkori Műveltség Tanszék vezetője és a Középkori Intézet igazgatója, később haláláig tanít, közben 1963 – 1964 között a Harvard Egyetem vendégprofesszora</t>
         </is>
       </c>
       <c r="N282">
         <v>1952</v>
       </c>
       <c r="O282">
-        <v>1972</v>
+        <v>2005</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=554</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1959</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Hofstetter Károly S.M.</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Mária Társasága (Societas Mariae)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>University of London, London, United Kingdom</t>
+          <t>University of Dayton, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>United Kingdom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>University of London</t>
+          <t>University of Dayton</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>teacher, cancer researcher, cytogeneticist</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N283">
         <v>1952</v>
       </c>
       <c r="O283">
-        <v>1969</v>
+        <v>1973</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=406</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1959</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Kövecses Géza SJ</t>
+          <t>Holocsi Árpád Ferenc Félix OFM</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>spiritual director, teacher</t>
+          <t>misszionárius, adománygyűjtő</t>
         </is>
       </c>
       <c r="N284">
         <v>1952</v>
       </c>
       <c r="O284">
-        <v>1967</v>
+        <v>1977</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=604</t>
+          <t>/persons_v2/view.php?id=409</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1959</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Akron, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
+        </is>
+      </c>
+      <c r="K285" t="inlineStr">
+        <is>
+          <t>központi szolgálaton, a Mária Kongregációk koordinátora</t>
         </is>
       </c>
       <c r="N285">
         <v>1952</v>
       </c>
       <c r="O285">
-        <v>1965</v>
+        <v>1966</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1959</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Molnár István</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Calgary, AB, Canada</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Oyen, AB, Canada</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>gimnáziumi tanár, 1974–től gimnáziumi igazgató, 1981–től alperjel</t>
         </is>
       </c>
       <c r="N286">
         <v>1952</v>
       </c>
       <c r="O286">
-        <v>1962</v>
+        <v>2016</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=762</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1959</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, USA</t>
+          <t>Star of the Sea Church, San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J287" t="inlineStr">
         <is>
-          <t>SS. Cyril and Methodius Seminary</t>
+          <t>Star of the Sea Church</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>chancellor</t>
+          <t>segédlelkész, magyar lelkész</t>
         </is>
       </c>
       <c r="N287">
         <v>1952</v>
       </c>
       <c r="O287">
-        <v>1983</v>
+        <v>1969</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1959</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Pontyos Vendel</t>
+          <t>Kléner Imre László</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Isla Huar, Chile</t>
+          <t>Kirchberg am Wechsel, Ausztria</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>több helyen szolgált segédlelkészként és plébánosként</t>
         </is>
       </c>
       <c r="N288">
         <v>1952</v>
       </c>
       <c r="O288">
         <v>1972</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=890</t>
+          <t>/persons_v2/view.php?id=554</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1959</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Romsa Viktor</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
+          <t>University of London, London, Egyesült Királyság</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Egyesült Királyság</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
+          <t>University of London</t>
+        </is>
+      </c>
+      <c r="K289" t="inlineStr">
+        <is>
+          <t>tanár, rákkutató, citogenetikus</t>
         </is>
       </c>
       <c r="N289">
         <v>1952</v>
       </c>
       <c r="O289">
-        <v>1962</v>
+        <v>1969</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=941</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1959</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Roskovics Konstantin</t>
+          <t>Kövecses Géza SJ</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkivezető, tanár</t>
         </is>
       </c>
       <c r="N290">
         <v>1952</v>
       </c>
       <c r="O290">
-        <v>1971</v>
+        <v>1967</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=945</t>
+          <t>/persons_v2/view.php?id=604</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1959</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Seregély Zoltán Sándor</t>
+          <t>Magyar József</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>Akron, OH, USA</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>parish priest</t>
         </is>
       </c>
       <c r="N291">
         <v>1952</v>
       </c>
       <c r="O291">
-        <v>1971</v>
+        <v>1965</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=982</t>
+          <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1959</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Molnár István</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Hospital Notre Dame, Montréal, QC, Canada</t>
+          <t>Oyen, AB, Kanada</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Hospital Notre Dame</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>hospital chaplain</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N292">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O292">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=762</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1959</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Bartók Alajos Károly, Msgr.</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>St. Augustine és Orlando, FL, USA</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Bishop Moore High School, Orlando, FL, USA</t>
+          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, USA</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>Bishop Moore High School</t>
+          <t>SS. Cyril and Methodius Seminary</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>director</t>
+          <t>rektor</t>
         </is>
       </c>
       <c r="N293">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O293">
-        <v>1960</v>
+        <v>1983</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=53</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1959</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Pontyos Vendel</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Isla Huar, Chile</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>Brother, whose primary place of service was Dewitt, MI, USA.</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N294">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O294">
-        <v>1989</v>
+        <v>1972</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=890</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1959</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Borbély Honor OFM</t>
+          <t>Romsa Viktor</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>Venezuela</t>
-[...4 lines deleted...]
-          <t>Hungarian pastor</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="N295">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O295">
-        <v>1981</v>
+        <v>1962</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=106</t>
+          <t>/persons_v2/view.php?id=941</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1959</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Demetzky Sándor</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J296" t="inlineStr">
-[...1 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+      <c r="K296" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N296">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O296">
-        <v>1962</v>
+        <v>1971</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=187</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1959</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Seregély Zoltán Sándor</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, USA</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J297" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>administrator, hospital chaplain, Hungarian pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N297">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O297">
-        <v>1985</v>
+        <v>1971</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=982</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1959</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Divald István Sch.P, dr</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Calasanctius Preparatory School, Buffalo, NY, USA</t>
+          <t>Hospital Notre Dame, Montréal, QC, Kanada</t>
+        </is>
+      </c>
+      <c r="I298" t="inlineStr">
+        <is>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J298" t="inlineStr">
         <is>
-          <t>Calasanctius Preparatory School</t>
+          <t>Hospital Notre Dame</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>chemistry teacher</t>
+          <t>kórházi lelkész</t>
         </is>
       </c>
       <c r="N298">
         <v>1953</v>
       </c>
       <c r="O298">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=203</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1959</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Endrődy László (SJ), Msgr</t>
+          <t>Bartók Alajos Károly, Msgr.</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>St. Augustine és Orlando, FL, USA</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>West Baden Springs, IN, USA</t>
+          <t>Bishop Moore High School, Orlando, FL, USA</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J299" t="inlineStr">
+        <is>
+          <t>Bishop Moore High School</t>
+        </is>
+      </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>teacher, librarian, writer. He worked on the beatification of István Kaszap</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N299">
         <v>1953</v>
       </c>
       <c r="O299">
         <v>1960</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=239</t>
+          <t>/persons_v2/view.php?id=53</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1959</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Rómaifürdői Plébánia, Budapest, Hungary</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>Rómaifürdői Plébánia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>cantor, assistant pastor</t>
+          <t>szerzetestestvér, fő szolgálati helye Dewitt, MI, USA volt.</t>
         </is>
       </c>
       <c r="N300">
         <v>1953</v>
       </c>
       <c r="O300">
-        <v>1963</v>
+        <v>1989</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1959</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>St. Paul, MN, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Venezuela</t>
+        </is>
+      </c>
+      <c r="K301" t="inlineStr">
+        <is>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N301">
         <v>1953</v>
       </c>
       <c r="O301">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1959</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="I302" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I302" t="inlineStr">
-[...6 lines deleted...]
-          <t>his places of service are unknown</t>
+      <c r="J302" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N302">
         <v>1953</v>
       </c>
       <c r="O302">
-        <v>1978</v>
+        <v>1962</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1959</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Gáti László Lajos OSM</t>
+          <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, USA</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J303" t="inlineStr">
+        <is>
+          <t>Szent Teréz és Szent Ferenc templomok</t>
+        </is>
+      </c>
+      <c r="K303" t="inlineStr">
+        <is>
+          <t>adminisztrátor, kórházlelkész, magyar lelkész</t>
         </is>
       </c>
       <c r="N303">
         <v>1953</v>
       </c>
       <c r="O303">
-        <v>1968</v>
+        <v>1985</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=314</t>
+          <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1959</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Horányi Lajos SJ</t>
+          <t>Divald István Sch.P, dr</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
-[...4 lines deleted...]
-          <t>Canada</t>
+          <t>Calasanctius Preparatory School, Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Calasanctius Preparatory School</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>assistant pastor, and from 1958 on, head of the Hungarian mission stations and parishes in Canada</t>
+          <t>kémiatanár</t>
         </is>
       </c>
       <c r="N304">
         <v>1953</v>
       </c>
       <c r="O304">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=416</t>
+          <t>/persons_v2/view.php?id=203</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1959</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Ivánkó P. Edward</t>
+          <t>Endrődy László (SJ), Msgr</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Struthers, OH, USA</t>
+          <t>West Baden Springs, IN, USA</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K305" t="inlineStr">
+        <is>
+          <t>tanár, könyvtáros, író. Kaszap István boldoggá avatásán dolgozott</t>
         </is>
       </c>
       <c r="N305">
         <v>1953</v>
       </c>
       <c r="O305">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=465</t>
+          <t>/persons_v2/view.php?id=239</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1959</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Kassovic Kálmán</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Peoria, IL, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Szent Anna templom, Spring Valley, NY, USA</t>
+          <t>Rómaifürdői Plébánia, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
-          <t>Szent Anna templom</t>
+          <t>Rómaifürdői Plébánia</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>kántor, segédlelkész</t>
         </is>
       </c>
       <c r="N306">
         <v>1953</v>
       </c>
       <c r="O306">
-        <v>1969</v>
+        <v>1963</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=504</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1959</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Canada</t>
+          <t>St. Paul, MN, USA</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Hungarian pastor</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N307">
         <v>1953</v>
       </c>
       <c r="O307">
-        <v>1963</v>
+        <v>1973</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1959</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Kubinyi Gyula, Dr</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>pastor (according to sources: also: USA, Detroit, MI, USA, Nanticoke, PA, USA, Glen Lyon, PA, USA, Sheffield, PA, USA)</t>
+          <t>szolgálati helyei nem ismertek</t>
         </is>
       </c>
       <c r="N308">
         <v>1953</v>
       </c>
       <c r="O308">
-        <v>1973</v>
+        <v>1978</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=617</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1959</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Kákonyi Imre Asztrik OFM, dr</t>
+          <t>Gáti László Lajos OSM</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Esztergom, Hungary</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>theology professor at the order’s theological college</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="N309">
         <v>1953</v>
       </c>
       <c r="O309">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=509</t>
+          <t>/persons_v2/view.php?id=314</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1959</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Horányi Lajos SJ</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Irvington, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J310" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>segédlelkész, majd 1958-tól a kanadai magyar missziós állomások, astációk elöljárója</t>
         </is>
       </c>
       <c r="N310">
         <v>1953</v>
       </c>
       <c r="O310">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=416</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1959</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Ivánkó P. Edward</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Karolina út, Budapest, Hungary</t>
+          <t>Struthers, OH, USA</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...9 lines deleted...]
-          <t>assistant pastor and, at the same time, a research fellow at the National Archives</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N311">
         <v>1953</v>
       </c>
       <c r="O311">
-        <v>1971</v>
+        <v>1964</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=465</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1959</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Kassovic Kálmán</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Peoria, IL, USA</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Esztergom, Hungary</t>
+          <t>Szent Anna templom, Spring Valley, NY, USA</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J312" t="inlineStr">
+        <is>
+          <t>Szent Anna templom</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>prefect</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N312">
         <v>1953</v>
       </c>
       <c r="O312">
-        <v>1960</v>
+        <v>1969</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=504</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1959</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Jézus Szíve templom, Philadelphia, PA, USA</t>
+          <t>Ottawa, ON, Kanada</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Jézus Szíve templom</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>Hungarian pastor, provost’s vicar</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N313">
         <v>1953</v>
       </c>
       <c r="O313">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=916</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1959</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Revák Ferenc, Msgr.</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Limeport, PA, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>a Sacred Heart Sanatorium lelkésze</t>
+          <t>lelkipásztor (források szerint még:  USA, Detroit, MI, USA, Nanticoke, PA, USA, Glen Lyon, PA, USA, Sheffield, PA, USA)</t>
         </is>
       </c>
       <c r="N314">
         <v>1953</v>
       </c>
       <c r="O314">
-        <v>1982</v>
+        <v>1973</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=929</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1959</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Kákonyi Imre Asztrik OFM, dr</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Warren, OH, USA</t>
+          <t>Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>Assistant pastor at St. Joseph’s Church, then at St. Mary’s Church</t>
+          <t>teológiai tanár a rend teológiai főiskoláján</t>
         </is>
       </c>
       <c r="N315">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O315">
-        <v>1968</v>
+        <v>1971</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=509</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1959</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Balázskövi József SDB</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canada</t>
+          <t>Irvington, NJ, USA</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>1954–1957 – Principal. 1957–1960 – Parish priest, 1960–1980 Don Bosco Technical Institute – Academic Supervisor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N316">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O316">
-        <v>1980</v>
+        <v>1967</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=34</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1959</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Egres József Odó O.Cist, Dr.</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Karolina út, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Karolina út</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>He was a high school teacher, and from 1956 onward, he taught German language and literature at the University of Dallas.</t>
+          <t>segédlelkész, közben tudományos kutató az Országos Levéltárban</t>
         </is>
       </c>
       <c r="N317">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O317">
-        <v>1979</v>
+        <v>1971</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=231</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1959</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Hauser József SJ</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>São Leopoldo, Brazília</t>
+          <t>Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>university professor, founder of the Department of Natural History, and chaplain and pilot in the Brazilian Air Force</t>
+          <t>prefektus</t>
         </is>
       </c>
       <c r="N318">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O318">
-        <v>2000</v>
+        <v>1960</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=370</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1959</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Hogya István SCJ</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Jézus Szent Szívének Papjai (Congregatio Sacerdotum a Sacro Corde Iesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Walls, MS, USA</t>
+          <t>Jézus Szíve templom, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J319" t="inlineStr">
+        <is>
+          <t>Jézus Szíve templom</t>
+        </is>
+      </c>
+      <c r="K319" t="inlineStr">
+        <is>
+          <t>magyar lelkész, préposti vikárius</t>
+        </is>
+      </c>
       <c r="N319">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O319">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=407</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1959</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Limeport, PA, USA</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J320" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>a Sacred Heart Sanatorium lelkésze</t>
         </is>
       </c>
       <c r="N320">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O320">
-        <v>1980</v>
+        <v>1982</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1959</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
+          <t>Bakos István</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Emmitsburg, MD, USA</t>
+          <t>Warren, OH, USA</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>Teacher at Mount St. Mary’s Seminary and College, 1954: co-founder of the Piarist house in Washington. From 1957, he served as superior</t>
+          <t>St. Joseph, majd St. Mary templom segédlelkésze</t>
         </is>
       </c>
       <c r="N321">
         <v>1954</v>
       </c>
       <c r="O321">
-        <v>1964</v>
+        <v>1968</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=457</t>
+          <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1959</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>1954-1957 – igazgató. 1957-1960 – plébános, 1960-1980 Don Bosco Technical Institut – tanulmányi felügyelő</t>
         </is>
       </c>
       <c r="N322">
         <v>1954</v>
       </c>
       <c r="O322">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1959</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Jánosi József (SJ), dr</t>
+          <t>Egres József Odó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Friesenheim, NSZK</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J323" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>pastor, university professor</t>
+          <t>gimnáziumi tanár, majd 1956-tól a dallasi egyetemen német nyelvet és irodalmat tanít.</t>
         </is>
       </c>
       <c r="N323">
         <v>1954</v>
       </c>
       <c r="O323">
-        <v>1965</v>
+        <v>1979</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=482</t>
+          <t>/persons_v2/view.php?id=231</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1959</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Hauser József SJ</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Flint, MI, USA</t>
+          <t>São Leopoldo, Brazília</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>egyetemi tanár, a természetrajz fakultás megszervezője, közben a brazil légierő lelkésze, pilóta</t>
         </is>
       </c>
       <c r="N324">
         <v>1954</v>
       </c>
       <c r="O324">
-        <v>1964</v>
+        <v>2000</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=370</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1959</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Kovács Dezső Lajos</t>
+          <t>Hogya István SCJ</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Jézus Szent Szívének Papjai (Congregatio Sacerdotum a Sacro Corde Iesu)</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Walls, MS, USA</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>assistant pastor, Hungarian pastor</t>
         </is>
       </c>
       <c r="N325">
         <v>1954</v>
       </c>
       <c r="O325">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=580</t>
+          <t>/persons_v2/view.php?id=407</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1959</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Kuti Imre CM</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Honduras</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>Honduras</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J326" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N326">
         <v>1954</v>
       </c>
       <c r="O326">
-        <v>1970</v>
+        <v>1980</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=625</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1959</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Kővári Lajos Sch.P.</t>
+          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Derby, NY, USA</t>
+          <t>Emmitsburg, MD, USA</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>a Mount St. Mary szeminárium és kollégium tanára, 1954: a washingtoni piarista rendház társalapítója. közben 1957-től házfőnök</t>
         </is>
       </c>
       <c r="N327">
         <v>1954</v>
       </c>
       <c r="O327">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=603</t>
+          <t>/persons_v2/view.php?id=457</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1959</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Lawrence C. Ferenc</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J328" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N328">
         <v>1954</v>
       </c>
       <c r="O328">
-        <v>1969</v>
+        <v>1981</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=636</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1959</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Potzu, Taiwan</t>
+          <t>Friesenheim, NSZK</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>Taiwan</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>lelkipásztor, egyetemi tanár</t>
         </is>
       </c>
       <c r="N329">
         <v>1954</v>
       </c>
       <c r="O329">
-        <v>1972</v>
+        <v>1965</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1959</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Szent József egyházközség, Forth Worth, TX, USA</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J330" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>adminisztrátor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N330">
         <v>1954</v>
       </c>
       <c r="O330">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=793</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1959</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Nyisztor Zoltán, Msgr., Dr.</t>
+          <t>Kovács Dezső Lajos</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>segédlelkész, magyar lelkész</t>
         </is>
       </c>
       <c r="N331">
         <v>1954</v>
       </c>
       <c r="O331">
         <v>1961</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=829</t>
+          <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1959</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Palkó János SVD</t>
+          <t>Kuti Imre CM</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>Curitiba, Brazília</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>missionary (as well as Assai, Agua do Sul, and Joinville, Brazil)</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N332">
         <v>1954</v>
       </c>
       <c r="O332">
-        <v>1992</v>
+        <v>1970</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=848</t>
+          <t>/persons_v2/view.php?id=625</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1959</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Palotai Mihály Sch.P.</t>
+          <t>Kővári Lajos Sch.P.</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
           <t>Derby, NY, USA</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N333">
         <v>1954</v>
       </c>
       <c r="O333">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=850</t>
+          <t>/persons_v2/view.php?id=603</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1959</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>R. Kiss Imre SDB</t>
+          <t>Lawrence C. Ferenc</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Bow Island, AB, Canada</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>missionary in several places</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N334">
         <v>1954</v>
       </c>
       <c r="O334">
-        <v>1964</v>
+        <v>1969</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=938</t>
+          <t>/persons_v2/view.php?id=636</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1959</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Ruff János SJ, Dr.</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>jezsuita filozófiai intézet, São Leopoldo, Brazília</t>
+          <t>Potzu, Taiwan</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>jezsuita filozófiai intézet</t>
+          <t>Taiwan</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>teacher, librarian (according to the MKL: Porto Alegre, Brazil)</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N335">
         <v>1954</v>
       </c>
       <c r="O335">
-        <v>1964</v>
+        <v>1972</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=950</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1959</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Schwáb András SJ</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Nova Friburgo, Brazília</t>
+          <t>Szent József egyházközség, Forth Worth, TX, USA</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J336" t="inlineStr">
+        <is>
+          <t>Szent József egyházközség</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>philosophy professor at the order’s college</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N336">
         <v>1954</v>
       </c>
       <c r="O336">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=977</t>
+          <t>/persons_v2/view.php?id=793</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1959</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Nyisztor Zoltán, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Reformed</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N337">
         <v>1954</v>
       </c>
       <c r="O337">
-        <v>1975</v>
+        <v>1961</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=829</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1959</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Antal János SDB</t>
+          <t>Palkó János SVD</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Ecuador</t>
+          <t>Curitiba, Brazília</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>Ecuador</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>provincial governor</t>
+          <t>misszonárius (valamint Assai, Agua do Sul és Joinville, Brazília)</t>
         </is>
       </c>
       <c r="N338">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="O338">
-        <v>1965</v>
+        <v>1992</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=13</t>
+          <t>/persons_v2/view.php?id=848</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1959</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Palotai Mihály Sch.P.</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
+          <t>Derby, NY, USA</t>
+        </is>
+      </c>
+      <c r="I339" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I339" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>hospital chaplain</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N339">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="O339">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=850</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1959</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>R. Kiss Imre SDB</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Bow Island, AB, Kanada</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>misszionárius több helyen</t>
         </is>
       </c>
       <c r="N340">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="O340">
-        <v>1966</v>
+        <v>1964</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=938</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1959</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Ruff János SJ, Dr.</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Notre Dame University, Notre Dame, IN, USA</t>
+          <t>jezsuita filozófiai intézet, São Leopoldo, Brazília</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J341" t="inlineStr">
         <is>
-          <t>Notre Dame University</t>
+          <t>jezsuita filozófiai intézet</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>university professor</t>
+          <t>tanár, könyvtáros (az MKL szerint: Porto Alegre, Brazília)</t>
         </is>
       </c>
       <c r="N341">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="O341">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=950</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1959</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Hernády Márton</t>
+          <t>Schwáb András SJ</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Nova Friburgo, Brazília</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>religious education teacher, then parish priest from 1961 to 1994</t>
+          <t>filozófiai tanár a rend főiskoláján</t>
         </is>
       </c>
       <c r="N342">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="O342">
-        <v>1994</v>
+        <v>1963</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=386</t>
+          <t>/persons_v2/view.php?id=977</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1959</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>priest</t>
-[...4 lines deleted...]
-          <t>jezsuita (Societas Jesu)</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Guelph, ON, Canada</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N343">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="O343">
-        <v>1968</v>
+        <v>1975</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1959</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Király István SJ</t>
+          <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Charleroi, Belgium</t>
+          <t>Ecuador</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>Ecuador</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>the chaplain to Hungarian emigrant miners, and at the same time a religion teacher in Leuven and the leader of the Marian Congregation</t>
+          <t>tartományfőnök</t>
         </is>
       </c>
       <c r="N344">
         <v>1955</v>
       </c>
       <c r="O344">
-        <v>1962</v>
+        <v>1965</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=533</t>
+          <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1959</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Koller Ignác</t>
+          <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Szent Simon és Júdás templom, Pittsburgh, PA, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J345" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>church builder, founding pastor</t>
+          <t>kórházlelkész</t>
         </is>
       </c>
       <c r="N345">
         <v>1955</v>
       </c>
       <c r="O345">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=559</t>
+          <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1959</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>Founder of the Our Lady of the Angels Retreat House</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N346">
         <v>1955</v>
       </c>
       <c r="O346">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1959</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Azilo Szeretetház, Porto Alegre, Brazília</t>
+          <t>Notre Dame University, Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J347" t="inlineStr">
         <is>
-          <t>Azilo Szeretetház</t>
+          <t>Notre Dame University</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>egyetemi tanár</t>
         </is>
       </c>
       <c r="N347">
         <v>1955</v>
       </c>
       <c r="O347">
-        <v>1970</v>
+        <v>1961</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1959</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Hernády Márton</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Benedictine High School, Cleveland, OH, USA</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J348" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>teacher, golf team coach, and assistant pastor</t>
+          <t>hittanár, majd 1961 – 1994 között plébános</t>
         </is>
       </c>
       <c r="N348">
         <v>1955</v>
       </c>
       <c r="O348">
-        <v>1985</v>
+        <v>1994</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=386</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1959</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Guelph, ON, Kanada</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>Abbot (1955–1963), then retired (1988)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N349">
         <v>1955</v>
       </c>
       <c r="O349">
-        <v>1988</v>
+        <v>1968</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1959</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Király István SJ</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canada</t>
+          <t>Charleroi, Belgium</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Belgium</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>a magyar emigráns bányászok lelkésze, közben Leuvenben hittanár és a Mária Kongregáció vezetője</t>
         </is>
       </c>
       <c r="N350">
         <v>1955</v>
       </c>
       <c r="O350">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=533</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1959</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Németh Antal SVD</t>
+          <t>Koller Ignác</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin, Granby, QC, Canada</t>
+          <t>Szent Simon és Júdás templom, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J351" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin</t>
+          <t>Szent Simon és Júdás templom</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>teacher, and part-time assistant pastor for the Hungarian and German congregations in Montreal</t>
+          <t>templomépítő, alapító plébános</t>
         </is>
       </c>
       <c r="N351">
         <v>1955</v>
       </c>
       <c r="O351">
-        <v>1989</v>
+        <v>1963</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=808</t>
+          <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1959</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Pintér Sándor, Dr.</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J352" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest from 1956 onward</t>
+          <t>Angyalos Boldogasszony lelkigyakorlatos ház alapítója</t>
         </is>
       </c>
       <c r="N352">
         <v>1955</v>
       </c>
       <c r="O352">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=881</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1959</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Raáb Sándor</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>St. John Vianney Parish, Powhatan Point, OH, USA</t>
+          <t>Azilo Szeretetház, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>St. John Vianney Parish</t>
+          <t>Azilo Szeretetház</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N353">
         <v>1955</v>
       </c>
       <c r="O353">
-        <v>1961</v>
+        <v>1970</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=906</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1959</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Merida, Venezuela</t>
+          <t>Benedictine High School, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J354" t="inlineStr">
+        <is>
+          <t>Benedictine High School</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>English, philosophy, and geology teacher</t>
+          <t>tanár, közben a golfcsapat edzője, közben kisegítő lelkész</t>
         </is>
       </c>
       <c r="N354">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O354">
-        <v>1960</v>
+        <v>1985</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1959</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Búza János</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Szent Rafael templom, Bay Village, OH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
-          <t>Szent Rafael templom</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>perjel (1955-1963), apát (1963-1988), majd nyugállományban )1988)</t>
         </is>
       </c>
       <c r="N355">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O355">
-        <v>1961</v>
+        <v>1988</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=119</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1959</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Saint Louis University, St. Louis, MO, USA</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Saint Louis University</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>college student</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N356">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O356">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1959</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Németh Antal SVD</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Inisfada, NY, USA</t>
+          <t>Séminaire du Verbe Divin, Granby, QC, Kanada</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J357" t="inlineStr">
+        <is>
+          <t>Séminaire du Verbe Divin</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>according to another source: Manhasset, NY</t>
+          <t>tanár, közben magyar és német kisegítő lelkész Montréalban</t>
         </is>
       </c>
       <c r="N357">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O357">
-        <v>1965</v>
+        <v>1989</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=808</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1959</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Demén László Dózsa O.Cist, dr</t>
+          <t>Pintér Sándor, Dr.</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J358" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>university professor</t>
+          <t>segédlelkész, majd 1956-tól plébános</t>
         </is>
       </c>
       <c r="N358">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O358">
-        <v>1966</v>
+        <v>1960</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=188</t>
+          <t>/persons_v2/view.php?id=881</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1959</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Raáb Sándor</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>St. John Vianney Parish, Powhatan Point, OH, USA</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J359" t="inlineStr">
+        <is>
+          <t>St. John Vianney Parish</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N359">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O359">
-        <v>1975</v>
+        <v>1961</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=906</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1959</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Stram Miklós Gedeon (O.Cist), Msgr.</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Pontificio Ateneo Sant'Anselmo, Róma, Italy</t>
+          <t>Waco, TX, USA</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>Italy</t>
-[...4 lines deleted...]
-          <t>Pontificio Ateneo Sant'Anselmo</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>theological studies, Ph.D.</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N360">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O360">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=1016</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1959</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, USA</t>
+          <t>Merida, Venezuela</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Venezuela</t>
+        </is>
+      </c>
+      <c r="K361" t="inlineStr">
+        <is>
+          <t>angol, filozófia és geológia tanár</t>
         </is>
       </c>
       <c r="N361">
         <v>1956</v>
       </c>
       <c r="O361">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1959</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Firkola E. József</t>
+          <t>Búza János</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>Regina, SK, Canada</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Szent Rafael templom, Bay Village, OH, USA</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J362" t="inlineStr">
+        <is>
+          <t>Szent Rafael templom</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>He served at the parishes of St. Cecilia, Sacred Heart, and St. Martin de Porres in Regina, as well as in the towns of Lestock, Esterházy, Stockholm, Kaposvár, and Cupar in Slovakia and Canada; he is now retired but continues to serve as an assistant pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N362">
         <v>1956</v>
       </c>
       <c r="O362">
-        <v>1987</v>
+        <v>1961</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=276</t>
+          <t>/persons_v2/view.php?id=119</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1959</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Furák István Tibor OSM</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Saint Louis University, St. Louis, MO, USA</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J363" t="inlineStr">
+        <is>
+          <t>Saint Louis University</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>egyetemi hallgató</t>
         </is>
       </c>
       <c r="N363">
         <v>1956</v>
       </c>
       <c r="O363">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=293</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1959</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Füzes József Zalán OFM</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Esztergom, Hungary</t>
+          <t>Inisfada, NY, USA</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>geography and biology teacher</t>
+          <t>más forrásban: Manhasset, NY</t>
         </is>
       </c>
       <c r="N364">
         <v>1956</v>
       </c>
       <c r="O364">
-        <v>1969</v>
+        <v>1965</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=299</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1959</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Gerendás Lajos</t>
+          <t>Demén László Dózsa O.Cist, dr</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Győr, Hungary</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>theology teacher, prefect, and, from 1965, also caretaker</t>
+          <t>egyetemi tanár</t>
         </is>
       </c>
       <c r="N365">
         <v>1956</v>
       </c>
       <c r="O365">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=321</t>
+          <t>/persons_v2/view.php?id=188</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1959</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Gombos Mihály SDB</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>pursuing studies</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N366">
         <v>1956</v>
       </c>
       <c r="O366">
-        <v>1960</v>
+        <v>1975</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=330</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1959</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>Stuart, FL, USA</t>
+          <t>Pontificio Ateneo Sant'Anselmo, Róma, Olaszország</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
+        </is>
+      </c>
+      <c r="J367" t="inlineStr">
+        <is>
+          <t>Pontificio Ateneo Sant'Anselmo</t>
+        </is>
+      </c>
+      <c r="K367" t="inlineStr">
+        <is>
+          <t>teológiai tanulmányok, doktorátus</t>
         </is>
       </c>
       <c r="N367">
         <v>1956</v>
       </c>
       <c r="O367">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>1959</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N368">
         <v>1956</v>
       </c>
       <c r="O368">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>1959</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>Fribourg, Svájc</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>Svájc</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>college student</t>
+          <t>Szolgált a reginai Szent Cecília, Szent Szív, Szent Márton de Porres plébániákon, valamint Lestock, Esterházy, Stockholm, Kaposvár, Cupar településeken, SK, Kanada, utána nyugállományban, de kisegítő lelkészként tevékenykedik</t>
         </is>
       </c>
       <c r="N369">
         <v>1956</v>
       </c>
       <c r="O369">
-        <v>1960</v>
+        <v>1987</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>1959</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Furák István Tibor OSM</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>St. Peter Preparatory School, Jersey City, NJ, USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Peter Preparatory School</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>Religion, Latin, and French teacher; swim team coach; chess club director</t>
+          <t>misszonárius</t>
         </is>
       </c>
       <c r="N370">
         <v>1956</v>
       </c>
       <c r="O370">
-        <v>1970</v>
+        <v>1963</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=293</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>1959</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Füzes József Zalán OFM</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>Padre Hurtado, Chile</t>
+          <t>Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>dormitory counselor, teacher of Latin, French, and German</t>
+          <t>földrajz és biológia tanár</t>
         </is>
       </c>
       <c r="N371">
         <v>1956</v>
       </c>
       <c r="O371">
-        <v>1963</v>
+        <v>1969</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=299</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>1959</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Győr, Magyarország</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>high school teacher (1962–1984), novice master (1965–1968)</t>
+          <t>teológiai tanár, prefektus, 1965-től gondnok is</t>
         </is>
       </c>
       <c r="N372">
         <v>1956</v>
       </c>
       <c r="O372">
-        <v>1984</v>
+        <v>1968</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>1959</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Kish István Imre OFM</t>
+          <t>Gombos Mihály SDB</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>monk</t>
+          <t>tanulmányok végzése</t>
         </is>
       </c>
       <c r="N373">
         <v>1956</v>
       </c>
       <c r="O373">
-        <v>2004</v>
+        <v>1960</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=536</t>
+          <t>/persons_v2/view.php?id=330</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>1959</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>Stuart, FL, USA</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>parish priest; in the meantime, in 1976, he served as an assistant pastor in Flint, MI, USA</t>
         </is>
       </c>
       <c r="N374">
         <v>1956</v>
       </c>
       <c r="O374">
-        <v>1994</v>
+        <v>1964</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>1959</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>Esztergom, Hungary</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N375">
         <v>1956</v>
       </c>
       <c r="O375">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>1959</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Kuthy László OFMCap</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>Pontificia Universidad Gregoriana, Róma, Italy</t>
+          <t>Fribourg, Svájc</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>Italy</t>
-[...4 lines deleted...]
-          <t>Pontificia Universidad Gregoriana</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>pursuing studies</t>
+          <t>egyetemi hallgató</t>
         </is>
       </c>
       <c r="N376">
         <v>1956</v>
       </c>
       <c r="O376">
         <v>1960</v>
       </c>
       <c r="Q376" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=626</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377">
         <v>1959</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>St. Peter Preparatory School, Jersey City, NJ, USA</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J377" t="inlineStr">
+        <is>
+          <t>St. Peter Preparatory School</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>studied theology; worked as an accountant from 1961 to 1962</t>
+          <t>hittan, latin, franciatanár, az úszócsapat edzője, a sakk-klub vezetője</t>
         </is>
       </c>
       <c r="N377">
         <v>1956</v>
       </c>
       <c r="O377">
-        <v>1964</v>
+        <v>1970</v>
       </c>
       <c r="Q377" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378">
         <v>1959</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Likó Lajos Örs O.Cist</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>Winfield, IL, USA</t>
+          <t>Padre Hurtado, Chile</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>kollégiumi nevelő, latin, francia és némettanár</t>
         </is>
       </c>
       <c r="N378">
         <v>1956</v>
       </c>
       <c r="O378">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="Q378" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=655</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379">
         <v>1959</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J379" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>University professor from 1956 to 1981; dean from 1967 to 1975; high school teacher from 1970 to 1972; retired since 1981</t>
+          <t>gimnáziumi tanár (1962-1984 között), novícius mester (1965-1968)</t>
         </is>
       </c>
       <c r="N379">
         <v>1956</v>
       </c>
       <c r="O379">
-        <v>1994</v>
+        <v>1984</v>
       </c>
       <c r="Q379" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=650</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380">
         <v>1959</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Mandl Károly SBD</t>
+          <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>San Juan, Puerto Rico</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>Puerto Rico</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N380">
         <v>1956</v>
       </c>
       <c r="O380">
-        <v>1967</v>
+        <v>2004</v>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=691</t>
+          <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381">
         <v>1959</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>University of Dallas, then the University of Plano—university professor; he also taught at a high school from 1963 to 1964 and from 1965 to 1966</t>
+          <t>plébános, közben 1976-ban kisegít Flint, MI, USA</t>
         </is>
       </c>
       <c r="N381">
         <v>1956</v>
       </c>
       <c r="O381">
-        <v>1976</v>
+        <v>1994</v>
       </c>
       <c r="Q381" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382">
         <v>1959</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>High school teacher in Wichita Falls, then Dallas (1956–1964), 1964–1999: high school teacher, principal (1974–1975), assistant principal (1982–1996), assistant principal (1994–1999), retired since 1999</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N382">
         <v>1956</v>
       </c>
       <c r="O382">
-        <v>2006</v>
+        <v>1964</v>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383">
         <v>1959</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Kuthy László OFMCap</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Pontificia Universidad Gregoriana, Róma, Olaszország</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="J383" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Pontificia Universidad Gregoriana</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>university professor (1956–1989), Vice Prior (1975–1976), Prior (1976–1988), high school teacher (1974–1975, 1977–1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA: confessor and celebrant of Mass (1989–2011), retired (2011–2014)</t>
+          <t>tanulmányok végzése</t>
         </is>
       </c>
       <c r="N383">
         <v>1956</v>
       </c>
       <c r="O383">
-        <v>2014</v>
+        <v>1960</v>
       </c>
       <c r="Q383" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=626</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384">
         <v>1959</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Máhig János, dr</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>a Hungarian and then a French pastor</t>
+          <t>teológiai tanulmányok, 1961-1962 között könyvelő</t>
         </is>
       </c>
       <c r="N384">
         <v>1956</v>
       </c>
       <c r="O384">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="Q384" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=713</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385">
         <v>1959</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Likó Lajos Örs O.Cist</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>Maastricht, Hollandia</t>
+          <t>Winfield, IL, USA</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>theological studies, Hungarian pastor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N385">
         <v>1956</v>
       </c>
       <c r="O385">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q385" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=655</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386">
         <v>1959</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>Université Laval, Québec, QC, Canada</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Université Laval</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>doctoral studies</t>
+          <t>1956 – 1981 között egyetemi tanár, 1967 – 1975 között perjel, 1970 – 1972 között gimnáziumi tanár, 1981-től nyugállományban</t>
         </is>
       </c>
       <c r="N386">
         <v>1956</v>
       </c>
       <c r="O386">
-        <v>1960</v>
+        <v>1994</v>
       </c>
       <c r="Q386" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387">
         <v>1959</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Nagy Sándor</t>
+          <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>Spittal an der Drau, Austria</t>
+          <t>San Juan, Puerto Rico</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Puerto Rico</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N387">
         <v>1956</v>
       </c>
       <c r="O387">
-        <v>1960</v>
+        <v>1967</v>
       </c>
       <c r="Q387" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=799</t>
+          <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388">
         <v>1959</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K388" t="inlineStr">
+        <is>
+          <t>University of Dallas, majd az University of Plano - egyetemi tanár, közben 1963-1964 és 1965-1966 gimnáziumi tanár is</t>
         </is>
       </c>
       <c r="N388">
         <v>1956</v>
       </c>
       <c r="O388">
-        <v>1962</v>
+        <v>1976</v>
       </c>
       <c r="Q388" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389">
         <v>1959</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Radányi Rókus SJ</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>gimnáziumi tanár Wichita Falls, majd Dallas (1956-1964), 1964-1999 gimnáziumi tanár, igazgató (1974-1975), igazgatóhelyettes (1982-1996), alperjel (1994-1999), nyugállományban 1999-től</t>
         </is>
       </c>
       <c r="N389">
         <v>1956</v>
       </c>
       <c r="O389">
-        <v>1960</v>
+        <v>2006</v>
       </c>
       <c r="Q389" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=907</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390">
         <v>1959</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Reisz Elemér SJ</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>Shrub Oak, NY, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J390" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>pastor, confessor, celebrant of Mass, and spiritual director at the motherhouse of the Daughters of Divine Love</t>
+          <t>egyetemi tanár (1956 – 1989), alperjel (1975 – 1976), perjel (1976 – 1988), gimnáziumi tanár (1974 – 1975., 1977 – 1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA gyóntató és miséző (1989 – 2011), nyugállományban (2011 – 2014)</t>
         </is>
       </c>
       <c r="N390">
         <v>1956</v>
       </c>
       <c r="O390">
-        <v>1962</v>
+        <v>2014</v>
       </c>
       <c r="Q390" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=924</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391">
         <v>1959</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Roskó László</t>
+          <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>Köln, Germany</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>Szent Antal Egyházközség, Fairport Harbor, OH, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Antal Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>magyar, majd francia lelkész</t>
         </is>
       </c>
       <c r="N391">
         <v>1956</v>
       </c>
       <c r="O391">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="Q391" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=944</t>
+          <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392">
         <v>1959</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Rostás Sándor SVD</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>Battonya, Hungary</t>
+          <t>Maastricht, Hollandia</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>teológiai tanulmányok, magyar lelkész</t>
         </is>
       </c>
       <c r="N392">
         <v>1956</v>
       </c>
       <c r="O392">
         <v>1960</v>
       </c>
       <c r="Q392" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=946</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393">
         <v>1959</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Rábai István Kristóf O.Cist</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Université Laval, Québec, QC, Kanada</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J393" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Université Laval</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>university professor; also prior from 1964 to 1969, provincial prior from 1975 to 1976, and prior from 1988 to 1994; a teacher at Ursuline Academy in Dallas from 1962 to 1963, a high school teacher from 1988 to 1992, and retired since 1994</t>
+          <t>doktori tanulmányok</t>
         </is>
       </c>
       <c r="N393">
         <v>1956</v>
       </c>
       <c r="O393">
-        <v>1999</v>
+        <v>1960</v>
       </c>
       <c r="Q393" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=919</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394">
         <v>1959</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Senye István (Sch.P.)</t>
+          <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>Devon Preparatory School, Devon, PA, USA</t>
+          <t>Spittal an der Drau, Ausztria</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Devon Preparatory School</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>founding director</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N394">
         <v>1956</v>
       </c>
       <c r="O394">
-        <v>1969</v>
+        <v>1960</v>
       </c>
       <c r="Q394" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=981</t>
+          <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395">
         <v>1959</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Simon Gyula Lambert O.Cist</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>St. Louis, MI, USA</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>college student</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J395" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="N395">
         <v>1956</v>
       </c>
       <c r="O395">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q395" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=992</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396">
         <v>1959</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Radányi Rókus SJ</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>Rio de Janeiro, Brazília</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>Psychology teacher, Director of the Psychological Counseling Center, and Vice Rector from 1972 to 1975</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N396">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O396">
-        <v>1975</v>
+        <v>1960</v>
       </c>
       <c r="Q396" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=907</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397">
         <v>1959</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Bobák János Iréneusz, dr.</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Shrub Oak, NY, USA</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>lelkész, Isteni Szeretet Leányai anyaházának gyóntatója, miséző papja és lelki vezetője</t>
         </is>
       </c>
       <c r="N397">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O397">
-        <v>1970</v>
+        <v>1962</v>
       </c>
       <c r="Q397" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=90</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398">
         <v>1959</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Bolváry Pál (OSPPE)</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Köln, Németország</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>Ágoston tér, Pécs, Hungary</t>
+          <t>Szent Antal Egyházközség, Fairport Harbor, OH, USA</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J398" t="inlineStr">
         <is>
-          <t>Ágoston tér</t>
+          <t>Szent Antal Egyházközség</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>sacristan</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N398">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O398">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="Q398" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=100</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399">
         <v>1959</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Borsy György Engelbert OFM</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Battonya, Magyarország</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>parish priest, currently assisting in Passaic, NJ</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N399">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O399">
-        <v>1970</v>
+        <v>1960</v>
       </c>
       <c r="Q399" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=108</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400">
         <v>1959</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J400" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K400" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>egyetemi tanár, közben 1964-1969 között perjel, 1975-1976 kormányzó perjel, 1988-1994 perjel, 1962-1963 tanár a dallasi Ursuline Academy-n, 1988-1992 között gimnáziumi tanár, 1994-től nyugállományban</t>
         </is>
       </c>
       <c r="N400">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O400">
-        <v>1962</v>
+        <v>1999</v>
       </c>
       <c r="Q400" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401">
         <v>1959</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Senye István (Sch.P.)</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>Devon Preparatory School, Devon, PA, USA</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J401" t="inlineStr">
+        <is>
+          <t>Devon Preparatory School</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>alapító igazgató</t>
         </is>
       </c>
       <c r="N401">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O401">
-        <v>1962</v>
+        <v>1969</v>
       </c>
       <c r="Q401" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=981</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402">
         <v>1959</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
-          <t>St. Patrick Church, Cleveland, OH, USA</t>
+          <t>St. Louis, MI, USA</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J402" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K402" t="inlineStr">
         <is>
-          <t>assistant pastor, while also helping out in Hungarian churches</t>
+          <t>egyetemi hallgató</t>
         </is>
       </c>
       <c r="N402">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O402">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="Q402" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403">
         <v>1959</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>Domonkos S. Sziárd (O.Praem)</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Rio de Janeiro, Brazília</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>pszichológia tanár, A Pszichológiai Tanácsadó Központ vezetője, közben 1972–1975 között rektorhelyettes</t>
         </is>
       </c>
       <c r="N403">
         <v>1957</v>
       </c>
       <c r="O403">
-        <v>1986</v>
+        <v>1975</v>
       </c>
       <c r="Q403" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=215</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404">
         <v>1959</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>Bobák János Iréneusz, dr.</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>parish priest, later retired</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N404">
         <v>1957</v>
       </c>
       <c r="O404">
-        <v>1983</v>
+        <v>1970</v>
       </c>
       <c r="Q404" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=90</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405">
         <v>1959</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Dám Antal Ince OFM, Dr.</t>
+          <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>Saint Bonaventure, NY, USA</t>
+          <t>Ágoston tér, Pécs, Magyarország</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J405" t="inlineStr">
+        <is>
+          <t>Ágoston tér</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
-          <t>Professor of Philosophy and Canon Law</t>
+          <t>sekrestyés</t>
         </is>
       </c>
       <c r="N405">
         <v>1957</v>
       </c>
       <c r="O405">
-        <v>1964</v>
+        <v>1961</v>
       </c>
       <c r="Q405" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=179</t>
+          <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406">
         <v>1959</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
-          <t>Flemington, NJ, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J406" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>chaplain to the Carmelite nuns and leader of their Third Order</t>
+          <t>plébános, közben kisegít Passaic, NJ</t>
         </is>
       </c>
       <c r="N406">
         <v>1957</v>
       </c>
       <c r="O406">
-        <v>1964</v>
+        <v>1970</v>
       </c>
       <c r="Q406" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407">
         <v>1959</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Fegyverneki György</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>South Bend, IN, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J407" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>magyar lelkipásztor</t>
         </is>
       </c>
       <c r="N407">
         <v>1957</v>
       </c>
       <c r="O407">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="Q407" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=258</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408">
         <v>1959</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>Forgó Ferenc Mike (O.Cist)</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...9 lines deleted...]
-          <t>USA</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>university student; meanwhile, 1959–1960, Dallas, TX, USA, university professor</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N408">
         <v>1957</v>
       </c>
       <c r="O408">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q408" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=282</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409">
         <v>1959</v>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
-          <t>Burg Kastl, NSZK</t>
+          <t>St. Patrick Church, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J409" t="inlineStr">
+        <is>
+          <t>St. Patrick Church</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
-          <t>principal, academic director</t>
+          <t>segédlelkész, közben kisegít a magyar templomokban</t>
         </is>
       </c>
       <c r="N409">
         <v>1957</v>
       </c>
       <c r="O409">
-        <v>1966</v>
+        <v>1961</v>
       </c>
       <c r="Q409" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410">
         <v>1959</v>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Domonkos S. Sziárd (O.Praem)</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, USA</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>teacher, head of the household</t>
         </is>
       </c>
       <c r="N410">
         <v>1957</v>
       </c>
       <c r="O410">
-        <v>1985</v>
+        <v>1986</v>
       </c>
       <c r="Q410" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=215</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411">
         <v>1959</v>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>Hajdusik József Tarzicius OSM</t>
+          <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
-          <t>Calgary, AB, Canada</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>parókus, utána nyugállományban</t>
         </is>
       </c>
       <c r="N411">
         <v>1957</v>
       </c>
       <c r="O411">
-        <v>1961</v>
+        <v>1983</v>
       </c>
       <c r="Q411" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=359</t>
+          <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412">
         <v>1959</v>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Saint Bonaventure, NY, USA</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>filozófia és egyházjog tanár</t>
         </is>
       </c>
       <c r="N412">
         <v>1957</v>
       </c>
       <c r="O412">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="Q412" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413">
         <v>1959</v>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>Holy Family Church, New Cleveland, OH, USA</t>
+          <t>Flemington, NJ, USA</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J413" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>a karmelita apácák lelkésze, harmadrendjük vezetője</t>
         </is>
       </c>
       <c r="N413">
         <v>1957</v>
       </c>
       <c r="O413">
-        <v>1973</v>
+        <v>1964</v>
       </c>
       <c r="Q413" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414">
         <v>1959</v>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Fegyverneki György</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>Woodside Priory School, Portola Valley, CA, USA</t>
+          <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J414" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K414" t="inlineStr">
         <is>
-          <t>Co-founder and teacher; served as principal from 1960 to 1971. On sabbatical from 1971 to 1972</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N414">
         <v>1957</v>
       </c>
       <c r="O414">
-        <v>1976</v>
+        <v>1964</v>
       </c>
       <c r="Q414" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=258</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415">
         <v>1959</v>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Homoródi Ottó SJ</t>
+          <t>Forgó Ferenc Mike (O.Cist)</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>Steyr, Austria</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>Director of the Katholisches Studienwerk, head of the student congregation, confessor, and catechist</t>
+          <t>egyetemi hallgató, közben 1959 – 1960 Dallas, TX, USA egyetemi tanár</t>
         </is>
       </c>
       <c r="N415">
         <v>1957</v>
       </c>
       <c r="O415">
         <v>1960</v>
       </c>
       <c r="Q415" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=415</t>
+          <t>/persons_v2/view.php?id=282</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416">
         <v>1959</v>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>Mater Dei School, Orange, CA, USA</t>
+          <t>Burg Kastl, NSZK</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Mater Dei School</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
-          <t>French teacher</t>
+          <t>igazgató, tanulmányi igazgató</t>
         </is>
       </c>
       <c r="N416">
         <v>1957</v>
       </c>
       <c r="O416">
-        <v>1973</v>
+        <v>1966</v>
       </c>
       <c r="Q416" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417">
         <v>1959</v>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>Simor Otthon, Esztergom, Hungary</t>
+          <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>Simor Otthon</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>tanár, házfőnök</t>
         </is>
       </c>
       <c r="N417">
         <v>1957</v>
       </c>
       <c r="O417">
-        <v>1968</v>
+        <v>1985</v>
       </c>
       <c r="Q417" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418">
         <v>1959</v>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Hajdusik József Tarzicius OSM</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canada</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>parish priest (1957–1970), later assistant pastor</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N418">
         <v>1957</v>
       </c>
       <c r="O418">
-        <v>1999</v>
+        <v>1961</v>
       </c>
       <c r="Q418" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=359</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419">
         <v>1959</v>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
-          <t>Firenze, Italy</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
-          <t>philosophy teacher</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N419">
         <v>1957</v>
       </c>
       <c r="O419">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="Q419" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420">
         <v>1959</v>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>Fairfield, CT, USA</t>
+          <t>Holy Family Church, New Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J420" t="inlineStr">
+        <is>
+          <t>Holy Family Church</t>
+        </is>
+      </c>
       <c r="K420" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N420">
         <v>1957</v>
       </c>
       <c r="O420">
-        <v>1961</v>
+        <v>1973</v>
       </c>
       <c r="Q420" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421">
         <v>1959</v>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>Ipoly Ottó Miklós, dr.</t>
+          <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Woodside Priory School, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J421" t="inlineStr">
+        <is>
+          <t>Woodside Priory School</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
-          <t>studies, research, and, from 1960 to 1963, a Hungarian pastor and hospital chaplain</t>
+          <t>társalapító és tanár, 1960-1971 között igazgató. 1971 – 1972 között alkotói szabadságon</t>
         </is>
       </c>
       <c r="N421">
         <v>1957</v>
       </c>
       <c r="O421">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="Q421" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=456</t>
+          <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422">
         <v>1959</v>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Homoródi Ottó SJ</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
-          <t>Woodside perjelség, Portola Valley, CA, USA</t>
+          <t>Steyr, Ausztria</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Woodside perjelség</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
-          <t>accountant</t>
+          <t>A Katholisches Studienwerk igazgatója, a diákkongregáció vezetője, gyóntató és hitoktató</t>
         </is>
       </c>
       <c r="N422">
         <v>1957</v>
       </c>
       <c r="O422">
         <v>1960</v>
       </c>
       <c r="Q422" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=415</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423">
         <v>1959</v>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
-          <t>Portage, PA, USA</t>
+          <t>Mater Dei School, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J423" t="inlineStr">
+        <is>
+          <t>Mater Dei School</t>
+        </is>
+      </c>
+      <c r="K423" t="inlineStr">
+        <is>
+          <t>francia nyelvtanár</t>
         </is>
       </c>
       <c r="N423">
         <v>1957</v>
       </c>
       <c r="O423">
-        <v>1960</v>
+        <v>1973</v>
       </c>
       <c r="Q423" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424">
         <v>1959</v>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, USA</t>
+          <t>Simor Otthon, Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J424" t="inlineStr">
+        <is>
+          <t>Simor Otthon</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N424">
         <v>1957</v>
       </c>
       <c r="O424">
-        <v>1961</v>
+        <v>1968</v>
       </c>
       <c r="Q424" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425">
         <v>1959</v>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K425" t="inlineStr">
         <is>
-          <t>leads retreats</t>
+          <t>plébános (1957-1970) között, később kisegítő lelkész</t>
         </is>
       </c>
       <c r="N425">
         <v>1957</v>
       </c>
       <c r="O425">
-        <v>1977</v>
+        <v>1999</v>
       </c>
       <c r="Q425" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426">
         <v>1959</v>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>Kiss Zoltán</t>
+          <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
-          <t>Goshen, IN, USA</t>
+          <t>Firenze, Olaszország</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Olaszország</t>
+        </is>
+      </c>
+      <c r="K426" t="inlineStr">
+        <is>
+          <t>filozófia tanár</t>
         </is>
       </c>
       <c r="N426">
         <v>1957</v>
       </c>
       <c r="O426">
         <v>1963</v>
       </c>
       <c r="Q426" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=551</t>
+          <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427">
         <v>1959</v>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
-          <t>Retired, while serving as an assistant pastor in several places, including St. Roche, PQ, Canada</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N427">
         <v>1957</v>
       </c>
       <c r="O427">
-        <v>1967</v>
+        <v>1961</v>
       </c>
       <c r="Q427" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428">
         <v>1959</v>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>Kovács Imre Rafael OSB</t>
+          <t>Ipoly Ottó Miklós, dr.</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>tanulmányok, kutatás, valamint 1960 – 1963 között magyar lelkész és kórházlelkész</t>
         </is>
       </c>
       <c r="N428">
         <v>1957</v>
       </c>
       <c r="O428">
-        <v>1965</v>
+        <v>1968</v>
       </c>
       <c r="Q428" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=583</t>
+          <t>/persons_v2/view.php?id=456</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429">
         <v>1959</v>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Woodside perjelség, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J429" t="inlineStr">
+        <is>
+          <t>Woodside perjelség</t>
+        </is>
+      </c>
+      <c r="K429" t="inlineStr">
+        <is>
+          <t>könyvelő</t>
         </is>
       </c>
       <c r="N429">
         <v>1957</v>
       </c>
       <c r="O429">
         <v>1960</v>
       </c>
       <c r="Q429" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430">
         <v>1959</v>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
-          <t>Paulinum Diákotthon, München, NSZK</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>NSZK</t>
-[...9 lines deleted...]
-          <t>director</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N430">
         <v>1957</v>
       </c>
       <c r="O430">
-        <v>1965</v>
+        <v>1960</v>
       </c>
       <c r="Q430" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431">
         <v>1959</v>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>Láng Imre SJ</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
-          <t>nurse at the Pontifical Institute of Biblical Studies, and later at the Pontifical Oriental Institute</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N431">
         <v>1957</v>
       </c>
       <c r="O431">
-        <v>1980</v>
+        <v>1961</v>
       </c>
       <c r="Q431" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=637</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432">
         <v>1959</v>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>Lékai Imre Ányos O.Cist</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
-          <t>General Assistant and staff member of Edizione Cistercense</t>
+          <t>lelkigyakorlatokat vezet</t>
         </is>
       </c>
       <c r="N432">
         <v>1957</v>
       </c>
       <c r="O432">
-        <v>1960</v>
+        <v>1977</v>
       </c>
       <c r="Q432" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=651</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433">
         <v>1959</v>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Kiss Zoltán</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Goshen, IN, USA</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>teacher</t>
         </is>
       </c>
       <c r="N433">
         <v>1957</v>
       </c>
       <c r="O433">
-        <v>1997</v>
+        <v>1963</v>
       </c>
       <c r="Q433" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=551</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434">
         <v>1959</v>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>nyugállományban, közben kisegítő lelkész több helyen, többek között: St. Roche, PQ, Kanada</t>
         </is>
       </c>
       <c r="N434">
         <v>1957</v>
       </c>
       <c r="O434">
-        <v>1960</v>
+        <v>1967</v>
       </c>
       <c r="Q434" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435">
         <v>1959</v>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Kovács Imre Rafael OSB</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
-          <t>Kemence, Hungary</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J435" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K435" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N435">
         <v>1957</v>
       </c>
       <c r="O435">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="Q435" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=760</t>
+          <t>/persons_v2/view.php?id=583</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436">
         <v>1959</v>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
-          <t>Kálóz, Hungary</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>assistant pastor</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N436">
         <v>1957</v>
       </c>
       <c r="O436">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q436" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437">
         <v>1959</v>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
-          <t>Kóbé (神戸市), Japán</t>
+          <t>Paulinum Diákotthon, München, NSZK</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="J437" t="inlineStr">
+        <is>
+          <t>Paulinum Diákotthon</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
-          <t>English teacher, head of the Congregation of Mary</t>
+          <t>igazgató</t>
         </is>
       </c>
       <c r="N437">
         <v>1957</v>
       </c>
       <c r="O437">
-        <v>1961</v>
+        <v>1965</v>
       </c>
       <c r="Q437" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438">
         <v>1959</v>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
-          <t>Chipping Norton, United Kingdom</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
-          <t>United Kingdom</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K438" t="inlineStr">
         <is>
-          <t>theological studies</t>
+          <t>betegápoló a Pápai Szentírástudományi Intézetben, majd a Pápai Keleti Intézetben</t>
         </is>
       </c>
       <c r="N438">
         <v>1957</v>
       </c>
       <c r="O438">
-        <v>1960</v>
+        <v>1980</v>
       </c>
       <c r="Q438" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439">
         <v>1959</v>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>Oláh-Tóth Antal, Dr.</t>
+          <t>Lékai Imre Ányos O.Cist</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
-          <t>Wellington, Új-Zéland</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
-          <t>Új-Zéland</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K439" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>generális asszisztens és az Edizione Cistercense munkatársa</t>
         </is>
       </c>
       <c r="N439">
         <v>1957</v>
       </c>
       <c r="O439">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q439" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=832</t>
+          <t>/persons_v2/view.php?id=651</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440">
         <v>1959</v>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>Orosz Elemér OSFS</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>Szalézi Szent Ferenc Oblátusainak Kongregációja (Oblati Sancti Francisci Salesii)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
-          <t>Bishop Duffy High School, Niagara, NY, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J440" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K440" t="inlineStr">
         <is>
-          <t>Teacher (Religion, Citizenship Education), homeroom teacher, and later other school administrative roles</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N440">
         <v>1957</v>
       </c>
       <c r="O440">
-        <v>1963</v>
+        <v>1997</v>
       </c>
       <c r="Q440" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=839</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441">
         <v>1959</v>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
-          <t>Sonora, CA, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K441" t="inlineStr">
+        <is>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N441">
         <v>1957</v>
       </c>
       <c r="O441">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q441" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442">
         <v>1959</v>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>Pesti József SJ</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentína</t>
+          <t>Kemence, Magyarország</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K442" t="inlineStr">
         <is>
-          <t>pastor to Hungarian emigrants; also a university professor from 1982 to 1990</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N442">
         <v>1957</v>
       </c>
       <c r="O442">
-        <v>1990</v>
+        <v>1960</v>
       </c>
       <c r="Q442" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=866</t>
+          <t>/persons_v2/view.php?id=760</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443">
         <v>1959</v>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>Pogány György, Dr.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
+          <t>Kálóz, Magyarország</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony-templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N443">
         <v>1957</v>
       </c>
       <c r="O443">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="Q443" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=886</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444">
         <v>1959</v>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>Pribusz György</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
-          <t>Friburg, NSZK</t>
+          <t>Kóbé (神戸市), Japán</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="K444" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>angol nyelvtanár, a Mária Kongregáció vezetője</t>
         </is>
       </c>
       <c r="N444">
         <v>1957</v>
       </c>
       <c r="O444">
-        <v>1967</v>
+        <v>1961</v>
       </c>
       <c r="Q444" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=899</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445">
         <v>1959</v>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>Pribusz György</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
-          <t>Zürich, Svájc</t>
+          <t>Chipping Norton, Egyesült Királyság</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
-          <t>Svájc</t>
+          <t>Egyesült Királyság</t>
         </is>
       </c>
       <c r="K445" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>teológiai tanulmányok</t>
         </is>
       </c>
       <c r="N445">
         <v>1957</v>
       </c>
       <c r="O445">
-        <v>1967</v>
+        <v>1960</v>
       </c>
       <c r="Q445" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=899</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446">
         <v>1959</v>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>Pócsai Imre Vendel (OFM)</t>
+          <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
-          <t>Páduai Szent Antal gimnázium, Esztergom, Hungary</t>
+          <t>Wellington, Új-Zéland</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>Páduai Szent Antal gimnázium</t>
+          <t>Új-Zéland</t>
         </is>
       </c>
       <c r="K446" t="inlineStr">
         <is>
-          <t>theology professor</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N446">
         <v>1957</v>
       </c>
       <c r="O446">
-        <v>1969</v>
+        <v>1962</v>
       </c>
       <c r="Q446" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=897</t>
+          <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447">
         <v>1959</v>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>Rieger Clétus</t>
+          <t>Orosz Elemér OSFS</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, USA</t>
+          <t>Szalézi Szent Ferenc Oblátusainak Kongregációja (Oblati Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Cincinnati, OH, USA</t>
+          <t>Bishop Duffy High School, Niagara, NY, USA</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J447" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Bishop Duffy High School</t>
         </is>
       </c>
       <c r="K447" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>tanár (Religion, Citizenship Education), osztályfőnök, később egyéb iskolai vezetői feladatok</t>
         </is>
       </c>
       <c r="N447">
         <v>1957</v>
       </c>
       <c r="O447">
-        <v>1967</v>
+        <v>1963</v>
       </c>
       <c r="Q447" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=936</t>
+          <t>/persons_v2/view.php?id=839</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448">
         <v>1959</v>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>Rékási József Csaba O.Praem</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
-          <t>University of Detroit, Detroit, MI, USA</t>
+          <t>Sonora, CA, USA</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>French language and culture teacher</t>
         </is>
       </c>
       <c r="N448">
         <v>1957</v>
       </c>
       <c r="O448">
-        <v>1992</v>
+        <v>1962</v>
       </c>
       <c r="Q448" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=930</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449">
         <v>1959</v>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>Sereghy Bazil, Msgr.</t>
+          <t>Pesti József SJ</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
-          <t>St. John the Baptist Byzantine Catholic Church, Minneapolis, MN, USA</t>
+          <t>Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I449" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. John the Baptist Byzantine Catholic Church</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K449" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>magyar emigránsok lelkésze, közben 1982–1990 egyetemi tanár</t>
         </is>
       </c>
       <c r="N449">
         <v>1957</v>
       </c>
       <c r="O449">
-        <v>1960</v>
+        <v>1990</v>
       </c>
       <c r="Q449" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=983</t>
+          <t>/persons_v2/view.php?id=866</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450">
         <v>1959</v>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>Serei Károly SJ</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J450" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Nagyboldogasszony-templom</t>
         </is>
       </c>
       <c r="K450" t="inlineStr">
         <is>
-          <t>teaching cultural anthropology</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N450">
         <v>1957</v>
       </c>
       <c r="O450">
-        <v>1978</v>
+        <v>1963</v>
       </c>
       <c r="Q450" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=989</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451">
         <v>1959</v>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Pribusz György</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
-          <t>Oxford, United Kingdom</t>
+          <t>Friburg, NSZK</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
-          <t>United Kingdom</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K451" t="inlineStr">
         <is>
-          <t>Master’s Program in Civil Law</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N451">
         <v>1957</v>
       </c>
       <c r="O451">
-        <v>1960</v>
+        <v>1967</v>
       </c>
       <c r="Q451" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=899</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452">
         <v>1959</v>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>Babis G. Dániel</t>
+          <t>Pribusz György</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>Brooklyn, NY, USA</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
-          <t>Bellport, NY, USA</t>
+          <t>Zürich, Svájc</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Svájc</t>
+        </is>
+      </c>
+      <c r="K452" t="inlineStr">
+        <is>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N452">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O452">
-        <v>1960</v>
+        <v>1967</v>
       </c>
       <c r="Q452" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=23</t>
+          <t>/persons_v2/view.php?id=899</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453">
         <v>1959</v>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Pócsai Imre Vendel (OFM)</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
-          <t>London, United Kingdom</t>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Magyarország</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
-          <t>United Kingdom</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J453" t="inlineStr">
+        <is>
+          <t>Páduai Szent Antal gimnázium</t>
+        </is>
+      </c>
+      <c r="K453" t="inlineStr">
+        <is>
+          <t>teológiai tanár</t>
         </is>
       </c>
       <c r="N453">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O453">
-        <v>1960</v>
+        <v>1969</v>
       </c>
       <c r="Q453" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=897</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454">
         <v>1959</v>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Rieger Clétus</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
-          <t>Párizs, France</t>
+          <t>Szent István R. K. Egyházközség, Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
-          <t>France</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J454" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K454" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N454">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O454">
-        <v>1960</v>
+        <v>1967</v>
       </c>
       <c r="Q454" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=936</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455">
         <v>1959</v>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>Bartkó Péter OFM</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>ferences (Sacred Heart Province)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>University of Detroit, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J455" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>University of Detroit</t>
+        </is>
+      </c>
+      <c r="K455" t="inlineStr">
+        <is>
+          <t>francia nyelv és kultúra tanára</t>
         </is>
       </c>
       <c r="N455">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O455">
-        <v>1963</v>
+        <v>1992</v>
       </c>
       <c r="Q455" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=51</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456">
         <v>1959</v>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>Bartos G. József</t>
+          <t>Sereghy Bazil, Msgr.</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Minneapolis, MN, USA</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J456" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K456" t="inlineStr">
+        <is>
+          <t>parókus</t>
+        </is>
+      </c>
       <c r="N456">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O456">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q456" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=52</t>
+          <t>/persons_v2/view.php?id=983</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457">
         <v>1959</v>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Serei Károly SJ</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
-          <t>Szent István perjelség, Woodside, CA, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J457" t="inlineStr">
         <is>
-          <t>Szent István perjelség</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K457" t="inlineStr">
         <is>
-          <t>visiting priest, choir director, Latin teacher, director of music and choir</t>
+          <t>kultúrantropológia oktatása</t>
         </is>
       </c>
       <c r="N457">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O457">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="Q457" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=989</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458">
         <v>1959</v>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>Bayusik Róbert</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
-          <t>St. Nicholas Byzantine Catholic Church, Anchorage, AK, USA</t>
+          <t>Oxford, Egyesült Királyság</t>
         </is>
       </c>
       <c r="I458" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Nicholas Byzantine Catholic Church</t>
+          <t>Egyesült Királyság</t>
         </is>
       </c>
       <c r="K458" t="inlineStr">
         <is>
-          <t>pastor who builds churches</t>
+          <t>civil jogi mestertanulmányok</t>
         </is>
       </c>
       <c r="N458">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O458">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q458" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=55</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459">
         <v>1959</v>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Babis G. Dániel</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Brooklyn, NY, USA</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
-          <t>Dublin, Írország</t>
+          <t>Bellport, NY, USA</t>
         </is>
       </c>
       <c r="I459" t="inlineStr">
         <is>
-          <t>Írország</t>
-[...4 lines deleted...]
-          <t>studies</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N459">
         <v>1958</v>
       </c>
       <c r="O459">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="Q459" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=23</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460">
         <v>1959</v>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>Bielek József SJ</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
+          <t>London, Egyesült Királyság</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...9 lines deleted...]
-          <t>Hungarian pastor, editor</t>
+          <t>Egyesült Királyság</t>
         </is>
       </c>
       <c r="N460">
         <v>1958</v>
       </c>
       <c r="O460">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="Q460" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=80</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461">
         <v>1959</v>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
-          <t>Saskatoon, SK, Canada</t>
+          <t>Párizs, Franciaország</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Franciaország</t>
         </is>
       </c>
       <c r="K461" t="inlineStr">
         <is>
-          <t>Hungarian pastor; from 1958 to 1980, he served as a seminary spiritual director; from 1960 to 1986, he was a university professor; and from 1980 to 1992, he also served as pastor of the Hungarian parish in Edmonton</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N461">
         <v>1958</v>
       </c>
       <c r="O461">
-        <v>1995</v>
+        <v>1960</v>
       </c>
       <c r="Q461" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462">
         <v>1959</v>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Bartkó Péter OFM</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
-[...4 lines deleted...]
-          <t>off duty, in civilian life (converted to the Anglican Church)</t>
+          <t>ferences (Sacred Heart Province)</t>
+        </is>
+      </c>
+      <c r="H462" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I462" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J462" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N462">
         <v>1958</v>
       </c>
       <c r="O462">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="Q462" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=51</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463">
         <v>1959</v>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Bartos G. József</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I463" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>monk</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N463">
         <v>1958</v>
       </c>
       <c r="O463">
-        <v>1978</v>
+        <v>1962</v>
       </c>
       <c r="Q463" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=52</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464">
         <v>1959</v>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D464" t="inlineStr">
         <is>
-          <t>Dohányos Domonkos OFM</t>
+          <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E464" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G464" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H464" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Szent István perjelség, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I464" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J464" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Szent István perjelség</t>
+        </is>
+      </c>
+      <c r="K464" t="inlineStr">
+        <is>
+          <t>vendégpáter, kórusvezető, latintanár, ének és zenei vezető</t>
         </is>
       </c>
       <c r="N464">
         <v>1958</v>
       </c>
       <c r="O464">
-        <v>1962</v>
+        <v>1976</v>
       </c>
       <c r="Q464" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=208</t>
+          <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465">
         <v>1959</v>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D465" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Bayusik Róbert</t>
         </is>
       </c>
       <c r="E465" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G465" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H465" t="inlineStr">
         <is>
-          <t>Plántanos, Argentína</t>
+          <t>St. Nicholas Byzantine Catholic Church, Anchorage, AK, USA</t>
         </is>
       </c>
       <c r="I465" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J465" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church</t>
         </is>
       </c>
       <c r="K465" t="inlineStr">
         <is>
-          <t>Assistant pastor, Hungarian pastor; from 1971, senior Hungarian pastor in Argentina; later, Hungarian Institute of the English Ladies in Buenos Aires, Argentina</t>
+          <t>templomépítő lelkész</t>
         </is>
       </c>
       <c r="N465">
         <v>1958</v>
       </c>
       <c r="O465">
-        <v>1996</v>
+        <v>1962</v>
       </c>
       <c r="Q465" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=55</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466">
         <v>1959</v>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D466" t="inlineStr">
         <is>
-          <t>Dömötör Lajos Ede OFM</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E466" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G466" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H466" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Dublin, Írország</t>
         </is>
       </c>
       <c r="I466" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>Írország</t>
         </is>
       </c>
       <c r="K466" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>tanulmányok</t>
         </is>
       </c>
       <c r="N466">
         <v>1958</v>
       </c>
       <c r="O466">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="Q466" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=218</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467">
         <v>1959</v>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D467" t="inlineStr">
         <is>
-          <t>Fehér József Tamás O.Cist</t>
+          <t>Bielek József SJ</t>
         </is>
       </c>
       <c r="E467" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G467" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H467" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I467" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J467" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Magyarországi Szent István templom</t>
         </is>
       </c>
       <c r="K467" t="inlineStr">
         <is>
-          <t>in a monastic community; during that time, he served as novice master from 1960 to 1963, high school teacher from 1962 to 1976, and sacristan and Hungarian pastor from 1976 to 1980</t>
+          <t>magyar lelkész, szerkesztő</t>
         </is>
       </c>
       <c r="N467">
         <v>1958</v>
       </c>
       <c r="O467">
-        <v>1980</v>
+        <v>1964</v>
       </c>
       <c r="Q467" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=260</t>
+          <t>/persons_v2/view.php?id=80</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468">
         <v>1959</v>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D468" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E468" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G468" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H468" t="inlineStr">
         <is>
-          <t>Courtland, ON, Canada</t>
+          <t>Saskatoon, SK, Kanada</t>
         </is>
       </c>
       <c r="I468" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K468" t="inlineStr">
         <is>
-          <t>minister, cook, and jack-of-all-trades, hospital volunteer, while attending the University of Cleveland in 1963, OH, USA</t>
+          <t>magyar lelkész, közben 1958-1980 – szemináriumi spirituális, 1960-1986 – egyetemi tanár, 1980-1992 között ellátta az edmontoni magyar plébániát is</t>
         </is>
       </c>
       <c r="N468">
         <v>1958</v>
       </c>
       <c r="O468">
-        <v>1973</v>
+        <v>1995</v>
       </c>
       <c r="Q468" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469">
         <v>1959</v>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D469" t="inlineStr">
         <is>
-          <t>Forró János Alpár OFM</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E469" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G469" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
-[...14 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="K469" t="inlineStr">
         <is>
-          <t>house manager</t>
+          <t>szolgálaton kívül, civil foglakozásban (átlépett az anglikán egyházba)</t>
         </is>
       </c>
       <c r="N469">
         <v>1958</v>
       </c>
       <c r="O469">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="Q469" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=284</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470">
         <v>1959</v>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D470" t="inlineStr">
         <is>
-          <t>Galvách Simon</t>
+          <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E470" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G470" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H470" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I470" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K470" t="inlineStr">
+        <is>
+          <t>szerzetestestvér</t>
         </is>
       </c>
       <c r="N470">
         <v>1958</v>
       </c>
       <c r="O470">
-        <v>1961</v>
+        <v>1978</v>
       </c>
       <c r="Q470" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=307</t>
+          <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471">
         <v>1959</v>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D471" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Dohányos Domonkos OFM</t>
         </is>
       </c>
       <c r="E471" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G471" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H471" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I471" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K471" t="inlineStr">
-[...1 lines deleted...]
-          <t>high school teacher</t>
+      <c r="J471" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N471">
         <v>1958</v>
       </c>
       <c r="O471">
-        <v>1980</v>
+        <v>1962</v>
       </c>
       <c r="Q471" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=208</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472">
         <v>1959</v>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D472" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E472" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G472" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H472" t="inlineStr">
         <is>
-          <t>Colorado Springs, CO, USA</t>
+          <t>Plántanos, Argentína</t>
         </is>
       </c>
       <c r="I472" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K472" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>segédlelkész, magyar lelkész, 1971–től argentínai magyar főlelkész, majd Buenos Aires, Argentina, Angolkisasszonyok Magyar Intézete</t>
         </is>
       </c>
       <c r="N472">
         <v>1958</v>
       </c>
       <c r="O472">
-        <v>1961</v>
+        <v>1996</v>
       </c>
       <c r="Q472" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473">
         <v>1959</v>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D473" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Dömötör Lajos Ede OFM</t>
         </is>
       </c>
       <c r="E473" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G473" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H473" t="inlineStr">
         <is>
-          <t>Középső-Ferencváros, Budapest, Hungary</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I473" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>Középső-Ferencváros</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K473" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N473">
         <v>1958</v>
       </c>
       <c r="O473">
-        <v>1966</v>
+        <v>1962</v>
       </c>
       <c r="Q473" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=218</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474">
         <v>1959</v>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D474" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E474" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G474" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H474" t="inlineStr">
         <is>
-          <t>Rochester, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I474" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J474" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K474" t="inlineStr">
         <is>
-          <t>religion teacher and German teacher</t>
+          <t>szerzetesi közösségben, közben 1960 – 1963 novíciusmester, 1962 – 1976 gimnáziumi tanár, 1976 – 1980 sekrestyés és magyar lelkész</t>
         </is>
       </c>
       <c r="N474">
         <v>1958</v>
       </c>
       <c r="O474">
-        <v>1962</v>
+        <v>1980</v>
       </c>
       <c r="Q474" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475">
         <v>1959</v>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D475" t="inlineStr">
         <is>
-          <t>Hoffer Lipót József OSB, dr.</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E475" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G475" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H475" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I475" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K475" t="inlineStr">
         <is>
-          <t>Biology lecturer, full-time teacher, from 1968 to 1974</t>
+          <t>miniszter, szakács, és mindenes, beteglátogató, közben 1963-ban Cleveland, OH, USA tercia</t>
         </is>
       </c>
       <c r="N475">
         <v>1958</v>
       </c>
       <c r="O475">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="Q475" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=403</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476">
         <v>1959</v>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D476" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Forró János Alpár OFM</t>
         </is>
       </c>
       <c r="E476" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G476" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H476" t="inlineStr">
         <is>
-          <t>Szent Ciril és Metód szlovák templom, Lakewood, OH, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I476" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J476" t="inlineStr">
         <is>
-          <t>Szent Ciril és Metód szlovák templom</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K476" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>házfőnök</t>
         </is>
       </c>
       <c r="N476">
         <v>1958</v>
       </c>
       <c r="O476">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="Q476" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=284</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477">
         <v>1959</v>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D477" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Galvách Simon</t>
         </is>
       </c>
       <c r="E477" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G477" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H477" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, USA</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I477" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>teacher</t>
         </is>
       </c>
       <c r="N477">
         <v>1958</v>
       </c>
       <c r="O477">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="Q477" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=307</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478">
         <v>1959</v>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D478" t="inlineStr">
         <is>
-          <t>Illés Ede OFM</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E478" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G478" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H478" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I478" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K478" t="inlineStr">
+        <is>
+          <t>középiskolai tanár</t>
         </is>
       </c>
       <c r="N478">
         <v>1958</v>
       </c>
       <c r="O478">
-        <v>1961</v>
+        <v>1980</v>
       </c>
       <c r="Q478" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=451</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479">
         <v>1959</v>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D479" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Gyarmathy János Mihály</t>
         </is>
       </c>
       <c r="E479" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G479" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H479" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Colorado Springs, CO, USA</t>
+        </is>
+      </c>
+      <c r="I479" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K479" t="inlineStr">
         <is>
-          <t>theology professor, retreat leader, university professor</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N479">
         <v>1958</v>
       </c>
       <c r="O479">
-        <v>1970</v>
+        <v>1961</v>
       </c>
       <c r="Q479" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=351</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480">
         <v>1959</v>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D480" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Hajnády Miklós, dr</t>
         </is>
       </c>
       <c r="E480" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G480" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H480" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Középső-Ferencváros, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I480" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J480" t="inlineStr">
+        <is>
+          <t>Középső-Ferencváros</t>
         </is>
       </c>
       <c r="K480" t="inlineStr">
         <is>
-          <t>Perjel, historian</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N480">
         <v>1958</v>
       </c>
       <c r="O480">
-        <v>2008</v>
+        <v>1966</v>
       </c>
       <c r="Q480" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=362</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481">
         <v>1959</v>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D481" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E481" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G481" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H481" t="inlineStr">
         <is>
-          <t>Margit körút,, Budapest, Hungary</t>
+          <t>Rochester, NJ, USA</t>
         </is>
       </c>
       <c r="I481" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>Margit körút,</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K481" t="inlineStr">
         <is>
-          <t>Provincial Secretary; from 1964, Assistant Head of Household; Assistant Pastor</t>
+          <t>hittanár és német tanár</t>
         </is>
       </c>
       <c r="N481">
         <v>1958</v>
       </c>
       <c r="O481">
-        <v>1970</v>
+        <v>1962</v>
       </c>
       <c r="Q481" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482">
         <v>1959</v>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D482" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E482" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G482" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H482" t="inlineStr">
         <is>
-          <t>Universität Graz, Graz, Austria</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I482" t="inlineStr">
         <is>
-          <t>Austria</t>
-[...4 lines deleted...]
-          <t>Universität Graz</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K482" t="inlineStr">
         <is>
-          <t>college student</t>
+          <t>biológia előadó, rendes tanár, 1968–1974 között perjel</t>
         </is>
       </c>
       <c r="N482">
         <v>1958</v>
       </c>
       <c r="O482">
-        <v>1960</v>
+        <v>1975</v>
       </c>
       <c r="Q482" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483">
         <v>1959</v>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D483" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E483" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G483" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H483" t="inlineStr">
         <is>
-          <t>Windber, PA, USA</t>
+          <t>Szent Ciril és Metód szlovák templom, Lakewood, OH, USA</t>
         </is>
       </c>
       <c r="I483" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J483" t="inlineStr">
+        <is>
+          <t>Szent Ciril és Metód szlovák templom</t>
+        </is>
+      </c>
       <c r="K483" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N483">
         <v>1958</v>
       </c>
       <c r="O483">
-        <v>1968</v>
+        <v>1961</v>
       </c>
       <c r="Q483" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484">
         <v>1959</v>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D484" t="inlineStr">
         <is>
-          <t>Kázmér Tamás</t>
+          <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E484" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G484" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H484" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I484" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K484" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N484">
         <v>1958</v>
       </c>
       <c r="O484">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="Q484" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=512</t>
+          <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485">
         <v>1959</v>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D485" t="inlineStr">
         <is>
-          <t>Kővári Károly SJ</t>
+          <t>Illés J. Edmund OFM</t>
         </is>
       </c>
       <c r="E485" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G485" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H485" t="inlineStr">
         <is>
-          <t>Shrub Oak, NY, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I485" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>editor of the newspaper *Szív*</t>
         </is>
       </c>
       <c r="N485">
         <v>1958</v>
       </c>
       <c r="O485">
         <v>1961</v>
       </c>
       <c r="Q485" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=602</t>
+          <t>/persons_v2/view.php?id=451</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486">
         <v>1959</v>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D486" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E486" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G486" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H486" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
-[...4 lines deleted...]
-          <t>Brazília</t>
+          <t>Argentina</t>
         </is>
       </c>
       <c r="K486" t="inlineStr">
         <is>
-          <t>building maintenance assistant</t>
+          <t>teológiai tanár, lelkigyakorlat adó, egyetemi tanár</t>
         </is>
       </c>
       <c r="N486">
         <v>1958</v>
       </c>
       <c r="O486">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="Q486" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487">
         <v>1959</v>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D487" t="inlineStr">
         <is>
-          <t>Maróti Béla Árkád (O.Cist)</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E487" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G487" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H487" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I487" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K487" t="inlineStr">
         <is>
-          <t>He served as a diocesan priest and then left the priesthood around 1971.</t>
+          <t>perjel, történetíró</t>
         </is>
       </c>
       <c r="N487">
         <v>1958</v>
       </c>
       <c r="O487">
-        <v>1971</v>
+        <v>2008</v>
       </c>
       <c r="Q487" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=705</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488">
         <v>1959</v>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D488" t="inlineStr">
         <is>
-          <t>Medvigy Ágoston</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E488" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G488" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H488" t="inlineStr">
         <is>
-          <t>Carteret, NJ, USA</t>
+          <t>Margit körút,, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I488" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J488" t="inlineStr">
+        <is>
+          <t>Margit körút,</t>
         </is>
       </c>
       <c r="K488" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>provinciai titkár, 1964-től házfőnök-helyettes, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N488">
         <v>1958</v>
       </c>
       <c r="O488">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="Q488" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=723</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489">
         <v>1959</v>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D489" t="inlineStr">
         <is>
-          <t>Megyer Jenő, Msgr., dr.</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E489" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G489" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H489" t="inlineStr">
         <is>
-          <t>St. Martin, OH, USA</t>
+          <t>Universität Graz, Graz, Ausztria</t>
         </is>
       </c>
       <c r="I489" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ausztria</t>
+        </is>
+      </c>
+      <c r="J489" t="inlineStr">
+        <is>
+          <t>Universität Graz</t>
         </is>
       </c>
       <c r="K489" t="inlineStr">
         <is>
-          <t>Chaplain and teacher at the Ursuline Sisters’ boarding school</t>
+          <t>egyetemi hallgató</t>
         </is>
       </c>
       <c r="N489">
         <v>1958</v>
       </c>
       <c r="O489">
-        <v>1966</v>
+        <v>1960</v>
       </c>
       <c r="Q489" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=724</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490">
         <v>1959</v>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D490" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E490" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G490" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H490" t="inlineStr">
         <is>
-          <t>Daylesford, PA, USA</t>
+          <t>Windber, PA, USA</t>
         </is>
       </c>
       <c r="I490" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K490" t="inlineStr">
         <is>
-          <t>member of the faculty, university studies</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N490">
         <v>1958</v>
       </c>
       <c r="O490">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="Q490" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491">
         <v>1959</v>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D491" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Kázmér Tamás</t>
         </is>
       </c>
       <c r="E491" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G491" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H491" t="inlineStr">
         <is>
-          <t>Piliny, Hungary</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I491" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K491" t="inlineStr">
         <is>
-          <t>pastor (serving in the Diocese of Esztergom)</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N491">
         <v>1958</v>
       </c>
       <c r="O491">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="Q491" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=512</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492">
         <v>1959</v>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D492" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Kővári Károly SJ</t>
         </is>
       </c>
       <c r="E492" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G492" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H492" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
+          <t>Shrub Oak, NY, USA</t>
         </is>
       </c>
       <c r="I492" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J492" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K492" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest starting in 1968</t>
+          <t>a Szív c. újság szerkesztője</t>
         </is>
       </c>
       <c r="N492">
         <v>1958</v>
       </c>
       <c r="O492">
-        <v>2000</v>
+        <v>1961</v>
       </c>
       <c r="Q492" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=602</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493">
         <v>1959</v>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D493" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E493" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G493" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H493" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I493" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K493" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>házgondnoksági kisegítő</t>
         </is>
       </c>
       <c r="N493">
         <v>1958</v>
       </c>
       <c r="O493">
         <v>1969</v>
       </c>
       <c r="Q493" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494">
         <v>1959</v>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D494" t="inlineStr">
         <is>
-          <t>Mészáros Tibor, Msgr.</t>
+          <t>Maróti Béla Árkád (O.Cist)</t>
         </is>
       </c>
       <c r="E494" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G494" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H494" t="inlineStr">
         <is>
-          <t>Genf, Svájc</t>
+          <t>Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="I494" t="inlineStr">
         <is>
-          <t>Svájc</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K494" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>egyházmegyés papként szolgál, majd 1971 körül kilépett.</t>
         </is>
       </c>
       <c r="N494">
         <v>1958</v>
       </c>
       <c r="O494">
-        <v>1966</v>
+        <v>1971</v>
       </c>
       <c r="Q494" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=741</t>
+          <t>/persons_v2/view.php?id=705</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495">
         <v>1959</v>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D495" t="inlineStr">
         <is>
-          <t>Nagy Béla, Dr.</t>
+          <t>Medvigy Ágoston</t>
         </is>
       </c>
       <c r="E495" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G495" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H495" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Hungary</t>
+          <t>Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I495" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K495" t="inlineStr">
         <is>
-          <t>religious educator</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N495">
         <v>1958</v>
       </c>
       <c r="O495">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="Q495" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=785</t>
+          <t>/persons_v2/view.php?id=723</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496">
         <v>1959</v>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D496" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Megyer Jenő, Msgr., dr.</t>
         </is>
       </c>
       <c r="E496" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G496" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H496" t="inlineStr">
         <is>
-          <t>Újkígyós, Hungary</t>
+          <t>St. Martin, OH, USA</t>
         </is>
       </c>
       <c r="I496" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K496" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>az orsolyita nővérek kollégiumának lelkésze és tanára</t>
         </is>
       </c>
       <c r="N496">
         <v>1958</v>
       </c>
       <c r="O496">
-        <v>1960</v>
+        <v>1966</v>
       </c>
       <c r="Q496" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=724</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497">
         <v>1959</v>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D497" t="inlineStr">
         <is>
-          <t>Nagy József, Dr.</t>
+          <t>Mihályi Imre Gilbert O.Praem</t>
         </is>
       </c>
       <c r="E497" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G497" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H497" t="inlineStr">
         <is>
-          <t>San Juan Capistrano, CA, USA</t>
+          <t>Daylesford, PA, USA</t>
         </is>
       </c>
       <c r="I497" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K497" t="inlineStr">
+        <is>
+          <t>a perjelség tagja, egyetemi tanulmányok</t>
         </is>
       </c>
       <c r="N497">
         <v>1958</v>
       </c>
       <c r="O497">
-        <v>1961</v>
+        <v>1971</v>
       </c>
       <c r="Q497" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=794</t>
+          <t>/persons_v2/view.php?id=745</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498">
         <v>1959</v>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D498" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E498" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G498" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H498" t="inlineStr">
         <is>
-          <t>Brownsville, NY, USA</t>
+          <t>Piliny, Magyarország</t>
         </is>
       </c>
       <c r="I498" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K498" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>lelkész (az esztergomi egyházmegye szolgálatában)</t>
         </is>
       </c>
       <c r="N498">
         <v>1958</v>
       </c>
       <c r="O498">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="Q498" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=752</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499">
         <v>1959</v>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D499" t="inlineStr">
         <is>
-          <t>Orosz László</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E499" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G499" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H499" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I499" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J499" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom</t>
+        </is>
+      </c>
       <c r="K499" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>segédlelkész, majd 1968-tól plébános</t>
         </is>
       </c>
       <c r="N499">
         <v>1958</v>
       </c>
       <c r="O499">
-        <v>1978</v>
+        <v>2000</v>
       </c>
       <c r="Q499" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=841</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500">
         <v>1959</v>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D500" t="inlineStr">
         <is>
-          <t>Pajtás György József Bertalan SA</t>
+          <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E500" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G500" t="inlineStr">
         <is>
-          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H500" t="inlineStr">
         <is>
-          <t>Duquesne, PA, USA</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I500" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J500" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K500" t="inlineStr">
         <is>
-          <t>parish priest (in a Greek Catholic diocese)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N500">
         <v>1958</v>
       </c>
       <c r="O500">
-        <v>1961</v>
+        <v>1969</v>
       </c>
       <c r="Q500" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=847</t>
+          <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501">
         <v>1959</v>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D501" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E501" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G501" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H501" t="inlineStr">
         <is>
-          <t>Fort Lauderdale, FL, USA</t>
+          <t>Genf, Svájc</t>
         </is>
       </c>
       <c r="I501" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="K501" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N501">
         <v>1958</v>
       </c>
       <c r="O501">
-        <v>1972</v>
+        <v>1966</v>
       </c>
       <c r="Q501" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502">
         <v>1959</v>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D502" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Nagy Béla, Dr.</t>
         </is>
       </c>
       <c r="E502" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G502" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H502" t="inlineStr">
         <is>
-          <t>Granby, QC, Canada</t>
+          <t>Hajdúdorog, Magyarország</t>
         </is>
       </c>
       <c r="I502" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="K502" t="inlineStr">
+        <is>
+          <t>hitoktató</t>
         </is>
       </c>
       <c r="N502">
         <v>1958</v>
       </c>
       <c r="O502">
-        <v>1970</v>
+        <v>1974</v>
       </c>
       <c r="Q502" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=785</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503">
         <v>1959</v>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D503" t="inlineStr">
         <is>
-          <t>Pintér János</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E503" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G503" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H503" t="inlineStr">
         <is>
-          <t>Mihályi, Hungary</t>
+          <t>Újkígyós, Magyarország</t>
         </is>
       </c>
       <c r="I503" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K503" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>kisegítő lelkész</t>
         </is>
       </c>
       <c r="N503">
         <v>1958</v>
       </c>
       <c r="O503">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="Q503" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=878</t>
+          <t>/persons_v2/view.php?id=792</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504">
         <v>1959</v>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D504" t="inlineStr">
         <is>
-          <t>Pordán László, Dr.</t>
+          <t>Nagy József, Dr.</t>
         </is>
       </c>
       <c r="E504" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G504" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H504" t="inlineStr">
         <is>
-          <t>Gaspé, QC, Canada</t>
+          <t>San Juan Capistrano, CA, USA</t>
         </is>
       </c>
       <c r="I504" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>hospital chaplain and teacher at a minor seminary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N504">
         <v>1958</v>
       </c>
       <c r="O504">
-        <v>1968</v>
+        <v>1961</v>
       </c>
       <c r="Q504" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=895</t>
+          <t>/persons_v2/view.php?id=794</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505">
         <v>1959</v>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D505" t="inlineStr">
         <is>
-          <t>Póta László SJ, szerzetestestvér</t>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
         </is>
       </c>
       <c r="E505" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G505" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H505" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canada</t>
+          <t>Brownsville, NY, USA</t>
         </is>
       </c>
       <c r="I505" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K505" t="inlineStr">
         <is>
-          <t>sacristan, shopkeeper, head of the altar servers</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N505">
         <v>1958</v>
       </c>
       <c r="O505">
         <v>1961</v>
       </c>
       <c r="Q505" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=898</t>
+          <t>/persons_v2/view.php?id=817</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506">
         <v>1959</v>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D506" t="inlineStr">
         <is>
-          <t>Rába Márk Lukács OSPPE</t>
+          <t>Orosz László</t>
         </is>
       </c>
       <c r="E506" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G506" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H506" t="inlineStr">
         <is>
-          <t>Doylestown, PA, USA</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I506" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K506" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N506">
         <v>1958</v>
       </c>
       <c r="O506">
-        <v>1962</v>
+        <v>1978</v>
       </c>
       <c r="Q506" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=918</t>
+          <t>/persons_v2/view.php?id=841</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507">
         <v>1959</v>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D507" t="inlineStr">
         <is>
-          <t>Sarlós Károly Engelbert OSB, Dr.</t>
+          <t>Pajtás György József Bertalan SA</t>
         </is>
       </c>
       <c r="E507" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G507" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
         </is>
       </c>
       <c r="H507" t="inlineStr">
         <is>
-          <t>Colégio Santo Américo, São Paulo, Brazília</t>
+          <t>Duquesne, PA, USA</t>
         </is>
       </c>
       <c r="I507" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Colégio Santo Américo</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K507" t="inlineStr">
         <is>
-          <t>director</t>
+          <t>parókus (görög katolikus egyházmegyében)</t>
         </is>
       </c>
       <c r="N507">
         <v>1958</v>
       </c>
       <c r="O507">
-        <v>1974</v>
+        <v>1961</v>
       </c>
       <c r="Q507" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=960</t>
+          <t>/persons_v2/view.php?id=847</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508">
         <v>1959</v>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D508" t="inlineStr">
         <is>
-          <t>Sebes József SJ, Dr.</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E508" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G508" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H508" t="inlineStr">
         <is>
-          <t>Georgetown Egyetem, Washington DC, USA</t>
+          <t>Fort Lauderdale, FL, USA</t>
         </is>
       </c>
       <c r="I508" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J508" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K508" t="inlineStr">
         <is>
-          <t>Professor of East Asian History and founder of the graduate program; dean of the School of Business from 1964 to 1966 and dean of the School of Foreign Service from 1966 to 1968.</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N508">
         <v>1958</v>
       </c>
       <c r="O508">
-        <v>1985</v>
+        <v>1972</v>
       </c>
       <c r="Q508" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=979</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509">
         <v>1959</v>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D509" t="inlineStr">
         <is>
-          <t>Simor György SJ</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E509" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G509" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H509" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>Granby, QC, Kanada</t>
         </is>
       </c>
       <c r="I509" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>order superior</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N509">
         <v>1958</v>
       </c>
       <c r="O509">
-        <v>1961</v>
+        <v>1970</v>
       </c>
       <c r="Q509" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=996</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510">
         <v>1959</v>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D510" t="inlineStr">
         <is>
-          <t>Solymár János SJ</t>
+          <t>Pintér János</t>
         </is>
       </c>
       <c r="E510" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G510" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H510" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
+          <t>Mihályi, Magyarország</t>
         </is>
       </c>
       <c r="I510" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Magyarországi Szent István templom</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K510" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N510">
         <v>1958</v>
       </c>
       <c r="O510">
+        <v>1964</v>
+      </c>
+      <c r="Q510" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=878</t>
+        </is>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511">
+        <v>1959</v>
+      </c>
+      <c r="B511" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C511" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D511" t="inlineStr">
+        <is>
+          <t>Pordán László, Dr.</t>
+        </is>
+      </c>
+      <c r="E511" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F511" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G511" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H511" t="inlineStr">
+        <is>
+          <t>Gaspé, QC, Kanada</t>
+        </is>
+      </c>
+      <c r="I511" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K511" t="inlineStr">
+        <is>
+          <t>kórházlelkész, valamint kisszemináriumi tanár</t>
+        </is>
+      </c>
+      <c r="N511">
+        <v>1958</v>
+      </c>
+      <c r="O511">
+        <v>1968</v>
+      </c>
+      <c r="Q511" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=895</t>
+        </is>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512">
+        <v>1959</v>
+      </c>
+      <c r="B512" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C512" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D512" t="inlineStr">
+        <is>
+          <t>Póta László SJ, szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="E512" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F512" t="inlineStr">
+        <is>
+          <t>pappá nem szentelt szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="G512" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H512" t="inlineStr">
+        <is>
+          <t>Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I512" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K512" t="inlineStr">
+        <is>
+          <t>sekrestyés, bevásárló, a ministránok előljárója</t>
+        </is>
+      </c>
+      <c r="N512">
+        <v>1958</v>
+      </c>
+      <c r="O512">
+        <v>1961</v>
+      </c>
+      <c r="Q512" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=898</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513">
+        <v>1959</v>
+      </c>
+      <c r="B513" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C513" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D513" t="inlineStr">
+        <is>
+          <t>Rába Márk Lukács OSPPE</t>
+        </is>
+      </c>
+      <c r="E513" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F513" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G513" t="inlineStr">
+        <is>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+        </is>
+      </c>
+      <c r="H513" t="inlineStr">
+        <is>
+          <t>Doylestown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I513" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K513" t="inlineStr">
+        <is>
+          <t>lelkész</t>
+        </is>
+      </c>
+      <c r="N513">
+        <v>1958</v>
+      </c>
+      <c r="O513">
+        <v>1962</v>
+      </c>
+      <c r="Q513" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=918</t>
+        </is>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514">
+        <v>1959</v>
+      </c>
+      <c r="B514" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C514" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D514" t="inlineStr">
+        <is>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
+        </is>
+      </c>
+      <c r="E514" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F514" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G514" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H514" t="inlineStr">
+        <is>
+          <t>Colégio Santo Américo, São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I514" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J514" t="inlineStr">
+        <is>
+          <t>Colégio Santo Américo</t>
+        </is>
+      </c>
+      <c r="K514" t="inlineStr">
+        <is>
+          <t>igazgató</t>
+        </is>
+      </c>
+      <c r="N514">
+        <v>1958</v>
+      </c>
+      <c r="O514">
+        <v>1974</v>
+      </c>
+      <c r="Q514" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=960</t>
+        </is>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515">
+        <v>1959</v>
+      </c>
+      <c r="B515" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C515" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D515" t="inlineStr">
+        <is>
+          <t>Sebes József SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E515" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F515" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G515" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H515" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
+        </is>
+      </c>
+      <c r="I515" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J515" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem</t>
+        </is>
+      </c>
+      <c r="K515" t="inlineStr">
+        <is>
+          <t>a kelet-ázsiai történelem professzora, a graduate program alapítója; 1964–1966 között az Üzleti Kar, 1966–1968 között a School of Foreign Service dékánja.</t>
+        </is>
+      </c>
+      <c r="N515">
+        <v>1958</v>
+      </c>
+      <c r="O515">
+        <v>1985</v>
+      </c>
+      <c r="Q515" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=979</t>
+        </is>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516">
+        <v>1959</v>
+      </c>
+      <c r="B516" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C516" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D516" t="inlineStr">
+        <is>
+          <t>Simor György SJ</t>
+        </is>
+      </c>
+      <c r="E516" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F516" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G516" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H516" t="inlineStr">
+        <is>
+          <t>New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I516" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K516" t="inlineStr">
+        <is>
+          <t>rendi előljáró</t>
+        </is>
+      </c>
+      <c r="N516">
+        <v>1958</v>
+      </c>
+      <c r="O516">
+        <v>1961</v>
+      </c>
+      <c r="Q516" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=996</t>
+        </is>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517">
+        <v>1959</v>
+      </c>
+      <c r="B517" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C517" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D517" t="inlineStr">
+        <is>
+          <t>Solymár János SJ</t>
+        </is>
+      </c>
+      <c r="E517" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F517" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G517" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H517" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I517" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J517" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom</t>
+        </is>
+      </c>
+      <c r="K517" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N517">
+        <v>1958</v>
+      </c>
+      <c r="O517">
         <v>1966</v>
       </c>
-      <c r="Q510" t="inlineStr">
+      <c r="Q517" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=1005</t>
+        </is>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518">
+        <v>1959</v>
+      </c>
+      <c r="B518" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C518" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D518" t="inlineStr">
+        <is>
+          <t>Szabó Antal Szerén OFM, vitéz</t>
+        </is>
+      </c>
+      <c r="E518" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F518" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G518" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H518" t="inlineStr">
+        <is>
+          <t>Winnipeg, MB, Kanada</t>
+        </is>
+      </c>
+      <c r="I518" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K518" t="inlineStr">
+        <is>
+          <t>plébános</t>
+        </is>
+      </c>
+      <c r="N518">
+        <v>1958</v>
+      </c>
+      <c r="O518">
+        <v>1973</v>
+      </c>
+      <c r="Q518" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1026</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>