--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Cronología" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,130 +125,130 @@
       </c>
       <c r="B4">
         <v>1959</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Todos los países</t>
+          <t>All countries</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>94</v>
+        <v>108</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="B10">
-        <v>339</v>
+        <v>385</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
         <v>0</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>9</v>
+        <v>10</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
         <v>18</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>95</v>
+        <v>111</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -301,26031 +301,29698 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1959</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Róma, Italia - cursar estudios
-Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos - profesor de filosofía en la Universidad de Dallas, pastor, director del departamento de teología y profesor de religión</t>
+          <t>Róma, Italy - pursuing studies
+Cistercian Abbey Our Lady of Dallas, Irving, TX, USA - philosophy professor at the University of Dallas, pastor, chair of the theology department, and religion teacher</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1958
 1959</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1959
 2014</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1959</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Banykó Viktor SJ</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Újszász - capellán auxiliar, cantor
-Farmos - capellán auxiliar, cantor</t>
+          <t>Újszász - assistant pastor, cantor
+Farmos - assistant pastor, cantor</t>
         </is>
       </c>
       <c r="N19" t="inlineStr">
         <is>
           <t>1954
 1959</t>
         </is>
       </c>
       <c r="O19" t="inlineStr">
         <is>
           <t>1959
 1972</t>
         </is>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=75</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1959</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Beginning of domestic service</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>Miskolc</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Hajdúböszörmény, Hungría - vicario</t>
+          <t>Hajdúböszörmény, Hungary - assistant pastor</t>
         </is>
       </c>
       <c r="N20">
         <v>1959</v>
       </c>
       <c r="O20">
         <v>1960</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1959</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Elyria, OH, Estados Unidos - párroco
-Jézus Szíve R. K. Egyházközség, Akron, OH, Estados Unidos - párroco, y posteriormente jubilado</t>
+          <t>Elyria, OH, USA - parish priest
+Jézus Szíve R. K. Egyházközség, Akron, OH, USA - parish priest, then retired</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1956
 1959</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1959
 1982</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1959</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bendik István Sch.P</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Piarista ház, Devon, PA, Estados Unidos - profesor</t>
+          <t>Piarista ház, Devon, PA, USA - teacher</t>
         </is>
       </c>
       <c r="N22">
         <v>1959</v>
       </c>
       <c r="O22">
         <v>1965</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=66</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1959</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Bogláry Miklós OSM</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>Róma, Italia - capellán de refugiados en Italia</t>
+          <t>Róma, Italy - Asylum chaplain in Italy</t>
         </is>
       </c>
       <c r="N23">
         <v>1954</v>
       </c>
       <c r="O23">
         <v>1959</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=96</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1959</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada, Estados Unidos - párroco y administrador</t>
+          <t>Hamilton, ON, Kanada, USA - parish priest and head of the household</t>
         </is>
       </c>
       <c r="N24">
         <v>1959</v>
       </c>
       <c r="O24">
         <v>1959</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1959</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Chilla Raymond SJ</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Plattsburg, NY, Estados Unidos - profesor de francés y alemán en el juniorado jesuita</t>
+          <t>Plattsburg, NY, USA - French and German language teacher at the Jesuit juniorate</t>
         </is>
       </c>
       <c r="N25">
         <v>1959</v>
       </c>
       <c r="O25">
         <v>1965</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=124</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1959</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Choibert Ottó</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>New York, NY, Estados Unidos</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="N26">
         <v>1959</v>
       </c>
       <c r="O26">
         <v>1964</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=126</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1959</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Csekey István SDB</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Instituto Sagrado Corazón, Guanabacoa, Kuba - director, miembro del consejo de la provincia</t>
+          <t>Instituto Sagrado Corazón, Guanabacoa, Kuba - Director, member of the provincial council</t>
         </is>
       </c>
       <c r="N27">
         <v>1956</v>
       </c>
       <c r="O27">
         <v>1959</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=152</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1959</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Csányi Dániel Apor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Róma, Italia - estudios; entretanto, en 1956 estudió en Jerusalén
-Wichita Falls, TX, Estados Unidos - vicario</t>
+          <t>Róma, Italy - studies; meanwhile, he studied in Jerusalem in 1956
+Wichita Falls, TX, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1954
 1959</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1959
 1960</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=147</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1959</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero
-Traslado (nuevo lugar de servicio)</t>
+          <t>Beginning of foreign service
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>La Ceja, Kolumbia - tercia
-Santiago de Chile, Chile - profesor de química, misionero</t>
+          <t>La Ceja, Kolumbia - third
+Santiago de Chile, Chile - chemistry teacher, missionary</t>
         </is>
       </c>
       <c r="N29" t="inlineStr">
         <is>
           <t>1959
 1959</t>
         </is>
       </c>
       <c r="O29">
         <v>1961</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1959</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Plébánia, Calgary, AB, Canadá - pastor constructor de iglesias</t>
+          <t>Árpádházi Szent Erzsébet R. K. Plébánia, Calgary, AB, Canada - pastor who builds churches</t>
         </is>
       </c>
       <c r="N30">
         <v>1952</v>
       </c>
       <c r="O30">
         <v>1959</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1959</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Dietz Alajos</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>Reading, PA, Estados Unidos</t>
+          <t>Reading, PA, USA</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, Estados Unidos - vicario, pastor húngaro
-Ashland, IL, Estados Unidos - párroco</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA - assistant pastor, Hungarian pastor
+Ashland, IL, USA - parish priest</t>
         </is>
       </c>
       <c r="N31">
         <v>1959</v>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>1959
 1963</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=200</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1959</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Dobolyi Lajos Praesidius OFM, Dr.</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, Estados Unidos</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="N32">
         <v>1959</v>
       </c>
       <c r="O32">
         <v>1961</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=206</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1959</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Votos perpetuos</t>
+          <t>Transfer (previous place of service)
+Perpetual vows</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>Santiago de Chile, Chile - pastor</t>
         </is>
       </c>
       <c r="N33" t="inlineStr">
         <is>
           <t>1958
-12 de diciembre de 1959</t>
+December 12, 1959</t>
         </is>
       </c>
       <c r="O33">
         <v>1959</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1959</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Edelényi Achilles, Dr</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Montana College, Helena, MO, Estados Unidos - profesor</t>
+          <t>Montana College, Helena, MO, USA - teacher</t>
         </is>
       </c>
       <c r="N34">
         <v>1959</v>
       </c>
       <c r="O34">
         <v>1960</v>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=227</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1959</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>Courtland, ON, Canadá - párroco</t>
+          <t>Courtland, ON, Canada - parish priest</t>
         </is>
       </c>
       <c r="N35">
         <v>1959</v>
       </c>
       <c r="O35">
         <v>1969</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1959</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en el extranjero</t>
+          <t>Priestly ordination
+Beginning of foreign service</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>Dublin, Írország
-Írország - estudios</t>
+Írország - studies</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
-          <t>31 de julio de 1959
+          <t>July 31, 1959
 1959</t>
         </is>
       </c>
       <c r="O36">
         <v>1960</v>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1959</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos - profesor universitario
-San Diego, CA, Estados Unidos - profesor universitario y de seminario</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA - university professor
+San Diego, CA, USA - university and seminar instructor</t>
         </is>
       </c>
       <c r="N37" t="inlineStr">
         <is>
           <t>1956
 1959</t>
         </is>
       </c>
       <c r="O37" t="inlineStr">
         <is>
           <t>1959
 1960</t>
         </is>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1959</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Gaál Jenő SVD</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>Paraguay - misionero, director económico, profesor universitario</t>
+          <t>Paraguay - missionary, business executive, college professor</t>
         </is>
       </c>
       <c r="N38">
         <v>1954</v>
       </c>
       <c r="O38">
         <v>1959</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=301</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1959</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Geist Alajos</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Middletown, CO, Estados Unidos - párroco</t>
+          <t>Middletown, CO, USA - parish priest</t>
         </is>
       </c>
       <c r="N39">
         <v>1959</v>
       </c>
       <c r="O39">
         <v>1971</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=317</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1959</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Gergely Gyula Gaudens OFM</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="N40">
         <v>1957</v>
       </c>
       <c r="O40">
         <v>1959</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=322</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1959</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Gernat János</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>East Pittsburgh, PA, Estados Unidos
-Munhall, PA, Estados Unidos - Según otras fuentes: 1961-1964, Homestead, Pensilvania, EE. UU.</t>
+          <t>East Pittsburgh, PA, USA
+Munhall, PA, USA - According to another source: 1961–1964, Homestead, PA, USA</t>
         </is>
       </c>
       <c r="N41" t="inlineStr">
         <is>
           <t>1958
 1959</t>
         </is>
       </c>
       <c r="O41" t="inlineStr">
         <is>
           <t>1959
 1966</t>
         </is>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=324</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1959</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Gombos Mihály SDB</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Monteortone, Italia</t>
+          <t>Monteortone, Italy</t>
         </is>
       </c>
       <c r="N42">
         <v>1959</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=330</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1959</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Primeros votos (temporales)</t>
+          <t>First (temporary) vows</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="N43">
         <v>1959</v>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1959</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Györffy Albert Géza</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
-          <t>South Bend, IN, Estados Unidos - párroco</t>
+          <t>South Bend, IN, USA - parish priest</t>
         </is>
       </c>
       <c r="N44">
         <v>1956</v>
       </c>
       <c r="O44">
         <v>1959</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=354</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1959</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Pontificia Università San Tommaso D’Aquino, Róma, Italia - Obtención del doctorado en Filosofía, mientras cursaba estudios en la Universidad de la Sorbona (París)
-Lilienfeld, Austria - maestro de novicios húngaro</t>
+          <t>Pontificia Università San Tommaso D’Aquino, Róma, Italy - Earning a Ph.D., while studying at Sorbonne Université (Paris)
+Lilienfeld, Austria - Hungarian novice master</t>
         </is>
       </c>
       <c r="N45" t="inlineStr">
         <is>
           <t>1956
 1959</t>
         </is>
       </c>
       <c r="O45" t="inlineStr">
         <is>
           <t>1959
 1961</t>
         </is>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1959</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Pontificia Università Gregoriana, Róma, Italia - cursar estudios
-Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá - cursar estudios</t>
+          <t>Pontificia Università Gregoriana, Róma, Italy - pursuing studies
+Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada - pursuing studies</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>1957
 1959</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>1959
 1963</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1959</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Henye Géza</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>Austria - pastor
-Vancouver, BC, Canadá - párroco; en 1963, su obispo lo eximió de sus funciones debido a una grave enfermedad (depresión y alcoholismo)</t>
+Vancouver, BC, Canada - parish priest; in 1963, his bishop relieved him of his duties due to serious illness (depression, alcoholism)</t>
         </is>
       </c>
       <c r="N47" t="inlineStr">
         <is>
           <t>1956
 1959</t>
         </is>
       </c>
       <c r="O47" t="inlineStr">
         <is>
           <t>1959
 1963</t>
         </is>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1959</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, Estados Unidos - pastor</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA - pastor</t>
         </is>
       </c>
       <c r="N48">
         <v>1957</v>
       </c>
       <c r="O48">
         <v>1959</v>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1959</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Horváth István (OFM)</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="N49">
         <v>1956</v>
       </c>
       <c r="O49">
         <v>1959</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=425</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1959</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Horváth Jenő</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Palm City, FL, Estados Unidos</t>
+          <t>Palm City, FL, USA</t>
         </is>
       </c>
       <c r="N50">
         <v>1959</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=428</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1959</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Horváth Tibor SJ, Dr.</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Murcia, España - libertad condicional</t>
+          <t>Murcia, Spain - probation</t>
         </is>
       </c>
       <c r="N51">
         <v>1959</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=439</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1959</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Horváth Zoltán Achilles OSB</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Collegeville , MN, Estados Unidos</t>
+          <t>Collegeville , MN, USA</t>
         </is>
       </c>
       <c r="N52">
         <v>1958</v>
       </c>
       <c r="O52">
         <v>1959</v>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=441</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1959</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Hümpfner Antal Tibor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Balatonfűzfő-Gyártelep, Hungría - párroco, 1955-1959, decano
-Felsőörs-Öreghegy, Hungría - en la reserva</t>
+          <t>Balatonfűzfő-Gyártelep, Hungary - parish priest, 1955–1959 dean
+Felsőörs-Öreghegy, Hungary - retired</t>
         </is>
       </c>
       <c r="N53" t="inlineStr">
         <is>
           <t>1953
 1959</t>
         </is>
       </c>
       <c r="O53" t="inlineStr">
         <is>
           <t>1959
 1966</t>
         </is>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=447</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1959</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Inicio del servicio en la patria</t>
+          <t>Beginning of domestic service</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Iván László, dr.</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Szent Imre, Kalocsa, Hungría - capellán auxiliar</t>
+          <t>Szent Imre, Kalocsa, Hungary - assistant pastor</t>
         </is>
       </c>
       <c r="N54">
         <v>1959</v>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=463</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1959</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, Estados Unidos - pastor</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - pastor</t>
         </is>
       </c>
       <c r="N55">
         <v>1959</v>
       </c>
       <c r="O55">
         <v>1985</v>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1959</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Kada Lajos, Thibica-i címzetes érsek</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Pápai Államtitkárság, Róma, Italia - colaborador
-Apostoli Nunciatúra, Iszlámábád, Pakisztán - diplomático subalterno</t>
+          <t>Pápai Államtitkárság, Róma, Italy - colleague
+Apostoli Nunciatúra, Iszlámábád, Pakisztán - junior diplomat</t>
         </is>
       </c>
       <c r="N56" t="inlineStr">
         <is>
           <t>1957
 1959</t>
         </is>
       </c>
       <c r="O56" t="inlineStr">
         <is>
           <t>1959
 1962</t>
         </is>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=880</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1959</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Kalmár Vince Özséb OFM, Dr.</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Gyöngyös, Hungría - el capellán del hogar de acogida</t>
+          <t>Gyöngyös, Hungary - the chaplain at the nursing home</t>
         </is>
       </c>
       <c r="N57">
         <v>1959</v>
       </c>
       <c r="O57">
         <v>1960</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=591</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1959</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Karsay Ferenc Vilmos (OFM)</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Püspökmolnári, Hungría - párroco
-Kenyeri, Hungría - jefe de familia</t>
+          <t>Püspökmolnári, Hungary - parish priest
+Kenyeri, Hungary - head of household</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>1950
 1959</t>
         </is>
       </c>
       <c r="O58" t="inlineStr">
         <is>
           <t>1959
 1960</t>
         </is>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=503</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1959</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Kecskés József Attila OFM</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Fort Wayne, IN, Estados Unidos</t>
+          <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="N59">
         <v>1959</v>
       </c>
       <c r="O59">
         <v>1960</v>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=514</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1959</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Keresztúri Ödön, Dr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, Estados Unidos</t>
+          <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="N60">
         <v>1959</v>
       </c>
       <c r="O60">
         <v>1963</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=523</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1959</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Kerner István, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>Austria - pastor
-San Diego, CA, Estados Unidos - seminario espiritual</t>
+San Diego, CA, USA - seminary retreat</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>1948
 1959</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>1959
 1960</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=527</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1959</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
-          <t>University of St. Bonaventure, New York, NY, Estados Unidos - profesor de filosofía medieval y moderna</t>
+          <t>University of St. Bonaventure, New York, NY, USA - Professor of Medieval and Modern Philosophy</t>
         </is>
       </c>
       <c r="N62">
         <v>1959</v>
       </c>
       <c r="O62">
         <v>1962</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1959</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá - vicario</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada - assistant pastor</t>
         </is>
       </c>
       <c r="N63">
         <v>1959</v>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1959</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>Kiss Imre</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Aptos, CA, Estados Unidos</t>
+          <t>Aptos, CA, USA</t>
         </is>
       </c>
       <c r="N64">
         <v>1959</v>
       </c>
       <c r="O64">
         <v>1960</v>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=546</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1959</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>Kosty János</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="N65">
         <v>1959</v>
       </c>
       <c r="O65">
         <v>1960</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=574</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1959</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Universität Graz, Graz, Austria - estudiante universitario
-St. Elisabeth, Dallas, TX, Estados Unidos - vicario</t>
+          <t>Universität Graz, Graz, Austria - college student
+St. Elisabeth, Dallas, TX, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
           <t>1958
 1959</t>
         </is>
       </c>
       <c r="O66" t="inlineStr">
         <is>
           <t>1959
 1960</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1959</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-[...3 lines deleted...]
-Incardinación
+          <t>Transfer (previous place of service)
+Transfer (new place of service)
+Transfer (new place of service)
+Transfer (new place of service)
+Incardination
 Entry into religious life</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Szentlélek plébánia, Welland, ON, Canadá - párroco de la parroquia eslovaca
-[...3 lines deleted...]
-Meadowvale, ON, Canadá</t>
+          <t>Szentlélek plébánia, Welland, ON, Canada - parish priest at the Slovak parish
+Meadowvale. ON, Canada - novice in the Redemptorist Order under the guidance of Father Vander Bosche
+Keswick, ON, Canada - novice in the Order of the Redemptorists under the guidance of Novice Master Cornelius McElligott
+Oshawa, ON, Canada - assistant pastor
+Meadowvale, ON, Canada</t>
         </is>
       </c>
       <c r="L67" t="inlineStr">
         <is>
           <t>Munkács → Redemptorista (Congregatio SS. Redemptoris)</t>
         </is>
       </c>
       <c r="N67" t="inlineStr">
         <is>
           <t>1957
 1959
 1959
 1959
 1959
 1959</t>
         </is>
       </c>
       <c r="O67" t="inlineStr">
         <is>
           <t>1959
 1960
 1960
 1960</t>
         </is>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1959</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Szent Patrik templom, Cleveland, OH, Estados Unidos - sacerdote visitante</t>
+          <t>Szent Patrik templom, Cleveland, OH, USA - visiting priest</t>
         </is>
       </c>
       <c r="N68">
         <v>1958</v>
       </c>
       <c r="O68">
         <v>1959</v>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1959</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Spirit Bank, WI, Estados Unidos - sacristán y oficiante (1953-1954), profesor de seminario (1954-1959); entretanto, en Milwaukee, Wisconsin (EE. UU.), en la Universidad Marquette: estudios de Historia (1953-1959)
-Dallas, TX, Estados Unidos - Profesor de secundaria (Dallas – St. Edward, 1959-1960; Dallas-Cistercian, 1962-1964; Fort Worth, Texas, EE. UU., 1964-1967; Dallas, 1967-1970). Profesor universitario en Arlington, Texas, EE. UU. – Universidad de Texas (1969-2010); jubilado (2010-2020).</t>
+          <t>Spirit Bank, WI, USA - sacristan and liturgist (1953–1954), seminary teacher (1954–1959); during this time, Milwaukee, WI, USA – Marquette University – history (1953–1959)
+Dallas, TX, USA - High school teacher (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) University professor in Arlington, TX, USA – University of Texas (1969–2010), retired (2010–2020)</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
           <t>1953
 1959</t>
         </is>
       </c>
       <c r="O69" t="inlineStr">
         <is>
           <t>1959
 2020</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1959</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, Estados Unidos - pastor</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA - pastor</t>
         </is>
       </c>
       <c r="N70">
         <v>1959</v>
       </c>
       <c r="O70">
         <v>1962</v>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1959</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>Flint, MI, Estados Unidos</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="N71">
         <v>1959</v>
       </c>
       <c r="O71">
         <v>1960</v>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1959</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>Linka Ernő Ödön OSB, apát</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Veszprémvarsány, Hungría - cantor
-Szent Rita kápolna, Budapest, Hungría - cantor, recaudador</t>
+          <t>Veszprémvarsány, Hungary - cantor
+Szent Rita kápolna, Budapest, Hungary - cantor, treasurer</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
           <t>1953
 1959</t>
         </is>
       </c>
       <c r="O72" t="inlineStr">
         <is>
           <t>1959
 1967</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=659</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1959</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Pápa, Hungría - vicario
-Lengyeltóti, Hungría - vicario</t>
+          <t>Pápa, Hungary - assistant pastor
+Lengyeltóti, Hungary - assistant pastor</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
           <t>1957
 1959</t>
         </is>
       </c>
       <c r="O73" t="inlineStr">
         <is>
           <t>1959
 1960</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1959</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>New York, NY, Estados Unidos</t>
+          <t>New York, NY, USA</t>
         </is>
       </c>
       <c r="N74">
         <v>1959</v>
       </c>
       <c r="O74">
         <v>1960</v>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1959</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>Major Imre Márk (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Törökszentmiklós, Hungría - vicario
-Jászárokszállás, Hungría - vicario</t>
+          <t>Törökszentmiklós, Hungary - assistant pastor
+Jászárokszállás, Hungary - assistant pastor</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
           <t>1953
 1959</t>
         </is>
       </c>
       <c r="O75" t="inlineStr">
         <is>
           <t>1959
 1967</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=688</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1959</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>Makkó Lajos</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá - párroco
-Calgary, AB, Canadá - párroco</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada - parish priest
+Calgary, AB, Canada - parish priest</t>
         </is>
       </c>
       <c r="N76" t="inlineStr">
         <is>
           <t>1957
 1959</t>
         </is>
       </c>
       <c r="O76" t="inlineStr">
         <is>
           <t>1959
 1963</t>
         </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=689</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1959</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
           <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Győrszentiván, Magyar Királyság - profesor de religión, capellán
-Veszprémvarsány, Hungría - párroco, decano</t>
+          <t>Győrszentiván, Magyar Királyság - religious educator, pastor
+Veszprémvarsány, Hungary - parish priest, dean</t>
         </is>
       </c>
       <c r="N77" t="inlineStr">
         <is>
           <t>1940
 1959</t>
         </is>
       </c>
       <c r="O77" t="inlineStr">
         <is>
           <t>1959
 1964</t>
         </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1959</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
           <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Róma, Italia - filozófiai tanulmányok
-Torino, Italia - teológiai tanulmányok</t>
+          <t>Róma, Italy - filozófiai tanulmányok
+Torino, Italy - teológiai tanulmányok</t>
         </is>
       </c>
       <c r="N78" t="inlineStr">
         <is>
           <t>1957
 1959</t>
         </is>
       </c>
       <c r="O78" t="inlineStr">
         <is>
           <t>1959
 1960</t>
         </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1959</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>Megyer József SJ</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Barranquilla, Kolumbia - profesor de economía</t>
+          <t>Barranquilla, Kolumbia - economics teacher</t>
         </is>
       </c>
       <c r="N79">
         <v>1958</v>
       </c>
       <c r="O79">
         <v>1959</v>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=725</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1959</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>Mihalik Imre Károly, Dr.</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>Budapest, Hungría - se da de baja por enfermedad y, posteriormente, se jubila</t>
+          <t>Budapest, Hungary - on sick leave, then retires</t>
         </is>
       </c>
       <c r="N80">
         <v>1959</v>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=742</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1959</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>Minya Lajos C.Ss.R., Msgr., Dr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Gary, IN, Estados Unidos</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="N81">
         <v>1959</v>
       </c>
       <c r="O81">
         <v>1967</v>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=749</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1959</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>Molnár Ernő Zsigmond OCD</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
           <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="N82">
         <v>1959</v>
       </c>
       <c r="O82">
         <v>1961</v>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=761</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1959</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>Moltesz József SJ</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Auriesville, NY, Estados Unidos - tercia</t>
+          <t>Auriesville, NY, USA - tercia</t>
         </is>
       </c>
       <c r="N83">
         <v>1959</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=768</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1959</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
           <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
           <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, Estados Unidos - en el ámbito civil; jubilado desde 1992</t>
+          <t>New Brunswick, NJ, USA - in civilian employment; retired since 1992</t>
         </is>
       </c>
       <c r="N84">
         <v>1959</v>
       </c>
       <c r="O84">
         <v>2009</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1959</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
           <t>Moór Elemér</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>Lexington, KY, Estados Unidos</t>
+          <t>Lexington, KY, USA</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>South Fort Mitchell, KY, Estados Unidos</t>
+          <t>South Fort Mitchell, KY, USA</t>
         </is>
       </c>
       <c r="N85">
         <v>1959</v>
       </c>
       <c r="O85">
         <v>1960</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=770</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1959</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Inicio del servicio en el extranjero</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Washington, DC, Estados Unidos - profesor</t>
+          <t>Washington, DC, USA - teacher</t>
         </is>
       </c>
       <c r="N86">
         <v>1959</v>
       </c>
       <c r="O86">
         <v>1960</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1959</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
           <t>Máriaföldi Péter Lukács OFM</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canadá</t>
+          <t>Winnipeg, MB, Canada</t>
         </is>
       </c>
       <c r="N87">
         <v>1959</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=715</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1959</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
           <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos - tercia</t>
+          <t>Cleveland, OH, USA - tercia</t>
         </is>
       </c>
       <c r="N88">
         <v>1959</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1959</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Inicio del servicio en el extranjero</t>
+          <t>Priestly ordination
+Beginning of foreign service</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>Mészáros István Endre</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
           <t>Austria
-Szent István R. K. Egyházközség, Toledo, OH, Estados Unidos - vicario</t>
+Szent István R. K. Egyházközség, Toledo, OH, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N89" t="inlineStr">
         <is>
-          <t>2 de marzo de 1959
+          <t>March 2, 1959
 1959</t>
         </is>
       </c>
       <c r="O89">
         <v>1964</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=739</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1959</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>Mészáros Árpád György OFM</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, Estados Unidos</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="N90">
         <v>1958</v>
       </c>
       <c r="O90">
         <v>1959</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=737</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1959</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
           <t>Novák Ervin Emilián (O.Cist)</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Texas Christian University, Dallas, TX, Estados Unidos - profesor universitario</t>
+          <t>Texas Christian University, Dallas, TX, USA - university professor</t>
         </is>
       </c>
       <c r="N91">
         <v>1959</v>
       </c>
       <c r="O91">
         <v>1974</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=823</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1959</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
           <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Reformado</t>
+          <t>Reformed</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>Pastor</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Hollywood-i Magyar Református Egyház, Los Angeles, CA, Estados Unidos - pastor fundador de una congregación
-Ontarioi Független Magyar Református Egyház, Ontario, CA, Estados Unidos - pastor principal</t>
+          <t>Hollywood-i Magyar Református Egyház, Los Angeles, CA, USA - church-planting pastor
+Ontarioi Független Magyar Református Egyház, Ontario, CA, USA - senior pastor</t>
         </is>
       </c>
       <c r="N92" t="inlineStr">
         <is>
           <t>1958
 1959</t>
         </is>
       </c>
       <c r="O92" t="inlineStr">
         <is>
           <t>1959
 1989</t>
         </is>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1959</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
           <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
-          <t>Chieri, Italia - escritor</t>
+          <t>Chieri, Italy - writer</t>
         </is>
       </c>
       <c r="N93">
         <v>1957</v>
       </c>
       <c r="O93">
         <v>1959</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1959</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>Németh Imre</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="N94">
         <v>1959</v>
       </c>
       <c r="O94">
         <v>1964</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=814</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1959</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Traslado (lugar de servicio anterior)
-Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>Loudonville, OH, Estados Unidos - párroco
-Fairport, OH, Estados Unidos - párroco</t>
+          <t>Loudonville, OH, USA - parish priest
+Fairport, OH, USA - parish priest</t>
         </is>
       </c>
       <c r="N95" t="inlineStr">
         <is>
           <t>1957
 1959</t>
         </is>
       </c>
       <c r="O95" t="inlineStr">
         <is>
           <t>1959
 1975</t>
         </is>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1959</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
           <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="N96">
         <v>1959</v>
       </c>
       <c r="O96">
         <v>1960</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1959</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Traslado (nuevo lugar de servicio)</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Reformado</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Estados Unidos - Obispo del Distrito Eclesiástico Oriental de la Iglesia Reformada Húngara de Estados Unidos</t>
+          <t>Mater Dei High School, Santa Ana, CA, USA - teacher</t>
         </is>
       </c>
       <c r="N97">
         <v>1959</v>
       </c>
       <c r="O97">
-        <v>1977</v>
+        <v>1985</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1959</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Transfer (previous place of service)</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Kemenes István, Msgr., dr.</t>
+          <t>Rauch László Attila (OSPPE)</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Yonkers, NY, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Róma, Italy - postgraduate studies</t>
+        </is>
+      </c>
+      <c r="N98">
+        <v>1956</v>
+      </c>
+      <c r="O98">
+        <v>1959</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=727</t>
+          <t>/persons_v2/view.php?id=917</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1959</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Transfer (new place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Hodobay Teodor Gyula</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>St. Elias Greek Catholic Church, Carteret, NJ, USA - parish priest
+St. Joseph Byzantine Catholic Church, New Brunswick, NJ, USA - parish priest</t>
         </is>
       </c>
       <c r="N99" t="inlineStr">
         <is>
-          <t>18 de abril de 1959</t>
-        </is>
+          <t>1959
+1959</t>
+        </is>
+      </c>
+      <c r="O99">
+        <v>1961</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=402</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1959</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Csellár Jenő István OSPPE</t>
+          <t>Róna Gábor SJ</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>Doylestown, PA, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Portoviejo, Ecuador - Residence Hall Chaplain, Religious Education Teacher</t>
+        </is>
+      </c>
+      <c r="N100">
+        <v>1959</v>
+      </c>
+      <c r="O100">
+        <v>1961</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=155</t>
+          <t>/persons_v2/view.php?id=948</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1959</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Beginning of foreign service</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Egner Emil</t>
+          <t>Sajkó Dániel</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Elisabeth, NJ, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>St. John the Baptist Byzantine Catholic Church, Perth Amboy, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N101">
+        <v>1959</v>
+      </c>
+      <c r="O101">
+        <v>1962</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=230</t>
+          <t>/persons_v2/view.php?id=956</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1959</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal</t>
+          <t>Priestly ordination
+Beginning of foreign service</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Chipping Norton, Reino Unido</t>
+          <t>Saint Vincent Archabbey, Latrobe, PA, USA
+St. Vincent Abbey, Latrobe, PA, USA - in various positions, primarily as a university professor and dean</t>
         </is>
       </c>
       <c r="N102" t="inlineStr">
         <is>
-          <t>31 de julio de 1959</t>
-        </is>
+          <t>May 23, 1959
+1959</t>
+        </is>
+      </c>
+      <c r="O102">
+        <v>2013</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1959</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Grigássy N. Gyula, dr.</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>Bradock, PA, Estados Unidos</t>
-[...5 lines deleted...]
-        </is>
+          <t>Pontifícia Universidade Católica, São Paulo, Brazília - mathematics professor</t>
+        </is>
+      </c>
+      <c r="N103">
+        <v>1959</v>
+      </c>
+      <c r="O103">
+        <v>1986</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=336</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1959</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Votos perpetuos</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Kubovics Tibor Egid [Egyed] OSB</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>Burg Kastl, NSZK - high school teacher
+Woodside Priory School, Portola Valley, CA, USA - teacher, financial manager, principal</t>
+        </is>
+      </c>
       <c r="N104" t="inlineStr">
         <is>
-          <t>8 de agosto de 1959</t>
+          <t>1958
+1959</t>
+        </is>
+      </c>
+      <c r="O104" t="inlineStr">
+        <is>
+          <t>1959
+1974</t>
         </is>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=619</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1959</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Annabring József, Superior, WI 7. püspöke</t>
+          <t>Skerl Alphonse</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>Superior, WI, Estados Unidos</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Superior, WI, Estados Unidos</t>
+          <t>Gary, IN, USA - assistant pastor
+Miller, Gary, IN, USA - assistant pastor</t>
         </is>
       </c>
       <c r="N105" t="inlineStr">
         <is>
-          <t>27 de agosto de 1959</t>
+          <t>1956
+1959</t>
+        </is>
+      </c>
+      <c r="O105" t="inlineStr">
+        <is>
+          <t>1959
+1962</t>
         </is>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=10</t>
+          <t>/persons_v2/view.php?id=998</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1959</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Defunción</t>
+          <t>Transfer (previous place of service)
+Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Mihalovics Zsigmond, Msgr.</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Chicago, IL, Estados Unidos</t>
+          <t>Pápai Gergely Egyetem, Róma, Italy - Philosophy Studies (Bachelor’s Degree)
+Regis College, Toronto, ON, Canada - theological studies</t>
         </is>
       </c>
       <c r="N106" t="inlineStr">
         <is>
-          <t>28 de agosto de 1959</t>
+          <t>1956
+1959</t>
+        </is>
+      </c>
+      <c r="O106" t="inlineStr">
+        <is>
+          <t>1959
+1963</t>
         </is>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=744</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1959</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Sárvári János Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Chantilly, Francia</t>
-[...5 lines deleted...]
-        </is>
+          <t>Buffalo, NY, USA - teacher</t>
+        </is>
+      </c>
+      <c r="N107">
+        <v>1959</v>
+      </c>
+      <c r="O107">
+        <v>1963</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=964</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1959</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Cambios actuales en el año</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Ordenación sacerdotal
-Votos perpetuos</t>
+          <t>Transfer (new place of service)</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
+          <t>Ábrahám Dezső</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>Reformed</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>bishop</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>USA - Bishop of the Eastern Diocese of the Hungarian Reformed Church in America</t>
+        </is>
+      </c>
+      <c r="N108">
+        <v>1959</v>
+      </c>
+      <c r="O108">
+        <v>1977</v>
+      </c>
+      <c r="Q108" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=262</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109">
+        <v>1959</v>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>Death</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>Kemenes István, Msgr., dr.</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>Yonkers, NY, USA</t>
+        </is>
+      </c>
+      <c r="N109" t="inlineStr">
+        <is>
+          <t>April 3, 1959</t>
+        </is>
+      </c>
+      <c r="Q109" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=727</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110">
+        <v>1959</v>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>Death</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>Pupinszky Lipót Nándor O.Praem</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>Akron, OH, USA</t>
+        </is>
+      </c>
+      <c r="N110" t="inlineStr">
+        <is>
+          <t>April 10, 1959</t>
+        </is>
+      </c>
+      <c r="Q110" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=904</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111">
+        <v>1959</v>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>Death</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>Hodobay Teodor Gyula</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="N111" t="inlineStr">
+        <is>
+          <t>April 18, 1959</t>
+        </is>
+      </c>
+      <c r="Q111" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=402</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112">
+        <v>1959</v>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>Priestly ordination
+Perpetual vows</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>Skinta József István OSBM</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>Szent Illés templom, Homestead, PA, USA
+Szent József kolostor, Glen Cove, NY, USA</t>
+        </is>
+      </c>
+      <c r="N112" t="inlineStr">
+        <is>
+          <t>December 20, 1959
+July 5, 1959</t>
+        </is>
+      </c>
+      <c r="Q112" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=999</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113">
+        <v>1959</v>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>Death</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>Csellár Jenő István OSPPE</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>Doylestown, PA, USA</t>
+        </is>
+      </c>
+      <c r="N113" t="inlineStr">
+        <is>
+          <t>July 19, 1959</t>
+        </is>
+      </c>
+      <c r="Q113" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=155</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114">
+        <v>1959</v>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>Death</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>Egner Emil</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>Kassa</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>Elisabeth, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N114" t="inlineStr">
+        <is>
+          <t>July 31, 1959</t>
+        </is>
+      </c>
+      <c r="Q114" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=230</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115">
+        <v>1959</v>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>Priestly ordination</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>Chipping Norton, United Kingdom</t>
+        </is>
+      </c>
+      <c r="N115" t="inlineStr">
+        <is>
+          <t>July 31, 1959</t>
+        </is>
+      </c>
+      <c r="Q115" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=804</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116">
+        <v>1959</v>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>Death</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>Grigássy N. Gyula, dr.</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>Eperjes</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>Bradock, PA, USA</t>
+        </is>
+      </c>
+      <c r="N116" t="inlineStr">
+        <is>
+          <t>August 1, 1959</t>
+        </is>
+      </c>
+      <c r="Q116" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=336</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117">
+        <v>1959</v>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>Perpetual vows</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>Kubovics Tibor Egid [Egyed] OSB</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="N117" t="inlineStr">
+        <is>
+          <t>August 8, 1959</t>
+        </is>
+      </c>
+      <c r="Q117" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=619</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118">
+        <v>1959</v>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>Death</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>Annabring József, Superior, WI 7. püspöke</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>bishop</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>Superior, WI, USA</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>Superior, WI, USA</t>
+        </is>
+      </c>
+      <c r="N118" t="inlineStr">
+        <is>
+          <t>August 27, 1959</t>
+        </is>
+      </c>
+      <c r="Q118" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=10</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119">
+        <v>1959</v>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>Death</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>Mihalovics Zsigmond, Msgr.</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="N119" t="inlineStr">
+        <is>
+          <t>August 28, 1959</t>
+        </is>
+      </c>
+      <c r="Q119" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=744</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120">
+        <v>1959</v>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>Priestly ordination</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>Molnár Miklós SJ</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>Chantilly, France</t>
+        </is>
+      </c>
+      <c r="N120" t="inlineStr">
+        <is>
+          <t>September 7, 1959</t>
+        </is>
+      </c>
+      <c r="Q120" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=767</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121">
+        <v>1959</v>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
+          <t>Current changes in the year</t>
+        </is>
+      </c>
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>Priestly ordination
+Perpetual vows</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
           <t>Hirth Vilmos SVD</t>
         </is>
       </c>
-      <c r="E108" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G108" t="inlineStr">
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
-      <c r="H108" t="inlineStr">
+      <c r="H121" t="inlineStr">
         <is>
           <t>St. Gabriel, Austria
 St. Gabriel, Austria</t>
         </is>
       </c>
-      <c r="N108" t="inlineStr">
-[...5 lines deleted...]
-      <c r="Q108" t="inlineStr">
+      <c r="N121" t="inlineStr">
+        <is>
+          <t>September 8, 1959
+September 8, 1959</t>
+        </is>
+      </c>
+      <c r="Q121" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=394</t>
-        </is>
-[...778 lines deleted...]
-          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1959</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Grega Sámuel OFM</t>
+          <t>Haitinger Imre, Msgr.</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Szent István templom, New York, NY, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1968</v>
+          <t>Elizabeth, NJ, USA</t>
+        </is>
+      </c>
+      <c r="N122" t="inlineStr">
+        <is>
+          <t>November 13, 1959</t>
+        </is>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=334</t>
+          <t>/persons_v2/view.php?id=358</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1959</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Komporday Ágoston, Msgr.</t>
+          <t>Rényes Antal SJ</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Clarksburg, MD, Estados Unidos</t>
-[...16 lines deleted...]
-        <v>1963</v>
+          <t>Róma, Italy</t>
+        </is>
+      </c>
+      <c r="N123" t="inlineStr">
+        <is>
+          <t>December 6, 1959</t>
+        </is>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=565</t>
+          <t>/persons_v2/view.php?id=932</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1959</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Priestly ordination</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Gáspár János</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1963</v>
+          <t>Buenos Aires, Argentína</t>
+        </is>
+      </c>
+      <c r="N124" t="inlineStr">
+        <is>
+          <t>December 12, 1959</t>
+        </is>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=312</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1959</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Current changes in the year</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Death</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Fodor Pál SJ</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Hartford, CT, Estados Unidos</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, Estados Unidos</t>
-[...21 lines deleted...]
-        <v>1977</v>
+          <t>Toronto, ON, Canada</t>
+        </is>
+      </c>
+      <c r="N125" t="inlineStr">
+        <is>
+          <t>December 31, 1959</t>
+        </is>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=279</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1959</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Bereczky Jenő, dr.</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, Estados Unidos</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Péter és Pál G. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>interim pastor</t>
         </is>
       </c>
       <c r="N126">
-        <v>1934</v>
+        <v>1891</v>
       </c>
       <c r="O126">
-        <v>1960</v>
+        <v>1982</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=70</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1959</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Lényi Vince</t>
+          <t>Reseterics József Ferenc</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Woodbridge, NJ, Estados Unidos</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N127">
-        <v>1934</v>
+        <v>1918</v>
       </c>
       <c r="O127">
-        <v>1964</v>
+        <v>1969</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=652</t>
+          <t>/persons_v2/view.php?id=927</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1959</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Petrovits József, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Harrisburg, PA, USA</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Brownsville, PA, Estados Unidos</t>
+          <t>St. Mary Church (ma: Holy Angels Church), Kulpmont, PA, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J128" t="inlineStr">
+        <is>
+          <t>St. Mary Church (ma: Holy Angels Church)</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N128">
-        <v>1934</v>
+        <v>1919</v>
       </c>
       <c r="O128">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=872</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1959</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Gulyássy István</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, Estados Unidos</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J129" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N129">
-        <v>1934</v>
+        <v>1920</v>
       </c>
       <c r="O129">
-        <v>1962</v>
+        <v>1966</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=348</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1959</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>Elizabeth, NJ, Estados Unidos</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parish priest; served at St. Stephen’s Church in 1937</t>
         </is>
       </c>
       <c r="N130">
-        <v>1934</v>
+        <v>1923</v>
       </c>
       <c r="O130">
-        <v>1962</v>
+        <v>1970</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1959</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Sántha Pál, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Elrama, PA, Estados Unidos</t>
+          <t>Stockholm, SK, Canada</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parish priest, dean from 1932</t>
         </is>
       </c>
       <c r="N131">
-        <v>1934</v>
+        <v>1924</v>
       </c>
       <c r="O131">
         <v>1962</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=963</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1959</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Mihalik István, Dr.</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>McKeesport, PA, Estados Unidos</t>
+          <t>Sacred Heart, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J132" t="inlineStr">
+        <is>
+          <t>Sacred Heart</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Hungarian and German pastor, parish priest</t>
         </is>
       </c>
       <c r="N132">
-        <v>1934</v>
+        <v>1925</v>
       </c>
       <c r="O132">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=743</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1959</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Dávid Ferenc</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Erdélyi</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Uniontown, PA, Estados Unidos</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>church builder, founding pastor</t>
         </is>
       </c>
       <c r="N133">
-        <v>1934</v>
+        <v>1927</v>
       </c>
       <c r="O133">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=180</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1959</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G134" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>missionary, Hungarian pastor</t>
         </is>
       </c>
       <c r="N134">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="O134">
-        <v>1969</v>
+        <v>1960</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1959</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Szent Margit templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J135" t="inlineStr">
+        <is>
+          <t>Szent Margit templom</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>hermano monje, cocinero</t>
+          <t>parish priest (according to Miklósházy: 1927–1965, Chagrin Falls, OH)</t>
         </is>
       </c>
       <c r="N135">
-        <v>1935</v>
+        <v>1927</v>
       </c>
       <c r="O135">
-        <v>1975</v>
+        <v>1965</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1959</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>Kubek Antal Emil</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>Detroit, MI, Estados Unidos</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, Estados Unidos</t>
+          <t>Mahanoy, PA, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Kereszt R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>vicario, y posteriormente párroco</t>
+          <t>assistant pastor (under his father), then parish pastor</t>
         </is>
       </c>
       <c r="N136">
-        <v>1935</v>
+        <v>1930</v>
       </c>
       <c r="O136">
-        <v>1974</v>
+        <v>1960</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=615</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1959</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Boehnlein Ferenc</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canadá</t>
+          <t>Independence, OH, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N137">
-        <v>1937</v>
+        <v>1931</v>
       </c>
       <c r="O137">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=76</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1959</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Kiss A. Gyula</t>
+          <t>Grega Sámuel OFM</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, Estados Unidos</t>
+          <t>Szent István templom, New York, NY, USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J138" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent István templom</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>pastor and head of the household</t>
         </is>
       </c>
       <c r="N138">
-        <v>1937</v>
+        <v>1931</v>
       </c>
       <c r="O138">
-        <v>1964</v>
+        <v>1968</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=538</t>
+          <t>/persons_v2/view.php?id=334</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1959</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Patagónia, Argentína</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>Obispo de la Iglesia Ortodoxa Rusa de los Cárpatos de Estados Unidos; desde 1966, metropolitano de Agathonikeia</t>
+          <t>pastor (Salesian Works)</t>
         </is>
       </c>
       <c r="N139">
-        <v>1938</v>
+        <v>1931</v>
       </c>
       <c r="O139">
-        <v>1977</v>
+        <v>1962</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1959</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Komporday Ágoston, Msgr.</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, Estados Unidos</t>
+          <t>Clarksburg, MD, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Anna R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>párroco (según el KMVÉ, hasta 1980)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N140">
-        <v>1938</v>
+        <v>1932</v>
       </c>
       <c r="O140">
-        <v>1976</v>
+        <v>1963</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=565</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1959</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Csík Pál SDB</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>Allentown, PA, Estados Unidos</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, Estados Unidos</t>
+          <t>Hope Haven, Marrero, LA, USA</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J141" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>Hope Haven</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>prefect, principal</t>
         </is>
       </c>
       <c r="N141">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="O141">
-        <v>1974</v>
+        <v>1966</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=160</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1959</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Gáspár János</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, Estados Unidos</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J142" t="inlineStr">
         <is>
-          <t>Szent István Plébánia</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N142">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="O142">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=312</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1959</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
+          <t>Szent László templom, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J143" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N143">
-        <v>1938</v>
+        <v>1933</v>
       </c>
       <c r="O143">
-        <v>1974</v>
+        <v>1977</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1959</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Bereczky Jenő, dr.</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Newark, NJ, Estados Unidos</t>
+          <t>Szent Péter és Pál G. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Szent Péter és Pál G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>pastor, así como Albany, Nueva York – estudiante universitario</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N144">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O144">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=70</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1959</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Müllner József</t>
+          <t>Lényi Vince</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Mendoza, Argentína</t>
+          <t>Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>secretario episcopal, capellán de hospital</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N145">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O145">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=781</t>
+          <t>/persons_v2/view.php?id=652</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1959</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Petrick István</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Lorain, OH, Estados Unidos</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N146">
-        <v>1938</v>
+        <v>1934</v>
       </c>
       <c r="O146">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=870</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1959</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G147" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Máriaremete, Budapest, Hungría</t>
+          <t>Szent Imre R. K. Egyházközség, Connellsville, PA, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J147" t="inlineStr">
         <is>
-          <t>Máriaremete</t>
+          <t>Szent Imre R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>maestro novato; además, prestó servicio en Máriaremete, Eger, Makó y Budapest.</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N147">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="O147">
-        <v>1967</v>
+        <v>1962</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1959</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Elizabeth, NJ, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>Trabajó en la Amazonia, en Río Negro y luego en Manaos; finalmente, se convirtió en misionero itinerante</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N148">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="O148">
-        <v>1979</v>
+        <v>1962</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1959</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Hungría</t>
+          <t>Elrama, PA, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K149" t="inlineStr">
         <is>
-          <t>obispo de Hajdúdorog, vicario apostólico de Miskolc</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N149">
-        <v>1939</v>
+        <v>1934</v>
       </c>
       <c r="O149">
-        <v>1972</v>
+        <v>1962</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1959</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
+          <t>McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>misionero entre los indígenas, jefe tribal honorario</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N150">
-        <v>1940</v>
+        <v>1934</v>
       </c>
       <c r="O150">
-        <v>1986</v>
+        <v>1962</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1959</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Mosonyi László</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Rózsák tere, Budapest, Magyar Királyság</t>
+          <t>Uniontown, PA, USA</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>Magyar Királyság</t>
-[...4 lines deleted...]
-          <t>Rózsák tere</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N151">
-        <v>1940</v>
+        <v>1934</v>
       </c>
       <c r="O151">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=776</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1959</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Úrkút, Hungría</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J152" t="inlineStr">
+        <is>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>administrador y, a partir de 1944, párroco</t>
+          <t>monastic brother</t>
         </is>
       </c>
       <c r="N152">
-        <v>1940</v>
+        <v>1934</v>
       </c>
       <c r="O152">
-        <v>1965</v>
+        <v>2005</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1959</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J153" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>Realización de estudios y actividad docente; alrededor de 1947 en Flint (Míchigan, EE. UU.), luego en Roebling (Nueva Jersey, EE. UU.) y, hacia 1950, en Nueva York (Nueva York, EE. UU.)</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N153">
-        <v>1941</v>
+        <v>1935</v>
       </c>
       <c r="O153">
-        <v>1962</v>
+        <v>1969</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1959</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Cseh Gyula Titusz OFM</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>No se conocen los lugares donde prestó servicio; falleció en Roebling, Nueva Jersey (EE. UU.).</t>
+          <t>monk, cook</t>
         </is>
       </c>
       <c r="N154">
-        <v>1942</v>
+        <v>1935</v>
       </c>
       <c r="O154">
-        <v>1960</v>
+        <v>1975</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=151</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1959</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Grigássy J. Gyula</t>
+          <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J155" t="inlineStr">
+        <is>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>secretario episcopal</t>
+          <t>assistant pastor, then parish priest</t>
         </is>
       </c>
       <c r="N155">
-        <v>1942</v>
+        <v>1935</v>
       </c>
       <c r="O155">
-        <v>1960</v>
+        <v>1974</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=337</t>
+          <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1959</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Oberlander János</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>Cincinnati, OH, Estados Unidos</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>St. John Catholic Church, Middletown, OH, Estados Unidos</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J156" t="inlineStr">
         <is>
-          <t>St. John Catholic Church</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N156">
-        <v>1942</v>
+        <v>1935</v>
       </c>
       <c r="O156">
-        <v>1968</v>
+        <v>1980</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=830</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1959</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>South Bend, IN, Estados Unidos</t>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J157" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>vicario húngaro</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N157">
-        <v>1943</v>
+        <v>1935</v>
       </c>
       <c r="O157">
         <v>1962</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1959</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Mundwell János</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH</t>
-[...9 lines deleted...]
-          <t>párroco</t>
+          <t>Montréal, QC, Canada</t>
+        </is>
+      </c>
+      <c r="I158" t="inlineStr">
+        <is>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N158">
-        <v>1943</v>
+        <v>1937</v>
       </c>
       <c r="O158">
-        <v>1968</v>
+        <v>1960</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=777</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1959</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Kiss A. Gyula</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Kálvária templom, Szatmárnémeti, Rumanía</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Rumanía</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J159" t="inlineStr">
         <is>
-          <t>Kálvária templom</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N159">
-        <v>1944</v>
+        <v>1937</v>
       </c>
       <c r="O159">
-        <v>1981</v>
+        <v>1964</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=538</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1959</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Horváth István, Msgr.</t>
+          <t>Sághy Pál (SDB)</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>St. Catherine, ON, Canadá</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canadá</t>
+          <t>Camagüey egyházmegye különböző plébániái, Kuba</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Camagüey egyházmegye különböző plébániái</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N160">
-        <v>1944</v>
+        <v>1937</v>
       </c>
       <c r="O160">
-        <v>1988</v>
+        <v>1962</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=426</t>
+          <t>/persons_v2/view.php?id=961</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1959</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Homestead, PA, Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>párroco (en el margen: Munhall, Pensilvania, EE. UU.)</t>
+          <t>Bishop of the American Carpatho-Russian Orthodox Church; Metropolitan of Agathonikeia from 1966</t>
         </is>
       </c>
       <c r="N161">
-        <v>1944</v>
+        <v>1938</v>
       </c>
       <c r="O161">
-        <v>1962</v>
+        <v>1977</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1959</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>Firenze, Italia</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J162" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>Empleado de la editorial Quaracchi</t>
+          <t>parish priest (according to the KMVÉ, until 1980)</t>
         </is>
       </c>
       <c r="N162">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="O162">
-        <v>1968</v>
+        <v>1976</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1959</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Betlehem, PA, USA</t>
+        </is>
+      </c>
+      <c r="I163" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K163" t="inlineStr">
         <is>
-          <t>en servicio</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N163">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="O163">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1959</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J164" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>Asistente en la Universidad de San Antonio, cocinero en la Basílica de San Juan de Letrán, sacristán en el Colegio de San Buenaventura, ermitaño en Alverna</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N164">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="O164">
-        <v>1968</v>
+        <v>1974</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1959</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Kelemen Kálmán Konrád OFM</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Francia</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Francia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>en servicio</t>
+          <t>pastor, and Albany, NY – college student</t>
         </is>
       </c>
       <c r="N165">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="O165">
-        <v>1967</v>
+        <v>1962</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=515</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1959</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Kékessy Imre István SJ, dr</t>
+          <t>Müllner József</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>Mendoza, Argentína</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
-          <t>Nicaragua</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>episcopal secretary, hospital chaplain</t>
         </is>
       </c>
       <c r="N166">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="O166">
-        <v>1970</v>
+        <v>1961</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=529</t>
+          <t>/persons_v2/view.php?id=781</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1959</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Maczkó József</t>
+          <t>Petrick István</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Trenton, NJ, Estados Unidos</t>
+          <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N167">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="O167">
-        <v>1972</v>
+        <v>1960</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=677</t>
+          <t>/persons_v2/view.php?id=870</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1959</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Mayer György (SDB)</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Nemesböd, Hungría</t>
+          <t>Máriaremete, Budapest, Hungary</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Máriaremete</t>
         </is>
       </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>en la comunidad salesiana y, posteriormente, al servicio de la diócesis de Szombathely</t>
+          <t>He was a rookie officer and also served in Máriaremete, Eger, Makó, and Budapest.</t>
         </is>
       </c>
       <c r="N168">
-        <v>1945</v>
+        <v>1939</v>
       </c>
       <c r="O168">
-        <v>1962</v>
+        <v>1967</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=711</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1959</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Olkó Imre</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>lengyel templom, Carnegie, PA, Estados Unidos</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>lengyel templom</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>He worked in the Amazon, along the Rio Negro, and then in Manaus; eventually, he became an itinerant missionary</t>
         </is>
       </c>
       <c r="N169">
-        <v>1945</v>
+        <v>1939</v>
       </c>
       <c r="O169">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=834</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1959</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Csáki Benjámin, Dr.</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Abbotsford, BC, Canadá</t>
+          <t>Nyíregyháza, Hungary</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>pastor (según la KMVÉ, hasta 1975)</t>
+          <t>Bishop of Hajdúdorog, Apostolic Administrator of Miskolc</t>
         </is>
       </c>
       <c r="N170">
-        <v>1946</v>
+        <v>1939</v>
       </c>
       <c r="O170">
-        <v>1965</v>
+        <v>1972</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=140</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1959</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Dalos Patrik COr, dr.</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>oratóriánus (Congregatio Oratorii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>Secretario del Consejo Pontificio para los Laicos</t>
+          <t>missionary among the Native Americans, honorary tribal chief</t>
         </is>
       </c>
       <c r="N171">
-        <v>1946</v>
+        <v>1940</v>
       </c>
       <c r="O171">
-        <v>1975</v>
+        <v>1986</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=175</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1959</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Gajdos Albert, Msgr.</t>
+          <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Rózsák tere, Budapest, Magyar Királyság</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="J172" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség</t>
+          <t>Rózsák tere</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>párroco, decano del distrito desde 1972</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N172">
-        <v>1946</v>
+        <v>1940</v>
       </c>
       <c r="O172">
-        <v>1973</v>
+        <v>1963</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=302</t>
+          <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1959</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Párizs, Francia</t>
+          <t>Úrkút, Hungary</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>Francia</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>administrator, then parish priest from 1944 onward</t>
         </is>
       </c>
       <c r="N173">
-        <v>1946</v>
+        <v>1940</v>
       </c>
       <c r="O173">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1959</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Vác, Hungría</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>en la reserva (según Diós: Nagymaros)</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N174">
-        <v>1946</v>
+        <v>1940</v>
       </c>
       <c r="O174">
-        <v>1974</v>
+        <v>1979</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1959</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>Regina, SK, Canadá</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Esterhazy, SK, Canadá</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>párroco, con sede en: Kaposvár, Eslovaquia, Canadá</t>
+          <t>Pursuing studies and teaching activities, living in Flint, MI, USA, around 1947, then in Roebling, NJ, USA, and in New York, NY, USA, around 1950</t>
         </is>
       </c>
       <c r="N175">
-        <v>1946</v>
+        <v>1941</v>
       </c>
       <c r="O175">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1959</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Medveczky Gyula Medárd OFM</t>
+          <t>Cseh Gyula Titusz OFM</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Bloomfield Hill, MI, Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>confesor de las monjas</t>
+          <t>His places of service cannot be identified; he died in Roebling, NJ, USA.</t>
         </is>
       </c>
       <c r="N176">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="O176">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=722</t>
+          <t>/persons_v2/view.php?id=151</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1959</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Novák Rajmond István</t>
+          <t>Grigássy J. Gyula</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, Estados Unidos</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>episcopal secretary</t>
         </is>
       </c>
       <c r="N177">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="O177">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=825</t>
+          <t>/persons_v2/view.php?id=337</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1959</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Német János</t>
+          <t>Oberlander János</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Cincinnati, OH, USA</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>St. John Catholic Church, Middletown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I178" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J178" t="inlineStr">
+        <is>
+          <t>St. John Catholic Church</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>no se pueden identificar sus lugares de destino</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N178">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="O178">
-        <v>1965</v>
+        <v>1968</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=806</t>
+          <t>/persons_v2/view.php?id=830</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1959</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G179" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, Estados Unidos</t>
+          <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>párroco, capellán húngaro y español</t>
+          <t>Hungarian assistant pastor</t>
         </is>
       </c>
       <c r="N179">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="O179">
-        <v>1966</v>
+        <v>1962</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1959</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Dobó István</t>
+          <t>Mundwell János</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Parish, South Bend, IN, USA</t>
+          <t>Szent Imre Magyar R. K. Egyházközség, Cleveland, OH</t>
         </is>
       </c>
       <c r="J180" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Parish</t>
+          <t>Szent Imre Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N180">
-        <v>1947</v>
+        <v>1943</v>
       </c>
       <c r="O180">
-        <v>1961</v>
+        <v>1968</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=205</t>
+          <t>/persons_v2/view.php?id=777</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1959</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G181" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>Newton Falls, OH, Estados Unidos</t>
+          <t>Kálvária templom, Szatmárnémeti, Romania</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Romania</t>
+        </is>
+      </c>
+      <c r="J181" t="inlineStr">
+        <is>
+          <t>Kálvária templom</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N181">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="O181">
-        <v>1964</v>
+        <v>1981</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1959</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Horváth István, Msgr.</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>St. Catherine, ON, Canada</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J182" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>en diversos cargos: administrador parroquial en Belo Horizonte, vicario en Río de Janeiro, vicario y posteriormente párroco en Volta Redonda, y párroco en Três Rios</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N182">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="O182">
-        <v>1977</v>
+        <v>1988</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=426</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1959</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Homestead, PA, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>Estudios en la Congregación de los Verbitas</t>
+          <t>parish priest (also known as: Munhall, PA, USA)</t>
         </is>
       </c>
       <c r="N183">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="O183">
         <v>1962</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1959</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Plankó János</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Tiszaroff, Magyar Királyság</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Magyar Királyság</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>profesor de la Universidad Jesuita y de la Universidad John Carroll; tras su jubilación, profesor emérito</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N184">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="O184">
-        <v>1989</v>
+        <v>1962</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1959</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Firenze, Italy</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K185" t="inlineStr">
         <is>
-          <t>Entre 1948 y 1962, fue profesor de secundaria y redactor del periódico Magyar Hírlap; entre 1957 y 1962, fue magister; y entre 1963 y 1977, párroco principal de la colonia húngara</t>
+          <t>An employee of Quaracchi Publishing</t>
         </is>
       </c>
       <c r="N185">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O185">
-        <v>1977</v>
+        <v>1968</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1959</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Kotyuk J. István</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>Erie, PA, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Meadville, PA, Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Estados Unidos</t>
+          <t>Ausztria</t>
+        </is>
+      </c>
+      <c r="K186" t="inlineStr">
+        <is>
+          <t>on duty</t>
         </is>
       </c>
       <c r="N186">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O186">
-        <v>1964</v>
+        <v>1977</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=575</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1959</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>Our Lady of Spring Bank Abbey, Spring Bank, WI, Estados Unidos</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Our Lady of Spring Bank Abbey</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>abate, y a partir de 1963, abad</t>
+          <t>Assistant at St. Anthony University, cook at the Basilica of St. John Lateran, sacristan at the College of St. Bonaventure in Florence, hermit at Alverna</t>
         </is>
       </c>
       <c r="N187">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O187">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=765</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1959</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Moca, Dominikai Köztársaság</t>
+          <t>France</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>France</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>misionero, jefe de exploradores</t>
+          <t>on duty</t>
         </is>
       </c>
       <c r="N188">
-        <v>1947</v>
+        <v>1945</v>
       </c>
       <c r="O188">
-        <v>1999</v>
+        <v>1967</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1959</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Kékessy Imre István SJ, dr</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>Nicaragua</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>misionero y director de instituto</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N189">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O189">
-        <v>1968</v>
+        <v>1970</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=529</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1959</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Dlusztus János SDB</t>
+          <t>Maczkó József</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Trenton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I190" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>misionero</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N190">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O190">
-        <v>1960</v>
+        <v>1972</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=204</t>
+          <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1959</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Mayer György (SDB)</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, Estados Unidos</t>
+          <t>Nemesböd, Hungary</t>
         </is>
       </c>
       <c r="I191" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>in the Salesian community, and then in the service of the Diocese of Szombathely</t>
         </is>
       </c>
       <c r="N191">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O191">
-        <v>1976</v>
+        <v>1962</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=711</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1959</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Olkó Imre</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Johnstown, NY, Estados Unidos</t>
+          <t>Immaculate Conception Church, Carnegie, PA, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Immaculate Conception Church</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N192">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O192">
-        <v>1976</v>
+        <v>1983</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=834</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1959</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>Pottstown, PA, Estados Unidos</t>
+          <t>Párizs, France</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>France</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Pastor of the Hungarian Catholic Mission, and then its director starting in 1964</t>
         </is>
       </c>
       <c r="N193">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O193">
-        <v>1976</v>
+        <v>1965</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1959</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>South Hills, PA, Estados Unidos</t>
+          <t>Abbotsford, BC, Canada</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>pastor (according to the KMVÉ, until 1975)</t>
         </is>
       </c>
       <c r="N194">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O194">
-        <v>1976</v>
+        <v>1965</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1959</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Frankó Ede</t>
+          <t>Dalos Patrik COr, dr.</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>oratóriánus (Congregatio Oratorii)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Szent Miklós templom, Struthers, OH, Estados Unidos</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Miklós templom</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>de baja por enfermedad o vicario</t>
+          <t>Secretary of the Pontifical Council for the Laity</t>
         </is>
       </c>
       <c r="N195">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O195">
-        <v>1967</v>
+        <v>1975</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=287</t>
+          <t>/persons_v2/view.php?id=175</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1959</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Gáspár Márton</t>
+          <t>Gajdos Albert, Msgr.</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canadá</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parish priest; dean of the district since 1972</t>
         </is>
       </c>
       <c r="N196">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O196">
-        <v>1982</v>
+        <v>1973</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=313</t>
+          <t>/persons_v2/view.php?id=302</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1959</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Hegyi József Péter OFM</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G197" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>Párizs, France</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>France</t>
         </is>
       </c>
       <c r="K197" t="inlineStr">
         <is>
-          <t>párroco constructor de iglesias</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N197">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O197">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=377</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1959</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, Estados Unidos</t>
+          <t>Vác, Hungary</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>retired (according to Diós: Nagymaros)</t>
         </is>
       </c>
       <c r="N198">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O198">
-        <v>1964</v>
+        <v>1974</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1959</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Regina, SK, Canada</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, Estados Unidos</t>
+          <t>Esterhazy, SK, Canada</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>párroco, pastor húngaro</t>
+          <t>parish priest, currently serving in: Kaposvár, Slovakia, Canada</t>
         </is>
       </c>
       <c r="N199">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O199">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1959</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Kubovics Tibor Egid [Egyed] OSB</t>
+          <t>Medveczky Gyula Medárd OFM</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Pannonhalma</t>
+          <t>Bloomfield Hill, MI, USA</t>
+        </is>
+      </c>
+      <c r="I200" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>conserje, peluquero, como hermano laico secreto</t>
+          <t>confessor to the nuns</t>
         </is>
       </c>
       <c r="N200">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O200">
-        <v>1969</v>
+        <v>1961</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=619</t>
+          <t>/persons_v2/view.php?id=722</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1959</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Novák Rajmond István</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Vibora, Kuba</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>en servicio</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N201">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O201">
-        <v>2007</v>
+        <v>1962</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=825</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1959</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Német János</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, Estados Unidos</t>
-[...14 lines deleted...]
-          <t>St. Mary of the Lake Church</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>párroco fundador</t>
+          <t>his places of service cannot be identified</t>
         </is>
       </c>
       <c r="N202">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O202">
-        <v>1978</v>
+        <v>1965</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=806</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1959</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Lombos József László OFM</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G203" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Margit körút, Budapest, Hungría</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J203" t="inlineStr">
         <is>
-          <t>Margit körút</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>párroco, vicario</t>
+          <t>parish priest, Hungarian and Spanish pastor</t>
         </is>
       </c>
       <c r="N203">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="O203">
-        <v>1963</v>
+        <v>1966</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=663</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1959</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Merész Ferenc Gáspár (O.Cist)</t>
+          <t>Dobó István</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Szárazrét, Székesfehérvár, Hungría</t>
-[...4 lines deleted...]
-          <t>Hungría</t>
+          <t>Our Lady of Hungary Parish, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="J204" t="inlineStr">
         <is>
-          <t>Szárazrét</t>
+          <t>Our Lady of Hungary Parish</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>vicario (1948-1950) y, posteriormente, párroco; entretanto, en 1950 fue internado en Előszállás</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N204">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="O204">
-        <v>1986</v>
+        <v>1961</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=733</t>
+          <t>/persons_v2/view.php?id=205</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1959</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Mészáros Lipót OFM</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Newton Falls, OH, USA</t>
+        </is>
+      </c>
+      <c r="I205" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N205">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="O205">
-        <v>1973</v>
+        <v>1964</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=740</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1959</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Domitrovics József SDB, püspök</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Rio Negro, Brazília</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>coadjutor – obispo auxiliar, obispo de Podalia</t>
+          <t>in various roles: caretaker in Belo Horizonte, assistant pastor in Rio de Janeiro, assistant pastor and later parish priest in Volta Redonda, and parish priest in Tres Rios</t>
         </is>
       </c>
       <c r="N206">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O206">
-        <v>1961</v>
+        <v>1977</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=213</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1959</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Dunay Antal, Dr.</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Northampton, PA, Estados Unidos</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K207" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Studies in the Divine Word Missionaries</t>
         </is>
       </c>
       <c r="N207">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O207">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=221</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1959</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Füz János Balázs O.Cist, apát</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>asistente general; además, conserje entre 1954 y 1972</t>
+          <t>Professor at the Jesuit University and at John Carroll University; professor emeritus following his retirement</t>
         </is>
       </c>
       <c r="N208">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O208">
-        <v>1972</v>
+        <v>1989</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=297</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1959</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
-      <c r="J209" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>líder de la comunidad, párroco entre 1953 y 1968, director de instituto entre 1951 y 1958, profesor de religión entre 1958 y 1982 y, desde 1967, organizador de jornadas espirituales para familias y jóvenes</t>
+          <t>From 1948 to 1962, he was a high school teacher and an editor at Magyar Hírlap; from 1957 to 1962, he held the rank of magister; and from 1963 to 1977, he served as senior pastor of the Hungarian community</t>
         </is>
       </c>
       <c r="N209">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O209">
-        <v>1999</v>
+        <v>1977</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1959</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Koloszár István</t>
+          <t>Kotyuk J. István</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>San Diego, CA, Estados Unidos</t>
+          <t>Meadville, PA, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>vicario</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N210">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O210">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=561</t>
+          <t>/persons_v2/view.php?id=575</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1959</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Molnár Sándor Rajmund O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>Our Lady of Spring Bank Abbey, Spring Bank, WI, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J211" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Our Lady of Spring Bank Abbey</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>vicario, y a partir de 1965, párroco</t>
+          <t>abbot, and then, starting in 1963, abbot</t>
         </is>
       </c>
       <c r="N211">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O211">
-        <v>1983</v>
+        <v>1971</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=765</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1959</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Moca, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>capellán auxiliar; posteriormente, entre 1951 y 1968, conserje y administrador; y, entre 1968 y 1969, director de Instituciones Sociales</t>
+          <t>missionary, scout leader</t>
         </is>
       </c>
       <c r="N212">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O212">
-        <v>1969</v>
+        <v>1999</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1959</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Moullion Kálmán, Msgr.</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canadá</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>el responsable de la organización de la pastoral en lengua alemana</t>
+          <t>missionary and high school principal</t>
         </is>
       </c>
       <c r="N213">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="O213">
-        <v>1971</v>
+        <v>1968</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=778</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1959</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Nyeste János, Dr.</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Leechburg, PA, Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Estados Unidos</t>
+          <t>Kuba</t>
+        </is>
+      </c>
+      <c r="K214" t="inlineStr">
+        <is>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N214">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="O214">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=826</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1959</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Papp György, Msgr., dr</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Szent Mihály templom, Hamilton, ON, Canadá</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J215" t="inlineStr">
         <is>
-          <t>Szent Mihály templom</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N215">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="O215">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=851</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1959</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, Estados Unidos</t>
+          <t>Johnstown, NY, USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent János templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N216">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O216">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1959</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Borsányi Jenő Gáspár Balázs OFM</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Lima, Peru</t>
+          <t>Pottstown, PA, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N217">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O217">
-        <v>1964</v>
+        <v>1976</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=107</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1959</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Czakó Ambró Lajos (O.Cist)</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>St. Mary’s University, Halifax, NS, Canadá</t>
+          <t>South Hills, PA, USA</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>St. Mary’s University</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>profesor de historia del arte; en 1957 ya figura como sacerdote.</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N218">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O218">
-        <v>1967</v>
+        <v>1976</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=131</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1959</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Dénes János Gergely COr, dr.</t>
+          <t>Frankó Ede</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Bogota, Kolumbia</t>
+          <t>Szent Miklós templom, Struthers, OH, USA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
-          <t>Kolumbia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>Szent Miklós templom</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>pastor de la colonia húngara; entre 1956 y 1957, en Roma (Italia), pastor encargado del cuidado y la coordinación de los refugiados húngaros, en nombre de la Cruz Roja Italiana</t>
+          <t>on sick leave or serving as an assistant pastor</t>
         </is>
       </c>
       <c r="N219">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O219">
-        <v>1961</v>
+        <v>1967</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=197</t>
+          <t>/persons_v2/view.php?id=287</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1959</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Vaskút, Hungría</t>
+          <t>Windsor, ON, Canada</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>cantor</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N220">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O220">
-        <v>1964</v>
+        <v>1982</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1959</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Horváth Ferenc SVD</t>
+          <t>Hegyi József Péter OFM</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Cordoba, Argentina</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>misionero</t>
+          <t>parish priest who built the church</t>
         </is>
       </c>
       <c r="N221">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O221">
-        <v>2001</v>
+        <v>1961</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=422</t>
+          <t>/persons_v2/view.php?id=377</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1959</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Laval University, Québec, QC, Canadá</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>Laval University</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>profesor de ética; entre 1956 y 1957, profesor de metafísica e historia de la filosofía en el Ursuline’s College de Quebec; pastor húngaro</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N222">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O222">
-        <v>1969</v>
+        <v>1964</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1959</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>Szent László R. K. Egyházközség, Beaver Falls, PA, USA</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>parish priest, Hungarian pastor</t>
         </is>
       </c>
       <c r="N223">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O223">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1959</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Kubovics Tibor Egid [Egyed] OSB</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Oros, Hungría</t>
-[...4 lines deleted...]
-          <t>Hungría</t>
+          <t>Pannonhalma</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>jubilado, en la parroquia de su hermano, que es capellán auxiliar</t>
+          <t>building maintenance handyman, hairdresser, as a secret lay brother</t>
         </is>
       </c>
       <c r="N224">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O224">
         <v>1969</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=619</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1959</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, Estados Unidos</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, Estados Unidos</t>
+          <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>on duty</t>
         </is>
       </c>
       <c r="N225">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O225">
-        <v>1974</v>
+        <v>2007</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1959</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Oroskovits Jenő Lajos</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>Winnipeg, MB, Canadá</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>St. Theresa templom, West St. Paul, MB, Canadá</t>
+          <t>St. Mary of the Lake Church, Lake Maxinkuckee, IN, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J226" t="inlineStr">
         <is>
-          <t>St. Theresa templom</t>
+          <t>St. Mary of the Lake Church</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>founding pastor</t>
         </is>
       </c>
       <c r="N226">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O226">
-        <v>1962</v>
+        <v>1978</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=837</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1959</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Lombos József László OFM</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Margit körút, Budapest, Hungary</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J227" t="inlineStr">
+        <is>
+          <t>Margit körút</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>en prisión y, posteriormente, en un trabajo no penitenciario</t>
+          <t>pastor, vicar</t>
         </is>
       </c>
       <c r="N227">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O227">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=663</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1959</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Piarista rendház, Derby, NY, Estados Unidos</t>
+          <t>Szárazrét, Székesfehérvár, Hungary</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="J228" t="inlineStr">
         <is>
-          <t>Piarista rendház</t>
+          <t>Szárazrét</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>jefe de familia, párroco, delegado</t>
+          <t>Assistant pastor (1948–1950), then parish priest; in the meantime, he was interned in Előszállás in 1950</t>
         </is>
       </c>
       <c r="N228">
-        <v>1951</v>
+        <v>1948</v>
       </c>
       <c r="O228">
-        <v>1960</v>
+        <v>1986</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1959</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Mészáros Lipót OFM</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Ménfőcsanak, Győr, Hungría</t>
-[...4 lines deleted...]
-          <t>Hungría</t>
+          <t>Szent István R. K. Egyházközség, New York, NY</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>Ménfőcsanak</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K229" t="inlineStr">
         <is>
-          <t>profesor de primaria, imparte clases de ruso (además de sus funciones en la iglesia) y, al mismo tiempo, es profesor de los alumnos del colegio de la orden</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N229">
-        <v>1951</v>
+        <v>1948</v>
       </c>
       <c r="O229">
-        <v>1965</v>
+        <v>1973</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=740</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1959</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Csáky Antal, Dr.</t>
+          <t>Domitrovics József SDB, püspök</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Grand Ledge, MI, Estados Unidos</t>
+          <t>Rio Negro, Brazília</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K230" t="inlineStr">
+        <is>
+          <t>coadjutor – auxiliary bishop, Bishop of Podalia</t>
         </is>
       </c>
       <c r="N230">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O230">
-        <v>1968</v>
+        <v>1961</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=144</t>
+          <t>/persons_v2/view.php?id=213</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1959</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Csík Pál SDB</t>
+          <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Marrero, LA, Estados Unidos</t>
+          <t>Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K231" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N231">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O231">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=160</t>
+          <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1959</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, Estados Unidos</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>párroco, promotor de la construcción de escuelas</t>
+          <t>General Assistant; also building manager from 1954 to 1972</t>
         </is>
       </c>
       <c r="N232">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O232">
-        <v>1960</v>
+        <v>1972</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1959</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Jó Pásztor templomigazgatóság, Budapest, Hungría</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J233" t="inlineStr">
         <is>
-          <t>Jó Pásztor templomigazgatóság</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>capellán auxiliar y, posteriormente, entre 1954 y 1962, administrador de la parroquia</t>
+          <t>community leader; parish priest from 1953 to 1968; high school principal from 1951 to 1958; religion teacher from 1958 to 1982; organizer of family and youth retreats since 1967</t>
         </is>
       </c>
       <c r="N233">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O233">
-        <v>1962</v>
+        <v>1999</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1959</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Hajtás Ferenc</t>
+          <t>Koloszár István</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>New Orleans, LA, Estados Unidos</t>
+          <t>San Diego, CA, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>Limai Szent Rózsa, Szent Cecília és a Rózsafüzér Boldogasszonya - segédlelkész</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N234">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O234">
-        <v>1960</v>
+        <v>1967</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=363</t>
+          <t>/persons_v2/view.php?id=561</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1959</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Mattasovszky János</t>
+          <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Solon, OH, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K235" t="inlineStr">
+        <is>
+          <t>assistant pastor, then parish priest from 1965</t>
         </is>
       </c>
       <c r="N235">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O235">
-        <v>1966</v>
+        <v>1983</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=709</t>
+          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1959</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Nagy Ágoston CM</t>
+          <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>St. Vincent's Seminary, Philadelphia, PA, Estados Unidos</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. Vincent's Seminary</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>profesor de seminario</t>
+          <t>assistant pastor, then caretaker and farm manager from 1951 to 1968, and director of Social Institutions from 1968 to 1969</t>
         </is>
       </c>
       <c r="N236">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O236">
-        <v>1960</v>
+        <v>1969</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=784</t>
+          <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1959</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Orbán Miklós SJ</t>
+          <t>Moullion Kálmán, Msgr.</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Windsor, ON, Canada</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>Redactor y locutor de la emisión en húngaro de Radio Vaticano</t>
+          <t>the organizer of German-language pastoral care</t>
         </is>
       </c>
       <c r="N237">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O237">
-        <v>1972</v>
+        <v>1971</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=836</t>
+          <t>/persons_v2/view.php?id=778</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1959</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Palmer Lajos SJ</t>
+          <t>Nyeste János, Dr.</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, Estados Unidos</t>
+          <t>Leechburg, PA, USA</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>pastor de la diáspora</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N238">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O238">
-        <v>1965</v>
+        <v>1961</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=849</t>
+          <t>/persons_v2/view.php?id=826</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1959</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, Estados Unidos</t>
+          <t>Szent Mihály templom, Hamilton, ON, Canada</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J239" t="inlineStr">
         <is>
-          <t>Szent István Plébánia</t>
+          <t>Szent Mihály templom</t>
         </is>
       </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>párroco, jubilado desde 1983</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N239">
-        <v>1951</v>
+        <v>1949</v>
       </c>
       <c r="O239">
-        <v>1993</v>
+        <v>1975</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1959</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Hungría</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
-          <t>Hungría</t>
-[...4 lines deleted...]
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>profesor de la Facultad de Teología, rector entre 1952 y 1984, y director de la oficina episcopal entre 1975 y 1980</t>
+          <t>missionary, parish organizer in the Diocese of Yokohama</t>
         </is>
       </c>
       <c r="N240">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="O240">
-        <v>1987</v>
+        <v>1969</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1959</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Bali Béla (SDB)</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Szent Anna Plébánia, Tiszadada, Hungría</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>Szent Anna Plébánia</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>monk</t>
         </is>
       </c>
       <c r="N241">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="O241">
-        <v>1973</v>
+        <v>1986</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=35</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1959</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Bognár József, Msgr.</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>Parma, OH, Estados Unidos</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J242" t="inlineStr">
+        <is>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>párroco; además, en 1958 fue vicario en Nueva York (NY) y párroco fundador en Bedford (OH)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N242">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O242">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=97</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1959</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Borsányi Jenő Gáspár Balázs OFM</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canadá</t>
+          <t>Lima, Peru</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>profesor de teología</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N243">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O243">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=107</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1959</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Búza János</t>
+          <t>Czakó Ambró Lajos (O.Cist)</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>St. Mary’s University, Halifax, NS, Canada</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J244" t="inlineStr">
+        <is>
+          <t>St. Mary’s University</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>Capellán de campaña del Ejército de los Estados Unidos (USAR), 37.ª División de Infantería, Guardia Nacional (ONG)</t>
+          <t>art history teacher; by 1957, he was listed as a priest.</t>
         </is>
       </c>
       <c r="N244">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O244">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=119</t>
+          <t>/persons_v2/view.php?id=131</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1959</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Dénes János Gergely COr, dr.</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Szentháromság R. K. Egyházközség, Barberton, OH, Estados Unidos</t>
+          <t>Bogota, Kolumbia</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szentháromság R. K. Egyházközség</t>
+          <t>Kolumbia</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>pastor of the Hungarian community; from 1956 to 1957, pastor in Rome, Italy, tasked with caring for and coordinating Hungarian refugees on behalf of the Italian Red Cross</t>
         </is>
       </c>
       <c r="N245">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O245">
         <v>1961</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=197</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1959</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Deésy István Ipoly OFM</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, Estados Unidos</t>
+          <t>Vaskút, Hungary</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Imre R. K. Egyházközség</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>cantor</t>
         </is>
       </c>
       <c r="N246">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O246">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=184</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1959</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Gerencsér Pál István Sch.P, dr.</t>
+          <t>Horváth Ferenc SVD</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Derby, NY, Estados Unidos</t>
+          <t>Cordoba, Argentína</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K247" t="inlineStr">
+        <is>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N247">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O247">
-        <v>1960</v>
+        <v>2001</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=320</t>
+          <t>/persons_v2/view.php?id=422</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1959</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, Estados Unidos</t>
+          <t>Laval University, Québec, QC, Canada</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J248" t="inlineStr">
+        <is>
+          <t>Laval University</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>profesor; posteriormente, entre 1953 y 1974, fue jefe del Departamento de Cultura Medieval y director del Instituto Medieval; siguió impartiendo clases hasta su fallecimiento; además, entre 1963 y 1964 fue profesor invitado en la Universidad de Harvard</t>
+          <t>Ethics teacher; from 1956 to 1957, he taught metaphysics and the history of philosophy at Ursuline’s College in Quebec; Hungarian pastor</t>
         </is>
       </c>
       <c r="N248">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O248">
-        <v>2005</v>
+        <v>1969</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1959</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Hofstetter Károly S.M.</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Mária Társasága (Societas Mariae)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>University of Dayton, Dayton, OH, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>University of Dayton</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N249">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O249">
-        <v>1973</v>
+        <v>1964</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=406</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1959</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Holocsi Árpád Ferenc Félix OFM</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Oros, Hungary</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>misionero, recaudador de fondos</t>
+          <t>retired, serving as an assistant pastor at his brother’s parish</t>
         </is>
       </c>
       <c r="N250">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O250">
-        <v>1977</v>
+        <v>1969</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=409</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1959</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Héjja Gyula SJ, dr.</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J251" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>en el servicio central, coordinadora de las Congregaciones de María</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N251">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O251">
-        <v>1966</v>
+        <v>1974</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=391</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1959</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Oroskovits Jenő Lajos</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Winnipeg, MB, Canada</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>St. Theresa templom, West St. Paul, MB, Canada</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J252" t="inlineStr">
+        <is>
+          <t>St. Theresa templom</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>profesor de secundaria, director de instituto desde 1974, subdirector desde 1981</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N252">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O252">
-        <v>2016</v>
+        <v>1962</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=837</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1959</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Star of the Sea Church, San Francisco, CA, Estados Unidos</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Star of the Sea Church</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>vicario, pastor húngaro</t>
+          <t>in prison, then in a civilian job outside the prison system</t>
         </is>
       </c>
       <c r="N253">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O253">
-        <v>1969</v>
+        <v>1964</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1959</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Kléner Imre László</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Kirchberg am Wechsel, Austria</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J254" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>ejerció como vicario y párroco en varios lugares</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N254">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O254">
-        <v>1972</v>
+        <v>1987</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=554</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1959</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Koller Károly Pius OSB, dr</t>
+          <t>Punykó Sándor</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>University of London, London, Reino Unido</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Reino Unido</t>
-[...4 lines deleted...]
-          <t>University of London</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>profesor, investigador oncológico, citogenetista</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N255">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O255">
-        <v>1969</v>
+        <v>1962</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=560</t>
+          <t>/persons_v2/view.php?id=903</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1959</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Kövecses Géza SJ</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Porto Alegre, Brazília</t>
+          <t>Piarista rendház, Derby, NY, USA</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>Piarista rendház</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>confesor, profesor</t>
+          <t>house superior, parish priest, delegate</t>
         </is>
       </c>
       <c r="N256">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="O256">
-        <v>1967</v>
+        <v>1960</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=604</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1959</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Akron, OH, Estados Unidos</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Ménfőcsanak, Győr, Hungary</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J257" t="inlineStr">
+        <is>
+          <t>Ménfőcsanak</t>
+        </is>
+      </c>
+      <c r="K257" t="inlineStr">
+        <is>
+          <t>elementary school teacher, teaches Russian (in addition to his church duties), while secretly serving as a tutor to the order’s students</t>
         </is>
       </c>
       <c r="N257">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="O257">
         <v>1965</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1959</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Molnár István</t>
+          <t>Csáky Antal, Dr.</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>Calgary, AB, Canadá</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Oyen, AB, Canadá</t>
+          <t>Grand Ledge, MI, USA</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>párroco</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N258">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="O258">
-        <v>1962</v>
+        <v>1968</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=762</t>
+          <t>/persons_v2/view.php?id=144</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1959</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, Estados Unidos</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J259" t="inlineStr">
         <is>
-          <t>SS. Cyril and Methodius Seminary</t>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>rector</t>
+          <t>parish priest, school founder</t>
         </is>
       </c>
       <c r="N259">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="O259">
-        <v>1983</v>
+        <v>1960</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1959</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Ádám József</t>
+          <t>Gyimesi Gyula</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>St. Stephen's Hungarian Chapel, Joilet, IL, Estados Unidos</t>
+          <t>Jó Pásztor templomigazgatóság, Budapest, Hungary</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>St. Stephen's Hungarian Chapel</t>
+          <t>Jó Pásztor templomigazgatóság</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>assistant pastor, then church administrator from 1954 to 1962</t>
         </is>
       </c>
       <c r="N260">
-        <v>1952</v>
+        <v>1951</v>
       </c>
       <c r="O260">
-        <v>1977</v>
+        <v>1962</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=22</t>
+          <t>/persons_v2/view.php?id=352</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1959</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Aubermann Miklós, Dr.</t>
+          <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Hospital Notre Dame, Montréal, QC, Canadá</t>
+          <t>New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Hospital Notre Dame</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>capellán de hospital</t>
+          <t>Limai Szent Rózsa, Szent Cecília és a Rózsafüzér Boldogasszonya - segédlelkész</t>
         </is>
       </c>
       <c r="N261">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O261">
         <v>1960</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=19</t>
+          <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1959</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Bartók Alajos Károly, Msgr.</t>
+          <t>Mattasovszky János</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>St. Augustine és Orlando, FL, Estados Unidos</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Bishop Moore High School, Orlando, FL, Estados Unidos</t>
+          <t>Solon, OH, USA</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...9 lines deleted...]
-          <t>director</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N262">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O262">
-        <v>1960</v>
+        <v>1966</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=53</t>
+          <t>/persons_v2/view.php?id=709</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1959</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Dewitt, MI, Estados Unidos</t>
+          <t>St. Vincent's Seminary, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>St. Vincent's Seminary</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>hermano monje, cuyo lugar de servicio principal era Dewitt, Míchigan (EE. UU.).</t>
+          <t>seminar instructor</t>
         </is>
       </c>
       <c r="N263">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O263">
-        <v>1989</v>
+        <v>1960</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1959</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Borbély Honor OFM</t>
+          <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>Editor and announcer of Vatican Radio’s Hungarian-language program</t>
         </is>
       </c>
       <c r="N264">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O264">
-        <v>1981</v>
+        <v>1972</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=106</t>
+          <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1959</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Demetzky Sándor</t>
+          <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, Estados Unidos</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K265" t="inlineStr">
+        <is>
+          <t>pastor to a diaspora congregation</t>
         </is>
       </c>
       <c r="N265">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O265">
-        <v>1962</v>
+        <v>1965</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=187</t>
+          <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1959</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J266" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>administrador, capellán de hospital, capellán húngaro</t>
+          <t>parish priest, retired since 1983</t>
         </is>
       </c>
       <c r="N266">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O266">
-        <v>1985</v>
+        <v>1993</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1959</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Divald István Sch.P, dr</t>
+          <t>Ádám József</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Calasanctius Preparatory School, Buffalo, NY, USA</t>
+          <t>St. Stephen's Hungarian Chapel, Joilet, IL, USA</t>
+        </is>
+      </c>
+      <c r="I267" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>Calasanctius Preparatory School</t>
+          <t>St. Stephen's Hungarian Chapel</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>profesor de química</t>
+          <t>parish priest, and chaplain to the fire department and police</t>
         </is>
       </c>
       <c r="N267">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O267">
-        <v>1963</v>
+        <v>1977</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=203</t>
+          <t>/persons_v2/view.php?id=22</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1959</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Endrődy László (SJ), Msgr</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>West Baden Springs, IN, Estados Unidos</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Hungary</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J268" t="inlineStr">
+        <is>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>profesor, bibliotecario, escritor. Trabajó en la beatificación de István Kaszap</t>
+          <t>Professor at the College of Theology; served as rector from 1952 to 1984 and as director of the bishop’s office from 1975 to 1980</t>
         </is>
       </c>
       <c r="N268">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O268">
-        <v>1960</v>
+        <v>1987</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=239</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1959</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Rómaifürdői Plébánia, Budapest, Hungría</t>
+          <t>Szent Anna Plébánia, Tiszadada, Hungary</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="J269" t="inlineStr">
         <is>
-          <t>Rómaifürdői Plébánia</t>
+          <t>Szent Anna Plébánia</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>cantor, vicario</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N269">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O269">
-        <v>1963</v>
+        <v>1973</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=245</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1959</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Bognár József, Msgr.</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>St. Paul, MN, Estados Unidos</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K270" t="inlineStr">
+        <is>
+          <t>parish pastor; in 1958, associate pastor in New York, NY, and founding pastor in Bedford, OH</t>
         </is>
       </c>
       <c r="N270">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O270">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=97</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1959</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K271" t="inlineStr">
         <is>
-          <t>Se desconocen sus lugares de destino</t>
+          <t>theology professor</t>
         </is>
       </c>
       <c r="N271">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O271">
-        <v>1978</v>
+        <v>1962</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1959</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Gáti László Lajos OSM</t>
+          <t>Búza János</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>Field Chaplain, United States Army (USAR), 37th Infantry Division, National Guard (NG)</t>
         </is>
       </c>
       <c r="N272">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O272">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=314</t>
+          <t>/persons_v2/view.php?id=119</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1959</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Horányi Lajos SJ</t>
+          <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
+          <t>Szentháromság R. K. Egyházközség, Barberton, OH, USA</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J273" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szentháromság R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>vicario, y a partir de 1958, responsable de las misiones y estaciones misioneras húngaras en Canadá</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N273">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O273">
-        <v>1964</v>
+        <v>1961</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=416</t>
+          <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1959</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Ivánkó P. Edward</t>
+          <t>Deésy István Ipoly OFM</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Struthers, OH, Estados Unidos</t>
+          <t>Szent Imre R. K. Egyházközség, Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J274" t="inlineStr">
+        <is>
+          <t>Szent Imre R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K274" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N274">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O274">
-        <v>1964</v>
+        <v>1961</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=465</t>
+          <t>/persons_v2/view.php?id=184</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1959</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Kassovic Kálmán</t>
+          <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Peoria, IL, Estados Unidos</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Szent Anna templom, Spring Valley, NY, Estados Unidos</t>
+          <t>Derby, NY, USA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...9 lines deleted...]
-          <t>párroco</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N275">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O275">
-        <v>1969</v>
+        <v>1960</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=504</t>
+          <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1959</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Ottawa, ON, Canadá</t>
+          <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>professor, then head of the Department of Medieval Studies and director of the Institute of Medieval Studies from 1953 to 1974; he continued to teach until his death, serving as a visiting professor at Harvard University from 1963 to 1964</t>
         </is>
       </c>
       <c r="N276">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O276">
-        <v>1963</v>
+        <v>2005</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1959</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Kubinyi Gyula, Dr</t>
+          <t>Hofstetter Károly S.M.</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Mária Társasága (Societas Mariae)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>University of Dayton, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J277" t="inlineStr">
+        <is>
+          <t>University of Dayton</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>pastor (según algunas fuentes, también: EE. UU., Detroit, Míchigan; EE. UU., Nanticoke, Pensilvania; EE. UU., Glen Lyon, Pensilvania; EE. UU., Sheffield, Pensilvania)</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N277">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O277">
         <v>1973</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=617</t>
+          <t>/persons_v2/view.php?id=406</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1959</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Holocsi Árpád Ferenc Félix OFM</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>Newark, NJ, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Irvington, NJ, Estados Unidos</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>missionary, fundraiser</t>
         </is>
       </c>
       <c r="N278">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O278">
-        <v>1967</v>
+        <v>1977</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=409</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1959</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Karolina út, Budapest, Hungría</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>Hungría</t>
-[...4 lines deleted...]
-          <t>Karolina út</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>vicario, al tiempo que investigador científico en el Archivo Nacional</t>
+          <t>at the central office, coordinator of the Marian Congregations</t>
         </is>
       </c>
       <c r="N279">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O279">
-        <v>1971</v>
+        <v>1966</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1959</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Esztergom, Hungría</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>prefecto</t>
+          <t>high school teacher; high school principal from 1974; deputy headmaster from 1981</t>
         </is>
       </c>
       <c r="N280">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O280">
-        <v>1960</v>
+        <v>2016</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1959</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Warren, OH, Estados Unidos</t>
+          <t>Star of the Sea Church, San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J281" t="inlineStr">
+        <is>
+          <t>Star of the Sea Church</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>Vicario de la iglesia de San José y, posteriormente, de la iglesia de Santa María</t>
+          <t>assistant pastor, Hungarian pastor</t>
         </is>
       </c>
       <c r="N281">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O281">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1959</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Balázskövi József SDB</t>
+          <t>Kléner Imre László</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canadá</t>
+          <t>Kirchberg am Wechsel, Austria</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>1954-1957: director. 1957-1960: párroco; 1960-1980: Instituto Técnico Don Bosco: supervisor académico</t>
+          <t>He served as an assistant pastor and parish priest in several places</t>
         </is>
       </c>
       <c r="N282">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O282">
-        <v>1980</v>
+        <v>1972</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=34</t>
+          <t>/persons_v2/view.php?id=554</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1959</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Egres József Odó O.Cist, Dr.</t>
+          <t>Koller Károly Pius OSB, dr</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>University of London, London, United Kingdom</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>United Kingdom</t>
         </is>
       </c>
       <c r="J283" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>University of London</t>
         </is>
       </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>Profesor de secundaria y, a partir de 1956, profesor de lengua y literatura alemanas en la Universidad de Dallas.</t>
+          <t>teacher, cancer researcher, cytogeneticist</t>
         </is>
       </c>
       <c r="N283">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O283">
-        <v>1979</v>
+        <v>1969</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=231</t>
+          <t>/persons_v2/view.php?id=560</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1959</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Hauser József SJ</t>
+          <t>Kövecses Géza SJ</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>São Leopoldo, Brazília</t>
+          <t>Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>profesor universitario, fundador de la facultad de ciencias naturales y, al mismo tiempo, capellán de la Fuerza Aérea Brasileña y piloto</t>
+          <t>spiritual director, teacher</t>
         </is>
       </c>
       <c r="N284">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O284">
-        <v>2000</v>
+        <v>1967</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=370</t>
+          <t>/persons_v2/view.php?id=604</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1959</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Hogya István SCJ</t>
+          <t>Magyar József</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Jézus Szent Szívének Papjai (Congregatio Sacerdotum a Sacro Corde Iesu)</t>
+          <t>Akron, OH, USA</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Walls, MS, Estados Unidos</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N285">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O285">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=407</t>
+          <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1959</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Molnár István</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Baltimore, MD, Estados Unidos</t>
+          <t>Calgary, AB, Canada</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, Estados Unidos</t>
+          <t>Oyen, AB, Canada</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N286">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O286">
-        <v>1980</v>
+        <v>1962</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=762</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1959</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Emmitsburg, MD, Estados Unidos</t>
+          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, USA</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J287" t="inlineStr">
+        <is>
+          <t>SS. Cyril and Methodius Seminary</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>profesor del seminario y colegio Mount St. Mary, 1954: cofundador de la casa de la Congregación del Sagrado Corazón de Jesús en Washington. Entre tanto, desde 1957, superior de la casa</t>
+          <t>chancellor</t>
         </is>
       </c>
       <c r="N287">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O287">
-        <v>1964</v>
+        <v>1983</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=457</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1959</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Pontyos Vendel</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Hazelton, PA, Estados Unidos</t>
+          <t>Isla Huar, Chile</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N288">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O288">
-        <v>1981</v>
+        <v>1972</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=890</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1959</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Jánosi József (SJ), dr</t>
+          <t>Romsa Viktor</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Friesenheim, NSZK</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>NSZK</t>
-[...4 lines deleted...]
-          <t>pastor, profesor universitario</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J289" t="inlineStr">
+        <is>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="N289">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O289">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=482</t>
+          <t>/persons_v2/view.php?id=941</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1959</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Kertész János Tamás OFM, Dr.</t>
+          <t>Roskovics Konstantin</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>Flint, MI, Estados Unidos</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N290">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O290">
-        <v>1964</v>
+        <v>1971</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=528</t>
+          <t>/persons_v2/view.php?id=945</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1959</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Kovács Dezső Lajos</t>
+          <t>Seregély Zoltán Sándor</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, Estados Unidos</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>vicario, pastor húngaro</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N291">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O291">
-        <v>1961</v>
+        <v>1971</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=580</t>
+          <t>/persons_v2/view.php?id=982</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1959</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Kuti Imre CM</t>
+          <t>Aubermann Miklós, Dr.</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Honduras</t>
+          <t>Hospital Notre Dame, Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>Honduras</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J292" t="inlineStr">
+        <is>
+          <t>Hospital Notre Dame</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>misionero</t>
+          <t>hospital chaplain</t>
         </is>
       </c>
       <c r="N292">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O292">
-        <v>1970</v>
+        <v>1960</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=625</t>
+          <t>/persons_v2/view.php?id=19</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1959</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Kővári Lajos Sch.P.</t>
+          <t>Bartók Alajos Károly, Msgr.</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>St. Augustine és Orlando, FL, USA</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Derby, NY, Estados Unidos</t>
+          <t>Bishop Moore High School, Orlando, FL, USA</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J293" t="inlineStr">
+        <is>
+          <t>Bishop Moore High School</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>director</t>
         </is>
       </c>
       <c r="N293">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O293">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=603</t>
+          <t>/persons_v2/view.php?id=53</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1959</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Lawrence C. Ferenc</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>Allentown, PA, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, Estados Unidos</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Brother, whose primary place of service was Dewitt, MI, USA.</t>
         </is>
       </c>
       <c r="N294">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O294">
-        <v>1969</v>
+        <v>1989</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=636</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1959</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Potzu, Taiwan</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>Taiwan</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K295" t="inlineStr">
         <is>
-          <t>misionero</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N295">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O295">
-        <v>1972</v>
+        <v>1981</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1959</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Szent József egyházközség, Forth Worth, TX, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J296" t="inlineStr">
         <is>
-          <t>Szent József egyházközség</t>
-[...4 lines deleted...]
-          <t>adminisztrátor</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="N296">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O296">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=793</t>
+          <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1959</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Nyisztor Zoltán, Msgr., Dr.</t>
+          <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, USA</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J297" t="inlineStr">
+        <is>
+          <t>Szent Teréz és Szent Ferenc templomok</t>
         </is>
       </c>
       <c r="K297" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>administrator, hospital chaplain, Hungarian pastor</t>
         </is>
       </c>
       <c r="N297">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O297">
-        <v>1961</v>
+        <v>1985</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=829</t>
+          <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1959</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Palkó János SVD</t>
+          <t>Divald István Sch.P, dr</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Curitiba, Brazília</t>
-[...4 lines deleted...]
-          <t>Brazília</t>
+          <t>Calasanctius Preparatory School, Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>Calasanctius Preparatory School</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>misionero (así como en Assai, Agua do Sul y Joinville, Brasil)</t>
+          <t>chemistry teacher</t>
         </is>
       </c>
       <c r="N298">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O298">
-        <v>1992</v>
+        <v>1963</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=848</t>
+          <t>/persons_v2/view.php?id=203</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1959</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Palotai Mihály Sch.P.</t>
+          <t>Endrődy László (SJ), Msgr</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Derby, NY, Estados Unidos</t>
+          <t>West Baden Springs, IN, USA</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>teacher, librarian, writer. He worked on the beatification of István Kaszap</t>
         </is>
       </c>
       <c r="N299">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O299">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=850</t>
+          <t>/persons_v2/view.php?id=239</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1959</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Evetovics Kázmér Kunó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Reformado</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>Obispo</t>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, Estados Unidos</t>
+          <t>Rómaifürdői Plébánia, Budapest, Hungary</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J300" t="inlineStr">
+        <is>
+          <t>Rómaifürdői Plébánia</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>cantor, assistant pastor</t>
         </is>
       </c>
       <c r="N300">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O300">
-        <v>1975</v>
+        <v>1963</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=245</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1959</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Antal János SDB</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Ecuador</t>
+          <t>St. Paul, MN, USA</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>Ecuador</t>
-[...4 lines deleted...]
-          <t>superintendente</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N301">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O301">
-        <v>1965</v>
+        <v>1973</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=13</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1959</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>capellán de hospital</t>
+          <t>his places of service are unknown</t>
         </is>
       </c>
       <c r="N302">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O302">
-        <v>1960</v>
+        <v>1978</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1959</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Gáti László Lajos OSM</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
           <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
-      <c r="K303" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N303">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O303">
-        <v>1966</v>
+        <v>1968</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=314</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1959</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Horányi Lajos SJ</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Notre Dame University, Notre Dame, IN, Estados Unidos</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>Notre Dame University</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>profesor universitario</t>
+          <t>assistant pastor, and from 1958 on, head of the Hungarian mission stations and parishes in Canada</t>
         </is>
       </c>
       <c r="N304">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O304">
-        <v>1961</v>
+        <v>1964</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=416</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1959</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Hernády Márton</t>
+          <t>Ivánkó P. Edward</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos</t>
+          <t>Struthers, OH, USA</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>profesor de religión y, posteriormente, párroco entre 1961 y 1994</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N305">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O305">
-        <v>1994</v>
+        <v>1964</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=386</t>
+          <t>/persons_v2/view.php?id=465</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1959</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Kassovic Kálmán</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Peoria, IL, USA</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Guelph, ON, Canadá</t>
+          <t>Szent Anna templom, Spring Valley, NY, USA</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>Szent Anna templom</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N306">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O306">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=504</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1959</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Király István SJ</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Charleroi, Belgium</t>
+          <t>Ottawa, ON, Canada</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>capellán de los mineros emigrantes húngaros, al tiempo que profesor de religión en Lovaina y director de la Congregación de María</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N307">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O307">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=533</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1959</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Koller Ignác</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Szent Simon és Júdás templom, Pittsburgh, PA, Estados Unidos</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent Simon és Júdás templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>constructor de la iglesia, párroco fundador</t>
+          <t>pastor (according to sources: also: USA, Detroit, MI, USA, Nanticoke, PA, USA, Glen Lyon, PA, USA, Sheffield, PA, USA)</t>
         </is>
       </c>
       <c r="N308">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O308">
-        <v>1963</v>
+        <v>1973</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=559</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1959</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Kákonyi Imre Asztrik OFM, dr</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Dewitt, MI, Estados Unidos</t>
+          <t>Esztergom, Hungary</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>Fundador de la casa de retiros de Nuestra Señora de los Ángeles</t>
+          <t>theology professor at the order’s theological college</t>
         </is>
       </c>
       <c r="N309">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O309">
-        <v>1964</v>
+        <v>1971</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=509</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1959</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Mezgár Lajos, Msgr., Dr.</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Azilo Szeretetház, Porto Alegre, Brazília</t>
+          <t>Irvington, NJ, USA</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Azilo Szeretetház</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N310">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O310">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=735</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1959</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Pataki János Vidor O.Cist</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Benedictine High School, Cleveland, OH, Estados Unidos</t>
+          <t>Karolina út, Budapest, Hungary</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="J311" t="inlineStr">
         <is>
-          <t>Benedictine High School</t>
+          <t>Karolina út</t>
         </is>
       </c>
       <c r="K311" t="inlineStr">
         <is>
-          <t>profesor, además de entrenador del equipo de golf y capellán auxiliar</t>
+          <t>assistant pastor and, at the same time, a research fellow at the National Archives</t>
         </is>
       </c>
       <c r="N311">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O311">
-        <v>1985</v>
+        <v>1971</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=856</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1959</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Páldeák Iván Szabolcs OFM</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
+          <t>Esztergom, Hungary</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>abad (1955-1963), abad (1963-1988) y, posteriormente, jubilado (1988)</t>
+          <t>prefect</t>
         </is>
       </c>
       <c r="N312">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O312">
-        <v>1988</v>
+        <v>1960</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=859</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1959</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Raszlaviczy Ödön Iván O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canadá</t>
+          <t>Jézus Szíve templom, Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J313" t="inlineStr">
+        <is>
+          <t>Jézus Szíve templom</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Hungarian pastor, provost’s vicar</t>
         </is>
       </c>
       <c r="N313">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O313">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=916</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1959</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Németh Antal SVD</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin, Granby, QC, Canadá</t>
+          <t>Limeport, PA, USA</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Séminaire du Verbe Divin</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>profesor y, al mismo tiempo, capellán auxiliar húngaro y alemán en Montreal</t>
+          <t>a Sacred Heart Sanatorium lelkésze</t>
         </is>
       </c>
       <c r="N314">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O314">
-        <v>1989</v>
+        <v>1982</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=808</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1959</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Pintér Sándor, Dr.</t>
+          <t>Bakos István</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Toledo, OH, Estados Unidos</t>
+          <t>Warren, OH, USA</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>vicario y, a partir de 1956, párroco</t>
+          <t>Assistant pastor at St. Joseph’s Church, then at St. Mary’s Church</t>
         </is>
       </c>
       <c r="N315">
-        <v>1955</v>
+        <v>1954</v>
       </c>
       <c r="O315">
-        <v>1960</v>
+        <v>1968</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=881</t>
+          <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1959</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Merida, Venezuela</t>
+          <t>Edmonton, AB, Canada</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>profesor de inglés, filosofía y geología</t>
+          <t>1954–1957 – Principal. 1957–1960 – Parish priest, 1960–1980 Don Bosco Technical Institute – Academic Supervisor</t>
         </is>
       </c>
       <c r="N316">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O316">
-        <v>1960</v>
+        <v>1980</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1959</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Búza János</t>
+          <t>Egres József Odó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Szent Rafael templom, Bay Village, OH, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>Szent Rafael templom</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>He was a high school teacher, and from 1956 onward, he taught German language and literature at the University of Dallas.</t>
         </is>
       </c>
       <c r="N317">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O317">
-        <v>1961</v>
+        <v>1979</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=119</t>
+          <t>/persons_v2/view.php?id=231</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1959</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Hauser József SJ</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Saint Louis University, St. Louis, MO, Estados Unidos</t>
+          <t>São Leopoldo, Brazília</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Saint Louis University</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>estudiante universitario</t>
+          <t>university professor, founder of the Department of Natural History, and chaplain and pilot in the Brazilian Air Force</t>
         </is>
       </c>
       <c r="N318">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O318">
-        <v>1962</v>
+        <v>2000</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=370</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1959</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Hogya István SCJ</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Jézus Szent Szívének Papjai (Congregatio Sacerdotum a Sacro Corde Iesu)</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Inisfada, NY, Estados Unidos</t>
+          <t>Walls, MS, USA</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>en otra fuente: Manhasset, Nueva York</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N319">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O319">
-        <v>1965</v>
+        <v>1964</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=407</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1959</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Demén László Dózsa O.Cist, dr</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>profesor universitario</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N320">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O320">
-        <v>1966</v>
+        <v>1980</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=188</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1959</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Emmitsburg, MD, USA</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>misionero</t>
+          <t>Teacher at Mount St. Mary’s Seminary and College, 1954: co-founder of the Piarist house in Washington. From 1957, he served as superior</t>
         </is>
       </c>
       <c r="N321">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O321">
-        <v>1975</v>
+        <v>1964</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=457</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1959</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Pontificio Ateneo Sant'Anselmo, Róma, Italia</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>Italia</t>
-[...4 lines deleted...]
-          <t>Pontificio Ateneo Sant'Anselmo</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>estudios de teología, doctorado</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N322">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O322">
-        <v>1962</v>
+        <v>1981</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1959</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Ferenczy Géza Ipoly OFM</t>
+          <t>Jánosi József (SJ), dr</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, Estados Unidos</t>
+          <t>Friesenheim, NSZK</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K323" t="inlineStr">
+        <is>
+          <t>pastor, university professor</t>
         </is>
       </c>
       <c r="N323">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O323">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=272</t>
+          <t>/persons_v2/view.php?id=482</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1959</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Firkola E. József</t>
+          <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Regina, SK, Canadá</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Flint, MI, USA</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>Ha ejercido su ministerio en las parroquias de Santa Cecilia, Sagrado Corazón y San Martín de Porres de Regna, así como en las localidades de Lestock, Esterházy, Estocolmo, Kaposvár y Cupar (Eslovaquia y Canadá); actualmente está jubilado, pero sigue ejerciendo como capellán auxiliar</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N324">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O324">
-        <v>1987</v>
+        <v>1964</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=276</t>
+          <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1959</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Furák István Tibor OSM</t>
+          <t>Kovács Dezső Lajos</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>misionero</t>
+          <t>assistant pastor, Hungarian pastor</t>
         </is>
       </c>
       <c r="N325">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O325">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=293</t>
+          <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1959</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Füzes József Zalán OFM</t>
+          <t>Kuti Imre CM</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Esztergom, Hungría</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Honduras</t>
         </is>
       </c>
       <c r="K326" t="inlineStr">
         <is>
-          <t>profesor de geografía y biología</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N326">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O326">
-        <v>1969</v>
+        <v>1970</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=299</t>
+          <t>/persons_v2/view.php?id=625</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1959</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Gerendás Lajos</t>
+          <t>Kővári Lajos Sch.P.</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Győr, Hungría</t>
+          <t>Derby, NY, USA</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
-          <t>profesor de teología, prefecto y, desde 1965, también conserje</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N327">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O327">
-        <v>1968</v>
+        <v>1962</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=321</t>
+          <t>/persons_v2/view.php?id=603</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1959</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Gombos Mihály SDB</t>
+          <t>Lawrence C. Ferenc</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>cursar estudios</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N328">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O328">
-        <v>1960</v>
+        <v>1969</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=330</t>
+          <t>/persons_v2/view.php?id=636</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1959</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Stuart, FL, Estados Unidos</t>
+          <t>Potzu, Taiwan</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Taiwan</t>
+        </is>
+      </c>
+      <c r="K329" t="inlineStr">
+        <is>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N329">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O329">
-        <v>1964</v>
+        <v>1972</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1959</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Nagy József</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, Estados Unidos</t>
+          <t>Szent József egyházközség, Forth Worth, TX, USA</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J330" t="inlineStr">
+        <is>
+          <t>Szent József egyházközség</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>adminisztrátor</t>
         </is>
       </c>
       <c r="N330">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O330">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=793</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1959</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Nyisztor Zoltán, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Fribourg, Svájc</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Svájc</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>estudiante universitario</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N331">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O331">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=829</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1959</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Palkó János SVD</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>St. Peter Preparatory School, Jersey City, NJ, Estados Unidos</t>
+          <t>Curitiba, Brazília</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. Peter Preparatory School</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>profesor de religión, latín y francés; entrenador del equipo de natación; director del club de ajedrez</t>
+          <t>missionary (as well as Assai, Agua do Sul, and Joinville, Brazil)</t>
         </is>
       </c>
       <c r="N332">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O332">
-        <v>1970</v>
+        <v>1992</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=848</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1959</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Palotai Mihály Sch.P.</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Padre Hurtado, Chile</t>
+          <t>Derby, NY, USA</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>tutor de internado, profesor de latín, francés y alemán</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N333">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O333">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=850</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1959</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>R. Kiss Imre SDB</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Bow Island, AB, Canada</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>profesor de secundaria (entre 1962 y 1984), maestro de novicios (1965-1968)</t>
+          <t>missionary in several places</t>
         </is>
       </c>
       <c r="N334">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O334">
-        <v>1984</v>
+        <v>1964</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=938</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1959</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Kish István Imre OFM</t>
+          <t>Ruff János SJ, Dr.</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Youngstown, OH, Estados Unidos</t>
+          <t>jezsuita filozófiai intézet, São Leopoldo, Brazília</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J335" t="inlineStr">
+        <is>
+          <t>jezsuita filozófiai intézet</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>hermano monje</t>
+          <t>teacher, librarian (according to the MKL: Porto Alegre, Brazil)</t>
         </is>
       </c>
       <c r="N335">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O335">
-        <v>2004</v>
+        <v>1964</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=536</t>
+          <t>/persons_v2/view.php?id=950</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1959</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Schwáb András SJ</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Gary, IN, Estados Unidos</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Gary, IN, Estados Unidos</t>
+          <t>Nova Friburgo, Brazília</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K336" t="inlineStr">
         <is>
-          <t>párroco; entretanto, en 1976, ejerció como capellán en Flint, Míchigan, EE. UU.</t>
+          <t>philosophy professor at the order’s college</t>
         </is>
       </c>
       <c r="N336">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O336">
-        <v>1994</v>
+        <v>1963</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=977</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1959</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Reformed</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
-[...4 lines deleted...]
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bishop</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Esztergom, Hungría</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N337">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O337">
-        <v>1964</v>
+        <v>1975</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1959</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Kuthy László OFMCap</t>
+          <t>Antal János SDB</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Pontificia Universidad Gregoriana, Róma, Italia</t>
+          <t>Ecuador</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>Italia</t>
-[...4 lines deleted...]
-          <t>Pontificia Universidad Gregoriana</t>
+          <t>Ecuador</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>cursar estudios</t>
+          <t>provincial governor</t>
         </is>
       </c>
       <c r="N338">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O338">
-        <v>1960</v>
+        <v>1965</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=626</t>
+          <t>/persons_v2/view.php?id=13</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1959</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>Estudios de teología; contable entre 1961 y 1962</t>
+          <t>hospital chaplain</t>
         </is>
       </c>
       <c r="N339">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O339">
-        <v>1964</v>
+        <v>1960</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1959</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Likó Lajos Örs O.Cist</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Winfield, IL, Estados Unidos</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N340">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O340">
-        <v>1962</v>
+        <v>1966</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=655</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1959</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+          <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>Notre Dame University, Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J341" t="inlineStr">
+        <is>
+          <t>Notre Dame University</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>Entre 1956 y 1981 fue profesor universitario; entre 1967 y 1975, capellán; entre 1970 y 1972, profesor de instituto; y desde 1981 está jubilado.</t>
+          <t>university professor</t>
         </is>
       </c>
       <c r="N341">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O341">
-        <v>1994</v>
+        <v>1961</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=650</t>
+          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1959</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Mandl Károly SBD</t>
+          <t>Hernády Márton</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>San Juan, Puerto Rico</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>Puerto Rico</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K342" t="inlineStr">
         <is>
-          <t>misionero</t>
+          <t>religious education teacher, then parish priest from 1961 to 1994</t>
         </is>
       </c>
       <c r="N342">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O342">
-        <v>1967</v>
+        <v>1994</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=691</t>
+          <t>/persons_v2/view.php?id=386</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1959</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>Guelph, ON, Canada</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>Universidad de Dallas y, posteriormente, Universidad de Plano: profesor universitario; además, entre 1963 y 1964 y entre 1965 y 1966, también fue profesor de instituto</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N343">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O343">
-        <v>1976</v>
+        <v>1968</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1959</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Király István SJ</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Dallas, TX, Estados Unidos</t>
+          <t>Charleroi, Belgium</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Belgium</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>profesor de instituto en Wichita Falls y, posteriormente, en Dallas (1956-1964), 1964-1999: profesor de instituto, director (1974-1975), subdirector (1982-1996), subdirector (1994-1999), jubilado desde 1999</t>
+          <t>the chaplain to Hungarian emigrant miners, and at the same time a religion teacher in Leuven and the leader of the Marian Congregation</t>
         </is>
       </c>
       <c r="N344">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O344">
-        <v>2006</v>
+        <v>1962</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=533</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1959</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Koller Ignác</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, Estados Unidos</t>
+          <t>Szent Simon és Júdás templom, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent Simon és Júdás templom</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>profesor universitario (1956-1989), subprior (1975-1976), prior (1976-1988), profesor de instituto (1974-1975, 1977-1978), Hermanas de la Sagrada Familia de Nazaret, Grand Prairie, Texas, EE. UU.: confesor y celebrante de misa (1989-2011), jubilado (2011-2014)</t>
+          <t>church builder, founding pastor</t>
         </is>
       </c>
       <c r="N345">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O345">
-        <v>2014</v>
+        <v>1963</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=559</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1959</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Máhig János, dr</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canadá</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>pastor húngaro y, posteriormente, francés</t>
+          <t>Founder of the Our Lady of the Angels Retreat House</t>
         </is>
       </c>
       <c r="N346">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O346">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=713</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1959</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Mezgár Lajos, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Maastricht, Hollandia</t>
+          <t>Azilo Szeretetház, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>Hollandia</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J347" t="inlineStr">
+        <is>
+          <t>Azilo Szeretetház</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>estudios de teología, pastor húngaro</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N347">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O347">
-        <v>1960</v>
+        <v>1970</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=735</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1959</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Université Laval, Québec, QC, Canadá</t>
+          <t>Benedictine High School, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J348" t="inlineStr">
         <is>
-          <t>Université Laval</t>
+          <t>Benedictine High School</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>estudios de doctorado</t>
+          <t>teacher, golf team coach, and assistant pastor</t>
         </is>
       </c>
       <c r="N348">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O348">
-        <v>1960</v>
+        <v>1985</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1959</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Nagy Sándor</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Spittal an der Drau, Austria</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J349" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>Abbot (1955–1963), then retired (1988)</t>
         </is>
       </c>
       <c r="N349">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O349">
-        <v>1960</v>
+        <v>1988</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=799</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1959</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canadá</t>
+          <t>Windsor, ON, Canada</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K350" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N350">
-        <v>1956</v>
+        <v>1955</v>
       </c>
       <c r="O350">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1959</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Németh Antal SVD</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Rio de Janeiro, Brazília</t>
+          <t>Séminaire du Verbe Divin, Granby, QC, Canada</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J351" t="inlineStr">
+        <is>
+          <t>Séminaire du Verbe Divin</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>profesor de psicología, director del Centro de Asesoramiento Psicológico y, al mismo tiempo, vicerrector entre 1972 y 1975</t>
+          <t>teacher, and part-time assistant pastor for the Hungarian and German congregations in Montreal</t>
         </is>
       </c>
       <c r="N351">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O351">
-        <v>1975</v>
+        <v>1989</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=808</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1959</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Bobák János Iréneusz, dr.</t>
+          <t>Pintér Sándor, Dr.</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Szent István R. K. Egyházközség, Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J352" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>assistant pastor, then parish priest from 1956 onward</t>
         </is>
       </c>
       <c r="N352">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O352">
-        <v>1970</v>
+        <v>1960</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=90</t>
+          <t>/persons_v2/view.php?id=881</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1959</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Bolváry Pál (OSPPE)</t>
+          <t>Raáb Sándor</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Ágoston tér, Pécs, Hungría</t>
+          <t>St. John Vianney Parish, Powhatan Point, OH, USA</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>Ágoston tér</t>
+          <t>St. John Vianney Parish</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>sacristán</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N353">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O353">
         <v>1961</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=100</t>
+          <t>/persons_v2/view.php?id=906</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1959</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Borsy György Engelbert OFM</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
+          <t>Merida, Venezuela</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>párroco, y además colabora en Passaic, Nueva Jersey</t>
+          <t>English, philosophy, and geology teacher</t>
         </is>
       </c>
       <c r="N354">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O354">
-        <v>1970</v>
+        <v>1960</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=108</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1959</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Bóday Jenő SJ</t>
+          <t>Búza János</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canadá</t>
+          <t>Szent Rafael templom, Bay Village, OH, USA</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J355" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent Rafael templom</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N355">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O355">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=93</t>
+          <t>/persons_v2/view.php?id=119</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1959</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Császik István Ferenc, Msgr., dr</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>Besztercebánya</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H356" t="inlineStr">
+        <is>
+          <t>Saint Louis University, St. Louis, MO, USA</t>
+        </is>
+      </c>
+      <c r="I356" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J356" t="inlineStr">
+        <is>
+          <t>Saint Louis University</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>college student</t>
         </is>
       </c>
       <c r="N356">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O356">
         <v>1962</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=149</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1959</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>St. Patrick Church, Cleveland, OH, Estados Unidos</t>
+          <t>Inisfada, NY, USA</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. Patrick Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>vicario, y además colabora en las iglesias húngaras</t>
+          <t>according to another source: Manhasset, NY</t>
         </is>
       </c>
       <c r="N357">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O357">
-        <v>1961</v>
+        <v>1965</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1959</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Domonkos S. Sziárd (O.Praem)</t>
+          <t>Demén László Dózsa O.Cist, dr</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Erie, PA, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J358" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K358" t="inlineStr">
+        <is>
+          <t>university professor</t>
         </is>
       </c>
       <c r="N358">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O358">
-        <v>1986</v>
+        <v>1966</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=215</t>
+          <t>/persons_v2/view.php?id=188</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1959</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>párroco, posteriormente jubilado</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N359">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O359">
-        <v>1983</v>
+        <v>1975</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1959</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Dám Antal Ince OFM, Dr.</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Saint Bonaventure, NY, Estados Unidos</t>
+          <t>Pontificio Ateneo Sant'Anselmo, Róma, Italy</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Italy</t>
+        </is>
+      </c>
+      <c r="J360" t="inlineStr">
+        <is>
+          <t>Pontificio Ateneo Sant'Anselmo</t>
         </is>
       </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>profesor de filosofía y derecho canónico</t>
+          <t>theological studies, Ph.D.</t>
         </is>
       </c>
       <c r="N360">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O360">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=179</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1959</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Erdős Sándor Apollinár OFM</t>
+          <t>Ferenczy Géza Ipoly OFM</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Flemington, NJ, Estados Unidos</t>
+          <t>Milwaukee, WI, USA</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>capellán de las monjas carmelitas y superiora de la Tercera Orden</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N361">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O361">
         <v>1964</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=236</t>
+          <t>/persons_v2/view.php?id=272</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1959</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Fegyverneki György</t>
+          <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Regina, SK, Canada</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>South Bend, IN, Estados Unidos</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>He served at the parishes of St. Cecilia, Sacred Heart, and St. Martin de Porres in Regina, as well as in the towns of Lestock, Esterházy, Stockholm, Kaposvár, and Cupar in Slovakia and Canada; he is now retired but continues to serve as an assistant pastor</t>
         </is>
       </c>
       <c r="N362">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O362">
-        <v>1964</v>
+        <v>1987</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=258</t>
+          <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1959</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Forgó Ferenc Mike (O.Cist)</t>
+          <t>Furák István Tibor OSM</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>Washington DC, Estados Unidos</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>estudiante universitario; al mismo tiempo, 1959-1960, profesor universitario en Dallas, Texas (EE. UU.)</t>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N363">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O363">
-        <v>1960</v>
+        <v>1963</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=282</t>
+          <t>/persons_v2/view.php?id=293</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1959</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Füzes József Zalán OFM</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Burg Kastl, NSZK</t>
+          <t>Esztergom, Hungary</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>director, director académico</t>
+          <t>geography and biology teacher</t>
         </is>
       </c>
       <c r="N364">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O364">
-        <v>1966</v>
+        <v>1969</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=299</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1959</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, Estados Unidos</t>
+          <t>Győr, Hungary</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>profesor, jefe de familia</t>
+          <t>theology teacher, prefect, and, from 1965, also caretaker</t>
         </is>
       </c>
       <c r="N365">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O365">
-        <v>1985</v>
+        <v>1968</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1959</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Hanulya József</t>
+          <t>Gombos Mihály SDB</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>Cleveland, OH, Estados Unidos</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>pursuing studies</t>
         </is>
       </c>
       <c r="N366">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O366">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=367</t>
+          <t>/persons_v2/view.php?id=330</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1959</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>Holy Family Church, New Cleveland, OH, Estados Unidos</t>
+          <t>Stuart, FL, USA</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...9 lines deleted...]
-          <t>párroco</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N367">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O367">
-        <v>1973</v>
+        <v>1964</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>1959</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>Woodside Priory School, Portola Valley, CA, Estados Unidos</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Woodside Priory School</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>cofundador y profesor; director entre 1960 y 1971. De 1971 a 1972, en excedencia por motivos creativos</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N368">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O368">
-        <v>1976</v>
+        <v>1963</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>1959</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Homoródi Ottó SJ</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>Steyr, Austria</t>
+          <t>Fribourg, Svájc</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>Director de la Katholisches Studienwerk, responsable de la congregación de estudiantes, confesor y catequista</t>
+          <t>college student</t>
         </is>
       </c>
       <c r="N369">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O369">
         <v>1960</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=415</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>1959</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>Mater Dei School, Orange, CA, Estados Unidos</t>
+          <t>St. Peter Preparatory School, Jersey City, NJ, USA</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J370" t="inlineStr">
         <is>
-          <t>Mater Dei School</t>
+          <t>St. Peter Preparatory School</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>profesor de francés</t>
+          <t>Religion, Latin, and French teacher; swim team coach; chess club director</t>
         </is>
       </c>
       <c r="N370">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O370">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>1959</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Horváth Rezső Dr.</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>Simor Otthon, Esztergom, Hungría</t>
+          <t>Padre Hurtado, Chile</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>Hungría</t>
-[...4 lines deleted...]
-          <t>Simor Otthon</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>dormitory counselor, teacher of Latin, French, and German</t>
         </is>
       </c>
       <c r="N371">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O371">
-        <v>1968</v>
+        <v>1963</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=438</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>1959</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canadá</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J372" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>párroco (1957-1970) y, posteriormente, capellán auxiliar</t>
+          <t>high school teacher (1962–1984), novice master (1965–1968)</t>
         </is>
       </c>
       <c r="N372">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O372">
-        <v>1999</v>
+        <v>1984</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>1959</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Firenze, Italia</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>profesor de filosofía</t>
+          <t>monk</t>
         </is>
       </c>
       <c r="N373">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O373">
-        <v>1963</v>
+        <v>2004</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>1959</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>Fairfield, CT, Estados Unidos</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K374" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parish priest; in the meantime, in 1976, he served as an assistant pastor in Flint, MI, USA</t>
         </is>
       </c>
       <c r="N374">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O374">
-        <v>1961</v>
+        <v>1994</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>1959</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Ipoly Ottó Miklós, dr.</t>
+          <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Esztergom, Hungary</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>estudios, investigación y, entre 1960 y 1963, pastor y capellán de hospital</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N375">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O375">
-        <v>1968</v>
+        <v>1964</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=456</t>
+          <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>1959</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Kuthy László OFMCap</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>Woodside perjelség, Portola Valley, CA, Estados Unidos</t>
+          <t>Pontificia Universidad Gregoriana, Róma, Italy</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="J376" t="inlineStr">
         <is>
-          <t>Woodside perjelség</t>
+          <t>Pontificia Universidad Gregoriana</t>
         </is>
       </c>
       <c r="K376" t="inlineStr">
         <is>
-          <t>contable</t>
+          <t>pursuing studies</t>
         </is>
       </c>
       <c r="N376">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O376">
         <v>1960</v>
       </c>
       <c r="Q376" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=626</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377">
         <v>1959</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>Portage, PA, Estados Unidos</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Italy</t>
+        </is>
+      </c>
+      <c r="K377" t="inlineStr">
+        <is>
+          <t>studied theology; worked as an accountant from 1961 to 1962</t>
         </is>
       </c>
       <c r="N377">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O377">
-        <v>1960</v>
+        <v>1964</v>
       </c>
       <c r="Q377" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378">
         <v>1959</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Likó Lajos Örs O.Cist</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, Estados Unidos</t>
+          <t>Winfield, IL, USA</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N378">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O378">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="Q378" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=655</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379">
         <v>1959</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>Dewitt, MI, Estados Unidos</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>dirige retiros espirituales</t>
+          <t>University professor from 1956 to 1981; dean from 1967 to 1975; high school teacher from 1970 to 1972; retired since 1981</t>
         </is>
       </c>
       <c r="N379">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O379">
-        <v>1977</v>
+        <v>1994</v>
       </c>
       <c r="Q379" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380">
         <v>1959</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Kiss Zoltán</t>
+          <t>Mandl Károly SBD</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>Hartford, CT, Estados Unidos</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>Goshen, IN, Estados Unidos</t>
+          <t>San Juan, Puerto Rico</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Puerto Rico</t>
+        </is>
+      </c>
+      <c r="K380" t="inlineStr">
+        <is>
+          <t>missionary</t>
         </is>
       </c>
       <c r="N380">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O380">
-        <v>1963</v>
+        <v>1967</v>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=551</t>
+          <t>/persons_v2/view.php?id=691</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381">
         <v>1959</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Kocsis József, Msgr.</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>Kassa</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canadá</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>Jubilado, aunque ha ejercido como capellán auxiliar en varios lugares, entre ellos: St. Roche, PQ, Canadá</t>
+          <t>University of Dallas, then the University of Plano—university professor; he also taught at a high school from 1963 to 1964 and from 1965 to 1966</t>
         </is>
       </c>
       <c r="N381">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O381">
-        <v>1967</v>
+        <v>1976</v>
       </c>
       <c r="Q381" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=558</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382">
         <v>1959</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Kovács Imre Rafael OSB</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>profesor de secundaria</t>
+          <t>High school teacher in Wichita Falls, then Dallas (1956–1964), 1964–1999: high school teacher, principal (1974–1975), assistant principal (1982–1996), assistant principal (1994–1999), retired since 1999</t>
         </is>
       </c>
       <c r="N382">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O382">
-        <v>1965</v>
+        <v>2006</v>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=583</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383">
         <v>1959</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>Washington DC, Estados Unidos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J383" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K383" t="inlineStr">
+        <is>
+          <t>university professor (1956–1989), Vice Prior (1975–1976), Prior (1976–1988), high school teacher (1974–1975, 1977–1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA: confessor and celebrant of Mass (1989–2011), retired (2011–2014)</t>
         </is>
       </c>
       <c r="N383">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O383">
-        <v>1960</v>
+        <v>2014</v>
       </c>
       <c r="Q383" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384">
         <v>1959</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>Paulinum Diákotthon, München, NSZK</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>NSZK</t>
-[...4 lines deleted...]
-          <t>Paulinum Diákotthon</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>director</t>
+          <t>a Hungarian and then a French pastor</t>
         </is>
       </c>
       <c r="N384">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O384">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="Q384" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385">
         <v>1959</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Láng Imre SJ</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Maastricht, Hollandia</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>auxiliar de enfermería en el Instituto Pontificio de Estudios Bíblicos y, posteriormente, en el Instituto Pontificio Oriental</t>
+          <t>theological studies, Hungarian pastor</t>
         </is>
       </c>
       <c r="N385">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O385">
-        <v>1980</v>
+        <v>1960</v>
       </c>
       <c r="Q385" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=637</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386">
         <v>1959</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Lékai Imre Ányos O.Cist</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>Róma, Italia</t>
+          <t>Université Laval, Québec, QC, Canada</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>Italia</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J386" t="inlineStr">
+        <is>
+          <t>Université Laval</t>
         </is>
       </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>asistente general y colaborador de la Edizione Cistercense</t>
+          <t>doctoral studies</t>
         </is>
       </c>
       <c r="N386">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O386">
         <v>1960</v>
       </c>
       <c r="Q386" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=651</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387">
         <v>1959</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>Devon, PA, Estados Unidos</t>
+          <t>Spittal an der Drau, Austria</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N387">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O387">
-        <v>1997</v>
+        <v>1960</v>
       </c>
       <c r="Q387" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388">
         <v>1959</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>Devon, PA, Estados Unidos</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>profesor</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J388" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="N388">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O388">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q388" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389">
         <v>1959</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Radányi Rókus SJ</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>Kemence, Hungría</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Hollandia</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N389">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O389">
         <v>1960</v>
       </c>
       <c r="Q389" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=760</t>
+          <t>/persons_v2/view.php?id=907</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390">
         <v>1959</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>Kálóz, Hungría</t>
+          <t>Shrub Oak, NY, USA</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>pastor, confessor, celebrant of Mass, and spiritual director at the motherhouse of the Daughters of Divine Love</t>
         </is>
       </c>
       <c r="N390">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O390">
         <v>1962</v>
       </c>
       <c r="Q390" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391">
         <v>1959</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Köln, Germany</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>Kóbé (神戸市), Japán</t>
+          <t>Szent Antal Egyházközség, Fairport Harbor, OH, USA</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J391" t="inlineStr">
+        <is>
+          <t>Szent Antal Egyházközség</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>profesora de inglés, directora de la Congregación de María</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N391">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O391">
-        <v>1961</v>
+        <v>1962</v>
       </c>
       <c r="Q391" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392">
         <v>1959</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>Chipping Norton, Reino Unido</t>
+          <t>Battonya, Hungary</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>Reino Unido</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>estudios de teología</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N392">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O392">
         <v>1960</v>
       </c>
       <c r="Q392" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393">
         <v>1959</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Oláh-Tóth Antal, Dr.</t>
+          <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>Wellington, Új-Zéland</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>Új-Zéland</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J393" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>university professor; also prior from 1964 to 1969, provincial prior from 1975 to 1976, and prior from 1988 to 1994; a teacher at Ursuline Academy in Dallas from 1962 to 1963, a high school teacher from 1988 to 1992, and retired since 1994</t>
         </is>
       </c>
       <c r="N393">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O393">
-        <v>1962</v>
+        <v>1999</v>
       </c>
       <c r="Q393" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=832</t>
+          <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394">
         <v>1959</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Orosz Elemér OSFS</t>
+          <t>Senye István (Sch.P.)</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>Szalézi Szent Ferenc Oblátusainak Kongregációja (Oblati Sancti Francisci Salesii)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>Bishop Duffy High School, Niagara, NY, Estados Unidos</t>
+          <t>Devon Preparatory School, Devon, PA, USA</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
-          <t>Bishop Duffy High School</t>
+          <t>Devon Preparatory School</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>profesor (Religión, Educación para la Ciudadanía), tutor de clase y, posteriormente, otras funciones directivas en el centro educativo</t>
+          <t>founding director</t>
         </is>
       </c>
       <c r="N394">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O394">
-        <v>1963</v>
+        <v>1969</v>
       </c>
       <c r="Q394" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=839</t>
+          <t>/persons_v2/view.php?id=981</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395">
         <v>1959</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>Sonora, CA, Estados Unidos</t>
+          <t>St. Louis, MI, USA</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>college student</t>
         </is>
       </c>
       <c r="N395">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O395">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="Q395" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396">
         <v>1959</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Pesti József SJ</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Rio de Janeiro, Brazília</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>capellán de los emigrantes húngaros y, al mismo tiempo, profesor universitario entre 1982 y 1990</t>
+          <t>Psychology teacher, Director of the Psychological Counseling Center, and Vice Rector from 1972 to 1975</t>
         </is>
       </c>
       <c r="N396">
         <v>1957</v>
       </c>
       <c r="O396">
-        <v>1990</v>
+        <v>1975</v>
       </c>
       <c r="Q396" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=866</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397">
         <v>1959</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Bobák János Iréneusz, dr.</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>Oxford, Reino Unido</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>Reino Unido</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>Máster en Derecho Civil</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N397">
         <v>1957</v>
       </c>
       <c r="O397">
-        <v>1960</v>
+        <v>1970</v>
       </c>
       <c r="Q397" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=90</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398">
         <v>1959</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Hajdusik József Tarzicius OSM</t>
+          <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>Calgary, AB, Canadá</t>
+          <t>Ágoston tér, Pécs, Hungary</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...5 lines deleted...]
-        </is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J398" t="inlineStr">
+        <is>
+          <t>Ágoston tér</t>
+        </is>
+      </c>
+      <c r="K398" t="inlineStr">
+        <is>
+          <t>sacristan</t>
+        </is>
+      </c>
+      <c r="N398">
+        <v>1957</v>
       </c>
       <c r="O398">
         <v>1961</v>
       </c>
       <c r="Q398" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=359</t>
+          <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399">
         <v>1959</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Babis G. Dániel</t>
+          <t>Borsy György Engelbert OFM</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>Brooklyn, NY, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>Bellport, NY, Estados Unidos</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J399" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>parish priest, currently assisting in Passaic, NJ</t>
         </is>
       </c>
       <c r="N399">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O399">
-        <v>1960</v>
+        <v>1970</v>
       </c>
       <c r="Q399" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=23</t>
+          <t>/persons_v2/view.php?id=108</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400">
         <v>1959</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>London, Reino Unido</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>Reino Unido</t>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J400" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N400">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O400">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q400" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401">
         <v>1959</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Császik István Ferenc, Msgr., dr</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
-[...9 lines deleted...]
-          <t>Francia</t>
+          <t>Besztercebánya</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>pastor húngaro</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N401">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O401">
-        <v>1960</v>
+        <v>1962</v>
       </c>
       <c r="Q401" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=149</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402">
         <v>1959</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Bartkó Péter OFM</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>ferences (Sacred Heart Province)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, Estados Unidos</t>
+          <t>St. Patrick Church, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J402" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>St. Patrick Church</t>
+        </is>
+      </c>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>assistant pastor, while also helping out in Hungarian churches</t>
         </is>
       </c>
       <c r="N402">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O402">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="Q402" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=51</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403">
         <v>1959</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>Bartos G. József</t>
+          <t>Domonkos S. Sziárd (O.Praem)</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N403">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O403">
-        <v>1962</v>
+        <v>1986</v>
       </c>
       <c r="Q403" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=52</t>
+          <t>/persons_v2/view.php?id=215</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404">
         <v>1959</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
-          <t>Szent István perjelség, Woodside, CA, Estados Unidos</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent István perjelség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>sacerdote invitado, director del coro, profesor de latín, director musical y de canto</t>
+          <t>parish priest, later retired</t>
         </is>
       </c>
       <c r="N404">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O404">
-        <v>1976</v>
+        <v>1983</v>
       </c>
       <c r="Q404" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405">
         <v>1959</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Bayusik Róbert</t>
+          <t>Dám Antal Ince OFM, Dr.</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>St. Nicholas Byzantine Catholic Church, Anchorage, AK, Estados Unidos</t>
+          <t>Saint Bonaventure, NY, USA</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>St. Nicholas Byzantine Catholic Church</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
-          <t>pastor constructor de iglesias</t>
+          <t>Professor of Philosophy and Canon Law</t>
         </is>
       </c>
       <c r="N405">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O405">
-        <v>1962</v>
+        <v>1964</v>
       </c>
       <c r="Q405" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=55</t>
+          <t>/persons_v2/view.php?id=179</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406">
         <v>1959</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Erdős Sándor Apollinár OFM</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
-          <t>Dublin, Írország</t>
+          <t>Flemington, NJ, USA</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
-          <t>Írország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>estudios</t>
+          <t>chaplain to the Carmelite nuns and leader of their Third Order</t>
         </is>
       </c>
       <c r="N406">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O406">
         <v>1964</v>
       </c>
       <c r="Q406" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=236</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407">
         <v>1959</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Bielek József SJ</t>
+          <t>Fegyverneki György</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Canadá</t>
+          <t>South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>Canadá</t>
-[...4 lines deleted...]
-          <t>Magyarországi Szent István templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>pastor húngaro, editor</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N407">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O407">
         <v>1964</v>
       </c>
       <c r="Q407" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=80</t>
+          <t>/persons_v2/view.php?id=258</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408">
         <v>1959</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Forgó Ferenc Mike (O.Cist)</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>Saskatoon, SK, Canadá</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>pastor húngaro; además, entre 1958 y 1980 fue director espiritual del seminario, entre 1960 y 1986 fue profesor universitario y, entre 1980 y 1992, también se hizo cargo de la parroquia húngara de Edmonton</t>
+          <t>university student; meanwhile, 1959–1960, Dallas, TX, USA, university professor</t>
         </is>
       </c>
       <c r="N408">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O408">
-        <v>1995</v>
+        <v>1960</v>
       </c>
       <c r="Q408" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=282</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409">
         <v>1959</v>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>Burg Kastl, NSZK</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>NSZK</t>
+        </is>
+      </c>
       <c r="K409" t="inlineStr">
         <is>
-          <t>fuera del servicio, en la vida civil (se pasó a la Iglesia anglicana)</t>
+          <t>principal, academic director</t>
         </is>
       </c>
       <c r="N409">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O409">
-        <v>1964</v>
+        <v>1966</v>
       </c>
       <c r="Q409" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410">
         <v>1959</v>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>hermano monje</t>
+          <t>teacher, head of the household</t>
         </is>
       </c>
       <c r="N410">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O410">
-        <v>1978</v>
+        <v>1985</v>
       </c>
       <c r="Q410" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411">
         <v>1959</v>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>Dohányos Domonkos OFM</t>
+          <t>Hajdusik József Tarzicius OSM</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
+          <t>Calgary, AB, Canada</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="N411">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O411">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="Q411" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=208</t>
+          <t>/persons_v2/view.php?id=359</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412">
         <v>1959</v>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Hanulya József</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>Plántanos, Argentina</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>vicario, pastor húngaro; desde 1971, pastor principal húngaro en Argentina; posteriormente, en Buenos Aires (Argentina), Instituto Húngaro de las Damas Inglesas</t>
+          <t>retired</t>
         </is>
       </c>
       <c r="N412">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O412">
-        <v>1996</v>
+        <v>1962</v>
       </c>
       <c r="Q412" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=367</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413">
         <v>1959</v>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>Dömötör Lajos Ede OFM</t>
+          <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Holy Family Church, New Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J413" t="inlineStr">
+        <is>
+          <t>Holy Family Church</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N413">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O413">
-        <v>1962</v>
+        <v>1973</v>
       </c>
       <c r="Q413" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=218</t>
+          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414">
         <v>1959</v>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Fehér József Tamás O.Cist</t>
+          <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, Estados Unidos</t>
+          <t>Woodside Priory School, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J414" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Woodside Priory School</t>
         </is>
       </c>
       <c r="K414" t="inlineStr">
         <is>
-          <t>en una comunidad religiosa; entre 1960 y 1963 fue maestro de novicios, entre 1962 y 1976 profesor de secundaria, y entre 1976 y 1980 sacristán y capellán húngaro</t>
+          <t>Co-founder and teacher; served as principal from 1960 to 1971. On sabbatical from 1971 to 1972</t>
         </is>
       </c>
       <c r="N414">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O414">
-        <v>1980</v>
+        <v>1976</v>
       </c>
       <c r="Q414" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=260</t>
+          <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415">
         <v>1959</v>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Homoródi Ottó SJ</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>Courtland, ON, Canadá</t>
+          <t>Steyr, Austria</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>Austria</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>ministro, cocinero y hombre para todo, visitador de enfermos, mientras tanto, en 1963, Cleveland, Ohio, EE. UU., terciario</t>
+          <t>Director of the Katholisches Studienwerk, head of the student congregation, confessor, and catechist</t>
         </is>
       </c>
       <c r="N415">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O415">
-        <v>1973</v>
+        <v>1960</v>
       </c>
       <c r="Q415" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=415</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416">
         <v>1959</v>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>Forró János Alpár OFM</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, Estados Unidos</t>
+          <t>Mater Dei School, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J416" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Mater Dei School</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
-          <t>jefe de familia</t>
+          <t>French teacher</t>
         </is>
       </c>
       <c r="N416">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O416">
-        <v>1960</v>
+        <v>1973</v>
       </c>
       <c r="Q416" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=284</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417">
         <v>1959</v>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>Galvách Simon</t>
+          <t>Horváth Rezső Dr.</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>Toledo, OH, Estados Unidos</t>
+          <t>Simor Otthon, Esztergom, Hungary</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J417" t="inlineStr">
+        <is>
+          <t>Simor Otthon</t>
+        </is>
+      </c>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>retired</t>
         </is>
       </c>
       <c r="N417">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O417">
-        <v>1961</v>
+        <v>1968</v>
       </c>
       <c r="Q417" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=307</t>
+          <t>/persons_v2/view.php?id=438</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418">
         <v>1959</v>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, Estados Unidos</t>
+          <t>Edmonton, AB, Canada</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K418" t="inlineStr">
         <is>
-          <t>profesor de secundaria</t>
+          <t>parish priest (1957–1970), later assistant pastor</t>
         </is>
       </c>
       <c r="N418">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O418">
-        <v>1980</v>
+        <v>1999</v>
       </c>
       <c r="Q418" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419">
         <v>1959</v>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>Gyarmathy János Mihály</t>
+          <t>Héder László Mária Sándor OSM, dr.</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
-          <t>Colorado Springs, CO, Estados Unidos</t>
+          <t>Firenze, Italy</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>philosophy teacher</t>
         </is>
       </c>
       <c r="N419">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O419">
-        <v>1961</v>
+        <v>1963</v>
       </c>
       <c r="Q419" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=351</t>
+          <t>/persons_v2/view.php?id=389</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420">
         <v>1959</v>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>Hajnády Miklós, dr</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>Középső-Ferencváros, Budapest, Hungría</t>
+          <t>Fairfield, CT, USA</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>Hungría</t>
-[...4 lines deleted...]
-          <t>Középső-Ferencváros</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K420" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>pastor</t>
         </is>
       </c>
       <c r="N420">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O420">
-        <v>1966</v>
+        <v>1961</v>
       </c>
       <c r="Q420" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=362</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421">
         <v>1959</v>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Ipoly Ottó Miklós, dr.</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>Rochester, NJ, Estados Unidos</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
-          <t>profesor de religión y profesor de alemán</t>
+          <t>studies, research, and, from 1960 to 1963, a Hungarian pastor and hospital chaplain</t>
         </is>
       </c>
       <c r="N421">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O421">
-        <v>1962</v>
+        <v>1968</v>
       </c>
       <c r="Q421" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=456</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422">
         <v>1959</v>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>Hoffer Lipót József OSB, dr.</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, Estados Unidos</t>
+          <t>Woodside perjelség, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J422" t="inlineStr">
+        <is>
+          <t>Woodside perjelség</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
-          <t>profesor de biología, profesor titular, entre 1968 y 1974, con el título de «perjel»</t>
+          <t>accountant</t>
         </is>
       </c>
       <c r="N422">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O422">
-        <v>1975</v>
+        <v>1960</v>
       </c>
       <c r="Q422" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=403</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423">
         <v>1959</v>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
-          <t>Szent Ciril és Metód szlovák templom, Lakewood, OH, Estados Unidos</t>
+          <t>Portage, PA, USA</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...9 lines deleted...]
-          <t>vicario</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N423">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O423">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="Q423" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424">
         <v>1959</v>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, Estados Unidos</t>
+          <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
-          <t>profesor</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N424">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O424">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="Q424" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425">
         <v>1959</v>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>Illés Ede OFM</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
-          <t>Dewitt, MI, Estados Unidos</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K425" t="inlineStr">
+        <is>
+          <t>leads retreats</t>
         </is>
       </c>
       <c r="N425">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O425">
-        <v>1961</v>
+        <v>1977</v>
       </c>
       <c r="Q425" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=451</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426">
         <v>1959</v>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Kiss Zoltán</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
-          <t>Argentina</t>
-[...4 lines deleted...]
-          <t>profesor de teología, director de retiros, catedrático</t>
+          <t>Goshen, IN, USA</t>
+        </is>
+      </c>
+      <c r="I426" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="N426">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O426">
-        <v>1970</v>
+        <v>1963</v>
       </c>
       <c r="Q426" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=551</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427">
         <v>1959</v>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Kassa</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, Estados Unidos</t>
+          <t>Montréal, QC, Canada</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Canada</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
-          <t>Perjel, historiador</t>
+          <t>Retired, while serving as an assistant pastor in several places, including St. Roche, PQ, Canada</t>
         </is>
       </c>
       <c r="N427">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O427">
-        <v>2008</v>
+        <v>1967</v>
       </c>
       <c r="Q427" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428">
         <v>1959</v>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Kovács Imre Rafael OSB</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
-          <t>Margit körút,, Budapest, Hungría</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J428" t="inlineStr">
         <is>
-          <t>Margit körút,</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K428" t="inlineStr">
         <is>
-          <t>secretario provincial; desde 1964, vicerector y capellán auxiliar</t>
+          <t>high school teacher</t>
         </is>
       </c>
       <c r="N428">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O428">
-        <v>1970</v>
+        <v>1965</v>
       </c>
       <c r="Q428" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=583</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429">
         <v>1959</v>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
-          <t>Universität Graz, Graz, Austria</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>Austria</t>
-[...9 lines deleted...]
-          <t>estudiante universitario</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N429">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O429">
         <v>1960</v>
       </c>
       <c r="Q429" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430">
         <v>1959</v>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
-          <t>Windber, PA, Estados Unidos</t>
+          <t>Paulinum Diákotthon, München, NSZK</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="J430" t="inlineStr">
+        <is>
+          <t>Paulinum Diákotthon</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>director</t>
         </is>
       </c>
       <c r="N430">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O430">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="Q430" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431">
         <v>1959</v>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>Kázmér Tamás</t>
+          <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>religious brother (not ordained priest)</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>Trenton, NJ, Estados Unidos</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, Estados Unidos</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K431" t="inlineStr">
         <is>
-          <t>vicario</t>
+          <t>nurse at the Pontifical Institute of Biblical Studies, and later at the Pontifical Oriental Institute</t>
         </is>
       </c>
       <c r="N431">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O431">
-        <v>1961</v>
+        <v>1980</v>
       </c>
       <c r="Q431" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=512</t>
+          <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432">
         <v>1959</v>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>Kővári Károly SJ</t>
+          <t>Lékai Imre Ányos O.Cist</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>Shrub Oak, NY, Estados Unidos</t>
+          <t>Róma, Italy</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Italy</t>
         </is>
       </c>
       <c r="K432" t="inlineStr">
         <is>
-          <t>redactor jefe del periódico «Szív»</t>
+          <t>General Assistant and staff member of Edizione Cistercense</t>
         </is>
       </c>
       <c r="N432">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O432">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="Q432" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=602</t>
+          <t>/persons_v2/view.php?id=651</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433">
         <v>1959</v>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>Hermano religioso (no ordenado sacerdote)</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
-          <t>auxiliar de conserjería</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N433">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O433">
-        <v>1969</v>
+        <v>1997</v>
       </c>
       <c r="Q433" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434">
         <v>1959</v>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>Maróti Béla Árkád (O.Cist)</t>
+          <t>Meskó Lajos Géza Sch.P.</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, Estados Unidos</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
-          <t>Ejerció como sacerdote diocesano y, posteriormente, abandonó el sacerdocio hacia 1971.</t>
+          <t>teacher</t>
         </is>
       </c>
       <c r="N434">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O434">
-        <v>1971</v>
+        <v>1960</v>
       </c>
       <c r="Q434" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=705</t>
+          <t>/persons_v2/view.php?id=730</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435">
         <v>1959</v>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>Medvigy Ágoston</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
-          <t>Carteret, NJ, Estados Unidos</t>
+          <t>Kemence, Hungary</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K435" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N435">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O435">
-        <v>1973</v>
+        <v>1960</v>
       </c>
       <c r="Q435" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=723</t>
+          <t>/persons_v2/view.php?id=760</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436">
         <v>1959</v>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>Megyer Jenő, Msgr., dr.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (anteriormente: Esztergom)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
-          <t>St. Martin, OH, Estados Unidos</t>
+          <t>Kálóz, Hungary</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungary</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
-          <t>capellán y profesor del colegio de las Hermanas de Santa Orsola</t>
+          <t>assistant pastor</t>
         </is>
       </c>
       <c r="N436">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O436">
-        <v>1966</v>
+        <v>1962</v>
       </c>
       <c r="Q436" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=724</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437">
         <v>1959</v>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
-          <t>Daylesford, PA, Estados Unidos</t>
+          <t>Kóbé (神戸市), Japán</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
-          <t>miembro del consejo de la facultad, estudios universitarios</t>
+          <t>English teacher, head of the Congregation of Mary</t>
         </is>
       </c>
       <c r="N437">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O437">
-        <v>1971</v>
+        <v>1961</v>
       </c>
       <c r="Q437" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438">
         <v>1959</v>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
-          <t>Piliny, Hungría</t>
+          <t>Chipping Norton, United Kingdom</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>United Kingdom</t>
         </is>
       </c>
       <c r="K438" t="inlineStr">
         <is>
-          <t>sacerdote (al servicio de la diócesis de Esztergom)</t>
+          <t>theological studies</t>
         </is>
       </c>
       <c r="N438">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O438">
         <v>1960</v>
       </c>
       <c r="Q438" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439">
         <v>1959</v>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, South Bend, IN, Estados Unidos</t>
+          <t>Wellington, Új-Zéland</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya templom</t>
+          <t>Új-Zéland</t>
         </is>
       </c>
       <c r="K439" t="inlineStr">
         <is>
-          <t>vicario y, a partir de 1968, párroco</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N439">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O439">
-        <v>2000</v>
+        <v>1962</v>
       </c>
       <c r="Q439" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440">
         <v>1959</v>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>Molnár Antal, Msgr.</t>
+          <t>Orosz Elemér OSFS</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Szalézi Szent Ferenc Oblátusainak Kongregációja (Oblati Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, Estados Unidos</t>
+          <t>Bishop Duffy High School, Niagara, NY, USA</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J440" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Bishop Duffy High School</t>
         </is>
       </c>
       <c r="K440" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>Teacher (Religion, Citizenship Education), homeroom teacher, and later other school administrative roles</t>
         </is>
       </c>
       <c r="N440">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O440">
-        <v>1969</v>
+        <v>1963</v>
       </c>
       <c r="Q440" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=758</t>
+          <t>/persons_v2/view.php?id=839</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441">
         <v>1959</v>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>Mészáros Tibor, Msgr.</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
-          <t>Genf, Svájc</t>
+          <t>Sonora, CA, USA</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
-          <t>Svájc</t>
-[...4 lines deleted...]
-          <t>pastor húngaro</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N441">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O441">
-        <v>1966</v>
+        <v>1962</v>
       </c>
       <c r="Q441" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=741</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442">
         <v>1959</v>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>Nagy Béla, Dr.</t>
+          <t>Pesti József SJ</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Hungría</t>
+          <t>Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K442" t="inlineStr">
         <is>
-          <t>profesor de religión</t>
+          <t>pastor to Hungarian emigrants; also a university professor from 1982 to 1990</t>
         </is>
       </c>
       <c r="N442">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O442">
-        <v>1974</v>
+        <v>1990</v>
       </c>
       <c r="Q442" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=785</t>
+          <t>/persons_v2/view.php?id=866</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443">
         <v>1959</v>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (anteriormente: Csanád)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
-          <t>Újkígyós, Hungría</t>
+          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
-          <t>Hungría</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J443" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony-templom</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
-          <t>capellán auxiliar</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N443">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O443">
-        <v>1960</v>
+        <v>1963</v>
       </c>
       <c r="Q443" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444">
         <v>1959</v>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>Nagy József, Dr.</t>
+          <t>Pribusz György</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
-          <t>San Juan Capistrano, CA, Estados Unidos</t>
+          <t>Friburg, NSZK</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K444" t="inlineStr">
+        <is>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N444">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O444">
-        <v>1961</v>
+        <v>1967</v>
       </c>
       <c r="Q444" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=794</t>
+          <t>/persons_v2/view.php?id=899</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445">
         <v>1959</v>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+          <t>Pribusz György</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
-          <t>Brownsville, NY, Estados Unidos</t>
+          <t>Zürich, Svájc</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="K445" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Hungarian pastor</t>
         </is>
       </c>
       <c r="N445">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O445">
-        <v>1961</v>
+        <v>1967</v>
       </c>
       <c r="Q445" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=817</t>
+          <t>/persons_v2/view.php?id=899</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446">
         <v>1959</v>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service in the homeland</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>Orosz László</t>
+          <t>Pócsai Imre Vendel (OFM)</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>Passaic, NJ, Estados Unidos</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, Estados Unidos</t>
+          <t>Páduai Szent Antal gimnázium, Esztergom, Hungary</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J446" t="inlineStr">
+        <is>
+          <t>Páduai Szent Antal gimnázium</t>
         </is>
       </c>
       <c r="K446" t="inlineStr">
         <is>
-          <t>párroco</t>
+          <t>theology professor</t>
         </is>
       </c>
       <c r="N446">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O446">
-        <v>1978</v>
+        <v>1969</v>
       </c>
       <c r="Q446" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=841</t>
+          <t>/persons_v2/view.php?id=897</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447">
         <v>1959</v>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>Pajtás György József Bertalan SA</t>
+          <t>Rieger Clétus</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
+          <t>Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
-          <t>Duquesne, PA</t>
+          <t>Szent István R. K. Egyházközség, Cincinnati, OH, USA</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
-          <t>PA</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J447" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K447" t="inlineStr">
         <is>
-          <t>párroco (en una diócesis greco-católica)</t>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N447">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O447">
-        <v>1961</v>
+        <v>1967</v>
       </c>
       <c r="Q447" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=847</t>
+          <t>/persons_v2/view.php?id=936</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448">
         <v>1959</v>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>Católico griego</t>
+          <t>Roman Catholic</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
-          <t>Fort Lauderdale, FL, Estados Unidos</t>
+          <t>University of Detroit, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
-          <t>Estados Unidos</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J448" t="inlineStr">
+        <is>
+          <t>University of Detroit</t>
         </is>
       </c>
       <c r="K448" t="inlineStr">
         <is>
-          <t>en la reserva</t>
+          <t>French language and culture teacher</t>
         </is>
       </c>
       <c r="N448">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O448">
-        <v>1972</v>
+        <v>1992</v>
       </c>
       <c r="Q448" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449">
         <v>1959</v>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Servicio en el extranjero</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Sereghy Bazil, Msgr.</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>Católico romano</t>
+          <t>Greek Catholic</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>Sacerdote</t>
+          <t>priest</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
-          <t>Granby, QC, Canadá</t>
+          <t>St. John the Baptist Byzantine Catholic Church, Minneapolis, MN, USA</t>
         </is>
       </c>
       <c r="I449" t="inlineStr">
         <is>
-          <t>Canadá</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J449" t="inlineStr">
+        <is>
+          <t>St. John the Baptist Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K449" t="inlineStr">
+        <is>
+          <t>parish priest</t>
         </is>
       </c>
       <c r="N449">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O449">
-        <v>1970</v>
+        <v>1960</v>
       </c>
       <c r="Q449" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=983</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450">
         <v>1959</v>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Registros en curso</t>
+          <t>Ongoing entries</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Servicio en la patria</t>
+          <t>Service abroad</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
+          <t>Serei Károly SJ</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H450" t="inlineStr">
+        <is>
+          <t>Fordham University, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I450" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J450" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
+        </is>
+      </c>
+      <c r="K450" t="inlineStr">
+        <is>
+          <t>teaching cultural anthropology</t>
+        </is>
+      </c>
+      <c r="N450">
+        <v>1957</v>
+      </c>
+      <c r="O450">
+        <v>1978</v>
+      </c>
+      <c r="Q450" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=989</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451">
+        <v>1959</v>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>Őrsy László SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H451" t="inlineStr">
+        <is>
+          <t>Oxford, United Kingdom</t>
+        </is>
+      </c>
+      <c r="I451" t="inlineStr">
+        <is>
+          <t>United Kingdom</t>
+        </is>
+      </c>
+      <c r="K451" t="inlineStr">
+        <is>
+          <t>Master’s Program in Civil Law</t>
+        </is>
+      </c>
+      <c r="N451">
+        <v>1957</v>
+      </c>
+      <c r="O451">
+        <v>1960</v>
+      </c>
+      <c r="Q451" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=844</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452">
+        <v>1959</v>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>Babis G. Dániel</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr">
+        <is>
+          <t>Brooklyn, NY, USA</t>
+        </is>
+      </c>
+      <c r="H452" t="inlineStr">
+        <is>
+          <t>Bellport, NY, USA</t>
+        </is>
+      </c>
+      <c r="I452" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N452">
+        <v>1958</v>
+      </c>
+      <c r="O452">
+        <v>1960</v>
+      </c>
+      <c r="Q452" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=23</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453">
+        <v>1959</v>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr">
+        <is>
+          <t>Babos István SJ</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H453" t="inlineStr">
+        <is>
+          <t>London, United Kingdom</t>
+        </is>
+      </c>
+      <c r="I453" t="inlineStr">
+        <is>
+          <t>United Kingdom</t>
+        </is>
+      </c>
+      <c r="N453">
+        <v>1958</v>
+      </c>
+      <c r="O453">
+        <v>1960</v>
+      </c>
+      <c r="Q453" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=24</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454">
+        <v>1959</v>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>Barta József Leonard O.Cist</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G454" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H454" t="inlineStr">
+        <is>
+          <t>Párizs, France</t>
+        </is>
+      </c>
+      <c r="I454" t="inlineStr">
+        <is>
+          <t>France</t>
+        </is>
+      </c>
+      <c r="K454" t="inlineStr">
+        <is>
+          <t>Hungarian pastor</t>
+        </is>
+      </c>
+      <c r="N454">
+        <v>1958</v>
+      </c>
+      <c r="O454">
+        <v>1960</v>
+      </c>
+      <c r="Q454" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=47</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455">
+        <v>1959</v>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
+        <is>
+          <t>Bartkó Péter OFM</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
+        <is>
+          <t>ferences (Sacred Heart Province)</t>
+        </is>
+      </c>
+      <c r="H455" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I455" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J455" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N455">
+        <v>1958</v>
+      </c>
+      <c r="O455">
+        <v>1963</v>
+      </c>
+      <c r="Q455" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=51</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456">
+        <v>1959</v>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr">
+        <is>
+          <t>Bartos G. József</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="I456" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N456">
+        <v>1958</v>
+      </c>
+      <c r="O456">
+        <v>1962</v>
+      </c>
+      <c r="Q456" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=52</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457">
+        <v>1959</v>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr">
+        <is>
+          <t>Barát Ferenc Benignusz OSB</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H457" t="inlineStr">
+        <is>
+          <t>Szent István perjelség, Woodside, CA, USA</t>
+        </is>
+      </c>
+      <c r="I457" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J457" t="inlineStr">
+        <is>
+          <t>Szent István perjelség</t>
+        </is>
+      </c>
+      <c r="K457" t="inlineStr">
+        <is>
+          <t>visiting priest, choir director, Latin teacher, director of music and choir</t>
+        </is>
+      </c>
+      <c r="N457">
+        <v>1958</v>
+      </c>
+      <c r="O457">
+        <v>1976</v>
+      </c>
+      <c r="Q457" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=43</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458">
+        <v>1959</v>
+      </c>
+      <c r="B458" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C458" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D458" t="inlineStr">
+        <is>
+          <t>Bayusik Róbert</t>
+        </is>
+      </c>
+      <c r="E458" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F458" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G458" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H458" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church, Anchorage, AK, USA</t>
+        </is>
+      </c>
+      <c r="I458" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J458" t="inlineStr">
+        <is>
+          <t>St. Nicholas Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K458" t="inlineStr">
+        <is>
+          <t>pastor who builds churches</t>
+        </is>
+      </c>
+      <c r="N458">
+        <v>1958</v>
+      </c>
+      <c r="O458">
+        <v>1962</v>
+      </c>
+      <c r="Q458" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=55</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459">
+        <v>1959</v>
+      </c>
+      <c r="B459" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C459" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D459" t="inlineStr">
+        <is>
+          <t>Beöthy Tamás SJ</t>
+        </is>
+      </c>
+      <c r="E459" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F459" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G459" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H459" t="inlineStr">
+        <is>
+          <t>Dublin, Írország</t>
+        </is>
+      </c>
+      <c r="I459" t="inlineStr">
+        <is>
+          <t>Írország</t>
+        </is>
+      </c>
+      <c r="K459" t="inlineStr">
+        <is>
+          <t>studies</t>
+        </is>
+      </c>
+      <c r="N459">
+        <v>1958</v>
+      </c>
+      <c r="O459">
+        <v>1964</v>
+      </c>
+      <c r="Q459" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=69</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460">
+        <v>1959</v>
+      </c>
+      <c r="B460" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C460" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D460" t="inlineStr">
+        <is>
+          <t>Bielek József SJ</t>
+        </is>
+      </c>
+      <c r="E460" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F460" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G460" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H460" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I460" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J460" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom</t>
+        </is>
+      </c>
+      <c r="K460" t="inlineStr">
+        <is>
+          <t>Hungarian pastor, editor</t>
+        </is>
+      </c>
+      <c r="N460">
+        <v>1958</v>
+      </c>
+      <c r="O460">
+        <v>1964</v>
+      </c>
+      <c r="Q460" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=80</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461">
+        <v>1959</v>
+      </c>
+      <c r="B461" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C461" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D461" t="inlineStr">
+        <is>
+          <t>Bisztyó József, Msgr., dr.</t>
+        </is>
+      </c>
+      <c r="E461" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F461" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G461" t="inlineStr">
+        <is>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+        </is>
+      </c>
+      <c r="H461" t="inlineStr">
+        <is>
+          <t>Saskatoon, SK, Canada</t>
+        </is>
+      </c>
+      <c r="I461" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K461" t="inlineStr">
+        <is>
+          <t>Hungarian pastor; from 1958 to 1980, he served as a seminary spiritual director; from 1960 to 1986, he was a university professor; and from 1980 to 1992, he also served as pastor of the Hungarian parish in Edmonton</t>
+        </is>
+      </c>
+      <c r="N461">
+        <v>1958</v>
+      </c>
+      <c r="O461">
+        <v>1995</v>
+      </c>
+      <c r="Q461" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=85</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462">
+        <v>1959</v>
+      </c>
+      <c r="B462" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C462" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D462" t="inlineStr">
+        <is>
+          <t>Brunner Emőd László OSB, dr.</t>
+        </is>
+      </c>
+      <c r="E462" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F462" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G462" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="K462" t="inlineStr">
+        <is>
+          <t>off duty, in civilian life (converted to the Anglican Church)</t>
+        </is>
+      </c>
+      <c r="N462">
+        <v>1958</v>
+      </c>
+      <c r="O462">
+        <v>1964</v>
+      </c>
+      <c r="Q462" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=114</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463">
+        <v>1959</v>
+      </c>
+      <c r="B463" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C463" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D463" t="inlineStr">
+        <is>
+          <t>Cseh Péter Dömötör OCD</t>
+        </is>
+      </c>
+      <c r="E463" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F463" t="inlineStr">
+        <is>
+          <t>religious brother (not ordained priest)</t>
+        </is>
+      </c>
+      <c r="G463" t="inlineStr">
+        <is>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+        </is>
+      </c>
+      <c r="H463" t="inlineStr">
+        <is>
+          <t>São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I463" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K463" t="inlineStr">
+        <is>
+          <t>monk</t>
+        </is>
+      </c>
+      <c r="N463">
+        <v>1958</v>
+      </c>
+      <c r="O463">
+        <v>1978</v>
+      </c>
+      <c r="Q463" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=150</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464">
+        <v>1959</v>
+      </c>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>Dohányos Domonkos OFM</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G464" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H464" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I464" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J464" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="N464">
+        <v>1958</v>
+      </c>
+      <c r="O464">
+        <v>1962</v>
+      </c>
+      <c r="Q464" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=208</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465">
+        <v>1959</v>
+      </c>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D465" t="inlineStr">
+        <is>
+          <t>Domonkos László SVD</t>
+        </is>
+      </c>
+      <c r="E465" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F465" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G465" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H465" t="inlineStr">
+        <is>
+          <t>Plántanos, Argentína</t>
+        </is>
+      </c>
+      <c r="I465" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K465" t="inlineStr">
+        <is>
+          <t>Assistant pastor, Hungarian pastor; from 1971, senior Hungarian pastor in Argentina; later, Hungarian Institute of the English Ladies in Buenos Aires, Argentina</t>
+        </is>
+      </c>
+      <c r="N465">
+        <v>1958</v>
+      </c>
+      <c r="O465">
+        <v>1996</v>
+      </c>
+      <c r="Q465" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=214</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466">
+        <v>1959</v>
+      </c>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr">
+        <is>
+          <t>Dömötör Lajos Ede OFM</t>
+        </is>
+      </c>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H466" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="I466" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K466" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N466">
+        <v>1958</v>
+      </c>
+      <c r="O466">
+        <v>1962</v>
+      </c>
+      <c r="Q466" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=218</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467">
+        <v>1959</v>
+      </c>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr">
+        <is>
+          <t>Fehér József Tamás O.Cist</t>
+        </is>
+      </c>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H467" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+        </is>
+      </c>
+      <c r="I467" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J467" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K467" t="inlineStr">
+        <is>
+          <t>in a monastic community; during that time, he served as novice master from 1960 to 1963, high school teacher from 1962 to 1976, and sacristan and Hungarian pastor from 1976 to 1980</t>
+        </is>
+      </c>
+      <c r="N467">
+        <v>1958</v>
+      </c>
+      <c r="O467">
+        <v>1980</v>
+      </c>
+      <c r="Q467" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=260</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468">
+        <v>1959</v>
+      </c>
+      <c r="B468" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C468" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D468" t="inlineStr">
+        <is>
+          <t>Feigl Rudolf SJ</t>
+        </is>
+      </c>
+      <c r="E468" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F468" t="inlineStr">
+        <is>
+          <t>religious brother (not ordained priest)</t>
+        </is>
+      </c>
+      <c r="G468" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H468" t="inlineStr">
+        <is>
+          <t>Courtland, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I468" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K468" t="inlineStr">
+        <is>
+          <t>minister, cook, and jack-of-all-trades, hospital volunteer, while attending the University of Cleveland in 1963, OH, USA</t>
+        </is>
+      </c>
+      <c r="N468">
+        <v>1958</v>
+      </c>
+      <c r="O468">
+        <v>1973</v>
+      </c>
+      <c r="Q468" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=263</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469">
+        <v>1959</v>
+      </c>
+      <c r="B469" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C469" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D469" t="inlineStr">
+        <is>
+          <t>Forró János Alpár OFM</t>
+        </is>
+      </c>
+      <c r="E469" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F469" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G469" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H469" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I469" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J469" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K469" t="inlineStr">
+        <is>
+          <t>house manager</t>
+        </is>
+      </c>
+      <c r="N469">
+        <v>1958</v>
+      </c>
+      <c r="O469">
+        <v>1960</v>
+      </c>
+      <c r="Q469" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=284</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470">
+        <v>1959</v>
+      </c>
+      <c r="B470" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C470" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D470" t="inlineStr">
+        <is>
+          <t>Galvách Simon</t>
+        </is>
+      </c>
+      <c r="E470" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F470" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G470" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H470" t="inlineStr">
+        <is>
+          <t>Toledo, OH, USA</t>
+        </is>
+      </c>
+      <c r="I470" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N470">
+        <v>1958</v>
+      </c>
+      <c r="O470">
+        <v>1961</v>
+      </c>
+      <c r="Q470" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=307</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471">
+        <v>1959</v>
+      </c>
+      <c r="B471" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C471" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D471" t="inlineStr">
+        <is>
+          <t>Gelencsér László Pál O.Praem</t>
+        </is>
+      </c>
+      <c r="E471" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F471" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G471" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H471" t="inlineStr">
+        <is>
+          <t>Santa Ana, CA, USA</t>
+        </is>
+      </c>
+      <c r="I471" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K471" t="inlineStr">
+        <is>
+          <t>high school teacher</t>
+        </is>
+      </c>
+      <c r="N471">
+        <v>1958</v>
+      </c>
+      <c r="O471">
+        <v>1980</v>
+      </c>
+      <c r="Q471" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=318</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472">
+        <v>1959</v>
+      </c>
+      <c r="B472" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C472" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D472" t="inlineStr">
+        <is>
+          <t>Gyarmathy János Mihály</t>
+        </is>
+      </c>
+      <c r="E472" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F472" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G472" t="inlineStr">
+        <is>
+          <t>Székesfehérvár</t>
+        </is>
+      </c>
+      <c r="H472" t="inlineStr">
+        <is>
+          <t>Colorado Springs, CO, USA</t>
+        </is>
+      </c>
+      <c r="I472" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K472" t="inlineStr">
+        <is>
+          <t>retired</t>
+        </is>
+      </c>
+      <c r="N472">
+        <v>1958</v>
+      </c>
+      <c r="O472">
+        <v>1961</v>
+      </c>
+      <c r="Q472" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=351</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473">
+        <v>1959</v>
+      </c>
+      <c r="B473" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C473" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D473" t="inlineStr">
+        <is>
+          <t>Hajnády Miklós, dr</t>
+        </is>
+      </c>
+      <c r="E473" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F473" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G473" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H473" t="inlineStr">
+        <is>
+          <t>Középső-Ferencváros, Budapest, Hungary</t>
+        </is>
+      </c>
+      <c r="I473" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J473" t="inlineStr">
+        <is>
+          <t>Középső-Ferencváros</t>
+        </is>
+      </c>
+      <c r="K473" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N473">
+        <v>1958</v>
+      </c>
+      <c r="O473">
+        <v>1966</v>
+      </c>
+      <c r="Q473" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=362</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474">
+        <v>1959</v>
+      </c>
+      <c r="B474" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C474" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D474" t="inlineStr">
+        <is>
+          <t>Havas János SJ</t>
+        </is>
+      </c>
+      <c r="E474" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F474" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G474" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H474" t="inlineStr">
+        <is>
+          <t>Rochester, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I474" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K474" t="inlineStr">
+        <is>
+          <t>religion teacher and German teacher</t>
+        </is>
+      </c>
+      <c r="N474">
+        <v>1958</v>
+      </c>
+      <c r="O474">
+        <v>1962</v>
+      </c>
+      <c r="Q474" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=371</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475">
+        <v>1959</v>
+      </c>
+      <c r="B475" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C475" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D475" t="inlineStr">
+        <is>
+          <t>Hoffer Lipót József OSB, dr.</t>
+        </is>
+      </c>
+      <c r="E475" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F475" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G475" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H475" t="inlineStr">
+        <is>
+          <t>Portola Valley, CA, USA</t>
+        </is>
+      </c>
+      <c r="I475" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K475" t="inlineStr">
+        <is>
+          <t>Biology lecturer, full-time teacher, from 1968 to 1974</t>
+        </is>
+      </c>
+      <c r="N475">
+        <v>1958</v>
+      </c>
+      <c r="O475">
+        <v>1975</v>
+      </c>
+      <c r="Q475" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=403</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476">
+        <v>1959</v>
+      </c>
+      <c r="B476" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C476" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D476" t="inlineStr">
+        <is>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
+        </is>
+      </c>
+      <c r="E476" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F476" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G476" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+        </is>
+      </c>
+      <c r="H476" t="inlineStr">
+        <is>
+          <t>Szent Ciril és Metód szlovák templom, Lakewood, OH, USA</t>
+        </is>
+      </c>
+      <c r="I476" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J476" t="inlineStr">
+        <is>
+          <t>Szent Ciril és Metód szlovák templom</t>
+        </is>
+      </c>
+      <c r="K476" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N476">
+        <v>1958</v>
+      </c>
+      <c r="O476">
+        <v>1961</v>
+      </c>
+      <c r="Q476" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=404</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477">
+        <v>1959</v>
+      </c>
+      <c r="B477" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C477" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D477" t="inlineStr">
+        <is>
+          <t>Horváth Benedek O.Praem</t>
+        </is>
+      </c>
+      <c r="E477" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F477" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G477" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H477" t="inlineStr">
+        <is>
+          <t>Santa Ana, CA, USA</t>
+        </is>
+      </c>
+      <c r="I477" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K477" t="inlineStr">
+        <is>
+          <t>teacher</t>
+        </is>
+      </c>
+      <c r="N477">
+        <v>1958</v>
+      </c>
+      <c r="O477">
+        <v>1962</v>
+      </c>
+      <c r="Q477" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=419</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478">
+        <v>1959</v>
+      </c>
+      <c r="B478" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C478" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D478" t="inlineStr">
+        <is>
+          <t>Illés Ede OFM</t>
+        </is>
+      </c>
+      <c r="E478" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F478" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G478" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H478" t="inlineStr">
+        <is>
+          <t>Dewitt, MI, USA</t>
+        </is>
+      </c>
+      <c r="I478" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N478">
+        <v>1958</v>
+      </c>
+      <c r="O478">
+        <v>1961</v>
+      </c>
+      <c r="Q478" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=451</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479">
+        <v>1959</v>
+      </c>
+      <c r="B479" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C479" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D479" t="inlineStr">
+        <is>
+          <t>Jálics Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E479" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F479" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G479" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H479" t="inlineStr">
+        <is>
+          <t>Argentina</t>
+        </is>
+      </c>
+      <c r="K479" t="inlineStr">
+        <is>
+          <t>theology professor, retreat leader, university professor</t>
+        </is>
+      </c>
+      <c r="N479">
+        <v>1958</v>
+      </c>
+      <c r="O479">
+        <v>1970</v>
+      </c>
+      <c r="Q479" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=481</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480">
+        <v>1959</v>
+      </c>
+      <c r="B480" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C480" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D480" t="inlineStr">
+        <is>
+          <t>Jávor Jenő Egon OSB, dr</t>
+        </is>
+      </c>
+      <c r="E480" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F480" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G480" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H480" t="inlineStr">
+        <is>
+          <t>Portola Valley, CA, USA</t>
+        </is>
+      </c>
+      <c r="I480" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K480" t="inlineStr">
+        <is>
+          <t>Perjel, historian</t>
+        </is>
+      </c>
+      <c r="N480">
+        <v>1958</v>
+      </c>
+      <c r="O480">
+        <v>2008</v>
+      </c>
+      <c r="Q480" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=485</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481">
+        <v>1959</v>
+      </c>
+      <c r="B481" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C481" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D481" t="inlineStr">
+        <is>
+          <t>Kamarás Ferenc Mihály OFM</t>
+        </is>
+      </c>
+      <c r="E481" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F481" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G481" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H481" t="inlineStr">
+        <is>
+          <t>Margit körút,, Budapest, Hungary</t>
+        </is>
+      </c>
+      <c r="I481" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="J481" t="inlineStr">
+        <is>
+          <t>Margit körút,</t>
+        </is>
+      </c>
+      <c r="K481" t="inlineStr">
+        <is>
+          <t>Provincial Secretary; from 1964, Assistant Head of Household; Assistant Pastor</t>
+        </is>
+      </c>
+      <c r="N481">
+        <v>1958</v>
+      </c>
+      <c r="O481">
+        <v>1970</v>
+      </c>
+      <c r="Q481" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=499</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482">
+        <v>1959</v>
+      </c>
+      <c r="B482" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C482" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D482" t="inlineStr">
+        <is>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+        </is>
+      </c>
+      <c r="E482" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F482" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G482" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H482" t="inlineStr">
+        <is>
+          <t>Universität Graz, Graz, Austria</t>
+        </is>
+      </c>
+      <c r="I482" t="inlineStr">
+        <is>
+          <t>Austria</t>
+        </is>
+      </c>
+      <c r="J482" t="inlineStr">
+        <is>
+          <t>Universität Graz</t>
+        </is>
+      </c>
+      <c r="K482" t="inlineStr">
+        <is>
+          <t>college student</t>
+        </is>
+      </c>
+      <c r="N482">
+        <v>1958</v>
+      </c>
+      <c r="O482">
+        <v>1960</v>
+      </c>
+      <c r="Q482" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=534</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483">
+        <v>1959</v>
+      </c>
+      <c r="B483" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C483" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D483" t="inlineStr">
+        <is>
+          <t>Kugler János Gottfried OFM</t>
+        </is>
+      </c>
+      <c r="E483" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F483" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G483" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H483" t="inlineStr">
+        <is>
+          <t>Windber, PA, USA</t>
+        </is>
+      </c>
+      <c r="I483" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K483" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N483">
+        <v>1958</v>
+      </c>
+      <c r="O483">
+        <v>1968</v>
+      </c>
+      <c r="Q483" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=620</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484">
+        <v>1959</v>
+      </c>
+      <c r="B484" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C484" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D484" t="inlineStr">
+        <is>
+          <t>Kázmér Tamás</t>
+        </is>
+      </c>
+      <c r="E484" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F484" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G484" t="inlineStr">
+        <is>
+          <t>Trenton, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H484" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I484" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K484" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N484">
+        <v>1958</v>
+      </c>
+      <c r="O484">
+        <v>1961</v>
+      </c>
+      <c r="Q484" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=512</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485">
+        <v>1959</v>
+      </c>
+      <c r="B485" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C485" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D485" t="inlineStr">
+        <is>
+          <t>Kővári Károly SJ</t>
+        </is>
+      </c>
+      <c r="E485" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F485" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G485" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H485" t="inlineStr">
+        <is>
+          <t>Shrub Oak, NY, USA</t>
+        </is>
+      </c>
+      <c r="I485" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K485" t="inlineStr">
+        <is>
+          <t>editor of the newspaper *Szív*</t>
+        </is>
+      </c>
+      <c r="N485">
+        <v>1958</v>
+      </c>
+      <c r="O485">
+        <v>1961</v>
+      </c>
+      <c r="Q485" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=602</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486">
+        <v>1959</v>
+      </c>
+      <c r="B486" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C486" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D486" t="inlineStr">
+        <is>
+          <t>Magyar Gyula Szervác OSB</t>
+        </is>
+      </c>
+      <c r="E486" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F486" t="inlineStr">
+        <is>
+          <t>religious brother (not ordained priest)</t>
+        </is>
+      </c>
+      <c r="G486" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H486" t="inlineStr">
+        <is>
+          <t>São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I486" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K486" t="inlineStr">
+        <is>
+          <t>building maintenance assistant</t>
+        </is>
+      </c>
+      <c r="N486">
+        <v>1958</v>
+      </c>
+      <c r="O486">
+        <v>1969</v>
+      </c>
+      <c r="Q486" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=681</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487">
+        <v>1959</v>
+      </c>
+      <c r="B487" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C487" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D487" t="inlineStr">
+        <is>
+          <t>Maróti Béla Árkád (O.Cist)</t>
+        </is>
+      </c>
+      <c r="E487" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F487" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G487" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H487" t="inlineStr">
+        <is>
+          <t>Milwaukee, WI, USA</t>
+        </is>
+      </c>
+      <c r="I487" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K487" t="inlineStr">
+        <is>
+          <t>He served as a diocesan priest and then left the priesthood around 1971.</t>
+        </is>
+      </c>
+      <c r="N487">
+        <v>1958</v>
+      </c>
+      <c r="O487">
+        <v>1971</v>
+      </c>
+      <c r="Q487" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=705</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488">
+        <v>1959</v>
+      </c>
+      <c r="B488" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C488" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D488" t="inlineStr">
+        <is>
+          <t>Medvigy Ágoston</t>
+        </is>
+      </c>
+      <c r="E488" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F488" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G488" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H488" t="inlineStr">
+        <is>
+          <t>Carteret, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I488" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K488" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N488">
+        <v>1958</v>
+      </c>
+      <c r="O488">
+        <v>1973</v>
+      </c>
+      <c r="Q488" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=723</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489">
+        <v>1959</v>
+      </c>
+      <c r="B489" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C489" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D489" t="inlineStr">
+        <is>
+          <t>Megyer Jenő, Msgr., dr.</t>
+        </is>
+      </c>
+      <c r="E489" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F489" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G489" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H489" t="inlineStr">
+        <is>
+          <t>St. Martin, OH, USA</t>
+        </is>
+      </c>
+      <c r="I489" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K489" t="inlineStr">
+        <is>
+          <t>Chaplain and teacher at the Ursuline Sisters’ boarding school</t>
+        </is>
+      </c>
+      <c r="N489">
+        <v>1958</v>
+      </c>
+      <c r="O489">
+        <v>1966</v>
+      </c>
+      <c r="Q489" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=724</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490">
+        <v>1959</v>
+      </c>
+      <c r="B490" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C490" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D490" t="inlineStr">
+        <is>
+          <t>Mihályi Imre Gilbert O.Praem</t>
+        </is>
+      </c>
+      <c r="E490" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F490" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G490" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H490" t="inlineStr">
+        <is>
+          <t>Daylesford, PA, USA</t>
+        </is>
+      </c>
+      <c r="I490" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K490" t="inlineStr">
+        <is>
+          <t>member of the faculty, university studies</t>
+        </is>
+      </c>
+      <c r="N490">
+        <v>1958</v>
+      </c>
+      <c r="O490">
+        <v>1971</v>
+      </c>
+      <c r="Q490" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=745</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491">
+        <v>1959</v>
+      </c>
+      <c r="B491" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C491" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D491" t="inlineStr">
+        <is>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+        </is>
+      </c>
+      <c r="E491" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F491" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G491" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H491" t="inlineStr">
+        <is>
+          <t>Piliny, Hungary</t>
+        </is>
+      </c>
+      <c r="I491" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K491" t="inlineStr">
+        <is>
+          <t>pastor (serving in the Diocese of Esztergom)</t>
+        </is>
+      </c>
+      <c r="N491">
+        <v>1958</v>
+      </c>
+      <c r="O491">
+        <v>1960</v>
+      </c>
+      <c r="Q491" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=752</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492">
+        <v>1959</v>
+      </c>
+      <c r="B492" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C492" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D492" t="inlineStr">
+        <is>
+          <t>Molnár Antal</t>
+        </is>
+      </c>
+      <c r="E492" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F492" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G492" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H492" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I492" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J492" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya templom</t>
+        </is>
+      </c>
+      <c r="K492" t="inlineStr">
+        <is>
+          <t>assistant pastor, then parish priest starting in 1968</t>
+        </is>
+      </c>
+      <c r="N492">
+        <v>1958</v>
+      </c>
+      <c r="O492">
+        <v>2000</v>
+      </c>
+      <c r="Q492" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=759</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493">
+        <v>1959</v>
+      </c>
+      <c r="B493" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C493" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D493" t="inlineStr">
+        <is>
+          <t>Molnár Antal, Msgr.</t>
+        </is>
+      </c>
+      <c r="E493" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F493" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G493" t="inlineStr">
+        <is>
+          <t>Szombathely</t>
+        </is>
+      </c>
+      <c r="H493" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I493" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J493" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K493" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N493">
+        <v>1958</v>
+      </c>
+      <c r="O493">
+        <v>1969</v>
+      </c>
+      <c r="Q493" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=758</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494">
+        <v>1959</v>
+      </c>
+      <c r="B494" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C494" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D494" t="inlineStr">
+        <is>
+          <t>Mészáros Tibor, Msgr.</t>
+        </is>
+      </c>
+      <c r="E494" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F494" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G494" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H494" t="inlineStr">
+        <is>
+          <t>Genf, Svájc</t>
+        </is>
+      </c>
+      <c r="I494" t="inlineStr">
+        <is>
+          <t>Svájc</t>
+        </is>
+      </c>
+      <c r="K494" t="inlineStr">
+        <is>
+          <t>Hungarian pastor</t>
+        </is>
+      </c>
+      <c r="N494">
+        <v>1958</v>
+      </c>
+      <c r="O494">
+        <v>1966</v>
+      </c>
+      <c r="Q494" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=741</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495">
+        <v>1959</v>
+      </c>
+      <c r="B495" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C495" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D495" t="inlineStr">
+        <is>
+          <t>Nagy Béla, Dr.</t>
+        </is>
+      </c>
+      <c r="E495" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F495" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G495" t="inlineStr">
+        <is>
+          <t>Hajdúdorog</t>
+        </is>
+      </c>
+      <c r="H495" t="inlineStr">
+        <is>
+          <t>Hajdúdorog, Hungary</t>
+        </is>
+      </c>
+      <c r="I495" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K495" t="inlineStr">
+        <is>
+          <t>religious educator</t>
+        </is>
+      </c>
+      <c r="N495">
+        <v>1958</v>
+      </c>
+      <c r="O495">
+        <v>1974</v>
+      </c>
+      <c r="Q495" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=785</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496">
+        <v>1959</v>
+      </c>
+      <c r="B496" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C496" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D496" t="inlineStr">
+        <is>
+          <t>Nagy József</t>
+        </is>
+      </c>
+      <c r="E496" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F496" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G496" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (formerly: Csanád)</t>
+        </is>
+      </c>
+      <c r="H496" t="inlineStr">
+        <is>
+          <t>Újkígyós, Hungary</t>
+        </is>
+      </c>
+      <c r="I496" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K496" t="inlineStr">
+        <is>
+          <t>assistant pastor</t>
+        </is>
+      </c>
+      <c r="N496">
+        <v>1958</v>
+      </c>
+      <c r="O496">
+        <v>1960</v>
+      </c>
+      <c r="Q496" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=792</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497">
+        <v>1959</v>
+      </c>
+      <c r="B497" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C497" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D497" t="inlineStr">
+        <is>
+          <t>Nagy József, Dr.</t>
+        </is>
+      </c>
+      <c r="E497" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F497" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G497" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H497" t="inlineStr">
+        <is>
+          <t>San Juan Capistrano, CA, USA</t>
+        </is>
+      </c>
+      <c r="I497" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N497">
+        <v>1958</v>
+      </c>
+      <c r="O497">
+        <v>1961</v>
+      </c>
+      <c r="Q497" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=794</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498">
+        <v>1959</v>
+      </c>
+      <c r="B498" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C498" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D498" t="inlineStr">
+        <is>
+          <t>Németh Kálmán Gellért (OFM), Dr.</t>
+        </is>
+      </c>
+      <c r="E498" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F498" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G498" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H498" t="inlineStr">
+        <is>
+          <t>Brownsville, NY, USA</t>
+        </is>
+      </c>
+      <c r="I498" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K498" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N498">
+        <v>1958</v>
+      </c>
+      <c r="O498">
+        <v>1961</v>
+      </c>
+      <c r="Q498" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=817</t>
+        </is>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499">
+        <v>1959</v>
+      </c>
+      <c r="B499" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C499" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D499" t="inlineStr">
+        <is>
+          <t>Orosz László</t>
+        </is>
+      </c>
+      <c r="E499" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F499" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G499" t="inlineStr">
+        <is>
+          <t>Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H499" t="inlineStr">
+        <is>
+          <t>Bridgeport, CT, USA</t>
+        </is>
+      </c>
+      <c r="I499" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K499" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N499">
+        <v>1958</v>
+      </c>
+      <c r="O499">
+        <v>1978</v>
+      </c>
+      <c r="Q499" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=841</t>
+        </is>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500">
+        <v>1959</v>
+      </c>
+      <c r="B500" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C500" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D500" t="inlineStr">
+        <is>
+          <t>Pajtás György József Bertalan SA</t>
+        </is>
+      </c>
+      <c r="E500" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F500" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G500" t="inlineStr">
+        <is>
+          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
+        </is>
+      </c>
+      <c r="H500" t="inlineStr">
+        <is>
+          <t>Duquesne, PA, USA</t>
+        </is>
+      </c>
+      <c r="I500" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K500" t="inlineStr">
+        <is>
+          <t>parish priest (in a Greek Catholic diocese)</t>
+        </is>
+      </c>
+      <c r="N500">
+        <v>1958</v>
+      </c>
+      <c r="O500">
+        <v>1961</v>
+      </c>
+      <c r="Q500" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=847</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501">
+        <v>1959</v>
+      </c>
+      <c r="B501" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C501" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D501" t="inlineStr">
+        <is>
+          <t>Papp Sándor</t>
+        </is>
+      </c>
+      <c r="E501" t="inlineStr">
+        <is>
+          <t>Greek Catholic</t>
+        </is>
+      </c>
+      <c r="F501" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G501" t="inlineStr">
+        <is>
+          <t>Munkács</t>
+        </is>
+      </c>
+      <c r="H501" t="inlineStr">
+        <is>
+          <t>Fort Lauderdale, FL, USA</t>
+        </is>
+      </c>
+      <c r="I501" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K501" t="inlineStr">
+        <is>
+          <t>retired</t>
+        </is>
+      </c>
+      <c r="N501">
+        <v>1958</v>
+      </c>
+      <c r="O501">
+        <v>1972</v>
+      </c>
+      <c r="Q501" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=853</t>
+        </is>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502">
+        <v>1959</v>
+      </c>
+      <c r="B502" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C502" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D502" t="inlineStr">
+        <is>
+          <t>Pfemeter János Arnold OCSO</t>
+        </is>
+      </c>
+      <c r="E502" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F502" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G502" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H502" t="inlineStr">
+        <is>
+          <t>Granby, QC, Canada</t>
+        </is>
+      </c>
+      <c r="I502" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="N502">
+        <v>1958</v>
+      </c>
+      <c r="O502">
+        <v>1970</v>
+      </c>
+      <c r="Q502" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=875</t>
+        </is>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503">
+        <v>1959</v>
+      </c>
+      <c r="B503" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C503" t="inlineStr">
+        <is>
+          <t>Service in the homeland</t>
+        </is>
+      </c>
+      <c r="D503" t="inlineStr">
+        <is>
           <t>Pintér János</t>
         </is>
       </c>
-      <c r="E450" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G450" t="inlineStr">
+      <c r="E503" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F503" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G503" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
-      <c r="H450" t="inlineStr">
-[...14 lines deleted...]
-      <c r="N450">
+      <c r="H503" t="inlineStr">
+        <is>
+          <t>Mihályi, Hungary</t>
+        </is>
+      </c>
+      <c r="I503" t="inlineStr">
+        <is>
+          <t>Hungary</t>
+        </is>
+      </c>
+      <c r="K503" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N503">
         <v>1958</v>
       </c>
-      <c r="O450">
+      <c r="O503">
         <v>1964</v>
       </c>
-      <c r="Q450" t="inlineStr">
+      <c r="Q503" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=878</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504">
+        <v>1959</v>
+      </c>
+      <c r="B504" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C504" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D504" t="inlineStr">
+        <is>
+          <t>Pordán László, Dr.</t>
+        </is>
+      </c>
+      <c r="E504" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F504" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G504" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H504" t="inlineStr">
+        <is>
+          <t>Gaspé, QC, Canada</t>
+        </is>
+      </c>
+      <c r="I504" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K504" t="inlineStr">
+        <is>
+          <t>hospital chaplain and teacher at a minor seminary</t>
+        </is>
+      </c>
+      <c r="N504">
+        <v>1958</v>
+      </c>
+      <c r="O504">
+        <v>1968</v>
+      </c>
+      <c r="Q504" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=895</t>
+        </is>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505">
+        <v>1959</v>
+      </c>
+      <c r="B505" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C505" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D505" t="inlineStr">
+        <is>
+          <t>Póta László SJ, szerzetestestvér</t>
+        </is>
+      </c>
+      <c r="E505" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F505" t="inlineStr">
+        <is>
+          <t>religious brother (not ordained priest)</t>
+        </is>
+      </c>
+      <c r="G505" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H505" t="inlineStr">
+        <is>
+          <t>Hamilton, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I505" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="K505" t="inlineStr">
+        <is>
+          <t>sacristan, shopkeeper, head of the altar servers</t>
+        </is>
+      </c>
+      <c r="N505">
+        <v>1958</v>
+      </c>
+      <c r="O505">
+        <v>1961</v>
+      </c>
+      <c r="Q505" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=898</t>
+        </is>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506">
+        <v>1959</v>
+      </c>
+      <c r="B506" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C506" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D506" t="inlineStr">
+        <is>
+          <t>Rába Márk Lukács OSPPE</t>
+        </is>
+      </c>
+      <c r="E506" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F506" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G506" t="inlineStr">
+        <is>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+        </is>
+      </c>
+      <c r="H506" t="inlineStr">
+        <is>
+          <t>Doylestown, PA, USA</t>
+        </is>
+      </c>
+      <c r="I506" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K506" t="inlineStr">
+        <is>
+          <t>pastor</t>
+        </is>
+      </c>
+      <c r="N506">
+        <v>1958</v>
+      </c>
+      <c r="O506">
+        <v>1962</v>
+      </c>
+      <c r="Q506" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=918</t>
+        </is>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507">
+        <v>1959</v>
+      </c>
+      <c r="B507" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C507" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D507" t="inlineStr">
+        <is>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
+        </is>
+      </c>
+      <c r="E507" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F507" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G507" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H507" t="inlineStr">
+        <is>
+          <t>Colégio Santo Américo, São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I507" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J507" t="inlineStr">
+        <is>
+          <t>Colégio Santo Américo</t>
+        </is>
+      </c>
+      <c r="K507" t="inlineStr">
+        <is>
+          <t>director</t>
+        </is>
+      </c>
+      <c r="N507">
+        <v>1958</v>
+      </c>
+      <c r="O507">
+        <v>1974</v>
+      </c>
+      <c r="Q507" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=960</t>
+        </is>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508">
+        <v>1959</v>
+      </c>
+      <c r="B508" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C508" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D508" t="inlineStr">
+        <is>
+          <t>Sebes József SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E508" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F508" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G508" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H508" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
+        </is>
+      </c>
+      <c r="I508" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J508" t="inlineStr">
+        <is>
+          <t>Georgetown Egyetem</t>
+        </is>
+      </c>
+      <c r="K508" t="inlineStr">
+        <is>
+          <t>Professor of East Asian History and founder of the graduate program; dean of the School of Business from 1964 to 1966 and dean of the School of Foreign Service from 1966 to 1968.</t>
+        </is>
+      </c>
+      <c r="N508">
+        <v>1958</v>
+      </c>
+      <c r="O508">
+        <v>1985</v>
+      </c>
+      <c r="Q508" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=979</t>
+        </is>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509">
+        <v>1959</v>
+      </c>
+      <c r="B509" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C509" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D509" t="inlineStr">
+        <is>
+          <t>Simor György SJ</t>
+        </is>
+      </c>
+      <c r="E509" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F509" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G509" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H509" t="inlineStr">
+        <is>
+          <t>New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I509" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K509" t="inlineStr">
+        <is>
+          <t>order superior</t>
+        </is>
+      </c>
+      <c r="N509">
+        <v>1958</v>
+      </c>
+      <c r="O509">
+        <v>1961</v>
+      </c>
+      <c r="Q509" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=996</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510">
+        <v>1959</v>
+      </c>
+      <c r="B510" t="inlineStr">
+        <is>
+          <t>Ongoing entries</t>
+        </is>
+      </c>
+      <c r="C510" t="inlineStr">
+        <is>
+          <t>Service abroad</t>
+        </is>
+      </c>
+      <c r="D510" t="inlineStr">
+        <is>
+          <t>Solymár János SJ</t>
+        </is>
+      </c>
+      <c r="E510" t="inlineStr">
+        <is>
+          <t>Roman Catholic</t>
+        </is>
+      </c>
+      <c r="F510" t="inlineStr">
+        <is>
+          <t>priest</t>
+        </is>
+      </c>
+      <c r="G510" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H510" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
+        </is>
+      </c>
+      <c r="I510" t="inlineStr">
+        <is>
+          <t>Canada</t>
+        </is>
+      </c>
+      <c r="J510" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom</t>
+        </is>
+      </c>
+      <c r="K510" t="inlineStr">
+        <is>
+          <t>parish priest</t>
+        </is>
+      </c>
+      <c r="N510">
+        <v>1958</v>
+      </c>
+      <c r="O510">
+        <v>1966</v>
+      </c>
+      <c r="Q510" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1005</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>