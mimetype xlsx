--- v1 (2026-09-13)
+++ v2 (2026-10-30)
@@ -154,51 +154,51 @@
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Összegzés</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Az év aktuális változásai</t>
         </is>
       </c>
       <c r="B9">
         <v>77</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="B10">
-        <v>369</v>
+        <v>373</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Születések</t>
         </is>
       </c>
       <c r="B11">
         <v>1</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Halálozások</t>
         </is>
       </c>
       <c r="B12">
         <v>9</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
@@ -11691,2032 +11691,2027 @@
       <c r="O210">
         <v>1985</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1971</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Szabó Antal Szerén OFM, vitéz</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N211">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O211">
-        <v>2014</v>
+        <v>1973</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=1026</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1971</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Banykó Viktor SJ</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Farmos</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+        </is>
+      </c>
+      <c r="I212" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>kisegítő lelkész, kántor</t>
+          <t>filozófiatanár a Dallas-i Egyetemen, lelkipásztor, teológiai tanszékvezető, illetve hittanár</t>
         </is>
       </c>
       <c r="N212">
         <v>1959</v>
       </c>
       <c r="O212">
-        <v>1972</v>
+        <v>2014</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=75</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1971</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Bartkó Alajos</t>
+          <t>Banykó Viktor SJ</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
-[...9 lines deleted...]
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>Farmos</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>plébános, majd nyugállományban</t>
+          <t>kisegítő lelkész, kántor</t>
         </is>
       </c>
       <c r="N213">
         <v>1959</v>
       </c>
       <c r="O213">
-        <v>1982</v>
+        <v>1972</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=50</t>
+          <t>/persons_v2/view.php?id=75</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1971</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Juhász István Ágoston OFM</t>
+          <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J214" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N214">
         <v>1959</v>
       </c>
       <c r="O214">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=492</t>
+          <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1971</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K215" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N215">
         <v>1959</v>
       </c>
       <c r="O215">
-        <v>2020</v>
+        <v>1985</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1971</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>civil foglalkozásban, 1992-től nyugállományban</t>
+          <t>gimnáziumi tanár (Dallas – St. Edward 1959-1960.; Dallas-Cistercian 1962-1964.; Fort Worth, TX, USA 1964-1967.; Dallas 1967-1970.) Egyetemi tanár Arlington, TX, USA - University of Texas (1969-2010) nyugállományban (2010-2020)</t>
         </is>
       </c>
       <c r="N216">
         <v>1959</v>
       </c>
       <c r="O216">
-        <v>2009</v>
+        <v>2020</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1971</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Novák Ervin Emilián (O.Cist)</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Texas Christian University, Dallas, TX, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J217" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>egyetemi tanár</t>
+          <t>civil foglalkozásban, 1992-től nyugállományban</t>
         </is>
       </c>
       <c r="N217">
         <v>1959</v>
       </c>
       <c r="O217">
-        <v>1974</v>
+        <v>2009</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=823</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1971</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Novák Ervin Emilián (O.Cist)</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
+          <t>Texas Christian University, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J218" t="inlineStr">
         <is>
-          <t>Ontarioi Független Magyar Református Egyház</t>
+          <t>Texas Christian University</t>
         </is>
       </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>vezető lelkész</t>
+          <t>egyetemi tanár</t>
         </is>
       </c>
       <c r="N218">
         <v>1959</v>
       </c>
       <c r="O218">
-        <v>1989</v>
+        <v>1974</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=823</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1971</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Olejnyik György</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>áldozópap</t>
-[...4 lines deleted...]
-          <t>Cleveland, OH, USA</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Fairport, OH, USA</t>
+          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J219" t="inlineStr">
+        <is>
+          <t>Ontarioi Független Magyar Református Egyház</t>
+        </is>
+      </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>vezető lelkész</t>
         </is>
       </c>
       <c r="N219">
         <v>1959</v>
       </c>
       <c r="O219">
-        <v>1975</v>
+        <v>1989</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=833</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1971</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Radnóczy Adalbert Kelemen O.Praem</t>
+          <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Mater Dei High School, Santa Ana, CA, USA</t>
+          <t>Fairport, OH, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J220" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N220">
         <v>1959</v>
       </c>
       <c r="O220">
-        <v>1985</v>
+        <v>1975</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=909</t>
+          <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1971</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Samay Sebestyén Sebastian OSB</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
+          <t>Mater Dei High School, Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J221" t="inlineStr">
         <is>
-          <t>St. Vincent Abbey</t>
+          <t>Mater Dei High School</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>különféle beosztásokban, főleg egyetemi oktató, dékán</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N221">
         <v>1959</v>
       </c>
       <c r="O221">
-        <v>2013</v>
+        <v>1985</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=957</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1971</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Sarlós Károly Engelbert OSB, Dr.</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Pontifícia Universidade Católica, São Paulo, Brazília</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J222" t="inlineStr">
         <is>
-          <t>Pontifícia Universidade Católica</t>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K222" t="inlineStr">
         <is>
-          <t>matematika professzor</t>
+          <t>különféle beosztásokban, főleg egyetemi oktató, dékán</t>
         </is>
       </c>
       <c r="N222">
         <v>1959</v>
       </c>
       <c r="O222">
-        <v>1986</v>
+        <v>2013</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=960</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1971</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Schilly József Károly (OSB)</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Woodside Priory School, Portola Valley, CA, USA</t>
+          <t>Pontifícia Universidade Católica, São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J223" t="inlineStr">
         <is>
-          <t>Woodside Priory School</t>
+          <t>Pontifícia Universidade Católica</t>
         </is>
       </c>
       <c r="K223" t="inlineStr">
         <is>
-          <t>tanár, gazdasági vezető, igazgató</t>
+          <t>matematika professzor</t>
         </is>
       </c>
       <c r="N223">
         <v>1959</v>
       </c>
       <c r="O223">
-        <v>1974</v>
+        <v>1986</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=974</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1971</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>református</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
+          <t>Woodside Priory School, Portola Valley, CA, USA</t>
+        </is>
+      </c>
+      <c r="I224" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I224" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J224" t="inlineStr">
+        <is>
+          <t>Woodside Priory School</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>Amerikai Magyar Református Egyház Keleti Egyházkerület püspöke</t>
+          <t>tanár, gazdasági vezető, igazgató</t>
         </is>
       </c>
       <c r="N224">
         <v>1959</v>
       </c>
       <c r="O224">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1971</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>református</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>áldozópap</t>
-[...4 lines deleted...]
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J225" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>a magyar közösség lelkésze, apáti titkár, 1960 – 1974 között sekrestyés</t>
+          <t>Amerikai Magyar Református Egyház Keleti Egyházkerület püspöke</t>
         </is>
       </c>
       <c r="N225">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O225">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1971</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Dlusztus János SDB</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K226" t="inlineStr">
         <is>
-          <t>rendi szolgálatban</t>
+          <t>a magyar közösség lelkésze, apáti titkár, 1960 – 1974 között sekrestyés</t>
         </is>
       </c>
       <c r="N226">
         <v>1960</v>
       </c>
       <c r="O226">
-        <v>1988</v>
+        <v>1978</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=204</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1971</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
           <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>rendi szolgálatban</t>
         </is>
       </c>
       <c r="N227">
         <v>1960</v>
       </c>
       <c r="O227">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1971</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Ferenczy György Csaba O.Cist, dr</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Mexikó</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Mexikó</t>
+        </is>
+      </c>
+      <c r="K228" t="inlineStr">
+        <is>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N228">
         <v>1960</v>
       </c>
       <c r="O228">
-        <v>1999</v>
+        <v>1983</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=271</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1971</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J229" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
-[...4 lines deleted...]
-          <t>szerkesztő, gimnáziumi tanár, egyetemi tanár, alperjel, házgondnok, pénztáros, brazíliai magyar főlelkész 1985–től</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="N229">
         <v>1960</v>
       </c>
       <c r="O229">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1971</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Hajtás Ferenc</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J230" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>US Army - katonai lelkész, szolgált Koreában, az NSZK-ban és Vietnamban</t>
+          <t>szerkesztő, gimnáziumi tanár, egyetemi tanár, alperjel, házgondnok, pénztáros, brazíliai magyar főlelkész 1985–től</t>
         </is>
       </c>
       <c r="N230">
         <v>1960</v>
       </c>
       <c r="O230">
-        <v>1980</v>
+        <v>1997</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=363</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1971</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>tanár, perjel, kisegítő magyar lelkész</t>
+          <t>US Army - katonai lelkész, szolgált Koreában, az NSZK-ban és Vietnamban</t>
         </is>
       </c>
       <c r="N231">
         <v>1960</v>
       </c>
       <c r="O231">
-        <v>2018</v>
+        <v>1980</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1971</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Horváth Zoltán Achilles OSB</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
           <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>könyvtáros, francia és hittantanár</t>
+          <t>tanár, perjel, kisegítő magyar lelkész</t>
         </is>
       </c>
       <c r="N232">
         <v>1960</v>
       </c>
       <c r="O232">
-        <v>1975</v>
+        <v>2018</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=441</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1971</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Horváth Zoltán Achilles OSB</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J233" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K233" t="inlineStr">
         <is>
-          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
+          <t>könyvtáros, francia és hittantanár</t>
         </is>
       </c>
       <c r="N233">
         <v>1960</v>
       </c>
       <c r="O233">
-        <v>2013</v>
+        <v>1975</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=441</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1971</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Kótai Zoltán Ádám, dr</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+        </is>
+      </c>
+      <c r="I234" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I234" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J234" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>könyvkiadó, újságszerkesztő, közben 1969 körül Akron, OH, USA magyar lelkész</t>
+          <t>központi pénztáros (1964-1994), alperjel (1976-1988), házgondnok</t>
         </is>
       </c>
       <c r="N234">
         <v>1960</v>
       </c>
       <c r="O234">
-        <v>1980</v>
+        <v>2013</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=597</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1971</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Tarkány, Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>könyvkiadó, újságszerkesztő, közben 1969 körül Akron, OH, USA magyar lelkész</t>
         </is>
       </c>
       <c r="N235">
         <v>1960</v>
       </c>
       <c r="O235">
-        <v>1976</v>
+        <v>1980</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1971</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>University of Dallas, Dallas, TX, USA</t>
+          <t>Tarkány, Magyarország</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>University of Dallas</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>egyetemi tanár (francia nyelv)</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N236">
         <v>1960</v>
       </c>
       <c r="O236">
-        <v>1973</v>
+        <v>1976</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1971</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Nagy Sándor</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Pretoria, Dél-Afrikai Köztársaság</t>
+          <t>University of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Dél-Afrikai Köztársaság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J237" t="inlineStr">
+        <is>
+          <t>University of Dallas</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>missziós lelkész (többek között: Durban, Pretoria, Vanderbijlpark, Cape Town, Port Elizabeth, East London, Vereeniging, Windhoek térségében)</t>
+          <t>egyetemi tanár (francia nyelv)</t>
         </is>
       </c>
       <c r="N237">
         <v>1960</v>
       </c>
       <c r="O237">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=799</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1971</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Rauch László Attila (OSPPE)</t>
+          <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Doylestown, PA, USA</t>
+          <t>Pretoria, Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Dél-Afrikai Köztársaság</t>
         </is>
       </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános (1978), emellett a Gwynedd Mercy College tanár</t>
+          <t>missziós lelkész (többek között: Durban, Pretoria, Vanderbijlpark, Cape Town, Port Elizabeth, East London, Vereeniging, Windhoek térségében)</t>
         </is>
       </c>
       <c r="N238">
         <v>1960</v>
       </c>
       <c r="O238">
-        <v>1978</v>
+        <v>1972</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=917</t>
+          <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1971</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Sereghy Bazil, Msgr.</t>
+          <t>Rauch László Attila (OSPPE)</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
+          <t>Doylestown, PA, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J239" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>segédlelkész, majd plébános (1978), emellett a Gwynedd Mercy College tanár</t>
         </is>
       </c>
       <c r="N239">
         <v>1960</v>
       </c>
       <c r="O239">
-        <v>1981</v>
+        <v>1978</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=983</t>
+          <t>/persons_v2/view.php?id=917</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1971</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Simon Gyula Lambert O.Cist</t>
+          <t>Sereghy Bazil, Msgr.</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>egyetemi tanár, közben 1970-1971 között gimnáziumi tanár</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N240">
         <v>1960</v>
       </c>
       <c r="O240">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=992</t>
+          <t>/persons_v2/view.php?id=983</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1971</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Siska Ernő</t>
+          <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Barnegat, NJ, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J241" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K241" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>egyetemi tanár, közben 1970-1971 között gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N241">
         <v>1960</v>
       </c>
       <c r="O241">
-        <v>1975</v>
+        <v>1979</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=997</t>
+          <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1971</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
           <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>St. Anthony, Hightstown, NJ, USA</t>
+          <t>Barnegat, NJ, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>St. Anthony</t>
         </is>
       </c>
       <c r="K242" t="inlineStr">
         <is>
           <t>segédlelkész</t>
         </is>
       </c>
       <c r="N242">
         <v>1960</v>
       </c>
       <c r="O242">
         <v>1975</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1971</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
@@ -13728,51 +13723,51 @@
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
           <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>St. Anthony, Port Reading, NJ, USA</t>
+          <t>St. Anthony, Hightstown, NJ, USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J243" t="inlineStr">
         <is>
           <t>St. Anthony</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
           <t>segédlelkész</t>
         </is>
       </c>
       <c r="N243">
         <v>1960</v>
       </c>
       <c r="O243">
         <v>1975</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
@@ -13794,61 +13789,61 @@
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
           <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Blessed Sacrament, Trenton, NJ, USA</t>
+          <t>St. Anthony, Port Reading, NJ, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J244" t="inlineStr">
         <is>
-          <t>Blessed Sacrament</t>
+          <t>St. Anthony</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
           <t>segédlelkész</t>
         </is>
       </c>
       <c r="N244">
         <v>1960</v>
       </c>
       <c r="O244">
         <v>1975</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1971</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
@@ -13860,61 +13855,61 @@
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
           <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>Ss. Peter and Paul, Trenton, NJ, USA</t>
+          <t>Blessed Sacrament, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J245" t="inlineStr">
         <is>
-          <t>Ss. Peter and Paul</t>
+          <t>Blessed Sacrament</t>
         </is>
       </c>
       <c r="K245" t="inlineStr">
         <is>
           <t>segédlelkész</t>
         </is>
       </c>
       <c r="N245">
         <v>1960</v>
       </c>
       <c r="O245">
         <v>1975</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1971</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
@@ -13926,61 +13921,61 @@
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
           <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Corpus Christi, Willingboro, NJ, USA</t>
+          <t>Ss. Peter and Paul, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J246" t="inlineStr">
         <is>
-          <t>Corpus Christi</t>
+          <t>Ss. Peter and Paul</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
           <t>segédlelkész</t>
         </is>
       </c>
       <c r="N246">
         <v>1960</v>
       </c>
       <c r="O246">
         <v>1975</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1971</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
@@ -13992,13557 +13987,13811 @@
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
           <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
           <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>St. James, Woodbridge, NJ, USA</t>
+          <t>Corpus Christi, Willingboro, NJ, USA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J247" t="inlineStr">
         <is>
-          <t>St. James</t>
+          <t>Corpus Christi</t>
         </is>
       </c>
       <c r="K247" t="inlineStr">
         <is>
-          <t>segédlelkész, ideiglenes adminisztrátor</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N247">
         <v>1960</v>
       </c>
       <c r="O247">
         <v>1975</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1971</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Csányi Dániel Apor O.Cist, Dr.</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>St. James, Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J248" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>St. James</t>
         </is>
       </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>egyetemi tanár, gimnáziumi tanár</t>
+          <t>segédlelkész, ideiglenes adminisztrátor</t>
         </is>
       </c>
       <c r="N248">
-        <v>1961</v>
+        <v>1960</v>
       </c>
       <c r="O248">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=147</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1971</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Dallos Ferenc</t>
+          <t>Csányi Dániel Apor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Brooklyn, Long Island, NY, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J249" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>egyetemi tanár, gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N249">
         <v>1961</v>
       </c>
       <c r="O249">
-        <v>1985</v>
+        <v>1974</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=176</t>
+          <t>/persons_v2/view.php?id=147</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1971</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Horváth Ferenc</t>
+          <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>San Bernardino, CA, USA</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Etiwanda, CA, USA</t>
+          <t>Brooklyn, Long Island, NY, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>alapító plébános, iskolaalapító</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N250">
         <v>1961</v>
       </c>
       <c r="O250">
-        <v>1975</v>
+        <v>1985</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=421</t>
+          <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1971</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Kovács János Ferenc, Msgr.</t>
+          <t>Horváth Ferenc</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>San Bernardino, CA, USA</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Lacona, IA, USA</t>
+          <t>Etiwanda, CA, USA</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K251" t="inlineStr">
+        <is>
+          <t>alapító plébános, iskolaalapító</t>
         </is>
       </c>
       <c r="N251">
         <v>1961</v>
       </c>
       <c r="O251">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=584</t>
+          <t>/persons_v2/view.php?id=421</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1971</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Nyisztor Zoltán, Msgr., Dr.</t>
+          <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Róma, Olaszország</t>
+          <t>Lacona, IA, USA</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>Olaszország</t>
-[...4 lines deleted...]
-          <t>lelkész, hitbuzgalmi író</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N252">
         <v>1961</v>
       </c>
       <c r="O252">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=829</t>
+          <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1971</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Nyisztor Zoltán, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Santo Domingo, Dominikai Köztársaság</t>
+          <t>Róma, Olaszország</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>Olaszország</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>plébános, hitoktsató</t>
+          <t>lelkész, hitbuzgalmi író</t>
         </is>
       </c>
       <c r="N253">
         <v>1961</v>
       </c>
       <c r="O253">
-        <v>1999</v>
+        <v>1979</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=829</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1971</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Santo Domingo, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>tanár, apáti titkár, segédlelkész</t>
+          <t>plébános, hitoktsató</t>
         </is>
       </c>
       <c r="N254">
-        <v>1962</v>
+        <v>1961</v>
       </c>
       <c r="O254">
-        <v>2017</v>
+        <v>1999</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1971</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Csiszár István</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Bécs, Ausztria</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J255" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>Caritas menekülttáborának lelkésze</t>
+          <t>tanár, apáti titkár, segédlelkész</t>
         </is>
       </c>
       <c r="N255">
         <v>1962</v>
       </c>
       <c r="O255">
-        <v>1972</v>
+        <v>2017</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=161</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1971</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Dömötör Lajos Ede OFM</t>
+          <t>Csiszár István</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Bécs, Ausztria</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>plébános, magyar lelkész</t>
+          <t>Caritas menekülttáborának lelkésze</t>
         </is>
       </c>
       <c r="N256">
         <v>1962</v>
       </c>
       <c r="O256">
-        <v>1976</v>
+        <v>1972</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=218</t>
+          <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1971</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Dömötör Lajos Ede OFM</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Saint Bonaventure, NY, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>főiskolai tanár</t>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N257">
         <v>1962</v>
       </c>
       <c r="O257">
-        <v>1989</v>
+        <v>1976</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=218</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1971</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Hardi Gábor Gilbert O.Cist, dr</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Saint Bonaventure, NY, USA</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J258" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K258" t="inlineStr">
         <is>
-          <t>a Dallas, TX katolikus egyetem filozófia professzora, közben 5 évig novíciusmester</t>
+          <t>főiskolai tanár</t>
         </is>
       </c>
       <c r="N258">
         <v>1962</v>
       </c>
       <c r="O258">
-        <v>1994</v>
+        <v>1989</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=368</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1971</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Asunción, Paraguay</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J259" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K259" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>a Dallas, TX katolikus egyetem filozófia professzora, közben 5 évig novíciusmester</t>
         </is>
       </c>
       <c r="N259">
         <v>1962</v>
       </c>
       <c r="O259">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1971</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
           <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
           <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Encarnación, Paraguay</t>
+          <t>Asunción, Paraguay</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
           <t>Paraguay</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, később püspöki titkár, helynök</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N260">
         <v>1962</v>
       </c>
       <c r="O260">
         <v>1992</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1971</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Holba Róbert Kasszián O.Praem</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>West De Pere, WI, USA</t>
+          <t>Encarnación, Paraguay</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>segédlelkész, majd plébános, később püspöki titkár, helynök</t>
         </is>
       </c>
       <c r="N261">
         <v>1962</v>
       </c>
       <c r="O261">
-        <v>1972</v>
+        <v>1992</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=408</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1971</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>West De Pere, WI, USA</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J262" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K262" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N262">
         <v>1962</v>
       </c>
       <c r="O262">
-        <v>1990</v>
+        <v>1972</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1971</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J263" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>kollégiumi rektor, perjel, apát</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N263">
         <v>1962</v>
       </c>
       <c r="O263">
-        <v>2010</v>
+        <v>1990</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1971</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Kilián János Csaba OFM, Dr</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J264" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Szent Mihály apátság</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>teológiai professzor, közben Mt. Vernon, NY, USA lelkész</t>
+          <t>kollégiumi rektor, perjel, apát</t>
         </is>
       </c>
       <c r="N264">
         <v>1962</v>
       </c>
       <c r="O264">
-        <v>1998</v>
+        <v>2010</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=531</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1971</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Király István SJ</t>
+          <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J265" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>segédlelkész, spirituális, majd 1971-től plébános és a kanadai magyar jezsuiták elöljárója.</t>
+          <t>teológiai professzor, közben Mt. Vernon, NY, USA lelkész</t>
         </is>
       </c>
       <c r="N265">
         <v>1962</v>
       </c>
       <c r="O265">
-        <v>1977</v>
+        <v>1998</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=533</t>
+          <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1971</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Kázmér Tamás</t>
+          <t>Király István SJ</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J266" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K266" t="inlineStr">
         <is>
-          <t>lelkész, közben kisegítő lelkész 1964-től Woodbridge, NJ, USA</t>
+          <t>segédlelkész, spirituális, majd 1971-től plébános és a kanadai magyar jezsuiták elöljárója.</t>
         </is>
       </c>
       <c r="N266">
         <v>1962</v>
       </c>
       <c r="O266">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=512</t>
+          <t>/persons_v2/view.php?id=533</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1971</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Kővári Károly SJ</t>
+          <t>Kázmér Tamás</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>író, szerkesztő</t>
+          <t>lelkész, közben kisegítő lelkész 1964-től Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="N267">
         <v>1962</v>
       </c>
       <c r="O267">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=602</t>
+          <t>/persons_v2/view.php?id=512</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1971</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Kővári Lajos Sch.P.</t>
+          <t>Kővári Károly SJ</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>író, szerkesztő</t>
         </is>
       </c>
       <c r="N268">
         <v>1962</v>
       </c>
       <c r="O268">
-        <v>1981</v>
+        <v>1980</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=603</t>
+          <t>/persons_v2/view.php?id=602</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1971</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Kővári Lajos Sch.P.</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
-          <t>Monterey, CA, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I269" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K269" t="inlineStr">
         <is>
-          <t>lelkész, közben katonai kórházlelkész Fort Ord, CA-ban</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N269">
         <v>1962</v>
       </c>
       <c r="O269">
-        <v>1977</v>
+        <v>1981</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=603</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1971</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Perryopolis, NY, USA</t>
+          <t>Monterey, CA, USA</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>plébános, 1977-től nyugállományban</t>
+          <t>lelkész, közben katonai kórházlelkész Fort Ord, CA-ban</t>
         </is>
       </c>
       <c r="N270">
         <v>1962</v>
       </c>
       <c r="O270">
-        <v>1983</v>
+        <v>1977</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1971</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Molnár János</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Perryopolis, NY, USA</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>plébános, 1977-től nyugállományban</t>
         </is>
       </c>
       <c r="N271">
         <v>1962</v>
       </c>
       <c r="O271">
-        <v>1975</v>
+        <v>1983</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=763</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1971</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Molnár János</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Munhall, PA, USA</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>plébános</t>
         </is>
       </c>
       <c r="N272">
         <v>1962</v>
       </c>
       <c r="O272">
-        <v>1983</v>
+        <v>1975</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=763</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1971</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Munhall, PA, USA</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N273">
         <v>1962</v>
       </c>
       <c r="O273">
-        <v>1972</v>
+        <v>1983</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1971</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Oláh-Tóth Antal, Dr.</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony templom, Lackawanna, NY, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J274" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N274">
         <v>1962</v>
       </c>
       <c r="O274">
-        <v>1979</v>
+        <v>1972</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=832</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1971</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Pajtás György József Bertalan SA</t>
+          <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Nagyboldogasszony templom, Lackawanna, NY, USA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J275" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony templom</t>
+        </is>
+      </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N275">
         <v>1962</v>
       </c>
       <c r="O275">
-        <v>1973</v>
+        <v>1979</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=847</t>
+          <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1971</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Palotai Mihály Sch.P.</t>
+          <t>Pajtás György József Bertalan SA</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N276">
         <v>1962</v>
       </c>
       <c r="O276">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=850</t>
+          <t>/persons_v2/view.php?id=847</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1971</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Proszt János SDB</t>
+          <t>Palotai Mihály Sch.P.</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Montevideo, Uruguay</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
-          <t>Uruguay</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>magyar lelkész, missionarius cum cura animarum</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N277">
         <v>1962</v>
       </c>
       <c r="O277">
-        <v>1983</v>
+        <v>1975</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=901</t>
+          <t>/persons_v2/view.php?id=850</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1971</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Póta László SJ, szerzetestestvér</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Montevideo, Uruguay</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Uruguay</t>
         </is>
       </c>
       <c r="K278" t="inlineStr">
         <is>
-          <t>szakács, sekrestyés, a ministránsok vezetője, a magyar iskola igazgatója, cserkészvezető</t>
+          <t>magyar lelkész, missionarius cum cura animarum</t>
         </is>
       </c>
       <c r="N278">
         <v>1962</v>
       </c>
       <c r="O278">
-        <v>1973</v>
+        <v>1983</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=898</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1971</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Reisz Elemér SJ</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>State Island, NY, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>lelkész, Isteni Szeretet Leányai anyaházának gyóntatója, miséző papja és lelki vezetője</t>
+          <t>szakács, sekrestyés, a ministránsok vezetője, a magyar iskola igazgatója, cserkészvezető</t>
         </is>
       </c>
       <c r="N279">
         <v>1962</v>
       </c>
       <c r="O279">
-        <v>1978</v>
+        <v>1973</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=924</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1971</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Rába Márk Lukács OSPPE</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Lausanne, Svájc</t>
+          <t>State Island, NY, USA</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Svájc</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>magyar lelkész (közben ellátja Genf-et is)</t>
+          <t>lelkész, Isteni Szeretet Leányai anyaházának gyóntatója, miséző papja és lelki vezetője</t>
         </is>
       </c>
       <c r="N280">
         <v>1962</v>
       </c>
       <c r="O280">
-        <v>1994</v>
+        <v>1978</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=918</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1971</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Lausanne, Svájc</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordham University</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>egyetemi tanár, kisegítő lelkész, rendi feladatok (1968-1977 II. szekció tartományfőnök)</t>
+          <t>magyar lelkész (közben ellátja Genf-et is)</t>
         </is>
       </c>
       <c r="N281">
         <v>1962</v>
       </c>
       <c r="O281">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1971</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Sorossy Sándor</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Újfehértó, Magyarország</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K282" t="inlineStr">
         <is>
-          <t>angol, történelem és filozófia tanár</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N282">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O282">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=1024</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1971</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Bartos G. József</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
-          <t>Walnut, CA, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I283" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J283" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
+        </is>
+      </c>
+      <c r="K283" t="inlineStr">
+        <is>
+          <t>egyetemi tanár, kisegítő lelkész, rendi feladatok (1968-1977 II. szekció tartományfőnök)</t>
+        </is>
+      </c>
       <c r="N283">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O283">
-        <v>1975</v>
+        <v>1996</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=52</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1971</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Bolváry Pál (OSPPE)</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Budapest, Magyarország</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K284" t="inlineStr">
         <is>
-          <t>kórházi kisegítő, majd Máriaremete sekrestyés</t>
+          <t>angol, történelem és filozófia tanár</t>
         </is>
       </c>
       <c r="N284">
         <v>1963</v>
       </c>
       <c r="O284">
-        <v>1972</v>
+        <v>1991</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=100</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1971</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Czup Elek</t>
+          <t>Bartos G. József</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Strathroy-Caradoc, ON, Kanada</t>
+          <t>Walnut, CA, USA</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N285">
         <v>1963</v>
       </c>
       <c r="O285">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=135</t>
+          <t>/persons_v2/view.php?id=52</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1971</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Dunay Antal, Dr.</t>
+          <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>kórházi kisegítő, majd Máriaremete sekrestyés</t>
         </is>
       </c>
       <c r="N286">
         <v>1963</v>
       </c>
       <c r="O286">
-        <v>1977</v>
+        <v>1972</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=221</t>
+          <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1971</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Czup Elek</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>Strathroy-Caradoc, ON, Kanada</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>parókus, közben kisegít New York, NY, USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N287">
         <v>1963</v>
       </c>
       <c r="O287">
-        <v>2016</v>
+        <v>1977</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=135</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1971</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Frey Ferenc Dezső OFM, Dr.</t>
+          <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Emporia, KS, USA</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J288" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Magyar Egyházközség</t>
+        </is>
+      </c>
+      <c r="K288" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N288">
         <v>1963</v>
       </c>
       <c r="O288">
-        <v>1987</v>
+        <v>1977</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1971</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Loyola College, Montréal, QC, Kanada</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J289" t="inlineStr">
         <is>
-          <t>Loyola College</t>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>parókus, közben kisegít New York, NY, USA</t>
         </is>
       </c>
       <c r="N289">
         <v>1963</v>
       </c>
       <c r="O289">
-        <v>1977</v>
+        <v>2016</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1971</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Emporia, KS, USA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>parókus</t>
         </is>
       </c>
       <c r="N290">
         <v>1963</v>
       </c>
       <c r="O290">
-        <v>1974</v>
+        <v>1987</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1971</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Loyola College, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J291" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Loyola College</t>
         </is>
       </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>utolsó magyar plébános</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N291">
         <v>1963</v>
       </c>
       <c r="O291">
-        <v>1994</v>
+        <v>1977</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1971</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Keller György Illés OCD</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Keany, AZ, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>templomépítő plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N292">
         <v>1963</v>
       </c>
       <c r="O292">
-        <v>1976</v>
+        <v>1974</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=518</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1971</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J293" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
+          <t>utolsó magyar plébános</t>
         </is>
       </c>
       <c r="N293">
         <v>1963</v>
       </c>
       <c r="O293">
-        <v>2022</v>
+        <v>1994</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1971</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Keany, AZ, USA</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
+          <t>templomépítő plébános</t>
         </is>
       </c>
       <c r="N294">
         <v>1963</v>
       </c>
       <c r="O294">
-        <v>2013</v>
+        <v>1976</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1971</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J295" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>egyetemi tanár, közben 1968 – 2013 között gimnáziumi tanár, 1975 – 2012 között novíciusmester. 2019-től nyugállományban</t>
         </is>
       </c>
       <c r="N295">
         <v>1963</v>
       </c>
       <c r="O295">
-        <v>1983</v>
+        <v>2022</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1971</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Szent Pál Jezsuita Gimnázium, Winnipeg, MB, Kanada</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Pál Jezsuita Gimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>matematika és számítástechnika tanár</t>
+          <t>gimnáziumi tanár, 2006-tól nyugállományban</t>
         </is>
       </c>
       <c r="N296">
         <v>1963</v>
       </c>
       <c r="O296">
-        <v>1980</v>
+        <v>2013</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1971</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
+          <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>egyetemi hallgató (1963-1965), gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N297">
         <v>1963</v>
       </c>
       <c r="O297">
         <v>1983</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=729</t>
+          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1971</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Szent Pál Jezsuita Gimnázium, Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J298" t="inlineStr">
+        <is>
+          <t>Szent Pál Jezsuita Gimnázium</t>
         </is>
       </c>
       <c r="K298" t="inlineStr">
         <is>
-          <t>hittan, német és spanyoltanár, a Mária-kongregáció vezetője</t>
+          <t>matematika és számítástechnika tanár</t>
         </is>
       </c>
       <c r="N298">
         <v>1963</v>
       </c>
       <c r="O298">
-        <v>1974</v>
+        <v>1980</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1971</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Máhig János, dr</t>
+          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Notre Dame kórház, Montréal, QC, Kanada</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Notre Dame kórház</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>kórházlelkész, magyar lelkész</t>
+          <t>egyetemi hallgató (1963-1965), gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N299">
         <v>1963</v>
       </c>
       <c r="O299">
-        <v>1976</v>
+        <v>1983</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=713</t>
+          <t>/persons_v2/view.php?id=729</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1971</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Nagy Ágoston CM</t>
+          <t>Moltesz József SJ</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Jackson, MS, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>hittan, német és spanyoltanár, a Mária-kongregáció vezetője</t>
         </is>
       </c>
       <c r="N300">
         <v>1963</v>
       </c>
       <c r="O300">
-        <v>1979</v>
+        <v>1974</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=784</t>
+          <t>/persons_v2/view.php?id=768</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1971</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA</t>
+          <t>Notre Dame kórház, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J301" t="inlineStr">
+        <is>
+          <t>Notre Dame kórház</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>lelkész, más forrás szerint Maryland-ban élt.</t>
+          <t>kórházlelkész, magyar lelkész</t>
         </is>
       </c>
       <c r="N301">
         <v>1963</v>
       </c>
       <c r="O301">
-        <v>1987</v>
+        <v>1976</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1971</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>St. Christopher's Church, Marana, AZ, USA</t>
+          <t>Jackson, MS, USA</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J302" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N302">
         <v>1963</v>
       </c>
       <c r="O302">
-        <v>1975</v>
+        <v>1979</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1971</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Romza Viktor György, Msgr.</t>
+          <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Campbell, OH, USA</t>
+          <t>San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>lelkész, más forrás szerint Maryland-ban élt.</t>
         </is>
       </c>
       <c r="N303">
         <v>1963</v>
       </c>
       <c r="O303">
-        <v>2014</v>
+        <v>1987</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=942</t>
+          <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1971</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Woodside perjelség, Portola Valley, CA, USA</t>
+          <t>St. Christopher's Church, Marana, AZ, USA</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J304" t="inlineStr">
         <is>
-          <t>Woodside perjelség</t>
+          <t>St. Christopher's Church</t>
+        </is>
+      </c>
+      <c r="K304" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N304">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="O304">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1971</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Chonkó János</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J305" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K305" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N305">
-        <v>1964</v>
+        <v>1963</v>
       </c>
       <c r="O305">
-        <v>1984</v>
+        <v>2014</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=127</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1971</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Woodside perjelség, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K306" t="inlineStr">
-[...1 lines deleted...]
-          <t>nyugállományban</t>
+      <c r="J306" t="inlineStr">
+        <is>
+          <t>Woodside perjelség</t>
         </is>
       </c>
       <c r="N306">
         <v>1964</v>
       </c>
       <c r="O306">
-        <v>1986</v>
+        <v>1978</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1971</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
+          <t>Chonkó János</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K307" t="inlineStr">
         <is>
-          <t>Immaculata College teológia és filozófia tanszékének vezetője, közben 1967-től az Amerikai Piarista Rendtartomány helyettes tartományfőnöke, az Amerikai Magyar Szövetség elnöke</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N307">
         <v>1964</v>
       </c>
       <c r="O307">
-        <v>1972</v>
+        <v>1984</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=457</t>
+          <t>/persons_v2/view.php?id=127</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1971</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Kanada</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1967-1973 között plébános</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N308">
         <v>1964</v>
       </c>
       <c r="O308">
-        <v>1973</v>
+        <v>1986</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1971</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Kotyuk J. István</t>
+          <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>McKean, PA, USA</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K309" t="inlineStr">
+        <is>
+          <t>Immaculata College teológia és filozófia tanszékének vezetője, közben 1967-től az Amerikai Piarista Rendtartomány helyettes tartományfőnöke, az Amerikai Magyar Szövetség elnöke</t>
         </is>
       </c>
       <c r="N309">
         <v>1964</v>
       </c>
       <c r="O309">
-        <v>1991</v>
+        <v>1972</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=575</t>
+          <t>/persons_v2/view.php?id=457</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1971</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Kovács Lajos László OSB</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Woodside, CA, USA</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>bútorasztalos és kertész</t>
+          <t>segédlelkész, majd 1967-1973 között plébános</t>
         </is>
       </c>
       <c r="N310">
         <v>1964</v>
       </c>
       <c r="O310">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=587</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1971</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Mészáros István Endre</t>
+          <t>Kotyuk J. István</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Steubenville, OH, USA</t>
+          <t>McKean, PA, USA</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N311">
         <v>1964</v>
       </c>
       <c r="O311">
-        <v>1985</v>
+        <v>1991</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=739</t>
+          <t>/persons_v2/view.php?id=575</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1971</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Kovács Lajos László OSB</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+          <t>Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J312" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K312" t="inlineStr">
         <is>
-          <t>matematika-fizika tanár, kisegítő lelkész</t>
+          <t>bútorasztalos és kertész</t>
         </is>
       </c>
       <c r="N312">
         <v>1964</v>
       </c>
       <c r="O312">
-        <v>1984</v>
+        <v>1975</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=587</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1971</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Plankó János</t>
+          <t>Mészáros István Endre</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Pátroha, Magyarország</t>
+          <t>Steubenville, OH, USA</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N313">
         <v>1964</v>
       </c>
       <c r="O313">
-        <v>1973</v>
+        <v>1985</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=884</t>
+          <t>/persons_v2/view.php?id=739</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1971</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>R. Kiss Imre SDB</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="I314" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I314" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J314" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>misszionárius, Ukiah, CA, USA, majd haláláig McKinleyville, CA, USA</t>
+          <t>matematika-fizika tanár, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N314">
         <v>1964</v>
       </c>
       <c r="O314">
-        <v>1987</v>
+        <v>1984</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=938</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1971</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Plankó János</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Pátroha, Magyarország</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>középiskolai tanár, 1968 – 1971 között igazgatóhelyettes, latint, görögöt, oroszt és magyar nyelvet oktatott, 1967 – 1972 között alperjel, 1992-től nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N315">
-        <v>1965</v>
+        <v>1964</v>
       </c>
       <c r="O315">
-        <v>1999</v>
+        <v>1973</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1971</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Csáki Benjámin, Dr.</t>
+          <t>R. Kiss Imre SDB</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>Vancouver, BC, Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K316" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>misszionárius, Ukiah, CA, USA, majd haláláig McKinleyville, CA, USA</t>
         </is>
       </c>
       <c r="N316">
-        <v>1965</v>
+        <v>1964</v>
       </c>
       <c r="O316">
-        <v>1975</v>
+        <v>1987</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=140</t>
+          <t>/persons_v2/view.php?id=938</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1971</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J317" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>középiskolai tanár, 1968 – 1971 között igazgatóhelyettes, latint, görögöt, oroszt és magyar nyelvet oktatott, 1967 – 1972 között alperjel, 1992-től nyugállományban</t>
         </is>
       </c>
       <c r="N317">
         <v>1965</v>
       </c>
       <c r="O317">
-        <v>1976</v>
+        <v>1999</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1971</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>zongoratanár, 1966 – 1971 kápolnagondnok</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N318">
         <v>1965</v>
       </c>
       <c r="O318">
         <v>1975</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1971</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J319" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár, 1969-tól igazgató</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N319">
         <v>1965</v>
       </c>
       <c r="O319">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1971</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Fekete Ferenc</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>Tompa</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+        </is>
+      </c>
+      <c r="I320" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J320" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>zongoratanár, 1966 – 1971 kápolnagondnok</t>
         </is>
       </c>
       <c r="N320">
         <v>1965</v>
       </c>
       <c r="O320">
-        <v>1972</v>
+        <v>1975</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=266</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1971</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Fekete Ferenc</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Mélykút, Magyarország</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J321" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>gimnáziumi tanár, 1969-tól igazgató</t>
         </is>
       </c>
       <c r="N321">
         <v>1965</v>
       </c>
       <c r="O321">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=266</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1971</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Forgách László</t>
+          <t>Fekete Ferenc</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Pickering, ON, Kanada</t>
-[...4 lines deleted...]
-          <t>Kanada</t>
+          <t>Tompa</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N322">
         <v>1965</v>
       </c>
       <c r="O322">
-        <v>1977</v>
+        <v>1972</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=281</t>
+          <t>/persons_v2/view.php?id=266</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1971</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Fölföldy Béla Barnabás</t>
+          <t>Fekete Ferenc</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Middlesboro, KY, USA</t>
+          <t>Mélykút, Magyarország</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N323">
         <v>1965</v>
       </c>
       <c r="O323">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=286</t>
+          <t>/persons_v2/view.php?id=266</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1971</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Forgách László</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Calgary, AB, Kanada</t>
+          <t>Pickering, ON, Kanada</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N324">
         <v>1965</v>
       </c>
       <c r="O324">
-        <v>1992</v>
+        <v>1977</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=281</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1971</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>Middlesboro, KY, USA</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...3 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N325">
         <v>1965</v>
       </c>
       <c r="O325">
-        <v>1978</v>
+        <v>1974</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1971</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K326" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N326">
         <v>1965</v>
       </c>
       <c r="O326">
-        <v>1982</v>
+        <v>1992</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1971</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>Regina, SK, Kanada</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Kanada</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J327" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K327" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N327">
         <v>1965</v>
       </c>
       <c r="O327">
-        <v>1986</v>
+        <v>1978</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1971</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>NSZK</t>
-[...9 lines deleted...]
-          <t>lelkész</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N328">
         <v>1965</v>
       </c>
       <c r="O328">
-        <v>1988</v>
+        <v>1982</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1971</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Stockholm, SK, Kanada</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N329">
         <v>1965</v>
       </c>
       <c r="O329">
-        <v>1990</v>
+        <v>1986</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1971</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>St. Patrick, North Fayette, PA, USA</t>
+          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>St. Patrick</t>
+          <t>Egyházmegyei Caritas Otthon</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N330">
         <v>1965</v>
       </c>
       <c r="O330">
-        <v>1973</v>
+        <v>1988</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1971</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Buffalo, SD, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K331" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N331">
         <v>1965</v>
       </c>
       <c r="O331">
         <v>1990</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1971</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>München, NSZK</t>
+          <t>St. Patrick, North Fayette, PA, USA</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr">
+        <is>
+          <t>St. Patrick</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>ifjúsági lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N332">
         <v>1965</v>
       </c>
       <c r="O332">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1971</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>Chicago, IN, USA</t>
+          <t>Buffalo, SD, USA</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K333" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N333">
         <v>1965</v>
       </c>
       <c r="O333">
-        <v>1974</v>
+        <v>1990</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1971</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Flemington, NJ, USA</t>
+          <t>München, NSZK</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K334" t="inlineStr">
+        <is>
+          <t>ifjúsági lelkész</t>
         </is>
       </c>
       <c r="N334">
         <v>1965</v>
       </c>
       <c r="O334">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1971</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Roskó László</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>Köln, Németország</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
+          <t>Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J335" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>segédlelkész, majd 1972-től plébános</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N335">
         <v>1965</v>
       </c>
       <c r="O335">
-        <v>2009</v>
+        <v>1974</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=944</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1971</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Demetzky Sándor</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Flemington, NJ, USA</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J336" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N336">
-        <v>1966</v>
+        <v>1965</v>
       </c>
       <c r="O336">
-        <v>1989</v>
+        <v>1973</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=187</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1971</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>Köln, Németország</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J337" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>segédlelkész, majd 1972-től plébános</t>
         </is>
       </c>
       <c r="N337">
-        <v>1966</v>
+        <v>1965</v>
       </c>
       <c r="O337">
-        <v>1973</v>
+        <v>2009</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1971</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+        </is>
+      </c>
+      <c r="I338" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I338" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J338" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>St. Edward öregotthon lelkésze</t>
+          <t>plébános, majd nyugállományban</t>
         </is>
       </c>
       <c r="N338">
         <v>1966</v>
       </c>
       <c r="O338">
-        <v>1979</v>
+        <v>1989</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1971</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>Burg Kastl, NSZK</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J339" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K339" t="inlineStr">
         <is>
-          <t>magyar gimnáziumban tanár</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N339">
         <v>1966</v>
       </c>
       <c r="O339">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1971</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Endrődy László (SJ), Msgr</t>
+          <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Santa Clara, CA, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K340" t="inlineStr">
+        <is>
+          <t>St. Edward öregotthon lelkésze</t>
         </is>
       </c>
       <c r="N340">
         <v>1966</v>
       </c>
       <c r="O340">
-        <v>1975</v>
+        <v>1979</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=239</t>
+          <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1971</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Gavelda József</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>Burg Kastl, NSZK</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>NSZK</t>
+        </is>
+      </c>
+      <c r="K341" t="inlineStr">
+        <is>
+          <t>magyar gimnáziumban tanár</t>
         </is>
       </c>
       <c r="N341">
         <v>1966</v>
       </c>
       <c r="O341">
-        <v>1975</v>
+        <v>1980</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=308</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1971</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Endrődy László (SJ), Msgr</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Győr, Magyarország</t>
+          <t>Santa Clara, CA, USA</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>Magyarország</t>
-[...4 lines deleted...]
-          <t>egyházmegyei levéltáros</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N342">
         <v>1966</v>
       </c>
       <c r="O342">
-        <v>1980</v>
+        <v>1975</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=239</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1971</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Gavelda József</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Sacred Heart Catholic Church, Washaw, IN, USA</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>plébános</t>
         </is>
       </c>
       <c r="N343">
         <v>1966</v>
       </c>
       <c r="O343">
-        <v>1983</v>
+        <v>1975</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=308</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1971</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Corpus Christi Plébánia, South Bend, IN, USA</t>
+          <t>Győr, Magyarország</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Corpus Christi Plébánia</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>egyházmegyei levéltáros</t>
         </is>
       </c>
       <c r="N344">
         <v>1966</v>
       </c>
       <c r="O344">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1971</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Héjja Gyula SJ, dr.</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Sacred Heart Catholic Church, Washaw, IN, USA</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J345" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Sacred Heart Catholic Church</t>
         </is>
       </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>tanár, közben 1965 – 1968 között a külföldön élő magyar jezsuiták generálisa</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N345">
         <v>1966</v>
       </c>
       <c r="O345">
-        <v>1995</v>
+        <v>1983</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=391</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1971</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Van Nuys, CA, USA</t>
+          <t>Corpus Christi Plébánia, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J346" t="inlineStr">
+        <is>
+          <t>Corpus Christi Plébánia</t>
+        </is>
+      </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>püspöki titkár</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N346">
         <v>1966</v>
       </c>
       <c r="O346">
-        <v>1986</v>
+        <v>1977</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1971</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Strasbourg, Franciaország</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>Franciaország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J347" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>A kelet-franciaországi magyarok lelkésze</t>
+          <t>tanár, közben 1965 – 1968 között a külföldön élő magyar jezsuiták generálisa</t>
         </is>
       </c>
       <c r="N347">
         <v>1966</v>
       </c>
       <c r="O347">
-        <v>1973</v>
+        <v>1995</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1971</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Palmer Lajos SJ</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>Van Nuys, CA, USA</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>püspöki titkár</t>
         </is>
       </c>
       <c r="N348">
         <v>1966</v>
       </c>
       <c r="O348">
-        <v>1973</v>
+        <v>1986</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=849</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1971</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Rezek Sándor Román OSB, dr.</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Strasbourg, Franciaország</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Franciaország</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>magiszter, közben 1966 – 1977 között gimnáziumi tanár</t>
+          <t>A kelet-franciaországi magyarok lelkésze</t>
         </is>
       </c>
       <c r="N349">
         <v>1966</v>
       </c>
       <c r="O349">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=931</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1971</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Solymár János SJ</t>
+          <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Stockholm, Svédország</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>Svédország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>Svédország magyar katolikus lelkipásztora; az emigráns magyar cserkészet lelki vezetője</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N350">
         <v>1966</v>
       </c>
       <c r="O350">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1005</t>
+          <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1971</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Felsővadász, Magyarország</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J351" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K351" t="inlineStr">
         <is>
-          <t>helyettes lelkész</t>
+          <t>magiszter, közben 1966 – 1977 között gimnáziumi tanár</t>
         </is>
       </c>
       <c r="N351">
-        <v>1967</v>
+        <v>1966</v>
       </c>
       <c r="O351">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1971</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Solymár János SJ</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Stockholm, Svédország</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Svédország</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>Svédország magyar katolikus lelkipásztora; az emigráns magyar cserkészet lelki vezetője</t>
         </is>
       </c>
       <c r="N352">
-        <v>1967</v>
+        <v>1966</v>
       </c>
       <c r="O352">
-        <v>1976</v>
+        <v>1975</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=1005</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1971</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Furák István Tibor OSM</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Felsővadász, Magyarország</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>helyettes lelkész</t>
         </is>
       </c>
       <c r="N353">
         <v>1967</v>
       </c>
       <c r="O353">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=293</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1971</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Gerencsér Pál István Sch.P, dr.</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>alapító igazgató</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N354">
         <v>1967</v>
       </c>
       <c r="O354">
-        <v>1981</v>
+        <v>1976</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=320</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1971</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Furák István Tibor OSM</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>US Navy – tábori lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N355">
         <v>1967</v>
       </c>
       <c r="O355">
-        <v>1990</v>
+        <v>1972</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=293</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1971</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Tata, Magyarország</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>plébános, közben 1976-1982 esperes</t>
+          <t>alapító igazgató</t>
         </is>
       </c>
       <c r="N356">
         <v>1967</v>
       </c>
       <c r="O356">
-        <v>1982</v>
+        <v>1981</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1971</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Medgyess A. József</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Freiburg, Németország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>Németország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K357" t="inlineStr">
+        <is>
+          <t>US Navy – tábori lelkész</t>
         </is>
       </c>
       <c r="N357">
         <v>1967</v>
       </c>
       <c r="O357">
-        <v>1982</v>
+        <v>1990</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=718</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1971</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>püspök</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Regis College, Toronto, ON, Kanada</t>
+          <t>Tata, Magyarország</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Regis College</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>a teológia professzora</t>
+          <t>plébános, közben 1976-1982 esperes</t>
         </is>
       </c>
       <c r="N358">
         <v>1967</v>
       </c>
       <c r="O358">
-        <v>1974</v>
+        <v>1982</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1971</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Mosonyi László</t>
+          <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Windsor, ON, Kanada</t>
+          <t>Freiburg, Németország</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>templomépítő parókus</t>
+          <t>Németország</t>
         </is>
       </c>
       <c r="N359">
         <v>1967</v>
       </c>
       <c r="O359">
-        <v>1973</v>
+        <v>1982</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=776</t>
+          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1971</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Máté József SJ</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>püspök</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada</t>
+          <t>Regis College, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
+      <c r="J360" t="inlineStr">
+        <is>
+          <t>Regis College</t>
+        </is>
+      </c>
       <c r="K360" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>a teológia professzora</t>
         </is>
       </c>
       <c r="N360">
         <v>1967</v>
       </c>
       <c r="O360">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=716</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1971</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Németh Sándor, Dr.</t>
+          <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>St. Catharines, ON, Kanada</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Our Lady of Scapular, Niagara Falls, ON, Kanada</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
-      <c r="J361" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>templomépítő parókus</t>
         </is>
       </c>
       <c r="N361">
         <v>1967</v>
       </c>
       <c r="O361">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=819</t>
+          <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1971</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Pribusz György</t>
+          <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>Szepesi</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>Baden-Württemberg, NSZK</t>
+          <t>Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>magyar lelkész (székhelye Nasgenstadt)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N362">
         <v>1967</v>
       </c>
       <c r="O362">
         <v>1972</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=899</t>
+          <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1971</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Schmotzer János SJ</t>
+          <t>Németh Sándor, Dr.</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>St. Catharines, ON, Kanada</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>Georgetown University, Washington DC, USA</t>
+          <t>Our Lady of Scapular, Niagara Falls, ON, Kanada</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>Georgetown University</t>
+          <t>Our Lady of Scapular</t>
         </is>
       </c>
       <c r="K363" t="inlineStr">
         <is>
-          <t>doktori tanulmányok (politológia), majd a kínai intézet munkatársa</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N363">
         <v>1967</v>
       </c>
       <c r="O363">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=976</t>
+          <t>/persons_v2/view.php?id=819</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1971</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Sándor Albert Melchior OFMCap</t>
+          <t>Pribusz György</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Capuchin Soup Kitchen, Detroit, MI, USA</t>
+          <t>Baden-Württemberg, NSZK</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Capuchin Soup Kitchen</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K364" t="inlineStr">
         <is>
-          <t>szerzetestestvér, a konyha vezetője</t>
+          <t>magyar lelkész (székhelye Nasgenstadt)</t>
         </is>
       </c>
       <c r="N364">
         <v>1967</v>
       </c>
       <c r="O364">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=962</t>
+          <t>/persons_v2/view.php?id=899</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1971</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Georgetown University, Washington DC, USA</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J365" t="inlineStr">
+        <is>
+          <t>Georgetown University</t>
+        </is>
+      </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
+          <t>doktori tanulmányok (politológia), majd a kínai intézet munkatársa</t>
         </is>
       </c>
       <c r="N365">
-        <v>1968</v>
+        <v>1967</v>
       </c>
       <c r="O365">
-        <v>2007</v>
+        <v>1974</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1971</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Capuchin Soup Kitchen, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J366" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Capuchin Soup Kitchen</t>
         </is>
       </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>szerzetestestvér, a konyha vezetője</t>
         </is>
       </c>
       <c r="N366">
-        <v>1968</v>
+        <v>1967</v>
       </c>
       <c r="O366">
-        <v>1979</v>
+        <v>1975</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1971</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Bartók Alajos Károly, Msgr.</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>St. Augustine és Orlando, FL, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>Mims, FL, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>nyomdai munkatárs, a kolostor szakácsa, majd nyugállományban</t>
         </is>
       </c>
       <c r="N367">
         <v>1968</v>
       </c>
       <c r="O367">
-        <v>1973</v>
+        <v>2007</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=53</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>1971</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Bakos István</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>Goretti Mária Plébánia, Santiago de Chile, Chile</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J368" t="inlineStr">
         <is>
-          <t>Goretti Mária Plébánia</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>templomépítő lelkész, magyar lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N368">
         <v>1968</v>
       </c>
       <c r="O368">
-        <v>1975</v>
+        <v>1979</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>1971</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Bartók Alajos Károly, Msgr.</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>St. Augustine és Orlando, FL, USA</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Mims, FL, USA</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>utazó misszionárius</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N369">
         <v>1968</v>
       </c>
       <c r="O369">
-        <v>1991</v>
+        <v>1973</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=53</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>1971</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Dér-Wolff János SJ</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>Lima, Peru</t>
+          <t>Goretti Mária Plébánia, Santiago de Chile, Chile</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>Chile</t>
+        </is>
+      </c>
+      <c r="J370" t="inlineStr">
+        <is>
+          <t>Goretti Mária Plébánia</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>lelkész, teológiai tanár, lelkigyakorlat-vezető</t>
+          <t>templomépítő lelkész, magyar lelkész</t>
         </is>
       </c>
       <c r="N370">
         <v>1968</v>
       </c>
       <c r="O370">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=198</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>1971</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Fekete Jenő</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>Fort Wayne, IN, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>Ferdinand, IN, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="K371" t="inlineStr">
+        <is>
+          <t>utazó misszionárius</t>
         </is>
       </c>
       <c r="N371">
         <v>1968</v>
       </c>
       <c r="O371">
-        <v>1977</v>
+        <v>1991</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=267</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>1971</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Fitz Mihály</t>
+          <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>Slovinky, Csehszlovákia</t>
+          <t>Lima, Peru</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K372" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>lelkész, teológiai tanár, lelkigyakorlat-vezető</t>
         </is>
       </c>
       <c r="N372">
         <v>1968</v>
       </c>
       <c r="O372">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=277</t>
+          <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>1971</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Henye Géza</t>
+          <t>Fekete Jenő</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Montréal, QC, Kanada</t>
+          <t>Ferdinand, IN, USA</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N373">
         <v>1968</v>
       </c>
       <c r="O373">
-        <v>1985</v>
+        <v>1977</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=381</t>
+          <t>/persons_v2/view.php?id=267</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>1971</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>Gräfelfing, NSZK</t>
+          <t>Slovinky, Csehszlovákia</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Csehszlovákia</t>
+        </is>
+      </c>
+      <c r="K374" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N374">
         <v>1968</v>
       </c>
       <c r="O374">
-        <v>1975</v>
+        <v>1977</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>1971</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Hoffmann Dezső Fábián (OFM)</t>
+          <t>Henye Géza</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N375">
         <v>1968</v>
       </c>
       <c r="O375">
-        <v>1972</v>
+        <v>1985</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=404</t>
+          <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>1971</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Gräfelfing, NSZK</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>segítőtestvér</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="N376">
         <v>1968</v>
       </c>
       <c r="O376">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="Q376" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377">
         <v>1971</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Ipoly Ottó Miklós, dr.</t>
+          <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J377" t="inlineStr">
         <is>
-          <t>Pontifical College Josephinum</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>biblikum tanár (Újszövetség)</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N377">
         <v>1968</v>
       </c>
       <c r="O377">
-        <v>1991</v>
+        <v>1972</v>
       </c>
       <c r="Q377" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=456</t>
+          <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378">
         <v>1971</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J378" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University)</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>egyetemi tanár</t>
+          <t>segítőtestvér</t>
         </is>
       </c>
       <c r="N378">
         <v>1968</v>
       </c>
       <c r="O378">
-        <v>2002</v>
+        <v>1977</v>
       </c>
       <c r="Q378" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379">
         <v>1971</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Ipoly Ottó Miklós, dr.</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J379" t="inlineStr">
         <is>
-          <t>Princeton University</t>
+          <t>Pontifical College Josephinum</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
+          <t>biblikum tanár (Újszövetség)</t>
         </is>
       </c>
       <c r="N379">
         <v>1968</v>
       </c>
       <c r="O379">
-        <v>2009</v>
+        <v>1991</v>
       </c>
       <c r="Q379" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=456</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380">
         <v>1971</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Kovách János</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>Szentháromság templom, Sykesville, PA, USA</t>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J380" t="inlineStr">
         <is>
-          <t>Szentháromság templom</t>
+          <t>Canisius College (jelenleg: Canisius University)</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>közben oldallagosan DuBois, PA, USA – Szent Mária templom</t>
+          <t>egyetemi tanár</t>
         </is>
       </c>
       <c r="N380">
         <v>1968</v>
       </c>
       <c r="O380">
-        <v>1972</v>
+        <v>2002</v>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=578</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381">
         <v>1971</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Kovács Dezső Lajos</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J381" t="inlineStr">
+        <is>
+          <t>Princeton University</t>
+        </is>
+      </c>
       <c r="K381" t="inlineStr">
         <is>
-          <t>segédlelkész, magyar lelkész</t>
+          <t>egyetemi tanár, 1973-tól kitüntetett, nyilvános rendes egyetemi tanár</t>
         </is>
       </c>
       <c r="N381">
         <v>1968</v>
       </c>
       <c r="O381">
-        <v>1983</v>
+        <v>2009</v>
       </c>
       <c r="Q381" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=580</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382">
         <v>1971</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Kovách János</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Szentháromság templom, Sykesville, PA, USA</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J382" t="inlineStr">
+        <is>
+          <t>Szentháromság templom</t>
+        </is>
+      </c>
       <c r="K382" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>közben oldallagosan DuBois, PA, USA – Szent Mária templom</t>
         </is>
       </c>
       <c r="N382">
         <v>1968</v>
       </c>
       <c r="O382">
-        <v>1988</v>
+        <v>1972</v>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383">
         <v>1971</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Kovács Dezső Lajos</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I383" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J383" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>plébános, 1973-tól nyugállományban</t>
+          <t>segédlelkész, magyar lelkész</t>
         </is>
       </c>
       <c r="N383">
         <v>1968</v>
       </c>
       <c r="O383">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="Q383" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384">
         <v>1971</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (korábban: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>Medford, NY, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N384">
         <v>1968</v>
       </c>
       <c r="O384">
-        <v>1972</v>
+        <v>1988</v>
       </c>
       <c r="Q384" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385">
         <v>1971</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Mahoney Róbert</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>Forth Wayne – South Bend, OH, USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>St. Bavo, Mishawaka, IN, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
-          <t>St. Bavo</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>plébános, 1973-tól nyugállományban</t>
         </is>
       </c>
       <c r="N385">
         <v>1968</v>
       </c>
       <c r="O385">
         <v>1980</v>
       </c>
       <c r="Q385" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=686</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386">
         <v>1971</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Major Imre Márk (O.Cist), Dr.</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szeged-Csanád (korábban: Csanád)</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>Texas Christian University, Forth Worth, TX, USA</t>
+          <t>Medford, NY, USA</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J386" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K386" t="inlineStr">
         <is>
-          <t>történelem tanulmányok, közben zárdalelkész</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N386">
         <v>1968</v>
       </c>
       <c r="O386">
         <v>1972</v>
       </c>
       <c r="Q386" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=688</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387">
         <v>1971</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Mahoney Róbert</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Forth Wayne – South Bend, OH, USA</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>St. Bavo, Mishawaka, IN, USA</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J387" t="inlineStr">
+        <is>
+          <t>St. Bavo</t>
+        </is>
+      </c>
+      <c r="K387" t="inlineStr">
+        <is>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N387">
         <v>1968</v>
       </c>
       <c r="O387">
-        <v>1987</v>
+        <v>1980</v>
       </c>
       <c r="Q387" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=686</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388">
         <v>1971</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Major Imre Márk (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Texas Christian University, Forth Worth, TX, USA</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J388" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Texas Christian University</t>
         </is>
       </c>
       <c r="K388" t="inlineStr">
         <is>
-          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
+          <t>történelem tanulmányok, közben zárdalelkész</t>
         </is>
       </c>
       <c r="N388">
         <v>1968</v>
       </c>
       <c r="O388">
-        <v>2015</v>
+        <v>1972</v>
       </c>
       <c r="Q388" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=688</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389">
         <v>1971</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...9 lines deleted...]
-          <t>alapító, templomépítő plébános</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N389">
         <v>1968</v>
       </c>
       <c r="O389">
-        <v>2018</v>
+        <v>1987</v>
       </c>
       <c r="Q389" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390">
         <v>1971</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Nemes Ödön SJ</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>Tokió (神戸市), Japán</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>Japán</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J390" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K390" t="inlineStr">
         <is>
-          <t>jezsuita skolasztikátus rektora</t>
+          <t>gimnáziumi tanár (1968-2014), igazgatóhelyettes (1971-1981), igazgató (1981-1996), perjel (1994-2000), alperjel (2000 körül), klerikus-magiszter (2007 körül)</t>
         </is>
       </c>
       <c r="N390">
         <v>1968</v>
       </c>
       <c r="O390">
-        <v>1972</v>
+        <v>2015</v>
       </c>
       <c r="Q390" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=803</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391">
         <v>1971</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Németh Béla Maurus OSB</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>Woodside perjelség, Portola Valley, CA, USA</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J391" t="inlineStr">
         <is>
-          <t>Woodside perjelség</t>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K391" t="inlineStr">
         <is>
-          <t>a juniorátus vezetője</t>
+          <t>alapító, templomépítő plébános</t>
         </is>
       </c>
       <c r="N391">
         <v>1968</v>
       </c>
       <c r="O391">
-        <v>1975</v>
+        <v>2018</v>
       </c>
       <c r="Q391" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=809</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392">
         <v>1971</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
+          <t>Tokió (神戸市), Japán</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Japán</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>jezsuita skolasztikátus rektora</t>
         </is>
       </c>
       <c r="N392">
         <v>1968</v>
       </c>
       <c r="O392">
-        <v>1991</v>
+        <v>1972</v>
       </c>
       <c r="Q392" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393">
         <v>1971</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Pintér János</t>
+          <t>Németh Béla Maurus OSB</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>Győr, Magyarország</t>
+          <t>Woodside perjelség, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J393" t="inlineStr">
+        <is>
+          <t>Woodside perjelség</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>a juniorátus vezetője</t>
         </is>
       </c>
       <c r="N393">
         <v>1968</v>
       </c>
       <c r="O393">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="Q393" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=878</t>
+          <t>/persons_v2/view.php?id=809</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394">
         <v>1971</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Pordán László, Dr.</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>Collége de la Gaspasic, Gaspésie–Îles-de-la-Madeleine, QC, Kanada</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J394" t="inlineStr">
         <is>
-          <t>Collége de la Gaspasic</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>főiskolai tanár, ezzel egy időben a mariai kórház ápolónőképzőjében morálist tanít</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N394">
         <v>1968</v>
       </c>
       <c r="O394">
-        <v>1984</v>
+        <v>1991</v>
       </c>
       <c r="Q394" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=895</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395">
         <v>1971</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
-          <t>Ruff János SJ, Dr.</t>
+          <t>Pintér János</t>
         </is>
       </c>
       <c r="E395" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G395" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H395" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Győr, Magyarország</t>
         </is>
       </c>
       <c r="I395" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K395" t="inlineStr">
         <is>
-          <t>filozófiatanár</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N395">
         <v>1968</v>
       </c>
       <c r="O395">
-        <v>1976</v>
+        <v>1978</v>
       </c>
       <c r="Q395" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=950</t>
+          <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396">
         <v>1971</v>
       </c>
       <c r="B396" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D396" t="inlineStr">
         <is>
-          <t>Ruzsik Vilmos CM, Dr.</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E396" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G396" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H396" t="inlineStr">
         <is>
-          <t>Párizsi Magyar Misszió, Párizs, Franciaország</t>
+          <t>Collége de la Gaspasic, Gaspésie–Îles-de-la-Madeleine, QC, Kanada</t>
         </is>
       </c>
       <c r="I396" t="inlineStr">
         <is>
-          <t>Franciaország</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J396" t="inlineStr">
         <is>
-          <t>Párizsi Magyar Misszió</t>
+          <t>Collége de la Gaspasic</t>
         </is>
       </c>
       <c r="K396" t="inlineStr">
         <is>
-          <t>magyar lelkész</t>
+          <t>főiskolai tanár, ezzel egy időben a mariai kórház ápolónőképzőjében morálist tanít</t>
         </is>
       </c>
       <c r="N396">
         <v>1968</v>
       </c>
       <c r="O396">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="Q396" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=952</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397">
         <v>1971</v>
       </c>
       <c r="B397" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D397" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Ruff János SJ, Dr.</t>
         </is>
       </c>
       <c r="E397" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G397" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H397" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I397" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordham University</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K397" t="inlineStr">
         <is>
-          <t>kánonjog professzora</t>
+          <t>filozófiatanár</t>
         </is>
       </c>
       <c r="N397">
         <v>1968</v>
       </c>
       <c r="O397">
-        <v>1973</v>
+        <v>1976</v>
       </c>
       <c r="Q397" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=950</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398">
         <v>1971</v>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D398" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E398" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G398" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H398" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Párizsi Magyar Misszió, Párizs, Franciaország</t>
         </is>
       </c>
       <c r="I398" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Franciaország</t>
         </is>
       </c>
       <c r="J398" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Párizsi Magyar Misszió</t>
         </is>
       </c>
       <c r="K398" t="inlineStr">
         <is>
-          <t>Fordham Egyetem tanára, magyar kisegítő lelkész</t>
+          <t>magyar lelkész</t>
         </is>
       </c>
       <c r="N398">
-        <v>1969</v>
+        <v>1968</v>
       </c>
       <c r="O398">
-        <v>1991</v>
+        <v>1985</v>
       </c>
       <c r="Q398" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399">
         <v>1971</v>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D399" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E399" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G399" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H399" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I399" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J399" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
+        </is>
+      </c>
       <c r="K399" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>kánonjog professzora</t>
         </is>
       </c>
       <c r="N399">
-        <v>1969</v>
+        <v>1968</v>
       </c>
       <c r="O399">
-        <v>1985</v>
+        <v>1973</v>
       </c>
       <c r="Q399" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400">
         <v>1971</v>
       </c>
       <c r="B400" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D400" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E400" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G400" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H400" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I400" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J400" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church</t>
+          <t>Fordham University</t>
+        </is>
+      </c>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>Fordham Egyetem tanára, magyar kisegítő lelkész</t>
         </is>
       </c>
       <c r="N400">
         <v>1969</v>
       </c>
       <c r="O400">
-        <v>1976</v>
+        <v>1991</v>
       </c>
       <c r="Q400" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401">
         <v>1971</v>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D401" t="inlineStr">
         <is>
-          <t>Bognár József, Msgr.</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E401" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G401" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H401" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I401" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K401" t="inlineStr">
         <is>
-          <t>az egyházmegye fővikáriusa</t>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N401">
         <v>1969</v>
       </c>
       <c r="O401">
-        <v>1977</v>
+        <v>1985</v>
       </c>
       <c r="Q401" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=97</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402">
         <v>1971</v>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D402" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E402" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G402" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H402" t="inlineStr">
         <is>
-          <t>Oberschützen, Ausztria</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I402" t="inlineStr">
         <is>
-          <t>Ausztria</t>
-[...4 lines deleted...]
-          <t>hittanár és magyar lelkész</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J402" t="inlineStr">
+        <is>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="N402">
         <v>1969</v>
       </c>
       <c r="O402">
-        <v>1981</v>
+        <v>1976</v>
       </c>
       <c r="Q402" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403">
         <v>1971</v>
       </c>
       <c r="B403" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D403" t="inlineStr">
         <is>
-          <t>Jani György</t>
+          <t>Bognár József, Msgr.</t>
         </is>
       </c>
       <c r="E403" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G403" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H403" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I403" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J403" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K403" t="inlineStr">
         <is>
-          <t>plébános, magyar lelkész</t>
+          <t>az egyházmegye fővikáriusa</t>
         </is>
       </c>
       <c r="N403">
         <v>1969</v>
       </c>
       <c r="O403">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="Q403" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=473</t>
+          <t>/persons_v2/view.php?id=97</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404">
         <v>1971</v>
       </c>
       <c r="B404" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D404" t="inlineStr">
         <is>
-          <t>Kassovic Kálmán</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E404" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G404" t="inlineStr">
         <is>
-          <t>Peoria, IL, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H404" t="inlineStr">
         <is>
-          <t>St. Margaret's Hospital, Spring Valley, NY, USA</t>
+          <t>Oberschützen, Ausztria</t>
         </is>
       </c>
       <c r="I404" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Margaret's Hospital</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K404" t="inlineStr">
         <is>
-          <t>kórházlelkész</t>
+          <t>hittanár és magyar lelkész</t>
         </is>
       </c>
       <c r="N404">
         <v>1969</v>
       </c>
       <c r="O404">
-        <v>1974</v>
+        <v>1981</v>
       </c>
       <c r="Q404" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=504</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405">
         <v>1971</v>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D405" t="inlineStr">
         <is>
-          <t>Kopcsa András József</t>
+          <t>Jani György</t>
         </is>
       </c>
       <c r="E405" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G405" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H405" t="inlineStr">
         <is>
-          <t>St. Stanislaus Church, New Carlisle, IN, USA</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I405" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J405" t="inlineStr">
         <is>
-          <t>St. Stanislaus Church</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K405" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>plébános, magyar lelkész</t>
         </is>
       </c>
       <c r="N405">
         <v>1969</v>
       </c>
       <c r="O405">
-        <v>1972</v>
+        <v>1978</v>
       </c>
       <c r="Q405" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=563</t>
+          <t>/persons_v2/view.php?id=473</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406">
         <v>1971</v>
       </c>
       <c r="B406" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D406" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Kassovic Kálmán</t>
         </is>
       </c>
       <c r="E406" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G406" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Peoria, IL, USA</t>
         </is>
       </c>
       <c r="H406" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>St. Margaret's Hospital, Spring Valley, NY, USA</t>
         </is>
       </c>
       <c r="I406" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J406" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>St. Margaret's Hospital</t>
         </is>
       </c>
       <c r="K406" t="inlineStr">
         <is>
-          <t>gyóntató, kertész</t>
+          <t>kórházlelkész</t>
         </is>
       </c>
       <c r="N406">
         <v>1969</v>
       </c>
       <c r="O406">
-        <v>1992</v>
+        <v>1974</v>
       </c>
       <c r="Q406" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=504</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407">
         <v>1971</v>
       </c>
       <c r="B407" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D407" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Kopcsa András József</t>
         </is>
       </c>
       <c r="E407" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G407" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H407" t="inlineStr">
         <is>
-          <t>Zemplénagárd, Magyarország</t>
+          <t>St. Stanislaus Church, New Carlisle, IN, USA</t>
         </is>
       </c>
       <c r="I407" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J407" t="inlineStr">
+        <is>
+          <t>St. Stanislaus Church</t>
         </is>
       </c>
       <c r="K407" t="inlineStr">
         <is>
-          <t>nyugállományban, kisegítő lelkész</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N407">
         <v>1969</v>
       </c>
       <c r="O407">
-        <v>1973</v>
+        <v>1972</v>
       </c>
       <c r="Q407" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=563</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408">
         <v>1971</v>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D408" t="inlineStr">
         <is>
-          <t>Lenner Jenő Arkangyal OFM</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E408" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G408" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H408" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I408" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J408" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
+        </is>
+      </c>
       <c r="K408" t="inlineStr">
         <is>
-          <t>gondnok, házfőnök, gyóntató</t>
+          <t>gyóntató, kertész</t>
         </is>
       </c>
       <c r="N408">
         <v>1969</v>
       </c>
       <c r="O408">
-        <v>1989</v>
+        <v>1992</v>
       </c>
       <c r="Q408" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=649</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409">
         <v>1971</v>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D409" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E409" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G409" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H409" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Zemplénagárd, Magyarország</t>
         </is>
       </c>
       <c r="I409" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K409" t="inlineStr">
         <is>
-          <t>tanár, 1987-ig igazgató</t>
+          <t>nyugállományban, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N409">
         <v>1969</v>
       </c>
       <c r="O409">
-        <v>1987</v>
+        <v>1973</v>
       </c>
       <c r="Q409" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410">
         <v>1971</v>
       </c>
       <c r="B410" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D410" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E410" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G410" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H410" t="inlineStr">
         <is>
-          <t>Lovászpatona, Magyarország</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I410" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K410" t="inlineStr">
         <is>
-          <t>plébános-helyettes</t>
+          <t>gondnok, házfőnök, gyóntató</t>
         </is>
       </c>
       <c r="N410">
         <v>1969</v>
       </c>
       <c r="O410">
         <v>1989</v>
       </c>
       <c r="Q410" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411">
         <v>1971</v>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D411" t="inlineStr">
         <is>
-          <t>Pogány György, Dr.</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E411" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G411" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H411" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I411" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J411" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K411" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>tanár, 1987-ig igazgató</t>
         </is>
       </c>
       <c r="N411">
         <v>1969</v>
       </c>
       <c r="O411">
-        <v>1993</v>
+        <v>1987</v>
       </c>
       <c r="Q411" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=886</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412">
         <v>1971</v>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D412" t="inlineStr">
         <is>
-          <t>Polgár Lőrinc Kapisztrán OFM</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E412" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G412" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H412" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Lovászpatona, Magyarország</t>
         </is>
       </c>
       <c r="I412" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K412" t="inlineStr">
         <is>
-          <t>újoncmester</t>
+          <t>plébános-helyettes</t>
         </is>
       </c>
       <c r="N412">
         <v>1969</v>
       </c>
       <c r="O412">
-        <v>1978</v>
+        <v>1989</v>
       </c>
       <c r="Q412" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=887</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413">
         <v>1971</v>
       </c>
       <c r="B413" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D413" t="inlineStr">
         <is>
-          <t>Pócsai Imre Vendel (OFM)</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E413" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G413" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H413" t="inlineStr">
         <is>
-          <t>Pasaréti Ferences Kolostor, Budapest, Magyarország</t>
+          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
         </is>
       </c>
       <c r="I413" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J413" t="inlineStr">
         <is>
-          <t>Pasaréti Ferences Kolostor</t>
+          <t>Nagyboldogasszony-templom</t>
         </is>
       </c>
       <c r="K413" t="inlineStr">
         <is>
-          <t>magiszter és teológiai tanár</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N413">
         <v>1969</v>
       </c>
       <c r="O413">
-        <v>1972</v>
+        <v>1993</v>
       </c>
       <c r="Q413" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=897</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414">
         <v>1971</v>
       </c>
       <c r="B414" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D414" t="inlineStr">
         <is>
-          <t>Rakaczky Máté Bazil OSBM</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E414" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G414" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H414" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I414" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J414" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K414" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>újoncmester</t>
         </is>
       </c>
       <c r="N414">
         <v>1969</v>
       </c>
       <c r="O414">
-        <v>1973</v>
+        <v>1978</v>
       </c>
       <c r="Q414" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=914</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415">
         <v>1971</v>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D415" t="inlineStr">
         <is>
-          <t>Rokonai József</t>
+          <t>Pócsai Imre Vendel (OFM)</t>
         </is>
       </c>
       <c r="E415" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G415" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H415" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Pasaréti Ferences Kolostor, Budapest, Magyarország</t>
         </is>
       </c>
       <c r="I415" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J415" t="inlineStr">
+        <is>
+          <t>Pasaréti Ferences Kolostor</t>
         </is>
       </c>
       <c r="K415" t="inlineStr">
         <is>
-          <t>a japán kolónia lelkipásztora</t>
+          <t>magiszter és teológiai tanár</t>
         </is>
       </c>
       <c r="N415">
         <v>1969</v>
       </c>
       <c r="O415">
-        <v>1973</v>
+        <v>1972</v>
       </c>
       <c r="Q415" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=940</t>
+          <t>/persons_v2/view.php?id=897</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416">
         <v>1971</v>
       </c>
       <c r="B416" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D416" t="inlineStr">
         <is>
-          <t>Rostás Sándor SVD</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E416" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G416" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H416" t="inlineStr">
         <is>
-          <t>Dombegyház, Magyarország</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I416" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J416" t="inlineStr">
+        <is>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K416" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N416">
         <v>1969</v>
       </c>
       <c r="O416">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="Q416" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=946</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417">
         <v>1971</v>
       </c>
       <c r="B417" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D417" t="inlineStr">
         <is>
-          <t>Skrapits János</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E417" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G417" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H417" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I417" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K417" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>a japán kolónia lelkipásztora</t>
         </is>
       </c>
       <c r="N417">
         <v>1969</v>
       </c>
       <c r="O417">
-        <v>2000</v>
+        <v>1973</v>
       </c>
       <c r="Q417" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1000</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418">
         <v>1971</v>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D418" t="inlineStr">
         <is>
-          <t>Somfai Béla SJ, Dr.</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E418" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G418" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H418" t="inlineStr">
         <is>
-          <t>Regis College / Toronto School of Theology, Toronto, ON, Kanada</t>
+          <t>Dombegyház, Magyarország</t>
         </is>
       </c>
       <c r="I418" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Regis College / Toronto School of Theology</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K418" t="inlineStr">
         <is>
-          <t>morálteológia és orvosi etika professzora, később dékán</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N418">
         <v>1969</v>
       </c>
       <c r="O418">
-        <v>1994</v>
+        <v>1977</v>
       </c>
       <c r="Q418" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=1007</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419">
         <v>1971</v>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D419" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Skrapits János</t>
         </is>
       </c>
       <c r="E419" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G419" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H419" t="inlineStr">
         <is>
-          <t>Szentháromság Plébánia, Fenyéd, Románia</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I419" t="inlineStr">
         <is>
-          <t>Románia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J419" t="inlineStr">
         <is>
-          <t>Szentháromság Plébánia</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K419" t="inlineStr">
         <is>
           <t>plébános</t>
         </is>
       </c>
       <c r="N419">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O419">
-        <v>1981</v>
+        <v>2000</v>
       </c>
       <c r="Q419" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=1000</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420">
         <v>1971</v>
       </c>
       <c r="B420" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D420" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E420" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G420" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H420" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Regis College / Toronto School of Theology, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I420" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J420" t="inlineStr">
+        <is>
+          <t>Regis College / Toronto School of Theology</t>
+        </is>
+      </c>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>morálteológia és orvosi etika professzora, később dékán</t>
         </is>
       </c>
       <c r="N420">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O420">
-        <v>1977</v>
+        <v>1994</v>
       </c>
       <c r="Q420" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421">
         <v>1971</v>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D421" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Stram Miklós Gedeon (O.Cist), Msgr.</t>
         </is>
       </c>
       <c r="E421" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G421" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H421" t="inlineStr">
         <is>
-          <t>Courtland, ON, Kanada</t>
+          <t>Westphalia, TX, USA</t>
         </is>
       </c>
       <c r="I421" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K421" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N421">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O421">
-        <v>1979</v>
+        <v>1975</v>
       </c>
       <c r="Q421" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=1016</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422">
         <v>1971</v>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D422" t="inlineStr">
         <is>
-          <t>Bobák János Iréneusz, dr.</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E422" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G422" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H422" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Szentháromság Plébánia, Fenyéd, Románia</t>
         </is>
       </c>
       <c r="I422" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Románia</t>
+        </is>
+      </c>
+      <c r="J422" t="inlineStr">
+        <is>
+          <t>Szentháromság Plébánia</t>
         </is>
       </c>
       <c r="K422" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N422">
         <v>1970</v>
       </c>
       <c r="O422">
-        <v>1988</v>
+        <v>1981</v>
       </c>
       <c r="Q422" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=90</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423">
         <v>1971</v>
       </c>
       <c r="B423" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D423" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E423" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G423" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H423" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I423" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...9 lines deleted...]
-          <t>teológiai tanár</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N423">
         <v>1970</v>
       </c>
       <c r="O423">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="Q423" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424">
         <v>1971</v>
       </c>
       <c r="B424" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D424" t="inlineStr">
         <is>
-          <t>Bourdeux Ottó (SJ), dr.</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E424" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G424" t="inlineStr">
         <is>
-          <t>Rotenburg, Németország</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H424" t="inlineStr">
         <is>
-          <t>Nürnberg, NSZK</t>
+          <t>Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I424" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K424" t="inlineStr">
         <is>
-          <t>jezsuita novícius</t>
+          <t>segédlelkész, majd plébános</t>
         </is>
       </c>
       <c r="N424">
         <v>1970</v>
       </c>
       <c r="O424">
-        <v>1972</v>
+        <v>1979</v>
       </c>
       <c r="Q424" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=109</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425">
         <v>1971</v>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D425" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Bobák János Iréneusz, dr.</t>
         </is>
       </c>
       <c r="E425" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G425" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H425" t="inlineStr">
         <is>
-          <t>Piarista ház, Devon, PA, USA</t>
+          <t>Brownsville, PA, USA</t>
         </is>
       </c>
       <c r="I425" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J425" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K425" t="inlineStr">
         <is>
-          <t>nyugállományban</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N425">
         <v>1970</v>
       </c>
       <c r="O425">
-        <v>1975</v>
+        <v>1988</v>
       </c>
       <c r="Q425" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=90</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426">
         <v>1971</v>
       </c>
       <c r="B426" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D426" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E426" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G426" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H426" t="inlineStr">
         <is>
-          <t>Klagenfurt, Ausztria</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I426" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J426" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K426" t="inlineStr">
+        <is>
+          <t>teológiai tanár</t>
         </is>
       </c>
       <c r="N426">
         <v>1970</v>
       </c>
       <c r="O426">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="Q426" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427">
         <v>1971</v>
       </c>
       <c r="B427" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D427" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Bourdeux Ottó (SJ), dr.</t>
         </is>
       </c>
       <c r="E427" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G427" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Rotenburg, Németország</t>
         </is>
       </c>
       <c r="H427" t="inlineStr">
         <is>
-          <t>Spittal, Ausztria</t>
+          <t>Nürnberg, NSZK</t>
         </is>
       </c>
       <c r="I427" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K427" t="inlineStr">
         <is>
-          <t>magyar lelkész, közben missziós utak Jugoszláviába</t>
+          <t>jezsuita novícius</t>
         </is>
       </c>
       <c r="N427">
         <v>1970</v>
       </c>
       <c r="O427">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="Q427" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=109</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428">
         <v>1971</v>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D428" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E428" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G428" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H428" t="inlineStr">
         <is>
-          <t>St. James, NY, USA</t>
+          <t>Piarista ház, Devon, PA, USA</t>
         </is>
       </c>
       <c r="I428" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J428" t="inlineStr">
+        <is>
+          <t>Piarista ház</t>
+        </is>
+      </c>
+      <c r="K428" t="inlineStr">
+        <is>
+          <t>nyugállományban</t>
         </is>
       </c>
       <c r="N428">
         <v>1970</v>
       </c>
       <c r="O428">
-        <v>2003</v>
+        <v>1975</v>
       </c>
       <c r="Q428" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429">
         <v>1971</v>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D429" t="inlineStr">
         <is>
-          <t>Füzér István Julián OFM, dr</t>
+          <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E429" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G429" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H429" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
+          <t>Klagenfurt, Ausztria</t>
         </is>
       </c>
       <c r="I429" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>plébános (A KMVÉ szerint 1971-1984 között plébános)</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="N429">
         <v>1970</v>
       </c>
       <c r="O429">
-        <v>1972</v>
+        <v>1974</v>
       </c>
       <c r="Q429" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=298</t>
+          <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430">
         <v>1971</v>
       </c>
       <c r="B430" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D430" t="inlineStr">
         <is>
-          <t>Gerendás Lajos</t>
+          <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E430" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G430" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H430" t="inlineStr">
         <is>
-          <t>Süttőr, Magyarország</t>
+          <t>Spittal, Ausztria</t>
         </is>
       </c>
       <c r="I430" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K430" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>magyar lelkész, közben missziós utak Jugoszláviába</t>
         </is>
       </c>
       <c r="N430">
         <v>1970</v>
       </c>
       <c r="O430">
-        <v>1983</v>
+        <v>1974</v>
       </c>
       <c r="Q430" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=321</t>
+          <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431">
         <v>1971</v>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D431" t="inlineStr">
         <is>
-          <t>Gombos Mihály SDB</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E431" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G431" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H431" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Kanada</t>
+          <t>St. James, NY, USA</t>
         </is>
       </c>
       <c r="I431" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>plébános</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N431">
         <v>1970</v>
       </c>
       <c r="O431">
-        <v>1981</v>
+        <v>2003</v>
       </c>
       <c r="Q431" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=330</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432">
         <v>1971</v>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D432" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E432" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G432" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H432" t="inlineStr">
         <is>
-          <t>Vero Beach, FL, USA</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I432" t="inlineStr">
         <is>
           <t>USA</t>
+        </is>
+      </c>
+      <c r="J432" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K432" t="inlineStr">
+        <is>
+          <t>plébános (A KMVÉ szerint 1971-1984 között plébános)</t>
         </is>
       </c>
       <c r="N432">
         <v>1970</v>
       </c>
       <c r="O432">
-        <v>1981</v>
+        <v>1972</v>
       </c>
       <c r="Q432" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433">
         <v>1971</v>
       </c>
       <c r="B433" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D433" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E433" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G433" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H433" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Süttőr, Magyarország</t>
         </is>
       </c>
       <c r="I433" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K433" t="inlineStr">
         <is>
-          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N433">
         <v>1970</v>
       </c>
-      <c r="P433" t="inlineStr">
-[...2 lines deleted...]
-        </is>
+      <c r="O433">
+        <v>1983</v>
       </c>
       <c r="Q433" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434">
         <v>1971</v>
       </c>
       <c r="B434" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D434" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Gombos Mihály SDB</t>
         </is>
       </c>
       <c r="E434" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G434" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H434" t="inlineStr">
         <is>
-          <t>Auriesville, NY, USA</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I434" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K434" t="inlineStr">
         <is>
-          <t>misszionárius</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N434">
         <v>1970</v>
       </c>
       <c r="O434">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="Q434" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=330</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435">
         <v>1971</v>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D435" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E435" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G435" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H435" t="inlineStr">
         <is>
-          <t>University of Tennesse, Kroxville, TN, USA</t>
+          <t>Vero Beach, FL, USA</t>
         </is>
       </c>
       <c r="I435" t="inlineStr">
         <is>
           <t>USA</t>
-        </is>
-[...8 lines deleted...]
-          <t>tanulmányok végzése</t>
         </is>
       </c>
       <c r="N435">
         <v>1970</v>
       </c>
       <c r="O435">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="Q435" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436">
         <v>1971</v>
       </c>
       <c r="B436" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D436" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E436" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G436" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H436" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="I436" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K436" t="inlineStr">
         <is>
-          <t>nyugállományban, kisegítő lelkész</t>
+          <t>lelkipásztori tevékenység és lelkigyakorlatok tartása</t>
         </is>
       </c>
       <c r="N436">
         <v>1970</v>
       </c>
-      <c r="O436">
-        <v>1980</v>
+      <c r="P436" t="inlineStr">
+        <is>
+          <t>jelenleg</t>
+        </is>
       </c>
       <c r="Q436" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437">
         <v>1971</v>
       </c>
       <c r="B437" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D437" t="inlineStr">
         <is>
-          <t>Horváth Tibor SJ, Dr.</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E437" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G437" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H437" t="inlineStr">
         <is>
-          <t>Regis College, Toronto, ON, Kanada</t>
+          <t>Auriesville, NY, USA</t>
         </is>
       </c>
       <c r="I437" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Regis College</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K437" t="inlineStr">
         <is>
-          <t>teológiai tanár</t>
+          <t>misszionárius</t>
         </is>
       </c>
       <c r="N437">
         <v>1970</v>
       </c>
       <c r="O437">
-        <v>1992</v>
+        <v>1973</v>
       </c>
       <c r="Q437" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=439</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438">
         <v>1971</v>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D438" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E438" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G438" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H438" t="inlineStr">
         <is>
-          <t>Providence, RI, USA</t>
+          <t>University of Tennesse, Kroxville, TN, USA</t>
         </is>
       </c>
       <c r="I438" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J438" t="inlineStr">
+        <is>
+          <t>University of Tennesse</t>
+        </is>
+      </c>
       <c r="K438" t="inlineStr">
         <is>
-          <t>szemináriumi tanár, előadó egy női egyetemen Wakefield, RI, USA-ban, közben kisegítő magyar lelkész</t>
+          <t>tanulmányok végzése</t>
         </is>
       </c>
       <c r="N438">
         <v>1970</v>
       </c>
       <c r="O438">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="Q438" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439">
         <v>1971</v>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D439" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Horváth Ernő, Msgr.</t>
         </is>
       </c>
       <c r="E439" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G439" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H439" t="inlineStr">
         <is>
-          <t>Collegium Josephinum, Worthington, OH, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I439" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J439" t="inlineStr">
         <is>
-          <t>Collegium Josephinum</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K439" t="inlineStr">
         <is>
-          <t>meghívott előadó</t>
+          <t>nyugállományban, kisegítő lelkész</t>
         </is>
       </c>
       <c r="N439">
         <v>1970</v>
       </c>
       <c r="O439">
-        <v>1973</v>
+        <v>1980</v>
       </c>
       <c r="Q439" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=420</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440">
         <v>1971</v>
       </c>
       <c r="B440" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D440" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Horváth Tibor SJ, Dr.</t>
         </is>
       </c>
       <c r="E440" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G440" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H440" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Regis College, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I440" t="inlineStr">
         <is>
           <t>Kanada</t>
         </is>
       </c>
       <c r="J440" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Regis College</t>
         </is>
       </c>
       <c r="K440" t="inlineStr">
         <is>
-          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
+          <t>teológiai tanár</t>
         </is>
       </c>
       <c r="N440">
         <v>1970</v>
       </c>
       <c r="O440">
-        <v>2013</v>
+        <v>1992</v>
       </c>
       <c r="Q440" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=439</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441">
         <v>1971</v>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D441" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E441" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G441" t="inlineStr">
         <is>
           <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H441" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA</t>
+          <t>Providence, RI, USA</t>
         </is>
       </c>
       <c r="I441" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K441" t="inlineStr">
         <is>
-          <t>a San Francisco-i érsek joghatósága alá tartozó magyarok lelkésze, valamint a Menlo park-i Szent István misszió vezető lelkésze</t>
+          <t>szemináriumi tanár, előadó egy női egyetemen Wakefield, RI, USA-ban, közben kisegítő magyar lelkész</t>
         </is>
       </c>
       <c r="N441">
         <v>1970</v>
       </c>
       <c r="O441">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="Q441" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442">
         <v>1971</v>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D442" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
         </is>
       </c>
       <c r="E442" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G442" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H442" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentína</t>
+          <t>Collegium Josephinum, Worthington, OH, USA</t>
         </is>
       </c>
       <c r="I442" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J442" t="inlineStr">
+        <is>
+          <t>Collegium Josephinum</t>
         </is>
       </c>
       <c r="K442" t="inlineStr">
         <is>
-          <t>egy nyomornegyedben lelkipásztor</t>
+          <t>meghívott előadó</t>
         </is>
       </c>
       <c r="N442">
         <v>1970</v>
       </c>
       <c r="O442">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="Q442" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=448</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443">
         <v>1971</v>
       </c>
       <c r="B443" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Anyaországi szolgálat</t>
+          <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D443" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Jaschkó Balázs SJ</t>
         </is>
       </c>
       <c r="E443" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G443" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H443" t="inlineStr">
         <is>
-          <t>Mátraháza, Magyarország</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I443" t="inlineStr">
         <is>
-          <t>Magyarország</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J443" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K443" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>segédlelkész, majd plébános, illetve helyi elöljáró</t>
         </is>
       </c>
       <c r="N443">
         <v>1970</v>
       </c>
       <c r="O443">
-        <v>1979</v>
+        <v>2013</v>
       </c>
       <c r="Q443" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=477</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444">
         <v>1971</v>
       </c>
       <c r="B444" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D444" t="inlineStr">
         <is>
-          <t>Kiss Máté János OFM</t>
+          <t>Jaszovszky József, Dr.</t>
         </is>
       </c>
       <c r="E444" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G444" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H444" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I444" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J444" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K444" t="inlineStr">
         <is>
-          <t>segédlelkész</t>
+          <t>a San Francisco-i érsek joghatósága alá tartozó magyarok lelkésze, valamint a Menlo park-i Szent István misszió vezető lelkésze</t>
         </is>
       </c>
       <c r="N444">
         <v>1970</v>
       </c>
       <c r="O444">
-        <v>1972</v>
+        <v>1984</v>
       </c>
       <c r="Q444" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=549</t>
+          <t>/persons_v2/view.php?id=479</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445">
         <v>1971</v>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D445" t="inlineStr">
         <is>
-          <t>Kovách Balázs Pál</t>
+          <t>Jálics Ferenc SJ</t>
         </is>
       </c>
       <c r="E445" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G445" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H445" t="inlineStr">
         <is>
-          <t>Braddock, PA, USA</t>
+          <t>Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I445" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K445" t="inlineStr">
         <is>
-          <t>parókus</t>
+          <t>egy nyomornegyedben lelkipásztor</t>
         </is>
       </c>
       <c r="N445">
         <v>1970</v>
       </c>
       <c r="O445">
-        <v>2001</v>
+        <v>1977</v>
       </c>
       <c r="Q445" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=577</t>
+          <t>/persons_v2/view.php?id=481</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446">
         <v>1971</v>
       </c>
       <c r="B446" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Külföldi szolgálat</t>
+          <t>Anyaországi szolgálat</t>
         </is>
       </c>
       <c r="D446" t="inlineStr">
         <is>
-          <t>Krafcsik András János C.Ss.R., dr</t>
+          <t>Kamarás Ferenc Mihály OFM</t>
         </is>
       </c>
       <c r="E446" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G446" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H446" t="inlineStr">
         <is>
-          <t>Ituna, SK, Kanada</t>
+          <t>Mátraháza, Magyarország</t>
         </is>
       </c>
       <c r="I446" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>Magyarország</t>
         </is>
       </c>
       <c r="K446" t="inlineStr">
         <is>
-          <t>segédlekész</t>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N446">
         <v>1970</v>
       </c>
       <c r="O446">
-        <v>1972</v>
+        <v>1979</v>
       </c>
       <c r="Q446" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=607</t>
+          <t>/persons_v2/view.php?id=499</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447">
         <v>1971</v>
       </c>
       <c r="B447" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D447" t="inlineStr">
         <is>
-          <t>Kubovics Tibor Egid [Egyed] OSB</t>
+          <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E447" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G447" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H447" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I447" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J447" t="inlineStr">
+        <is>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K447" t="inlineStr">
         <is>
-          <t>teológiai tanulmányok</t>
+          <t>segédlelkész</t>
         </is>
       </c>
       <c r="N447">
         <v>1970</v>
       </c>
       <c r="O447">
-        <v>1976</v>
+        <v>1972</v>
       </c>
       <c r="Q447" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=619</t>
+          <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448">
         <v>1971</v>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D448" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Kovách Balázs Pál</t>
         </is>
       </c>
       <c r="E448" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G448" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H448" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília</t>
+          <t>Braddock, PA, USA</t>
         </is>
       </c>
       <c r="I448" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K448" t="inlineStr">
         <is>
-          <t>1970–1981 között szemináriumi házfőnök és lelkész, gimnáziumi tanár, 1971–1976 gimnáziumi igazgató, püspöki tanácsos</t>
+          <t>parókus</t>
         </is>
       </c>
       <c r="N448">
         <v>1970</v>
       </c>
       <c r="O448">
-        <v>1984</v>
+        <v>2001</v>
       </c>
       <c r="Q448" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=577</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449">
         <v>1971</v>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D449" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E449" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>pappá nem szentelt szerzetestestvér</t>
+          <t>áldozópap</t>
         </is>
       </c>
       <c r="G449" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H449" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília</t>
+          <t>Ituna, SK, Kanada</t>
         </is>
       </c>
       <c r="I449" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K449" t="inlineStr">
         <is>
-          <t>házgondnok</t>
+          <t>segédlekész</t>
         </is>
       </c>
       <c r="N449">
         <v>1970</v>
       </c>
       <c r="O449">
-        <v>1973</v>
+        <v>1972</v>
       </c>
       <c r="Q449" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450">
         <v>1971</v>
       </c>
       <c r="B450" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D450" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Kubovics Tibor Egid [Egyed] OSB</t>
         </is>
       </c>
       <c r="E450" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G450" t="inlineStr">
         <is>
-          <t>Akron, OH, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H450" t="inlineStr">
         <is>
-          <t>St. George Catholic Church, Clinton, OH, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I450" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. George Catholic Church</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K450" t="inlineStr">
         <is>
-          <t>plébános</t>
+          <t>teológiai tanulmányok</t>
         </is>
       </c>
       <c r="N450">
         <v>1970</v>
       </c>
       <c r="O450">
-        <v>1991</v>
+        <v>1976</v>
       </c>
       <c r="Q450" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=619</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451">
         <v>1971</v>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D451" t="inlineStr">
         <is>
-          <t>Mihalik Imre Károly, Dr.</t>
+          <t>Kögl János Szeverin OSB</t>
         </is>
       </c>
       <c r="E451" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G451" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (korábban: Esztergom)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H451" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
+          <t>Nova Santa Rosa, Brazília</t>
         </is>
       </c>
       <c r="I451" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Notre Dame szeminárium</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K451" t="inlineStr">
         <is>
-          <t>tanár</t>
+          <t>1970–1981 között szemináriumi házfőnök és lelkész, gimnáziumi tanár, 1971–1976 gimnáziumi igazgató, püspöki tanácsos</t>
         </is>
       </c>
       <c r="N451">
         <v>1970</v>
       </c>
       <c r="O451">
-        <v>1995</v>
+        <v>1984</v>
       </c>
       <c r="Q451" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=742</t>
+          <t>/persons_v2/view.php?id=598</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452">
         <v>1971</v>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D452" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Magyar Gyula Szervác OSB</t>
         </is>
       </c>
       <c r="E452" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>áldozópap</t>
+          <t>pappá nem szentelt szerzetestestvér</t>
         </is>
       </c>
       <c r="G452" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H452" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Nova Santa Rosa, Brazília</t>
         </is>
       </c>
       <c r="I452" t="inlineStr">
         <is>
-          <t>Kanada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K452" t="inlineStr">
         <is>
-          <t>kisegítő lelkész (közben Hamilton, ON, Kanada is)</t>
+          <t>házgondnok</t>
         </is>
       </c>
       <c r="N452">
         <v>1970</v>
       </c>
       <c r="O452">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="Q452" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=681</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453">
         <v>1971</v>
       </c>
       <c r="B453" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D453" t="inlineStr">
         <is>
-          <t>Nagy Ferenc SJ, Dr.</t>
+          <t>Magyar József</t>
         </is>
       </c>
       <c r="E453" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G453" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Akron, OH, USA</t>
         </is>
       </c>
       <c r="H453" t="inlineStr">
         <is>
-          <t>Mindszenty Kollégium, Leuven, Belgium</t>
+          <t>St. George Catholic Church, Clinton, OH, USA</t>
         </is>
       </c>
       <c r="I453" t="inlineStr">
         <is>
-          <t>Belgium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J453" t="inlineStr">
         <is>
-          <t>Mindszenty Kollégium</t>
+          <t>St. George Catholic Church</t>
         </is>
       </c>
       <c r="K453" t="inlineStr">
         <is>
-          <t>igazgató, magyar lelkész</t>
+          <t>plébános</t>
         </is>
       </c>
       <c r="N453">
         <v>1970</v>
       </c>
       <c r="O453">
-        <v>1972</v>
+        <v>1991</v>
       </c>
       <c r="Q453" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=788</t>
+          <t>/persons_v2/view.php?id=682</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454">
         <v>1971</v>
       </c>
       <c r="B454" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D454" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Mihalik Imre Károly, Dr.</t>
         </is>
       </c>
       <c r="E454" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G454" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (korábban: Esztergom)</t>
         </is>
       </c>
       <c r="H454" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
         </is>
       </c>
       <c r="I454" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J454" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Notre Dame szeminárium</t>
         </is>
       </c>
       <c r="K454" t="inlineStr">
         <is>
-          <t>novíciusmester</t>
+          <t>tanár</t>
         </is>
       </c>
       <c r="N454">
         <v>1970</v>
       </c>
       <c r="O454">
-        <v>1986</v>
+        <v>1995</v>
       </c>
       <c r="Q454" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=742</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455">
         <v>1971</v>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D455" t="inlineStr">
         <is>
-          <t>Németh György Luciusz OFM, Dr.</t>
+          <t>Molnár Miklós SJ</t>
         </is>
       </c>
       <c r="E455" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G455" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H455" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I455" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J455" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K455" t="inlineStr">
         <is>
-          <t>lelkész</t>
+          <t>kisegítő lelkész (közben Hamilton, ON, Kanada is)</t>
         </is>
       </c>
       <c r="N455">
         <v>1970</v>
       </c>
       <c r="O455">
         <v>1974</v>
       </c>
       <c r="Q455" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=813</t>
+          <t>/persons_v2/view.php?id=767</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456">
         <v>1971</v>
       </c>
       <c r="B456" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D456" t="inlineStr">
         <is>
-          <t>Németh Imre</t>
+          <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E456" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G456" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H456" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>Mindszenty Kollégium, Leuven, Belgium</t>
         </is>
       </c>
       <c r="I456" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Belgium</t>
+        </is>
+      </c>
+      <c r="J456" t="inlineStr">
+        <is>
+          <t>Mindszenty Kollégium</t>
         </is>
       </c>
       <c r="K456" t="inlineStr">
         <is>
-          <t>(Miklósházy szerint: 1969-1972 között)</t>
+          <t>igazgató, magyar lelkész</t>
         </is>
       </c>
       <c r="N456">
         <v>1970</v>
       </c>
       <c r="O456">
-        <v>1974</v>
+        <v>1972</v>
       </c>
       <c r="Q456" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=814</t>
+          <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457">
         <v>1971</v>
       </c>
       <c r="B457" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D457" t="inlineStr">
         <is>
-          <t>Pattantyús János Sch.P.</t>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
         </is>
       </c>
       <c r="E457" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G457" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H457" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I457" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J457" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University)</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K457" t="inlineStr">
         <is>
-          <t>tanár, igazgatóhelyettes, szemináriumi koordinátor</t>
+          <t>novíciusmester</t>
         </is>
       </c>
       <c r="N457">
         <v>1970</v>
       </c>
       <c r="O457">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="Q457" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=857</t>
+          <t>/persons_v2/view.php?id=804</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458">
         <v>1971</v>
       </c>
       <c r="B458" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D458" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Németh György Luciusz OFM, Dr.</t>
         </is>
       </c>
       <c r="E458" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G458" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H458" t="inlineStr">
         <is>
-          <t>Oka, QC, Kanada</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I458" t="inlineStr">
         <is>
-          <t>Kanada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K458" t="inlineStr">
+        <is>
+          <t>lelkész</t>
         </is>
       </c>
       <c r="N458">
         <v>1970</v>
       </c>
       <c r="O458">
-        <v>1995</v>
+        <v>1974</v>
       </c>
       <c r="Q458" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=813</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459">
         <v>1971</v>
       </c>
       <c r="B459" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D459" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Németh Imre</t>
         </is>
       </c>
       <c r="E459" t="inlineStr">
         <is>
-          <t>római katolikus</t>
+          <t>görög katolikus</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G459" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H459" t="inlineStr">
         <is>
-          <t>Piarista ház, Devon, PA, USA</t>
+          <t>Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I459" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J459" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K459" t="inlineStr">
         <is>
-          <t>tanár (hittan, matematika)</t>
+          <t>(Miklósházy szerint: 1969-1972 között)</t>
         </is>
       </c>
       <c r="N459">
         <v>1970</v>
       </c>
       <c r="O459">
-        <v>1978</v>
+        <v>1974</v>
       </c>
       <c r="Q459" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=814</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460">
         <v>1971</v>
       </c>
       <c r="B460" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D460" t="inlineStr">
         <is>
-          <t>Radányi Rókus SJ</t>
+          <t>Pattantyús János Sch.P.</t>
         </is>
       </c>
       <c r="E460" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G460" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H460" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA</t>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I460" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J460" t="inlineStr">
+        <is>
+          <t>Canisius College (jelenleg: Canisius University)</t>
+        </is>
+      </c>
       <c r="K460" t="inlineStr">
         <is>
-          <t>a magyarok lelkésze</t>
+          <t>tanár, igazgatóhelyettes, szemináriumi koordinátor</t>
         </is>
       </c>
       <c r="N460">
         <v>1970</v>
       </c>
       <c r="O460">
-        <v>1973</v>
+        <v>1976</v>
       </c>
       <c r="Q460" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=907</t>
+          <t>/persons_v2/view.php?id=857</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461">
         <v>1971</v>
       </c>
       <c r="B461" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D461" t="inlineStr">
         <is>
-          <t>Róna Gábor SJ</t>
+          <t>Pfemeter János Arnold OCSO</t>
         </is>
       </c>
       <c r="E461" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G461" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H461" t="inlineStr">
         <is>
-          <t>Portoviejo, Ecuador</t>
+          <t>Oka, QC, Kanada</t>
         </is>
       </c>
       <c r="I461" t="inlineStr">
         <is>
-          <t>Ecuador</t>
-[...4 lines deleted...]
-          <t>kollégiumi spirituális, hittanár</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N461">
         <v>1970</v>
       </c>
       <c r="O461">
-        <v>1982</v>
+        <v>1995</v>
       </c>
       <c r="Q461" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=948</t>
+          <t>/persons_v2/view.php?id=875</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462">
         <v>1971</v>
       </c>
       <c r="B462" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D462" t="inlineStr">
         <is>
-          <t>Senye István (Sch.P.)</t>
+          <t>Pázmány Géza Sch.P.</t>
         </is>
       </c>
       <c r="E462" t="inlineStr">
         <is>
           <t>római katolikus</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G462" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H462" t="inlineStr">
         <is>
-          <t>Washington, DC, USA</t>
+          <t>Piarista ház, Devon, PA, USA</t>
         </is>
       </c>
       <c r="I462" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J462" t="inlineStr">
+        <is>
+          <t>Piarista ház</t>
+        </is>
+      </c>
       <c r="K462" t="inlineStr">
         <is>
-          <t>lelkész (egyházmegyés papként)</t>
+          <t>tanár (hittan, matematika)</t>
         </is>
       </c>
       <c r="N462">
         <v>1970</v>
       </c>
       <c r="O462">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="Q462" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=981</t>
+          <t>/persons_v2/view.php?id=860</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463">
         <v>1971</v>
       </c>
       <c r="B463" t="inlineStr">
         <is>
           <t>Átmenő tételek</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
           <t>Külföldi szolgálat</t>
         </is>
       </c>
       <c r="D463" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Radányi Rókus SJ</t>
         </is>
       </c>
       <c r="E463" t="inlineStr">
         <is>
-          <t>görög katolikus</t>
+          <t>római katolikus</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
           <t>áldozópap</t>
         </is>
       </c>
       <c r="G463" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H463" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Yonkers, NY, USA</t>
         </is>
       </c>
       <c r="I463" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K463" t="inlineStr">
         <is>
-          <t>parókus, közben kisegít: Perth Amboy, NJ</t>
+          <t>a magyarok lelkésze</t>
         </is>
       </c>
       <c r="N463">
         <v>1970</v>
       </c>
       <c r="O463">
+        <v>1973</v>
+      </c>
+      <c r="Q463" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=907</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464">
+        <v>1971</v>
+      </c>
+      <c r="B464" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C464" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D464" t="inlineStr">
+        <is>
+          <t>Róna Gábor SJ</t>
+        </is>
+      </c>
+      <c r="E464" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F464" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G464" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H464" t="inlineStr">
+        <is>
+          <t>Portoviejo, Ecuador</t>
+        </is>
+      </c>
+      <c r="I464" t="inlineStr">
+        <is>
+          <t>Ecuador</t>
+        </is>
+      </c>
+      <c r="K464" t="inlineStr">
+        <is>
+          <t>kollégiumi spirituális, hittanár</t>
+        </is>
+      </c>
+      <c r="N464">
+        <v>1970</v>
+      </c>
+      <c r="O464">
+        <v>1982</v>
+      </c>
+      <c r="Q464" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=948</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465">
+        <v>1971</v>
+      </c>
+      <c r="B465" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C465" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D465" t="inlineStr">
+        <is>
+          <t>Senye István (Sch.P.)</t>
+        </is>
+      </c>
+      <c r="E465" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F465" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G465" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H465" t="inlineStr">
+        <is>
+          <t>Washington, DC, USA</t>
+        </is>
+      </c>
+      <c r="I465" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K465" t="inlineStr">
+        <is>
+          <t>lelkész (egyházmegyés papként)</t>
+        </is>
+      </c>
+      <c r="N465">
+        <v>1970</v>
+      </c>
+      <c r="O465">
+        <v>1977</v>
+      </c>
+      <c r="Q465" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=981</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466">
+        <v>1971</v>
+      </c>
+      <c r="B466" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C466" t="inlineStr">
+        <is>
+          <t>Anyaországi szolgálat</t>
+        </is>
+      </c>
+      <c r="D466" t="inlineStr">
+        <is>
+          <t>Spáczay Zoltán</t>
+        </is>
+      </c>
+      <c r="E466" t="inlineStr">
+        <is>
+          <t>római katolikus</t>
+        </is>
+      </c>
+      <c r="F466" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G466" t="inlineStr">
+        <is>
+          <t>Vác</t>
+        </is>
+      </c>
+      <c r="H466" t="inlineStr">
+        <is>
+          <t>Soroksár, Budapest, Magyarország</t>
+        </is>
+      </c>
+      <c r="I466" t="inlineStr">
+        <is>
+          <t>Magyarország</t>
+        </is>
+      </c>
+      <c r="J466" t="inlineStr">
+        <is>
+          <t>Soroksár</t>
+        </is>
+      </c>
+      <c r="K466" t="inlineStr">
+        <is>
+          <t>segédlelkész</t>
+        </is>
+      </c>
+      <c r="N466">
+        <v>1970</v>
+      </c>
+      <c r="O466">
+        <v>1972</v>
+      </c>
+      <c r="Q466" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=1013</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467">
+        <v>1971</v>
+      </c>
+      <c r="B467" t="inlineStr">
+        <is>
+          <t>Átmenő tételek</t>
+        </is>
+      </c>
+      <c r="C467" t="inlineStr">
+        <is>
+          <t>Külföldi szolgálat</t>
+        </is>
+      </c>
+      <c r="D467" t="inlineStr">
+        <is>
+          <t>Éles Ferenc</t>
+        </is>
+      </c>
+      <c r="E467" t="inlineStr">
+        <is>
+          <t>görög katolikus</t>
+        </is>
+      </c>
+      <c r="F467" t="inlineStr">
+        <is>
+          <t>áldozópap</t>
+        </is>
+      </c>
+      <c r="G467" t="inlineStr">
+        <is>
+          <t>Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H467" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I467" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K467" t="inlineStr">
+        <is>
+          <t>parókus, közben kisegít: Perth Amboy, NJ</t>
+        </is>
+      </c>
+      <c r="N467">
+        <v>1970</v>
+      </c>
+      <c r="O467">
         <v>1994</v>
       </c>
-      <c r="Q463" t="inlineStr">
+      <c r="Q467" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>