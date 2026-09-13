--- v0 (2026-07-07)
+++ v1 (2026-09-13)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
-    <sheet name="Chronology" sheetId="1" r:id="rId1"/>
+    <sheet name="Chronologie" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
@@ -125,130 +125,130 @@
       </c>
       <c r="B4">
         <v>1972</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Event type filter</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
           <t>All events</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>Country filter</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>All countries</t>
+          <t>Alle Länder</t>
         </is>
       </c>
     </row>
     <row r="7"/>
     <row r="8">
       <c r="A8" t="inlineStr" s="1">
         <is>
           <t>Summary</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Current changes of the year</t>
         </is>
       </c>
       <c r="B9">
-        <v>58</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="B10">
-        <v>320</v>
+        <v>375</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Births</t>
         </is>
       </c>
       <c r="B11">
-        <v>2</v>
+        <v>3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Deaths</t>
         </is>
       </c>
       <c r="B12">
-        <v>10</v>
+        <v>12</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Ordinations</t>
         </is>
       </c>
       <c r="B13">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Domestic services</t>
         </is>
       </c>
       <c r="B14">
-        <v>11</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Foreign services</t>
         </is>
       </c>
       <c r="B15">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="16"/>
     <row r="17">
       <c r="A17" t="inlineStr" s="1">
         <is>
           <t>Year</t>
         </is>
       </c>
       <c r="B17" t="inlineStr" s="1">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="C17" t="inlineStr" s="1">
         <is>
           <t>Event type</t>
         </is>
       </c>
       <c r="D17" t="inlineStr" s="1">
         <is>
           <t>Name</t>
         </is>
       </c>
       <c r="E17" t="inlineStr" s="1">
@@ -301,23082 +301,26951 @@
           <t>Date from</t>
         </is>
       </c>
       <c r="O17" t="inlineStr" s="1">
         <is>
           <t>Date to</t>
         </is>
       </c>
       <c r="P17" t="inlineStr" s="1">
         <is>
           <t>Current</t>
         </is>
       </c>
       <c r="Q17" t="inlineStr" s="1">
         <is>
           <t>Person link</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18">
         <v>1972</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Banykó Viktor SJ</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>Farmos - assistant pastor, cantor
-Lászlófalva - assistant pastor, cantor</t>
+          <t>Farmos - Hilfspfarrer, Kantor
+Lászlófalva - Hilfspfarrer, Kantor</t>
         </is>
       </c>
       <c r="N18" t="inlineStr">
         <is>
           <t>1959
 1972</t>
         </is>
       </c>
       <c r="O18" t="inlineStr">
         <is>
           <t>1972
 1978</t>
         </is>
       </c>
       <c r="Q18" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=75</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19">
         <v>1972</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bielek József SJ</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>Yonkers, NY, USA - Editor of the newspaper *Szív*</t>
+          <t>Yonkers, NY, USA - Redakteur der Zeitung „Szív“</t>
         </is>
       </c>
       <c r="N19">
         <v>1972</v>
       </c>
       <c r="O19">
         <v>1977</v>
       </c>
       <c r="Q19" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=80</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20">
         <v>1972</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bolváry Pál (OSPPE)</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
           <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>Budapest, Hungary - hospital aide, then sacristan in Máriaremete</t>
+          <t>Budapest, Ungarn - Krankenhaushelfer, anschließend Sakristan in Máriaremete</t>
         </is>
       </c>
       <c r="N20">
         <v>1963</v>
       </c>
       <c r="O20">
         <v>1972</v>
       </c>
       <c r="Q20" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=100</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21">
         <v>1972</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Bourdeux Ottó (SJ), dr.</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>Rotenburg, Germany</t>
+          <t>Rotenburg, Deutschland</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>Nürnberg, NSZK - Jesuit novice
-Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada - assistant pastor</t>
+          <t>Nürnberg, NSZK - Jesuiten-Novize
+Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N21" t="inlineStr">
         <is>
           <t>1970
 1972</t>
         </is>
       </c>
       <c r="O21" t="inlineStr">
         <is>
           <t>1972
 1972</t>
         </is>
       </c>
       <c r="Q21" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=109</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22">
         <v>1972</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bóday Jenő SJ</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>Klagenfurt, Austria - pastor, while also making missionary trips to Yugoslavia until he was banned</t>
+          <t>Klagenfurt, Österreich - Pfarrer, daneben Missionsreisen nach Jugoslawien, bis sie verboten wurden</t>
         </is>
       </c>
       <c r="N22">
         <v>1972</v>
       </c>
       <c r="O22">
         <v>1972</v>
       </c>
       <c r="Q22" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=93</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23">
         <v>1972</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>Chilla Raymond SJ</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>London, ON, Canada - Hungarian pastor</t>
+          <t>London, ON, Kanada - ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N23">
         <v>1972</v>
       </c>
       <c r="Q23" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=124</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24">
         <v>1972</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>Csiszár István</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>Bécs, Austria - Chaplain at the Caritas refugee camp</t>
+          <t>Bécs, Österreich - Seelsorger im Flüchtlingslager der Caritas</t>
         </is>
       </c>
       <c r="N24">
         <v>1962</v>
       </c>
       <c r="O24">
         <v>1972</v>
       </c>
       <c r="Q24" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=161</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25">
         <v>1972</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>Csorba László Domonkos OFM</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - assistant pastor</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N25">
         <v>1972</v>
       </c>
       <c r="O25">
         <v>1974</v>
       </c>
       <c r="Q25" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=166</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26">
         <v>1972</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Dénes János Gergely COr, dr.</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
           <t>Barabita (Congregatio Clericorum Regularium S. Pauli Decollati)</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>Port Colborne, ON, Canada</t>
+          <t>Port Colborne, ON, Kanada</t>
         </is>
       </c>
       <c r="N26">
         <v>1971</v>
       </c>
       <c r="O26">
         <v>1972</v>
       </c>
       <c r="Q26" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=197</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27">
         <v>1972</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>Eördögh András SJ</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada - assistant pastor</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada - Hilfspfarrer</t>
         </is>
       </c>
       <c r="N27">
         <v>1972</v>
       </c>
       <c r="O27">
         <v>1973</v>
       </c>
       <c r="Q27" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=240</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28">
         <v>1972</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>Beginning of foreign service
-[...1 lines deleted...]
-Transfer (previous place of service)</t>
+          <t>Beginn des Dienstes im Ausland
+Versetzung (vorheriger Dienstort)
+Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Eördögh István, dr</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>Paróquia São Bento do Morumbi, São Paulo, Brazília - novice
-[...1 lines deleted...]
-Zalakoppány, Hungary - coadjutor</t>
+          <t>Paróquia São Bento do Morumbi, São Paulo, Brazília - Neuling
+Káptalanfa, Ungarn - Koadjunkt
+Zalakoppány, Ungarn - Koadjunkt</t>
         </is>
       </c>
       <c r="N28" t="inlineStr">
         <is>
           <t>1972
 1971
 1971</t>
         </is>
       </c>
       <c r="O28" t="inlineStr">
         <is>
           <t>1973
 1972
 1972</t>
         </is>
       </c>
       <c r="Q28" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=242</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29">
         <v>1972</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
           <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>Fort Worth, TX, USA - convent chaplain</t>
+          <t>Fort Worth, TX, USA - Klosterpfarrer</t>
         </is>
       </c>
       <c r="N29">
         <v>1972</v>
       </c>
       <c r="O29">
         <v>1975</v>
       </c>
       <c r="Q29" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30">
         <v>1972</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Feczák József</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="N30">
         <v>1972</v>
       </c>
       <c r="O30">
         <v>1976</v>
       </c>
       <c r="Q30" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=254</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31">
         <v>1972</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-[...1 lines deleted...]
-Transfer (new place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Fekete Ferenc</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
           <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>Tompa - pastor
-[...1 lines deleted...]
-Hungary - retired</t>
+          <t>Tompa - Pfarrer
+Mélykút, Ungarn - Pfarrer
+Ungarn - im Ruhestand</t>
         </is>
       </c>
       <c r="N31" t="inlineStr">
         <is>
           <t>1965
 1965
 1972</t>
         </is>
       </c>
       <c r="O31" t="inlineStr">
         <is>
           <t>1972
 1972
 1977</t>
         </is>
       </c>
       <c r="Q31" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=266</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32">
         <v>1972</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Fodor Miklós Sch.P</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>Devon, PA, USA - teacher</t>
+          <t>Devon, PA, USA - Lehrer</t>
         </is>
       </c>
       <c r="N32">
         <v>1972</v>
       </c>
       <c r="O32">
         <v>1980</v>
       </c>
       <c r="Q32" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=278</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33">
         <v>1972</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Furák István Tibor OSM</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
           <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada - parish priest</t>
+          <t>Montréal, QC, Kanada - Pfarrer</t>
         </is>
       </c>
       <c r="N33">
         <v>1967</v>
       </c>
       <c r="O33">
         <v>1972</v>
       </c>
       <c r="Q33" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=293</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34">
         <v>1972</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Füz János Balázs O.Cist, apát</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>Róma, Italy - General Assistant; also building manager from 1954 to 1972
-Spring Bank, WI, USA - hyphen, while serving as novice master from around 1972 to 1977</t>
+          <t>Róma, Italien - Generalassistent, gleichzeitig Hausmeister von 1954 bis 1972
+Spring Bank, WI, USA - Bindestrich, dazwischen von etwa 1972 bis 1977 Novizenmeister</t>
         </is>
       </c>
       <c r="N34" t="inlineStr">
         <is>
           <t>1949
 1972</t>
         </is>
       </c>
       <c r="O34" t="inlineStr">
         <is>
           <t>1972
 1989</t>
         </is>
       </c>
       <c r="Q34" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=297</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35">
         <v>1972</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Füzes József Zalán OFM</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>Lubbock, TX, USA</t>
         </is>
       </c>
       <c r="N35">
         <v>1972</v>
       </c>
       <c r="O35">
         <v>1973</v>
       </c>
       <c r="Q35" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=299</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36">
         <v>1972</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Füzér István Julián OFM, dr</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - parish priest (according to the KMVÉ, parish priest from 1971 to 1984)
-Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - parish priest</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - Pfarrer (laut KMVÉ von 1971 bis 1984 Pfarrer)
+Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N36" t="inlineStr">
         <is>
           <t>1970
 1972</t>
         </is>
       </c>
       <c r="O36" t="inlineStr">
         <is>
           <t>1972
 1984</t>
         </is>
       </c>
       <c r="Q36" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=298</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37">
         <v>1972</v>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>Hoffmann Dezső Fábián (OFM)</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (szlovák rendtartomány)</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - parish priest</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N37">
         <v>1968</v>
       </c>
       <c r="O37">
         <v>1972</v>
       </c>
       <c r="Q37" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=404</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38">
         <v>1972</v>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>Holba Róbert Kasszián O.Praem</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
           <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
-          <t>West De Pere, WI, USA - teacher</t>
+          <t>West De Pere, WI, USA - Lehrer</t>
         </is>
       </c>
       <c r="N38">
         <v>1962</v>
       </c>
       <c r="O38">
         <v>1972</v>
       </c>
       <c r="Q38" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=408</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39">
         <v>1972</v>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Irányi László Sch.P., Castellum Medianum-i címzetes püspök</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
           <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
-          <t>Washington DC, USA - Head of the Department of Theology and Philosophy at Immaculata College; from 1967, Vicar Provincial of the American Province of the Piarist Order; President of the American Hungarian Federation</t>
+          <t>Washington DC, USA - Leiter des Fachbereichs für Theologie und Philosophie am Immaculata College, seit 1967 zugleich stellvertretender Provinzial der amerikanischen Piaristenprovinz und Vorsitzender der American Hungarian Federation</t>
         </is>
       </c>
       <c r="N39">
         <v>1964</v>
       </c>
       <c r="O39">
         <v>1972</v>
       </c>
       <c r="Q39" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=457</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40">
         <v>1972</v>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>Kalmár Ottó</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
           <t>Győr</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>Sebewaing, MI, USA</t>
         </is>
       </c>
       <c r="N40">
         <v>1972</v>
       </c>
       <c r="O40">
         <v>1973</v>
       </c>
       <c r="Q40" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=498</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41">
         <v>1972</v>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>Kelemen Kálmán Konrád OFM</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
-          <t>Szent Margit templom, Cleveland, OH, USA - pastor</t>
+          <t>Szent Margit templom, Cleveland, OH, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N41">
         <v>1972</v>
       </c>
       <c r="O41">
         <v>1973</v>
       </c>
       <c r="Q41" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=515</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42">
         <v>1972</v>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>Kertész János Tamás OFM, Dr.</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - pastor</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - Seelsorger</t>
         </is>
       </c>
       <c r="N42">
         <v>1971</v>
       </c>
       <c r="O42">
         <v>1972</v>
       </c>
       <c r="Q42" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=528</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43">
         <v>1972</v>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>Kiss Máté János OFM</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - assistant pastor
-Szent István R. K. Egyházközség, New York, NY, USA - assistant pastor, radio preacher for Hit Szava</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA - Hilfspfarrer
+Szent István R. K. Egyházközség, New York, NY, USA - Hilfspfarrer, Prediger beim Radiosender „Hit Szava“</t>
         </is>
       </c>
       <c r="N43" t="inlineStr">
         <is>
           <t>1970
 1972</t>
         </is>
       </c>
       <c r="O43" t="inlineStr">
         <is>
           <t>1972
 1973</t>
         </is>
       </c>
       <c r="Q43" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=549</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44">
         <v>1972</v>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>Kiss Vilmos</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>Tolleson, AZ, USA</t>
         </is>
       </c>
       <c r="N44">
         <v>1972</v>
       </c>
       <c r="O44">
         <v>1975</v>
       </c>
       <c r="Q44" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=550</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45">
         <v>1972</v>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>Beginning of foreign service</t>
+          <t>Beginn des Dienstes im Ausland</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Klug Elemér</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
           <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA - parish priest</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N45">
         <v>1972</v>
       </c>
       <c r="O45">
         <v>1973</v>
       </c>
       <c r="Q45" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=555</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46">
         <v>1972</v>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Kléner Imre László</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
-          <t>Kirchberg am Wechsel, Austria - He served as an assistant pastor and parish priest in several places
-São Paulo, Brazília - missionary</t>
+          <t>Kirchberg am Wechsel, Österreich - war an verschiedenen Orten als Hilfspfarrer und Pfarrer tätig
+São Paulo, Brazília - Missionar</t>
         </is>
       </c>
       <c r="N46" t="inlineStr">
         <is>
           <t>1952
 1972</t>
         </is>
       </c>
       <c r="O46" t="inlineStr">
         <is>
           <t>1972
 1978</t>
         </is>
       </c>
       <c r="Q46" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=554</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47">
         <v>1972</v>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Kocsis József, Msgr.</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
           <t>Kassa</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada - Retired, he served as an assistant at the Church of Our Lady of Hungary; later, while on sick leave, he worked at the Jesuit Fathers’ St. Elizabeth Home in Hamilton</t>
+          <t>Montréal, QC, Kanada - im Ruhestand, half in der Kirche „Magyarok Nagyasszonya“ aus, später im „Szent Erzsébet Otthon“ der Jesuiten in Hamilton, wo sie sich in Pflege befand</t>
         </is>
       </c>
       <c r="N47">
         <v>1972</v>
       </c>
       <c r="O47">
         <v>1990</v>
       </c>
       <c r="Q47" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=558</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48">
         <v>1972</v>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>Kopcsa András József</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
           <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
-          <t>St. Stanislaus Church, New Carlisle, IN, USA - assistant pastor
-Ft. Wayne, IN, USA - Chaplain for nursing homes and veterans’ hospitals</t>
+          <t>St. Stanislaus Church, New Carlisle, IN, USA - Hilfspfarrer
+Ft. Wayne, IN, USA - Seelsorger in Seniorenheimen und in Krankenhäusern für Kriegsveteranen</t>
         </is>
       </c>
       <c r="N48" t="inlineStr">
         <is>
           <t>1969
 1972</t>
         </is>
       </c>
       <c r="O48" t="inlineStr">
         <is>
           <t>1972
 1976</t>
         </is>
       </c>
       <c r="Q48" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=563</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49">
         <v>1972</v>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>Kovách János</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
           <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
-          <t>Szentháromság templom, Sykesville, PA, USA - Meanwhile, in DuBois, PA, USA – St. Mary’s Church</t>
+          <t>Szentháromság templom, Sykesville, PA, USA - Nebenbei bemerkt: DuBois, PA, USA – St.-Maria-Kirche</t>
         </is>
       </c>
       <c r="N49">
         <v>1968</v>
       </c>
       <c r="O49">
         <v>1972</v>
       </c>
       <c r="Q49" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=578</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50">
         <v>1972</v>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>Krafcsik András János C.Ss.R., dr</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
-          <t>Ituna, SK, Canada - ready-to-use</t>
+          <t>Ituna, SK, Kanada - Hilfsbereit</t>
         </is>
       </c>
       <c r="N50">
         <v>1970</v>
       </c>
       <c r="O50">
         <v>1972</v>
       </c>
       <c r="Q50" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=607</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51">
         <v>1972</v>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Return home</t>
+          <t>Versetzung (vorheriger Dienstort)
+Rückkehr in die Heimat</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>Kákonyi Imre Asztrik OFM, dr</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
           <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - pastor, supervisor of the church’s interior renovation, painter
-Pasarét, Budapest, Hungary - pastor</t>
+          <t>Szent László R. K. Egyházközség, New Brunswick, NJ, USA - Pfarrer, Leiter des Umbaus des Kircheninneren, Maler
+Pasarét, Budapest, Ungarn - Pfarrer</t>
         </is>
       </c>
       <c r="N51" t="inlineStr">
         <is>
           <t>1971
 1972</t>
         </is>
       </c>
       <c r="O51">
         <v>1972</v>
       </c>
       <c r="Q51" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=509</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52">
         <v>1972</v>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Lawrence C. Ferenc</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
           <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
-          <t>Marian High School, Hometown, PA - teaching assistant
-Brockton, PA, USA - parish priest</t>
+          <t>Marian High School, Hometown, PA - Lehrassistent
+Brockton, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N52" t="inlineStr">
         <is>
           <t>1971
 1972</t>
         </is>
       </c>
       <c r="O52" t="inlineStr">
         <is>
           <t>1972
 1984</t>
         </is>
       </c>
       <c r="Q52" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=636</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53">
         <v>1972</v>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>Lőrinczy Ferenc Gábor</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
-          <t>Főplébánia, Kecskemét, Hungary - religious educator</t>
+          <t>Főplébánia, Kecskemét, Ungarn - Religionslehrer</t>
         </is>
       </c>
       <c r="N53">
         <v>1972</v>
       </c>
       <c r="O53">
         <v>1975</v>
       </c>
       <c r="Q53" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=670</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54">
         <v>1972</v>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>Maczkó József</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
           <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA - parish priest
-Trenton, NJ, USA - retired</t>
+          <t>Trenton, NJ, USA - Pfarrer
+Trenton, NJ, USA - im Ruhestand</t>
         </is>
       </c>
       <c r="N54" t="inlineStr">
         <is>
           <t>1945
 1972</t>
         </is>
       </c>
       <c r="O54" t="inlineStr">
         <is>
           <t>1972
 1978</t>
         </is>
       </c>
       <c r="Q54" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=677</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55">
         <v>1972</v>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>Major Imre Márk (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
-          <t>Texas Christian University, Forth Worth, TX, USA - History studies, while serving as a chaplain at a convent
-Dallas, TX, USA - High school teacher, while living in Grand Prairie, TX, USA – seminary pastor, 1972–1976, Plano, TX, USA – university professor</t>
+          <t>Texas Christian University, Forth Worth, TX, USA - Geschichtsstudium, nebenbei Klosterpfarrer
+Dallas, TX, USA - Gymnasiallehrer, zwischenzeitlich in Grand Prairie, TX, USA – Klosterpfarrer, 1972–1976 in Plano, TX, USA – Hochschullehrer</t>
         </is>
       </c>
       <c r="N55" t="inlineStr">
         <is>
           <t>1968
 1972</t>
         </is>
       </c>
       <c r="O55" t="inlineStr">
         <is>
           <t>1972
 1981</t>
         </is>
       </c>
       <c r="Q55" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=688</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56">
         <v>1972</v>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Molnár Antal, Msgr.</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
           <t>Szombathely</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA - parish priest</t>
+          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N56">
         <v>1972</v>
       </c>
       <c r="O56">
         <v>1977</v>
       </c>
       <c r="Q56" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=758</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57">
         <v>1972</v>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>Máté József SJ</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
-          <t>Courtland, ON, Canada - parish priest
-during a sabbatical year</t>
+          <t>Courtland, ON, Kanada - Pfarrer
+im Sabbatjahr</t>
         </is>
       </c>
       <c r="N57" t="inlineStr">
         <is>
           <t>1967
 1972</t>
         </is>
       </c>
       <c r="O57">
         <v>1972</v>
       </c>
       <c r="Q57" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=716</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58">
         <v>1972</v>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)
-Transfer (new place of service)</t>
+          <t>Versetzung (neuer Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>Mészáros Tibor, Msgr.</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
           <t>Veszprém</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
-          <t>Findeln, Svájc - hermit
-Bécs, Austria - He was the second secretary to Cardinal József Mindszenty and served as an interpreter and secretary on numerous missionary trips, including to Canada and the United States.</t>
+          <t>Findeln, Svájc - Einsiedler
+Bécs, Österreich - Zweiter Sekretär von Kardinal József Mindszenty, Dolmetscher und Sekretär auf zahlreichen Missionsreisen, unter anderem in Kanada und den USA.</t>
         </is>
       </c>
       <c r="N58" t="inlineStr">
         <is>
           <t>1972
 1972</t>
         </is>
       </c>
       <c r="O58">
         <v>1975</v>
       </c>
       <c r="Q58" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=741</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59">
         <v>1972</v>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Nagy Ferenc SJ, Dr.</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
-          <t>Mindszenty Kollégium, Leuven, Belgium - director, Hungarian pastor
-Róma, Italy - a Hungarian staff member at Vatican Radio, a pastor</t>
+          <t>Mindszenty Kollégium, Leuven, Belgium - Direktor, ungarischer Pfarrer
+Róma, Italien - ungarischer Mitarbeiter des Vatikanradios, Seelsorger</t>
         </is>
       </c>
       <c r="N59" t="inlineStr">
         <is>
           <t>1970
 1972</t>
         </is>
       </c>
       <c r="O59" t="inlineStr">
         <is>
           <t>1972
 1980</t>
         </is>
       </c>
       <c r="Q59" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=788</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60">
         <v>1972</v>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>Transfer (new place of service)</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>Nagy József, Dr.</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
           <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
-          <t>San Bernardo Valley, CA, USA - parish priest</t>
+          <t>San Bernardo Valley, CA, USA - Pfarrer</t>
         </is>
       </c>
       <c r="N60">
         <v>1972</v>
       </c>
       <c r="O60">
         <v>1976</v>
       </c>
       <c r="Q60" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=794</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61">
         <v>1972</v>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>Nemes Ödön SJ</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
-          <t>Tokió (神戸市), Japán - Rector of the Jesuit Scholasticate
-Kamakura (鎌倉市), Japán - retreat leader</t>
+          <t>Tokió (神戸市), Japán - Rektor des jesuitischen Scholastikats
+Kamakura (鎌倉市), Japán - Exerzitienleiter</t>
         </is>
       </c>
       <c r="N61" t="inlineStr">
         <is>
           <t>1968
 1972</t>
         </is>
       </c>
       <c r="O61" t="inlineStr">
         <is>
           <t>1972
 1977</t>
         </is>
       </c>
       <c r="Q61" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=803</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62">
         <v>1972</v>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Priestly ordination
-Transfer (new place of service)</t>
+          <t>Priesterweihe
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>Németh Béla Maurus OSB</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>Portola Valley, CA, USA
-Priory School, Woodside, CA, USA - biology teacher, school bus driver, and manager and caretaker of the Benedictine community and the school’s financial affairs</t>
+Priory School, Woodside, CA, USA - Biologielehrer, nebenbei Schulbusfahrer sowie Leiter der Benediktinergemeinschaft und Verwalter der wirtschaftlichen Angelegenheiten der Schule</t>
         </is>
       </c>
       <c r="N62" t="inlineStr">
         <is>
-          <t>May 18, 1972
+          <t>18. Mai 1972
 1972</t>
         </is>
       </c>
       <c r="O62">
         <v>2004</v>
       </c>
       <c r="Q62" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=809</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63">
         <v>1972</v>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Transfer (previous place of service)
-Transfer (new place of service)</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>Orbán Miklós SJ</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
-          <t>Róma, Italy - Editor and announcer of Vatican Radio’s Hungarian-language program
-Magyarországi Szent István templom, Hamilton, ON, Canada - pastor</t>
+          <t>Róma, Italien - Redakteur und Sprecher der ungarischen Sendung von Radio Vatikan
+Magyarországi Szent István templom, Hamilton, ON, Kanada - Pfarrer</t>
         </is>
       </c>
       <c r="N63" t="inlineStr">
         <is>
           <t>1951
 1972</t>
         </is>
       </c>
       <c r="O63" t="inlineStr">
         <is>
           <t>1972
 1974</t>
         </is>
       </c>
       <c r="Q63" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=836</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64">
         <v>1972</v>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Versetzung (vorheriger Dienstort)
+Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Köller Endre, Msgr., Dr.</t>
+          <t>Pócsai Imre Vendel (OFM)</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
-          <t>Medford, NY, USA</t>
+          <t>Pasaréti Ferences Kolostor, Budapest, Ungarn - Magister und Theologielehrer
+Páduai Szent Antal gimnázium, Esztergom, Ungarn - der Novizenmeister</t>
         </is>
       </c>
       <c r="N64" t="inlineStr">
         <is>
-          <t>January 7, 1972</t>
+          <t>1969
+1972</t>
+        </is>
+      </c>
+      <c r="O64" t="inlineStr">
+        <is>
+          <t>1972
+1974</t>
         </is>
       </c>
       <c r="Q64" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=599</t>
+          <t>/persons_v2/view.php?id=897</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65">
         <v>1972</v>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Ewige Gelübde</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Lischerong Gáspár SJ, dr</t>
+          <t>Schweda Phillip (OFM)</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>Veszprém</t>
-[...10 lines deleted...]
-        </is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="N65">
+        <v>1972</v>
       </c>
       <c r="Q65" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=662</t>
+          <t>/persons_v2/view.php?id=978</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66">
         <v>1972</v>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Priesterweihe
+Beginn des Dienstes im Heimatland</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Papp Sándor</t>
+          <t>Simon József</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Pécs</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
-          <t>Fort Lauderdale, FL, USA</t>
+          <t>Újpetre, Ungarn - Hilfsgeistlicher</t>
         </is>
       </c>
       <c r="N66" t="inlineStr">
         <is>
-          <t>April 1972</t>
+          <t>1972
+1972</t>
         </is>
       </c>
       <c r="Q66" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=853</t>
+          <t>/persons_v2/view.php?id=993</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67">
         <v>1972</v>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Versetzung (neuer Dienstort)</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Juhász Jenő</t>
+          <t>Sipos D. József</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...5 lines deleted...]
-        </is>
+          <t>Highland, IN, USA - im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N67">
+        <v>1972</v>
+      </c>
+      <c r="O67">
+        <v>1983</v>
       </c>
       <c r="Q67" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=493</t>
+          <t>/persons_v2/view.php?id=991</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68">
         <v>1972</v>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Borbély Sándor SJ</t>
+          <t>Köller Endre, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
-          <t>Gyergyóremete, Romania</t>
+          <t>Medford, NY, USA</t>
         </is>
       </c>
       <c r="N68" t="inlineStr">
         <is>
-          <t>June 18, 1972</t>
+          <t>7. Januar 1972</t>
         </is>
       </c>
       <c r="Q68" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=105</t>
+          <t>/persons_v2/view.php?id=599</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69">
         <v>1972</v>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Dudás Miklós Mihály OSBM, püspök</t>
+          <t>Lischerong Gáspár SJ, dr</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
-          <t>Nyíregyháza, Hungary</t>
+          <t>Potzu, Taiwan</t>
         </is>
       </c>
       <c r="N69" t="inlineStr">
         <is>
-          <t>July 15, 1972</t>
+          <t>17. Januar 1972</t>
         </is>
       </c>
       <c r="Q69" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=219</t>
+          <t>/persons_v2/view.php?id=662</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70">
         <v>1972</v>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Divald István Sch.P, dr</t>
+          <t>Pontyos Vendel</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Santiago de Chile, Chile</t>
         </is>
       </c>
       <c r="N70" t="inlineStr">
         <is>
-          <t>July 21, 1972</t>
+          <t>20. Januar 1972</t>
         </is>
       </c>
       <c r="Q70" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=203</t>
+          <t>/persons_v2/view.php?id=890</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71">
         <v>1972</v>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>Ivancsó Dániel, püspök</t>
+          <t>Papp Sándor</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
           <t>Munkács</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
-          <t>St. Petersburg, FL, USA</t>
+          <t>Fort Lauderdale, FL, USA</t>
         </is>
       </c>
       <c r="N71" t="inlineStr">
         <is>
-          <t>August 2, 1972</t>
+          <t>April 1972</t>
         </is>
       </c>
       <c r="Q71" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=460</t>
+          <t>/persons_v2/view.php?id=853</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72">
         <v>1972</v>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Juhász Jenő</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
-          <t>Ottawa, OH, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="N72" t="inlineStr">
         <is>
-          <t>August 29, 1972</t>
+          <t>12. Juni 1972</t>
         </is>
       </c>
       <c r="Q72" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=493</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73">
         <v>1972</v>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>Nagy Sándor</t>
+          <t>Borbély Sándor SJ</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
-          <t>Sopron, Hungary</t>
+          <t>Gyergyóremete, Rumänien</t>
         </is>
       </c>
       <c r="N73" t="inlineStr">
         <is>
-          <t>September 3, 1972</t>
+          <t>18. Juni 1972</t>
         </is>
       </c>
       <c r="Q73" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=799</t>
+          <t>/persons_v2/view.php?id=105</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74">
         <v>1972</v>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>Death</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Nyiri István, Dr.</t>
+          <t>Sabo Estefan</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>San Roque de Presidencia Roque Sáenz Peña, Argentína</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Coronel Du Graty, Argentína</t>
         </is>
       </c>
       <c r="N74" t="inlineStr">
         <is>
-          <t>December 4, 1972</t>
+          <t>4. Juli 1972</t>
         </is>
       </c>
       <c r="Q74" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=828</t>
+          <t>/persons_v2/view.php?id=954</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75">
         <v>1972</v>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Current changes in the year</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>Birth</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Juhász Imre</t>
+          <t>Dudás Miklós Mihály OSBM, püspök</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
-          <t>Budapest, Hungary</t>
+          <t>Nyíregyháza, Ungarn</t>
         </is>
       </c>
       <c r="N75" t="inlineStr">
         <is>
-          <t>December 25, 1972</t>
+          <t>15. Juli 1972</t>
         </is>
       </c>
       <c r="Q75" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=490</t>
+          <t>/persons_v2/view.php?id=219</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76">
         <v>1972</v>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Divald István Sch.P, dr</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
-          <t>Syracuse, NY, USA</t>
-[...16 lines deleted...]
-        <v>1992</v>
+          <t>Philadelphia, PA, USA</t>
+        </is>
+      </c>
+      <c r="N76" t="inlineStr">
+        <is>
+          <t>21. Juli 1972</t>
+        </is>
       </c>
       <c r="Q76" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=203</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77">
         <v>1972</v>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Lengyel Imre, Msgr.</t>
+          <t>Ivancsó Dániel, püspök</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>Hartford, CT, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
-          <t>Szent László templom, South Norwalk, CT, USA</t>
-[...21 lines deleted...]
-        <v>1977</v>
+          <t>St. Petersburg, FL, USA</t>
+        </is>
+      </c>
+      <c r="N77" t="inlineStr">
+        <is>
+          <t>2. August 1972</t>
+        </is>
       </c>
       <c r="Q77" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=646</t>
+          <t>/persons_v2/view.php?id=460</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78">
         <v>1972</v>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Brunner József Columbinus SVD</t>
+          <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
-          <t>Chile</t>
-[...16 lines deleted...]
-        <v>1975</v>
+          <t>Ottawa, OH, USA</t>
+        </is>
+      </c>
+      <c r="N78" t="inlineStr">
+        <is>
+          <t>29. August 1972</t>
+        </is>
       </c>
       <c r="Q78" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=115</t>
+          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79">
         <v>1972</v>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Jakab András, Dr.</t>
+          <t>Nagy Sándor</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
         <is>
-          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
-[...21 lines deleted...]
-        <v>1974</v>
+          <t>Sopron, Ungarn</t>
+        </is>
+      </c>
+      <c r="N79" t="inlineStr">
+        <is>
+          <t>3. September 1972</t>
+        </is>
       </c>
       <c r="Q79" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=472</t>
+          <t>/persons_v2/view.php?id=799</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80">
         <v>1972</v>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>Csornyák Péter Oreszt</t>
+          <t>Pribusz György</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G80" t="inlineStr">
         <is>
-          <t>Eperjes</t>
+          <t>Szepesi</t>
         </is>
       </c>
       <c r="H80" t="inlineStr">
         <is>
-          <t>USA</t>
-[...16 lines deleted...]
-        <v>1977</v>
+          <t>Würtenberg, NSZK</t>
+        </is>
+      </c>
+      <c r="N80" t="inlineStr">
+        <is>
+          <t>3. September 1972</t>
+        </is>
       </c>
       <c r="Q80" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=170</t>
+          <t>/persons_v2/view.php?id=899</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81">
         <v>1972</v>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Tod</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>Dismacsek Ferenc</t>
+          <t>Nyiri István, Dr.</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G81" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H81" t="inlineStr">
         <is>
-          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
-[...21 lines deleted...]
-        <v>1976</v>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="N81" t="inlineStr">
+        <is>
+          <t>4. Dezember 1972</t>
+        </is>
       </c>
       <c r="Q81" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=202</t>
+          <t>/persons_v2/view.php?id=828</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82">
         <v>1972</v>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Aktuelle Veränderungen im Jahr</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Geburt</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>Gilly Ferenc</t>
+          <t>Juhász Imre</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G82" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H82" t="inlineStr">
         <is>
-          <t>Kapisztrán Szent János Magyar R. K. Egyházközség, Betlehem, PA, USA</t>
-[...21 lines deleted...]
-        <v>1974</v>
+          <t>Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="N82" t="inlineStr">
+        <is>
+          <t>25. Dezember 1972</t>
+        </is>
       </c>
       <c r="Q82" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=326</t>
+          <t>/persons_v2/view.php?id=490</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83">
         <v>1972</v>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>Magyar József, Dr.</t>
+          <t>Seregélly Miklós</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G83" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H83" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Medence, Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="I83" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Osztrák-Magyar Monarchia</t>
         </is>
       </c>
       <c r="K83" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Vertretungspfarrer</t>
         </is>
       </c>
       <c r="N83">
-        <v>1938</v>
+        <v>1891</v>
       </c>
       <c r="O83">
-        <v>1974</v>
+        <v>1982</v>
       </c>
       <c r="Q83" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=683</t>
+          <t>/persons_v2/view.php?id=988</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84">
         <v>1972</v>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>Domitrovics István SDB</t>
+          <t>Lengyel Imre, Msgr.</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G84" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Hartford, CT, USA</t>
         </is>
       </c>
       <c r="H84" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>Szent László templom, South Norwalk, CT, USA</t>
         </is>
       </c>
       <c r="I84" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J84" t="inlineStr">
+        <is>
+          <t>Szent László templom</t>
         </is>
       </c>
       <c r="K84" t="inlineStr">
         <is>
-          <t>He worked in the Amazon, along the Rio Negro, and then in Manaus; eventually, he became an itinerant missionary</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N84">
-        <v>1939</v>
+        <v>1933</v>
       </c>
       <c r="O84">
-        <v>1979</v>
+        <v>1977</v>
       </c>
       <c r="Q84" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=212</t>
+          <t>/persons_v2/view.php?id=646</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85">
         <v>1972</v>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>Janocskó Jukund OFM</t>
+          <t>Purmann Ferenc Aquilinus SVD</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G85" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H85" t="inlineStr">
         <is>
-          <t>Salvatierra, Bolívia</t>
+          <t>Rafael Calzada, Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I85" t="inlineStr">
         <is>
-          <t>Bolívia</t>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J85" t="inlineStr">
+        <is>
+          <t>Rafael Calzada</t>
         </is>
       </c>
       <c r="K85" t="inlineStr">
         <is>
-          <t>missionary among the Native Americans, honorary tribal chief</t>
+          <t>Ordensbruder</t>
         </is>
       </c>
       <c r="N85">
-        <v>1940</v>
+        <v>1934</v>
       </c>
       <c r="O85">
-        <v>1986</v>
+        <v>2005</v>
       </c>
       <c r="Q85" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=475</t>
+          <t>/persons_v2/view.php?id=905</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86">
         <v>1972</v>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>Ecker Jenő SJ</t>
+          <t>Brunner József Columbinus SVD</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G86" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H86" t="inlineStr">
         <is>
-          <t>Kálvária templom, Szatmárnémeti, Romania</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I86" t="inlineStr">
         <is>
-          <t>Romania</t>
-[...4 lines deleted...]
-          <t>Kálvária templom</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K86" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Mönch, Koch</t>
         </is>
       </c>
       <c r="N86">
-        <v>1944</v>
+        <v>1935</v>
       </c>
       <c r="O86">
-        <v>1981</v>
+        <v>1975</v>
       </c>
       <c r="Q86" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=226</t>
+          <t>/persons_v2/view.php?id=115</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87">
         <v>1972</v>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>Horváth István, Msgr.</t>
+          <t>Jakab András, Dr.</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G87" t="inlineStr">
         <is>
-          <t>St. Catherine, ON, Canada</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H87" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
+          <t>Szent Kereszt R. K. Egyházközség, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I87" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J87" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church</t>
+          <t>Szent Kereszt R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K87" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Hilfspfarrer, später Pfarrer</t>
         </is>
       </c>
       <c r="N87">
-        <v>1944</v>
+        <v>1935</v>
       </c>
       <c r="O87">
-        <v>1988</v>
+        <v>1974</v>
       </c>
       <c r="Q87" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=426</t>
+          <t>/persons_v2/view.php?id=472</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88">
         <v>1972</v>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>Habetler János Ipoly OFM</t>
+          <t>Sabo S. John, Msgr.</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G88" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Fort Wayne – South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H88" t="inlineStr">
         <is>
-          <t>Ausztria</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, South Bend, IN, USA</t>
+        </is>
+      </c>
+      <c r="I88" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J88" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K88" t="inlineStr">
         <is>
-          <t>on duty</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N88">
-        <v>1945</v>
+        <v>1935</v>
       </c>
       <c r="O88">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="Q88" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=356</t>
+          <t>/persons_v2/view.php?id=953</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89">
         <v>1972</v>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>Olkó Imre</t>
+          <t>Csornyák Péter Oreszt</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G89" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Eperjes</t>
         </is>
       </c>
       <c r="H89" t="inlineStr">
         <is>
-          <t>lengyel templom, Carnegie, PA, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I89" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J89" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K89" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Bischof der Amerikanisch-Karpaten-Russisch-Orthodoxen Kirche, seit 1966 Metropolit von Agathonikeia</t>
         </is>
       </c>
       <c r="N89">
-        <v>1945</v>
+        <v>1938</v>
       </c>
       <c r="O89">
-        <v>1983</v>
+        <v>1977</v>
       </c>
       <c r="Q89" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=834</t>
+          <t>/persons_v2/view.php?id=170</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90">
         <v>1972</v>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>Dalos Patrik COr, dr.</t>
+          <t>Dismacsek Ferenc</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G90" t="inlineStr">
         <is>
-          <t>oratóriánus (Congregatio Oratorii)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H90" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Szent Anna R. K. Egyházközség, Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I90" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J90" t="inlineStr">
+        <is>
+          <t>Szent Anna R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K90" t="inlineStr">
         <is>
-          <t>Secretary of the Pontifical Council for the Laity</t>
+          <t>Pfarrer (laut KMVÉ bis 1980)</t>
         </is>
       </c>
       <c r="N90">
-        <v>1946</v>
+        <v>1938</v>
       </c>
       <c r="O90">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="Q90" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=175</t>
+          <t>/persons_v2/view.php?id=202</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91">
         <v>1972</v>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>Gajdos Albert, Msgr.</t>
+          <t>Gilly Ferenc</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G91" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H91" t="inlineStr">
         <is>
-          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Betlehem, PA, USA</t>
         </is>
       </c>
       <c r="I91" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J91" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K91" t="inlineStr">
         <is>
-          <t>parish priest; dean of the district since 1972</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N91">
-        <v>1946</v>
+        <v>1938</v>
       </c>
       <c r="O91">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="Q91" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=302</t>
+          <t>/persons_v2/view.php?id=326</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92">
         <v>1972</v>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>Kasztovszky Imre</t>
+          <t>Magyar József, Dr.</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G92" t="inlineStr">
         <is>
           <t>Vác</t>
         </is>
       </c>
       <c r="H92" t="inlineStr">
         <is>
-          <t>Vác, Hungary</t>
+          <t>Szent István R. K. Egyházközség, Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I92" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J92" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K92" t="inlineStr">
         <is>
-          <t>retired (according to Diós: Nagymaros)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N92">
-        <v>1946</v>
+        <v>1938</v>
       </c>
       <c r="O92">
         <v>1974</v>
       </c>
       <c r="Q92" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=505</t>
+          <t>/persons_v2/view.php?id=683</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93">
         <v>1972</v>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>Gulyás Ferenc SVD</t>
+          <t>Domitrovics István SDB</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G93" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H93" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="I93" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K93" t="inlineStr">
         <is>
-          <t>in various roles: caretaker in Belo Horizonte, assistant pastor in Rio de Janeiro, assistant pastor and later parish priest in Volta Redonda, and parish priest in Tres Rios</t>
+          <t>Er war in Amazonien, am Rio Negro und später in Manaus tätig und wurde schließlich Wanderprediger</t>
         </is>
       </c>
       <c r="N93">
-        <v>1947</v>
+        <v>1939</v>
       </c>
       <c r="O93">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="Q93" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=346</t>
+          <t>/persons_v2/view.php?id=212</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94">
         <v>1972</v>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>Horváth Miklós, dr.</t>
+          <t>Janocskó Jukund OFM</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G94" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztránus rendtartomány)</t>
         </is>
       </c>
       <c r="H94" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Salvatierra, Bolívia</t>
         </is>
       </c>
       <c r="I94" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Bolívia</t>
         </is>
       </c>
       <c r="K94" t="inlineStr">
         <is>
-          <t>Professor at the Jesuit University and at John Carroll University; professor emeritus following his retirement</t>
+          <t>Missionar unter den Indianern, Ehrenhäuptling</t>
         </is>
       </c>
       <c r="N94">
-        <v>1947</v>
+        <v>1940</v>
       </c>
       <c r="O94">
-        <v>1989</v>
+        <v>1986</v>
       </c>
       <c r="Q94" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=434</t>
+          <t>/persons_v2/view.php?id=475</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95">
         <v>1972</v>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>Kerényi Lajos Olaf OSB</t>
+          <t>Pálinkás Teodor Titus OSBM</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G95" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H95" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Chicago, IL, USA</t>
         </is>
       </c>
       <c r="I95" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K95" t="inlineStr">
         <is>
-          <t>From 1948 to 1962, he was a high school teacher and an editor at Magyar Hírlap; from 1957 to 1962, he held the rank of magister; and from 1963 to 1977, he served as senior pastor of the Hungarian community</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N95">
-        <v>1947</v>
+        <v>1940</v>
       </c>
       <c r="O95">
-        <v>1977</v>
+        <v>1979</v>
       </c>
       <c r="Q95" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=525</t>
+          <t>/persons_v2/view.php?id=986</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96">
         <v>1972</v>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Ecker Jenő SJ</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G96" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H96" t="inlineStr">
         <is>
-          <t>Moca, Dominikai Köztársaság</t>
+          <t>Kálvária templom, Szatmárnémeti, Rumänien</t>
         </is>
       </c>
       <c r="I96" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="J96" t="inlineStr">
+        <is>
+          <t>Kálvária templom</t>
         </is>
       </c>
       <c r="K96" t="inlineStr">
         <is>
-          <t>missionary, scout leader</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N96">
-        <v>1947</v>
+        <v>1944</v>
       </c>
       <c r="O96">
-        <v>1999</v>
+        <v>1981</v>
       </c>
       <c r="Q96" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=226</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97">
         <v>1972</v>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Horváth István, Msgr.</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G97" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>St. Catherine, ON, Kanada</t>
         </is>
       </c>
       <c r="H97" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I97" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J97" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K97" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N97">
-        <v>1948</v>
+        <v>1944</v>
       </c>
       <c r="O97">
-        <v>1976</v>
+        <v>1988</v>
       </c>
       <c r="Q97" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=426</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98">
         <v>1972</v>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Habetler János Ipoly OFM</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G98" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H98" t="inlineStr">
         <is>
-          <t>Johnstown, NY, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Ausztria</t>
         </is>
       </c>
       <c r="K98" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>im Dienst</t>
         </is>
       </c>
       <c r="N98">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O98">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="Q98" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=356</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99">
         <v>1972</v>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Olkó Imre</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G99" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H99" t="inlineStr">
         <is>
-          <t>Pottstown, PA, USA</t>
+          <t>Immaculate Conception Church, Carnegie, PA, USA</t>
         </is>
       </c>
       <c r="I99" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J99" t="inlineStr">
+        <is>
+          <t>Immaculate Conception Church</t>
+        </is>
+      </c>
       <c r="K99" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N99">
-        <v>1948</v>
+        <v>1945</v>
       </c>
       <c r="O99">
-        <v>1976</v>
+        <v>1983</v>
       </c>
       <c r="Q99" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=834</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100">
         <v>1972</v>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>Dolinay Tamás, püspök, dr.</t>
+          <t>Dalos Patrik COr, dr.</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G100" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>oratóriánus (Congregatio Oratorii)</t>
         </is>
       </c>
       <c r="H100" t="inlineStr">
         <is>
-          <t>South Hills, PA, USA</t>
+          <t>Róma, Italien</t>
         </is>
       </c>
       <c r="I100" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Italien</t>
         </is>
       </c>
       <c r="K100" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Sekretär des Päpstlichen Rates für die Laien</t>
         </is>
       </c>
       <c r="N100">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O100">
-        <v>1976</v>
+        <v>1975</v>
       </c>
       <c r="Q100" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=210</t>
+          <t>/persons_v2/view.php?id=175</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101">
         <v>1972</v>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>Gáspár Márton</t>
+          <t>Gajdos Albert, Msgr.</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G101" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H101" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canada</t>
+          <t>Szent Mihály G. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I101" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J101" t="inlineStr">
+        <is>
+          <t>Szent Mihály G. K. Egyházközség</t>
         </is>
       </c>
       <c r="K101" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer, seit 1972 Bezirksdekan</t>
         </is>
       </c>
       <c r="N101">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O101">
-        <v>1982</v>
+        <v>1973</v>
       </c>
       <c r="Q101" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=313</t>
+          <t>/persons_v2/view.php?id=302</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102">
         <v>1972</v>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>Kóczán Ákos SDB</t>
+          <t>Kasztovszky Imre</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G102" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H102" t="inlineStr">
         <is>
-          <t>Vibora, Kuba</t>
+          <t>Vác, Ungarn</t>
         </is>
       </c>
       <c r="I102" t="inlineStr">
         <is>
-          <t>Kuba</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K102" t="inlineStr">
         <is>
-          <t>on duty</t>
+          <t>im Ruhestand (laut Diós: Nagymaros)</t>
         </is>
       </c>
       <c r="N102">
-        <v>1948</v>
+        <v>1946</v>
       </c>
       <c r="O102">
-        <v>2007</v>
+        <v>1974</v>
       </c>
       <c r="Q102" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=595</t>
+          <t>/persons_v2/view.php?id=505</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103">
         <v>1972</v>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>Lenk József</t>
+          <t>Gulyás Ferenc SVD</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G103" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H103" t="inlineStr">
         <is>
-          <t>St. Mary of the Lake Church, Lake Maxinkuckee, IN, USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I103" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Mary of the Lake Church</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K103" t="inlineStr">
         <is>
-          <t>founding pastor</t>
+          <t>in verschiedenen Funktionen: Hausmeister in Belo Horizonte, Hilfspfarrer in Rio de Janeiro, Hilfspfarrer und später Pfarrer in Volta Redonda, Pfarrer in Tres Rios</t>
         </is>
       </c>
       <c r="N103">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="O103">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="Q103" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=648</t>
+          <t>/persons_v2/view.php?id=346</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104">
         <v>1972</v>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>Merész Ferenc Gáspár (O.Cist)</t>
+          <t>Horváth Miklós, dr.</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G104" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H104" t="inlineStr">
         <is>
-          <t>Szárazrét, Székesfehérvár, Hungary</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I104" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>Szárazrét</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K104" t="inlineStr">
         <is>
-          <t>Assistant pastor (1948–1950), then parish priest; in the meantime, he was interned in Előszállás in 1950</t>
+          <t>Universitätsdozent an der Jesuitenuniversität sowie an der John Carroll University; nach seiner Pensionierung Professor emeritus</t>
         </is>
       </c>
       <c r="N104">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="O104">
-        <v>1986</v>
+        <v>1989</v>
       </c>
       <c r="Q104" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=733</t>
+          <t>/persons_v2/view.php?id=434</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105">
         <v>1972</v>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>Mészáros Lipót OFM</t>
+          <t>Kerényi Lajos Olaf OSB</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G105" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H105" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, New York, NY</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I105" t="inlineStr">
+        <is>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K105" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>Von 1948 bis 1962 war er Gymnasiallehrer und Redakteur der Zeitung „Magyar Hírlap“, von 1957 bis 1962 Magister und von 1963 bis 1977 Hauptpfarrer der ungarischen Kolonie</t>
         </is>
       </c>
       <c r="N105">
-        <v>1948</v>
+        <v>1947</v>
       </c>
       <c r="O105">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="Q105" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=740</t>
+          <t>/persons_v2/view.php?id=525</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106">
         <v>1972</v>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>Jordán Sándor Emil OSB, Dr.</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G106" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H106" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Moca, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I106" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K106" t="inlineStr">
         <is>
-          <t>community leader; parish priest from 1953 to 1968; high school principal from 1951 to 1958; religion teacher from 1958 to 1982; organizer of family and youth retreats since 1967</t>
+          <t>Missionar, Pfadfinderleiter</t>
         </is>
       </c>
       <c r="N106">
-        <v>1949</v>
+        <v>1947</v>
       </c>
       <c r="O106">
         <v>1999</v>
       </c>
       <c r="Q106" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=487</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107">
         <v>1972</v>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>Kárpi Ferenc</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G107" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H107" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
+          <t>Szent István R. K. Egyházközség, Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I107" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J107" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K107" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest from 1965</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N107">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="O107">
-        <v>1983</v>
+        <v>1976</v>
       </c>
       <c r="Q107" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=511</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108">
         <v>1972</v>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>Papp György, Msgr., dr</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G108" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H108" t="inlineStr">
         <is>
-          <t>Szent Mihály templom, Hamilton, ON, Canada</t>
+          <t>Johnstown, NY, USA</t>
         </is>
       </c>
       <c r="I108" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Mihály templom</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K108" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N108">
-        <v>1949</v>
+        <v>1948</v>
       </c>
       <c r="O108">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="Q108" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=851</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109">
         <v>1972</v>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>Bobák Sándor Cirill, dr.</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G109" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H109" t="inlineStr">
         <is>
-          <t>Szent János templom, Cleveland, OH, USA</t>
+          <t>Pottstown, PA, USA</t>
         </is>
       </c>
       <c r="I109" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J109" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K109" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N109">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O109">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="Q109" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=91</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110">
         <v>1972</v>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>Horváth Ferenc SVD</t>
+          <t>Dolinay Tamás, püspök, dr.</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G110" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H110" t="inlineStr">
         <is>
-          <t>Cordoba, Argentina</t>
+          <t>South Hills, PA, USA</t>
         </is>
       </c>
       <c r="I110" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K110" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N110">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O110">
-        <v>2001</v>
+        <v>1976</v>
       </c>
       <c r="Q110" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=422</t>
+          <t>/persons_v2/view.php?id=210</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111">
         <v>1972</v>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>May József, Msgr.</t>
+          <t>Gáspár Márton</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G111" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H111" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I111" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Our Lady of Hungary Church</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K111" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N111">
-        <v>1950</v>
+        <v>1948</v>
       </c>
       <c r="O111">
-        <v>1974</v>
+        <v>1982</v>
       </c>
       <c r="Q111" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=712</t>
+          <t>/persons_v2/view.php?id=313</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112">
         <v>1972</v>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>Péterffy Gedeon, Msgr.</t>
+          <t>Kóczán Ákos SDB</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G112" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H112" t="inlineStr">
         <is>
-          <t>Szent István Plébánia, South Bend, IN, USA</t>
+          <t>Vibora, Kuba</t>
         </is>
       </c>
       <c r="I112" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István Plébánia</t>
+          <t>Kuba</t>
         </is>
       </c>
       <c r="K112" t="inlineStr">
         <is>
-          <t>parish priest, retired since 1983</t>
+          <t>im Dienst</t>
         </is>
       </c>
       <c r="N112">
-        <v>1951</v>
+        <v>1948</v>
       </c>
       <c r="O112">
-        <v>1993</v>
+        <v>2007</v>
       </c>
       <c r="Q112" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=874</t>
+          <t>/persons_v2/view.php?id=595</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113">
         <v>1972</v>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>Bacsóka Béla, Dr.</t>
+          <t>Lenk József</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G113" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H113" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Hungary</t>
+          <t>St. Mary of the Lake Church, Lake Maxinkuckee, IN, USA</t>
         </is>
       </c>
       <c r="I113" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J113" t="inlineStr">
         <is>
-          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
+          <t>St. Mary of the Lake Church</t>
         </is>
       </c>
       <c r="K113" t="inlineStr">
         <is>
-          <t>Professor at the College of Theology; served as rector from 1952 to 1984 and as director of the bishop’s office from 1975 to 1980</t>
+          <t>Gründungspfarrer</t>
         </is>
       </c>
       <c r="N113">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="O113">
-        <v>1987</v>
+        <v>1978</v>
       </c>
       <c r="Q113" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=27</t>
+          <t>/persons_v2/view.php?id=648</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114">
         <v>1972</v>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>Bali Béla (SDB)</t>
+          <t>Merész Ferenc Gáspár (O.Cist)</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G114" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H114" t="inlineStr">
         <is>
-          <t>Szent Anna Plébánia, Tiszadada, Hungary</t>
+          <t>Szárazrét, Székesfehérvár, Ungarn</t>
         </is>
       </c>
       <c r="I114" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="J114" t="inlineStr">
         <is>
-          <t>Szent Anna Plébánia</t>
+          <t>Szárazrét</t>
         </is>
       </c>
       <c r="K114" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Hilfspfarrer (1948–1950), anschließend Pfarrer; dazwischen 1950 in Előszállás interniert</t>
         </is>
       </c>
       <c r="N114">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="O114">
-        <v>1973</v>
+        <v>1986</v>
       </c>
       <c r="Q114" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=35</t>
+          <t>/persons_v2/view.php?id=733</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115">
         <v>1972</v>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>Bognár József, Msgr.</t>
+          <t>Mészáros Lipót OFM</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G115" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Holy Name provincia)</t>
         </is>
       </c>
       <c r="H115" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
-[...4 lines deleted...]
-          <t>USA</t>
+          <t>Szent István R. K. Egyházközség, New York, NY</t>
+        </is>
+      </c>
+      <c r="J115" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K115" t="inlineStr">
         <is>
-          <t>parish pastor; in 1958, associate pastor in New York, NY, and founding pastor in Bedford, OH</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N115">
-        <v>1952</v>
+        <v>1948</v>
       </c>
       <c r="O115">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="Q115" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=97</t>
+          <t>/persons_v2/view.php?id=740</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116">
         <v>1972</v>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>Gábriel László Asztrik O.Praem, Dr.</t>
+          <t>Jordán Sándor Emil OSB, Dr.</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G116" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H116" t="inlineStr">
         <is>
-          <t>Notre Dame, IN, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I116" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J116" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K116" t="inlineStr">
         <is>
-          <t>professor, then head of the Department of Medieval Studies and director of the Institute of Medieval Studies from 1953 to 1974; he continued to teach until his death, serving as a visiting professor at Harvard University from 1963 to 1964</t>
+          <t>Vorsteher der Gemeinde, von 1953 bis 1968 Pfarrer, von 1951 bis 1958 Gymnasialdirektor, von 1958 bis 1982 Religionslehrer, ab 1967 Organisator von Familien- und Jugend-Exerzitien</t>
         </is>
       </c>
       <c r="N116">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="O116">
-        <v>2005</v>
+        <v>1999</v>
       </c>
       <c r="Q116" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=309</t>
+          <t>/persons_v2/view.php?id=487</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117">
         <v>1972</v>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>Hofstetter Károly S.M.</t>
+          <t>Kárpi Ferenc</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G117" t="inlineStr">
         <is>
-          <t>Mária Társasága (Societas Mariae)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H117" t="inlineStr">
         <is>
-          <t>University of Dayton, Dayton, OH, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I117" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J117" t="inlineStr">
         <is>
-          <t>University of Dayton</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K117" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>Hilfspfarrer, ab 1965 dann Pfarrer</t>
         </is>
       </c>
       <c r="N117">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="O117">
-        <v>1973</v>
+        <v>1983</v>
       </c>
       <c r="Q117" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=406</t>
+          <t>/persons_v2/view.php?id=511</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118">
         <v>1972</v>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>Holocsi Árpád Ferenc Félix OFM</t>
+          <t>Papp György, Msgr., dr</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G118" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H118" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Szent Mihály templom, Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I118" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J118" t="inlineStr">
+        <is>
+          <t>Szent Mihály templom</t>
         </is>
       </c>
       <c r="K118" t="inlineStr">
         <is>
-          <t>missionary, fundraiser</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N118">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="O118">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="Q118" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=409</t>
+          <t>/persons_v2/view.php?id=851</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119">
         <v>1972</v>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>Iróffy Gábor Zsolt OSB</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G119" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H119" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I119" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
+      <c r="J119" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+        </is>
+      </c>
       <c r="K119" t="inlineStr">
         <is>
-          <t>high school teacher; high school principal from 1974; deputy headmaster from 1981</t>
+          <t>Mönch</t>
         </is>
       </c>
       <c r="N119">
-        <v>1952</v>
+        <v>1949</v>
       </c>
       <c r="O119">
-        <v>2016</v>
+        <v>1986</v>
       </c>
       <c r="Q119" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=459</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120">
         <v>1972</v>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>Pataki András, megyéspüspök</t>
+          <t>Bobák Sándor Cirill, dr.</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G120" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H120" t="inlineStr">
         <is>
-          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, USA</t>
+          <t>Szent János templom, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I120" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J120" t="inlineStr">
         <is>
-          <t>SS. Cyril and Methodius Seminary</t>
+          <t>Szent János templom</t>
         </is>
       </c>
       <c r="K120" t="inlineStr">
         <is>
-          <t>chancellor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N120">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O120">
-        <v>1983</v>
+        <v>1974</v>
       </c>
       <c r="Q120" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=855</t>
+          <t>/persons_v2/view.php?id=91</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121">
         <v>1972</v>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>Ádám József</t>
+          <t>Horváth Ferenc SVD</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G121" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H121" t="inlineStr">
         <is>
-          <t>St. Stephen's Hungarian Chapel, Joilet, IL, USA</t>
+          <t>Cordoba, Argentína</t>
         </is>
       </c>
       <c r="I121" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>St. Stephen's Hungarian Chapel</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K121" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N121">
-        <v>1952</v>
+        <v>1950</v>
       </c>
       <c r="O121">
-        <v>1977</v>
+        <v>2001</v>
       </c>
       <c r="Q121" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=22</t>
+          <t>/persons_v2/view.php?id=422</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122">
         <v>1972</v>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>Baráth Sándor Benedek OFM</t>
+          <t>May József, Msgr.</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G122" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H122" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Our Lady of Hungary Church, Northampton, PA, USA</t>
         </is>
       </c>
       <c r="I122" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J122" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
+        </is>
+      </c>
       <c r="K122" t="inlineStr">
         <is>
-          <t>Brother, whose primary place of service was Dewitt, MI, USA.</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N122">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="O122">
-        <v>1989</v>
+        <v>1974</v>
       </c>
       <c r="Q122" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=44</t>
+          <t>/persons_v2/view.php?id=712</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123">
         <v>1972</v>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D123" t="inlineStr">
         <is>
-          <t>Borbély Honor OFM</t>
+          <t>Poór Albert Pál</t>
         </is>
       </c>
       <c r="E123" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G123" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H123" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Szent István első vértanú templom, South River, NJ, USA</t>
         </is>
       </c>
       <c r="I123" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J123" t="inlineStr">
+        <is>
+          <t>Szent István első vértanú templom</t>
         </is>
       </c>
       <c r="K123" t="inlineStr">
         <is>
-          <t>Hungarian pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N123">
-        <v>1953</v>
+        <v>1950</v>
       </c>
       <c r="O123">
-        <v>1981</v>
+        <v>1987</v>
       </c>
       <c r="Q123" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=106</t>
+          <t>/persons_v2/view.php?id=891</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124">
         <v>1972</v>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D124" t="inlineStr">
         <is>
-          <t>Diczky Pál</t>
+          <t>Péterffy Gedeon, Msgr.</t>
         </is>
       </c>
       <c r="E124" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G124" t="inlineStr">
         <is>
-          <t>Rozsnyó</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H124" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, USA</t>
+          <t>Szent István R. K. Egyházközség, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I124" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J124" t="inlineStr">
         <is>
-          <t>Szent Teréz és Szent Ferenc templomok</t>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K124" t="inlineStr">
         <is>
-          <t>administrator, hospital chaplain, Hungarian pastor</t>
+          <t>Pfarrer, seit 1983 im Ruhestand</t>
         </is>
       </c>
       <c r="N124">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O124">
-        <v>1985</v>
+        <v>1993</v>
       </c>
       <c r="Q124" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=199</t>
+          <t>/persons_v2/view.php?id=874</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125">
         <v>1972</v>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D125" t="inlineStr">
         <is>
-          <t>Fenczik Sándor Viktor</t>
+          <t>Ádám József</t>
         </is>
       </c>
       <c r="E125" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G125" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H125" t="inlineStr">
         <is>
-          <t>St. Paul, MN, USA</t>
+          <t>St. Stephen's Hungarian Chapel, Joilet, IL, USA</t>
         </is>
       </c>
       <c r="I125" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J125" t="inlineStr">
+        <is>
+          <t>St. Stephen's Hungarian Chapel</t>
+        </is>
+      </c>
+      <c r="K125" t="inlineStr">
+        <is>
+          <t>Pfarrer, zugleich Feuerwehr- und Polizeiseelsorger</t>
+        </is>
+      </c>
       <c r="N125">
-        <v>1953</v>
+        <v>1951</v>
       </c>
       <c r="O125">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="Q125" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=268</t>
+          <t>/persons_v2/view.php?id=22</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126">
         <v>1972</v>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D126" t="inlineStr">
         <is>
-          <t>Gunszt Ede OFM</t>
+          <t>Bacsóka Béla, Dr.</t>
         </is>
       </c>
       <c r="E126" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G126" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H126" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola, Nyíregyháza, Ungarn</t>
         </is>
       </c>
       <c r="I126" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J126" t="inlineStr">
+        <is>
+          <t>Szent Atanáz Görögkatolikus Hittudományi Főiskola</t>
         </is>
       </c>
       <c r="K126" t="inlineStr">
         <is>
-          <t>his places of service are unknown</t>
+          <t>Dozent an der Theologischen Hochschule, von 1952 bis 1984 Rektor, von 1975 bis 1980 Leiter des Bischofsamtes</t>
         </is>
       </c>
       <c r="N126">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O126">
-        <v>1978</v>
+        <v>1987</v>
       </c>
       <c r="Q126" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=349</t>
+          <t>/persons_v2/view.php?id=27</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127">
         <v>1972</v>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D127" t="inlineStr">
         <is>
-          <t>Kubinyi Gyula, Dr</t>
+          <t>Bali Béla (SDB)</t>
         </is>
       </c>
       <c r="E127" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G127" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H127" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Szent Anna Plébánia, Tiszadada, Ungarn</t>
         </is>
       </c>
       <c r="I127" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="J127" t="inlineStr">
+        <is>
+          <t>Szent Anna Plébánia</t>
         </is>
       </c>
       <c r="K127" t="inlineStr">
         <is>
-          <t>pastor (according to sources: also: USA, Detroit, MI, USA, Nanticoke, PA, USA, Glen Lyon, PA, USA, Sheffield, PA, USA)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N127">
-        <v>1953</v>
+        <v>1952</v>
       </c>
       <c r="O127">
         <v>1973</v>
       </c>
       <c r="Q127" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=617</t>
+          <t>/persons_v2/view.php?id=35</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128">
         <v>1972</v>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D128" t="inlineStr">
         <is>
-          <t>Balázskövi József SDB</t>
+          <t>Bognár József, Msgr.</t>
         </is>
       </c>
       <c r="E128" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G128" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H128" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canada</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I128" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K128" t="inlineStr">
         <is>
-          <t>1954–1957 – Principal. 1957–1960 – Parish priest, 1960–1980 Don Bosco Technical Institute – Academic Supervisor</t>
+          <t>Pfarrer, 1958 stellvertretender Pfarrer in New York, NY, sowie Gründungspfarrer in Bedford, OH</t>
         </is>
       </c>
       <c r="N128">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O128">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="Q128" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=34</t>
+          <t>/persons_v2/view.php?id=97</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129">
         <v>1972</v>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D129" t="inlineStr">
         <is>
-          <t>Egres József Odó O.Cist, Dr.</t>
+          <t>Gábriel László Asztrik O.Praem, Dr.</t>
         </is>
       </c>
       <c r="E129" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G129" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H129" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Notre Dame, IN, USA</t>
         </is>
       </c>
       <c r="I129" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J129" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K129" t="inlineStr">
         <is>
-          <t>He was a high school teacher, and from 1956 onward, he taught German language and literature at the University of Dallas.</t>
+          <t>Professor, anschließend von 1953 bis 1974 Leiter des Lehrstuhls für mittelalterliche Geisteswissenschaften und Direktor des Instituts für Mittelalterliche Studien; später lehrte er bis zu seinem Tod, wobei er von 1963 bis 1964 als Gastprofessor an der Harvard-Universität tätig war</t>
         </is>
       </c>
       <c r="N129">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O129">
-        <v>1979</v>
+        <v>2005</v>
       </c>
       <c r="Q129" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=231</t>
+          <t>/persons_v2/view.php?id=309</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130">
         <v>1972</v>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D130" t="inlineStr">
         <is>
-          <t>Hauser József SJ</t>
+          <t>Hofstetter Károly S.M.</t>
         </is>
       </c>
       <c r="E130" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G130" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Mária Társasága (Societas Mariae)</t>
         </is>
       </c>
       <c r="H130" t="inlineStr">
         <is>
-          <t>São Leopoldo, Brazília</t>
+          <t>University of Dayton, Dayton, OH, USA</t>
         </is>
       </c>
       <c r="I130" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J130" t="inlineStr">
+        <is>
+          <t>University of Dayton</t>
         </is>
       </c>
       <c r="K130" t="inlineStr">
         <is>
-          <t>university professor, founder of the Department of Natural History, and chaplain and pilot in the Brazilian Air Force</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N130">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O130">
-        <v>2000</v>
+        <v>1973</v>
       </c>
       <c r="Q130" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=370</t>
+          <t>/persons_v2/view.php?id=406</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131">
         <v>1972</v>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D131" t="inlineStr">
         <is>
-          <t>Horváth István</t>
+          <t>Holocsi Árpád Ferenc Félix OFM</t>
         </is>
       </c>
       <c r="E131" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G131" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H131" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="I131" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K131" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Missionar, Spendensammler</t>
         </is>
       </c>
       <c r="N131">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O131">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="Q131" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=424</t>
+          <t>/persons_v2/view.php?id=409</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132">
         <v>1972</v>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D132" t="inlineStr">
         <is>
-          <t>Jackanich József, Msgr.</t>
+          <t>Iróffy Gábor Zsolt OSB</t>
         </is>
       </c>
       <c r="E132" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G132" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H132" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I132" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K132" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Gymnasiallehrer, ab 1974 Gymnasialdirektor, ab 1981 Subprior</t>
         </is>
       </c>
       <c r="N132">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O132">
-        <v>1981</v>
+        <v>2016</v>
       </c>
       <c r="Q132" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=468</t>
+          <t>/persons_v2/view.php?id=459</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133">
         <v>1972</v>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D133" t="inlineStr">
         <is>
-          <t>Palkó János SVD</t>
+          <t>Pataki András, megyéspüspök</t>
         </is>
       </c>
       <c r="E133" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G133" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H133" t="inlineStr">
         <is>
-          <t>Curitiba, Brazília</t>
+          <t>SS. Cyril and Methodius Seminary, Orchard Lake, MI, USA</t>
         </is>
       </c>
       <c r="I133" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J133" t="inlineStr">
+        <is>
+          <t>SS. Cyril and Methodius Seminary</t>
         </is>
       </c>
       <c r="K133" t="inlineStr">
         <is>
-          <t>missionary (as well as Assai, Agua do Sul, and Joinville, Brazil)</t>
+          <t>Rektor</t>
         </is>
       </c>
       <c r="N133">
-        <v>1954</v>
+        <v>1952</v>
       </c>
       <c r="O133">
-        <v>1992</v>
+        <v>1983</v>
       </c>
       <c r="Q133" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=848</t>
+          <t>/persons_v2/view.php?id=855</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134">
         <v>1972</v>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Baráth Sándor Benedek OFM</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
-          <t>Reformed</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H134" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I134" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K134" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Bruder, dessen Hauptdienstort Dewitt, MI, USA war.</t>
         </is>
       </c>
       <c r="N134">
-        <v>1954</v>
+        <v>1953</v>
       </c>
       <c r="O134">
-        <v>1975</v>
+        <v>1989</v>
       </c>
       <c r="Q134" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=44</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135">
         <v>1972</v>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
-          <t>Hernády Márton</t>
+          <t>Borbély Honor OFM</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G135" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H135" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I135" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K135" t="inlineStr">
         <is>
-          <t>religious education teacher, then parish priest from 1961 to 1994</t>
+          <t>ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N135">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O135">
-        <v>1994</v>
+        <v>1981</v>
       </c>
       <c r="Q135" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=386</t>
+          <t>/persons_v2/view.php?id=106</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136">
         <v>1972</v>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
-          <t>Mátyás Tamás Vilmos OSB</t>
+          <t>Diczky Pál</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G136" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Rozsnyó</t>
         </is>
       </c>
       <c r="H136" t="inlineStr">
         <is>
-          <t>Benedictine High School, Cleveland, OH, USA</t>
+          <t>Szent Teréz és Szent Ferenc templomok, Neligh, NE, USA</t>
         </is>
       </c>
       <c r="I136" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J136" t="inlineStr">
         <is>
-          <t>Benedictine High School</t>
+          <t>Szent Teréz és Szent Ferenc templomok</t>
         </is>
       </c>
       <c r="K136" t="inlineStr">
         <is>
-          <t>teacher, golf team coach, and assistant pastor</t>
+          <t>Verwaltungsangestellter, Krankenhausseelsorger, ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N136">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O136">
         <v>1985</v>
       </c>
       <c r="Q136" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=717</t>
+          <t>/persons_v2/view.php?id=199</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137">
         <v>1972</v>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D137" t="inlineStr">
         <is>
-          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
+          <t>Fenczik Sándor Viktor</t>
         </is>
       </c>
       <c r="E137" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G137" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H137" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>St. Paul, MN, USA</t>
         </is>
       </c>
       <c r="I137" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J137" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N137">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O137">
-        <v>1988</v>
+        <v>1973</v>
       </c>
       <c r="Q137" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=800</t>
+          <t>/persons_v2/view.php?id=268</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138">
         <v>1972</v>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D138" t="inlineStr">
         <is>
-          <t>Németh Antal SVD</t>
+          <t>Gunszt Ede OFM</t>
         </is>
       </c>
       <c r="E138" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G138" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H138" t="inlineStr">
         <is>
-          <t>Séminaire du Verbe Divin, Granby, QC, Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I138" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Séminaire du Verbe Divin</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K138" t="inlineStr">
         <is>
-          <t>teacher, and part-time assistant pastor for the Hungarian and German congregations in Montreal</t>
+          <t>Seine Dienstorte sind nicht bekannt</t>
         </is>
       </c>
       <c r="N138">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="O138">
-        <v>1989</v>
+        <v>1978</v>
       </c>
       <c r="Q138" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=808</t>
+          <t>/persons_v2/view.php?id=349</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139">
         <v>1972</v>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D139" t="inlineStr">
         <is>
-          <t>Deák Ferenc SJ</t>
+          <t>Kubinyi Gyula, Dr</t>
         </is>
       </c>
       <c r="E139" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G139" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H139" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I139" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K139" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>Pfarrer (laut Quellen auch: USA, Detroit, MI, USA, Nanticoke, PA, USA, Glen Lyon, PA, USA, Sheffield, PA, USA)</t>
         </is>
       </c>
       <c r="N139">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O139">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="Q139" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=181</t>
+          <t>/persons_v2/view.php?id=617</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140">
         <v>1972</v>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D140" t="inlineStr">
         <is>
-          <t>Firkola E. József</t>
+          <t>Revák Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E140" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G140" t="inlineStr">
         <is>
-          <t>Regina, SK, Canada</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H140" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Limeport, PA, USA</t>
         </is>
       </c>
       <c r="I140" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K140" t="inlineStr">
         <is>
-          <t>He served at the parishes of St. Cecilia, Sacred Heart, and St. Martin de Porres in Regina, as well as in the towns of Lestock, Esterházy, Stockholm, Kaposvár, and Cupar in Slovakia and Canada; he is now retired but continues to serve as an assistant pastor</t>
+          <t>Seelsorger des Sanatoriums „Heiliges Herz“</t>
         </is>
       </c>
       <c r="N140">
-        <v>1956</v>
+        <v>1953</v>
       </c>
       <c r="O140">
-        <v>1987</v>
+        <v>1982</v>
       </c>
       <c r="Q140" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=276</t>
+          <t>/persons_v2/view.php?id=929</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141">
         <v>1972</v>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D141" t="inlineStr">
         <is>
-          <t>Kimecz János Alajos O.Cist</t>
+          <t>Balázskövi József SDB</t>
         </is>
       </c>
       <c r="E141" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G141" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H141" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I141" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K141" t="inlineStr">
         <is>
-          <t>high school teacher (1962–1984), novice master (1965–1968)</t>
+          <t>1954–1957 – Direktor. 1957–1960 – Pfarrer, 1960–1980 Don-Bosco-Technisches Institut – Studienleiter</t>
         </is>
       </c>
       <c r="N141">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O141">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="Q141" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=530</t>
+          <t>/persons_v2/view.php?id=34</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142">
         <v>1972</v>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D142" t="inlineStr">
         <is>
-          <t>Kish István Imre OFM</t>
+          <t>Egres József Odó O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E142" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G142" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H142" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I142" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J142" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K142" t="inlineStr">
         <is>
-          <t>monk</t>
+          <t>Gymnasiallehrer, ab 1956 lehrte er deutsche Sprache und Literatur an der Universität von Dallas.</t>
         </is>
       </c>
       <c r="N142">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O142">
-        <v>2004</v>
+        <v>1979</v>
       </c>
       <c r="Q142" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=536</t>
+          <t>/persons_v2/view.php?id=231</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143">
         <v>1972</v>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D143" t="inlineStr">
         <is>
-          <t>Kish Máté</t>
+          <t>Hauser József SJ</t>
         </is>
       </c>
       <c r="E143" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G143" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H143" t="inlineStr">
         <is>
-          <t>Gary, IN, USA</t>
+          <t>São Leopoldo, Brazília</t>
         </is>
       </c>
       <c r="I143" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K143" t="inlineStr">
         <is>
-          <t>parish priest; in the meantime, in 1976, he served as an assistant pastor in Flint, MI, USA</t>
+          <t>Universitätsprofessor, Gründer der Fakultät für Naturwissenschaften, zugleich Seelsorger der brasilianischen Luftwaffe und Pilot</t>
         </is>
       </c>
       <c r="N143">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O143">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="Q143" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=537</t>
+          <t>/persons_v2/view.php?id=370</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144">
         <v>1972</v>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
-          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
+          <t>Horváth István</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G144" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="H144" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I144" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J144" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K144" t="inlineStr">
         <is>
-          <t>University professor from 1956 to 1981; dean from 1967 to 1975; high school teacher from 1970 to 1972; retired since 1981</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N144">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O144">
-        <v>1994</v>
+        <v>1980</v>
       </c>
       <c r="Q144" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=650</t>
+          <t>/persons_v2/view.php?id=424</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145">
         <v>1972</v>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
-          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
+          <t>Jackanich József, Msgr.</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G145" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H145" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I145" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K145" t="inlineStr">
         <is>
-          <t>University of Dallas, then the University of Plano—university professor; he also taught at a high school from 1963 to 1964 and from 1965 to 1966</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N145">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O145">
-        <v>1976</v>
+        <v>1981</v>
       </c>
       <c r="Q145" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=699</t>
+          <t>/persons_v2/view.php?id=468</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146">
         <v>1972</v>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D146" t="inlineStr">
         <is>
-          <t>Marton István Henrik O.Cist</t>
+          <t>Palkó János SVD</t>
         </is>
       </c>
       <c r="E146" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G146" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H146" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Curitiba, Brazília</t>
         </is>
       </c>
       <c r="I146" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K146" t="inlineStr">
         <is>
-          <t>High school teacher in Wichita Falls, then Dallas (1956–1964), 1964–1999: high school teacher, principal (1974–1975), assistant principal (1982–1996), assistant principal (1994–1999), retired since 1999</t>
+          <t>Missionar (sowie in Assai, Agua do Sul und Joinville, Brasilien)</t>
         </is>
       </c>
       <c r="N146">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O146">
-        <v>2006</v>
+        <v>1992</v>
       </c>
       <c r="Q146" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=708</t>
+          <t>/persons_v2/view.php?id=848</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147">
         <v>1972</v>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D147" t="inlineStr">
         <is>
-          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E147" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Reformiert</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>priest</t>
-[...4 lines deleted...]
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="H147" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I147" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J147" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K147" t="inlineStr">
         <is>
-          <t>university professor (1956–1989), Vice Prior (1975–1976), Prior (1976–1988), high school teacher (1974–1975, 1977–1978), Holy Family of Nazareth Sisters, Grand Prairie, TX, USA: confessor and celebrant of Mass (1989–2011), retired (2011–2014)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N147">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="O147">
-        <v>2014</v>
+        <v>1975</v>
       </c>
       <c r="Q147" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=769</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148">
         <v>1972</v>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D148" t="inlineStr">
         <is>
-          <t>Benkő Antal SJ</t>
+          <t>Hernády Márton</t>
         </is>
       </c>
       <c r="E148" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G148" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H148" t="inlineStr">
         <is>
-          <t>Rio de Janeiro, Brazília</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="I148" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K148" t="inlineStr">
         <is>
-          <t>Psychology teacher, Director of the Psychological Counseling Center, and Vice Rector from 1972 to 1975</t>
+          <t>Religionslehrer, anschließend von 1961 bis 1994 Pfarrer</t>
         </is>
       </c>
       <c r="N148">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O148">
-        <v>1975</v>
+        <v>1994</v>
       </c>
       <c r="Q148" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=67</t>
+          <t>/persons_v2/view.php?id=386</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149">
         <v>1972</v>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D149" t="inlineStr">
         <is>
-          <t>Domonkos S. Sziárd (O.Praem)</t>
+          <t>Mátyás Tamás Vilmos OSB</t>
         </is>
       </c>
       <c r="E149" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G149" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H149" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Benedictine High School, Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I149" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J149" t="inlineStr">
+        <is>
+          <t>Benedictine High School</t>
+        </is>
+      </c>
+      <c r="K149" t="inlineStr">
+        <is>
+          <t>Lehrer, nebenbei Trainer der Golfmannschaft, nebenbei Hilfspfarrer</t>
+        </is>
+      </c>
       <c r="N149">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O149">
-        <v>1986</v>
+        <v>1985</v>
       </c>
       <c r="Q149" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=215</t>
+          <t>/persons_v2/view.php?id=717</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150">
         <v>1972</v>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D150" t="inlineStr">
         <is>
-          <t>Dunda Ernő, Msgr. dr</t>
+          <t>Nagy Sándor Anzelm O.Cist, apát, Dr.</t>
         </is>
       </c>
       <c r="E150" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G150" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H150" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I150" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J150" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K150" t="inlineStr">
         <is>
-          <t>parish priest, later retired</t>
+          <t>Pater (1955–1963), Abt (1963–1988), anschließend im Ruhestand (1988)</t>
         </is>
       </c>
       <c r="N150">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O150">
-        <v>1983</v>
+        <v>1988</v>
       </c>
       <c r="Q150" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=222</t>
+          <t>/persons_v2/view.php?id=800</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151">
         <v>1972</v>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
-          <t>Haigli Sándor Sziárd O.Praem</t>
+          <t>Németh Antal SVD</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G151" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H151" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, USA</t>
+          <t>Séminaire du Verbe Divin, Granby, QC, Kanada</t>
         </is>
       </c>
       <c r="I151" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J151" t="inlineStr">
+        <is>
+          <t>Séminaire du Verbe Divin</t>
         </is>
       </c>
       <c r="K151" t="inlineStr">
         <is>
-          <t>teacher, head of the household</t>
+          <t>Lehrer, nebenbei ungarischer und deutscher Hilfspfarrer in Montréal</t>
         </is>
       </c>
       <c r="N151">
-        <v>1957</v>
+        <v>1955</v>
       </c>
       <c r="O151">
-        <v>1985</v>
+        <v>1989</v>
       </c>
       <c r="Q151" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=357</t>
+          <t>/persons_v2/view.php?id=808</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152">
         <v>1972</v>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
-          <t>Hegedűs M. István</t>
+          <t>Deák Ferenc SJ</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G152" t="inlineStr">
         <is>
-          <t>Toledo, OH, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H152" t="inlineStr">
         <is>
-          <t>Holy Family Church, New Cleveland, OH, USA</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="I152" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Holy Family Church</t>
+          <t>Chile</t>
         </is>
       </c>
       <c r="K152" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N152">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O152">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="Q152" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=375</t>
+          <t>/persons_v2/view.php?id=181</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153">
         <v>1972</v>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
-          <t>Hites Endre Kristóf OSB</t>
+          <t>Firkola E. József</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G153" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H153" t="inlineStr">
         <is>
-          <t>Woodside Priory School, Portola Valley, CA, USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="I153" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Woodside Priory School</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K153" t="inlineStr">
         <is>
-          <t>Co-founder and teacher; served as principal from 1960 to 1971. On sabbatical from 1971 to 1972</t>
+          <t>Er war in den Pfarreien St. Cecilia, Heiligstes Herz und St. Martin de Porres in Regin sowie in den Orten Lestock, Esterházy, Stockholm, Kaposvár und Cupar (Slowakei, Kanada) tätig; seitdem ist er im Ruhestand, wirkt aber weiterhin als Hilfspfarrer</t>
         </is>
       </c>
       <c r="N153">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O153">
-        <v>1976</v>
+        <v>1987</v>
       </c>
       <c r="Q153" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=395</t>
+          <t>/persons_v2/view.php?id=276</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154">
         <v>1972</v>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
-          <t>Horváth András Ellák O.Praem</t>
+          <t>Kimecz János Alajos O.Cist</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G154" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H154" t="inlineStr">
         <is>
-          <t>Mater Dei School, Orange, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I154" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J154" t="inlineStr">
         <is>
-          <t>Mater Dei School</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K154" t="inlineStr">
         <is>
-          <t>French teacher</t>
+          <t>Gymnasiallehrer (1962–1984), Novizenmeister (1965–1968)</t>
         </is>
       </c>
       <c r="N154">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O154">
-        <v>1973</v>
+        <v>1984</v>
       </c>
       <c r="Q154" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=417</t>
+          <t>/persons_v2/view.php?id=530</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155">
         <v>1972</v>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
-          <t>Hámor József SDB</t>
+          <t>Kish István Imre OFM</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G155" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H155" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canada</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I155" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K155" t="inlineStr">
         <is>
-          <t>parish priest (1957–1970), later assistant pastor</t>
+          <t>Mönch</t>
         </is>
       </c>
       <c r="N155">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O155">
-        <v>1999</v>
+        <v>2004</v>
       </c>
       <c r="Q155" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=372</t>
+          <t>/persons_v2/view.php?id=536</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156">
         <v>1972</v>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
-          <t>Király Ferenc Kelemen OFM</t>
+          <t>Kish Máté</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G156" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="H156" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Gary, IN, USA</t>
         </is>
       </c>
       <c r="I156" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K156" t="inlineStr">
         <is>
-          <t>leads retreats</t>
+          <t>Pfarrer, 1976 vorübergehend als Aushilfspfarrer in Flint, MI, USA tätig</t>
         </is>
       </c>
       <c r="N156">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O156">
-        <v>1977</v>
+        <v>1994</v>
       </c>
       <c r="Q156" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=532</t>
+          <t>/persons_v2/view.php?id=537</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>1972</v>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
-          <t>Láng Imre SJ</t>
+          <t>Lékai Gyula Lajos O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G157" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H157" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I157" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K157" t="inlineStr">
         <is>
-          <t>nurse at the Pontifical Institute of Biblical Studies, and later at the Pontifical Oriental Institute</t>
+          <t>1956–1981 Universitätsdozent, 1967–1975 Probst, 1970–1972 Gymnasiallehrer, seit 1981 im Ruhestand</t>
         </is>
       </c>
       <c r="N157">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O157">
-        <v>1980</v>
+        <v>1994</v>
       </c>
       <c r="Q157" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=637</t>
+          <t>/persons_v2/view.php?id=650</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>1972</v>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
-          <t>Magyar László Sch.P., dr</t>
+          <t>Marosszéki Zsolt Rudolf O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G158" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H158" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I158" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K158" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>University of Dallas, anschließend University of Plano – Universitätsdozent, dazwischen von 1963 bis 1964 und von 1965 bis 1966 auch Gymnasiallehrer</t>
         </is>
       </c>
       <c r="N158">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O158">
-        <v>1997</v>
+        <v>1976</v>
       </c>
       <c r="Q158" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=685</t>
+          <t>/persons_v2/view.php?id=699</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>1972</v>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
-          <t>Pesti József SJ</t>
+          <t>Marton István Henrik O.Cist</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G159" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H159" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I159" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K159" t="inlineStr">
         <is>
-          <t>pastor to Hungarian emigrants; also a university professor from 1982 to 1990</t>
+          <t>Gymnasiallehrer in Wichita Falls, anschließend in Dallas (1956–1964), 1964–1999 Gymnasiallehrer, Schulleiter (1974–1975), stellvertretender Schulleiter (1982–1996), Stellvertreter des Schulleiters (1994–1999), seit 1999 im Ruhestand</t>
         </is>
       </c>
       <c r="N159">
-        <v>1957</v>
+        <v>1956</v>
       </c>
       <c r="O159">
-        <v>1990</v>
+        <v>2006</v>
       </c>
       <c r="Q159" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=866</t>
+          <t>/persons_v2/view.php?id=708</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160">
         <v>1972</v>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
-          <t>Barát Ferenc Benignusz OSB</t>
+          <t>Monostori Benedek József Bánk O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G160" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H160" t="inlineStr">
         <is>
-          <t>Szent István perjelség, Woodside, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I160" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J160" t="inlineStr">
         <is>
-          <t>Szent István perjelség</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K160" t="inlineStr">
         <is>
-          <t>visiting priest, choir director, Latin teacher, director of music and choir</t>
+          <t>Universitätsdozent (1956–1989), Vizepropst (1975–1976), Propst (1976–1988), Gymnasiallehrer (1974–1975, 1977–1978), Beichtvater und Zelebrant bei den Schwestern der Heiligen Familie von Nazareth, Grand Prairie, TX, USA (1989–2011), im Ruhestand (2011–2014)</t>
         </is>
       </c>
       <c r="N160">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O160">
-        <v>1976</v>
+        <v>2014</v>
       </c>
       <c r="Q160" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=43</t>
+          <t>/persons_v2/view.php?id=769</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161">
         <v>1972</v>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
-          <t>Bisztyó József, Msgr., dr.</t>
+          <t>Rábai István Kristóf O.Cist</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G161" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H161" t="inlineStr">
         <is>
-          <t>Saskatoon, SK, Canada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I161" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J161" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K161" t="inlineStr">
         <is>
-          <t>Hungarian pastor; from 1958 to 1980, he served as a seminary spiritual director; from 1960 to 1986, he was a university professor; and from 1980 to 1992, he also served as pastor of the Hungarian parish in Edmonton</t>
+          <t>Universitätsdozent, dazwischen von 1964 bis 1969 Prior, von 1975 bis 1976 Generalprior, von 1988 bis 1994 Prior, 1962–1963 Lehrer an der Ursuline Academy in Dallas, 1988–1992 Gymnasiallehrer, seit 1994 im Ruhestand</t>
         </is>
       </c>
       <c r="N161">
-        <v>1958</v>
+        <v>1956</v>
       </c>
       <c r="O161">
-        <v>1995</v>
+        <v>1999</v>
       </c>
       <c r="Q161" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=85</t>
+          <t>/persons_v2/view.php?id=919</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162">
         <v>1972</v>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
-          <t>Cseh Péter Dömötör OCD</t>
+          <t>Benkő Antal SJ</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G162" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H162" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Rio de Janeiro, Brazília</t>
         </is>
       </c>
       <c r="I162" t="inlineStr">
         <is>
           <t>Brazília</t>
         </is>
       </c>
       <c r="K162" t="inlineStr">
         <is>
-          <t>monk</t>
+          <t>Psychologielehrer, Leiter des Psychologischen Beratungszentrums, von 1972 bis 1975 zugleich Vizerektor</t>
         </is>
       </c>
       <c r="N162">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O162">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="Q162" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=150</t>
+          <t>/persons_v2/view.php?id=67</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163">
         <v>1972</v>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
-          <t>Domonkos László SVD</t>
+          <t>Domonkos S. Sziárd (O.Praem)</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G163" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H163" t="inlineStr">
         <is>
-          <t>Plántanos, Argentina</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="I163" t="inlineStr">
         <is>
-          <t>Argentina</t>
-[...4 lines deleted...]
-          <t>Assistant pastor, Hungarian pastor; from 1971, senior Hungarian pastor in Argentina; later, Hungarian Institute of the English Ladies in Buenos Aires, Argentina</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N163">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O163">
-        <v>1996</v>
+        <v>1986</v>
       </c>
       <c r="Q163" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=214</t>
+          <t>/persons_v2/view.php?id=215</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164">
         <v>1972</v>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D164" t="inlineStr">
         <is>
-          <t>Fehér József Tamás O.Cist</t>
+          <t>Dunda Ernő, Msgr. dr</t>
         </is>
       </c>
       <c r="E164" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G164" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H164" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="I164" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J164" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K164" t="inlineStr">
         <is>
-          <t>in a monastic community; during that time, he served as novice master from 1960 to 1963, high school teacher from 1962 to 1976, and sacristan and Hungarian pastor from 1976 to 1980</t>
+          <t>Pfarrer, danach im Ruhestand</t>
         </is>
       </c>
       <c r="N164">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O164">
-        <v>1980</v>
+        <v>1983</v>
       </c>
       <c r="Q164" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=260</t>
+          <t>/persons_v2/view.php?id=222</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165">
         <v>1972</v>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D165" t="inlineStr">
         <is>
-          <t>Feigl Rudolf SJ</t>
+          <t>Haigli Sándor Sziárd O.Praem</t>
         </is>
       </c>
       <c r="E165" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G165" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H165" t="inlineStr">
         <is>
-          <t>Courtland, ON, Canada</t>
+          <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I165" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K165" t="inlineStr">
         <is>
-          <t>minister, cook, and jack-of-all-trades, hospital volunteer, while attending the University of Cleveland in 1963, OH, USA</t>
+          <t>Lehrer, Hausmeister</t>
         </is>
       </c>
       <c r="N165">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O165">
-        <v>1973</v>
+        <v>1985</v>
       </c>
       <c r="Q165" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=263</t>
+          <t>/persons_v2/view.php?id=357</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166">
         <v>1972</v>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D166" t="inlineStr">
         <is>
-          <t>Gelencsér László Pál O.Praem</t>
+          <t>Hegedűs M. István</t>
         </is>
       </c>
       <c r="E166" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G166" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>Toledo, OH, USA</t>
         </is>
       </c>
       <c r="H166" t="inlineStr">
         <is>
-          <t>Santa Ana, CA, USA</t>
+          <t>Holy Family Church, New Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I166" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J166" t="inlineStr">
+        <is>
+          <t>Holy Family Church</t>
+        </is>
+      </c>
       <c r="K166" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N166">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O166">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="Q166" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=318</t>
+          <t>/persons_v2/view.php?id=375</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167">
         <v>1972</v>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D167" t="inlineStr">
         <is>
-          <t>Hoffer Lipót József OSB, dr.</t>
+          <t>Hites Endre Kristóf OSB</t>
         </is>
       </c>
       <c r="E167" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G167" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H167" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Woodside Priory School, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I167" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J167" t="inlineStr">
+        <is>
+          <t>Woodside Priory School</t>
+        </is>
+      </c>
       <c r="K167" t="inlineStr">
         <is>
-          <t>Biology lecturer, full-time teacher, from 1968 to 1974</t>
+          <t>Mitbegründer und Lehrer, von 1960 bis 1971 Direktor. Von 1971 bis 1972 im Schaffensurlaub</t>
         </is>
       </c>
       <c r="N167">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O167">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="Q167" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=403</t>
+          <t>/persons_v2/view.php?id=395</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168">
         <v>1972</v>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D168" t="inlineStr">
         <is>
-          <t>Jávor Jenő Egon OSB, dr</t>
+          <t>Horváth András Ellák O.Praem</t>
         </is>
       </c>
       <c r="E168" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G168" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H168" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Mater Dei School, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I168" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J168" t="inlineStr">
+        <is>
+          <t>Mater Dei School</t>
+        </is>
+      </c>
       <c r="K168" t="inlineStr">
         <is>
-          <t>Perjel, historian</t>
+          <t>Französischlehrer</t>
         </is>
       </c>
       <c r="N168">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O168">
-        <v>2008</v>
+        <v>1973</v>
       </c>
       <c r="Q168" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=485</t>
+          <t>/persons_v2/view.php?id=417</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169">
         <v>1972</v>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
-          <t>Medvigy Ágoston</t>
+          <t>Hámor József SDB</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G169" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H169" t="inlineStr">
         <is>
-          <t>Carteret, NJ, USA</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I169" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K169" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer (1957–1970), später Hilfspfarrer</t>
         </is>
       </c>
       <c r="N169">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O169">
-        <v>1973</v>
+        <v>1999</v>
       </c>
       <c r="Q169" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=723</t>
+          <t>/persons_v2/view.php?id=372</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170">
         <v>1972</v>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
-          <t>Molnár Antal</t>
+          <t>Király Ferenc Kelemen OFM</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G170" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H170" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I170" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J170" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K170" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest starting in 1968</t>
+          <t>leitet Exerzitien</t>
         </is>
       </c>
       <c r="N170">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O170">
-        <v>2000</v>
+        <v>1977</v>
       </c>
       <c r="Q170" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=759</t>
+          <t>/persons_v2/view.php?id=532</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171">
         <v>1972</v>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
-          <t>Nagy Béla, Dr.</t>
+          <t>Láng Imre SJ</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G171" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H171" t="inlineStr">
         <is>
-          <t>Hajdúdorog, Hungary</t>
+          <t>Róma, Italien</t>
         </is>
       </c>
       <c r="I171" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Italien</t>
         </is>
       </c>
       <c r="K171" t="inlineStr">
         <is>
-          <t>religious educator</t>
+          <t>Krankenpfleger am Päpstlichen Institut für Bibelwissenschaften und anschließend am Päpstlichen Institut für Orientalistik</t>
         </is>
       </c>
       <c r="N171">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O171">
-        <v>1974</v>
+        <v>1980</v>
       </c>
       <c r="Q171" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=785</t>
+          <t>/persons_v2/view.php?id=637</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172">
         <v>1972</v>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
-          <t>Orosz László</t>
+          <t>Magyar László Sch.P., dr</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G172" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H172" t="inlineStr">
         <is>
-          <t>Bridgeport, CT, USA</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I172" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K172" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N172">
-        <v>1958</v>
+        <v>1957</v>
       </c>
       <c r="O172">
-        <v>1978</v>
+        <v>1997</v>
       </c>
       <c r="Q172" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=841</t>
+          <t>/persons_v2/view.php?id=685</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173">
         <v>1972</v>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
-          <t>Balás Dávid László O.Cist, Dr.</t>
+          <t>Pesti József SJ</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G173" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H173" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Buenos Aires, Argentína</t>
         </is>
       </c>
       <c r="I173" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K173" t="inlineStr">
         <is>
-          <t>philosophy professor at the University of Dallas, pastor, chair of the theology department, and religion teacher</t>
+          <t>Seelsorger der ungarischen Emigranten, von 1982 bis 1990 zugleich Universitätsdozent</t>
         </is>
       </c>
       <c r="N173">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O173">
-        <v>2014</v>
+        <v>1990</v>
       </c>
       <c r="Q173" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=32</t>
+          <t>/persons_v2/view.php?id=866</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174">
         <v>1972</v>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
-          <t>Bartkó Alajos</t>
+          <t>Rékási József Csaba O.Praem</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G174" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H174" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
+          <t>University of Detroit, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I174" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J174" t="inlineStr">
         <is>
-          <t>Jézus Szíve R. K. Egyházközség</t>
+          <t>University of Detroit</t>
         </is>
       </c>
       <c r="K174" t="inlineStr">
         <is>
-          <t>parish priest, then retired</t>
+          <t>Lehrerin für Französisch und französische Kultur</t>
         </is>
       </c>
       <c r="N174">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O174">
-        <v>1982</v>
+        <v>1992</v>
       </c>
       <c r="Q174" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=50</t>
+          <t>/persons_v2/view.php?id=930</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175">
         <v>1972</v>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
-          <t>Juhász István Ágoston OFM</t>
+          <t>Serei Károly SJ</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G175" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H175" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I175" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J175" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony R. K. Egyházközség</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K175" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Lehre der Kulturanthropologie</t>
         </is>
       </c>
       <c r="N175">
-        <v>1959</v>
+        <v>1957</v>
       </c>
       <c r="O175">
-        <v>1985</v>
+        <v>1978</v>
       </c>
       <c r="Q175" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=492</t>
+          <t>/persons_v2/view.php?id=989</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176">
         <v>1972</v>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D176" t="inlineStr">
         <is>
-          <t>Lackner Károly Béda O.Cist, dr</t>
+          <t>Barát Ferenc Benignusz OSB</t>
         </is>
       </c>
       <c r="E176" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G176" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H176" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Szent István perjelség, Woodside, CA, USA</t>
         </is>
       </c>
       <c r="I176" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J176" t="inlineStr">
+        <is>
+          <t>Szent István perjelség</t>
+        </is>
+      </c>
       <c r="K176" t="inlineStr">
         <is>
-          <t>High school teacher (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) University professor in Arlington, TX, USA – University of Texas (1969–2010), retired (2010–2020)</t>
+          <t>Gastpater, Chorleiter, Lateinlehrer, Gesangs- und Musikleiter</t>
         </is>
       </c>
       <c r="N176">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O176">
-        <v>2020</v>
+        <v>1976</v>
       </c>
       <c r="Q176" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=630</t>
+          <t>/persons_v2/view.php?id=43</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177">
         <v>1972</v>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
-          <t>Morgan Gyula OSBM</t>
+          <t>Bisztyó József, Msgr., dr.</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G177" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H177" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Saskatoon, SK, Kanada</t>
         </is>
       </c>
       <c r="I177" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K177" t="inlineStr">
         <is>
-          <t>in civilian employment; retired since 1992</t>
+          <t>ungarischer Pfarrer, von 1958 bis 1980 Spiritual am Priesterseminar, von 1960 bis 1986 Universitätsdozent; von 1980 bis 1992 leitete er zudem die ungarische Pfarrei in Edmonton</t>
         </is>
       </c>
       <c r="N177">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O177">
-        <v>2009</v>
+        <v>1995</v>
       </c>
       <c r="Q177" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=772</t>
+          <t>/persons_v2/view.php?id=85</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178">
         <v>1972</v>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
-          <t>Novák Ervin Emilián (O.Cist)</t>
+          <t>Cseh Péter Dömötör OCD</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G178" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H178" t="inlineStr">
         <is>
-          <t>Texas Christian University, Dallas, TX, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I178" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Texas Christian University</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K178" t="inlineStr">
         <is>
-          <t>university professor</t>
+          <t>Mönch</t>
         </is>
       </c>
       <c r="N178">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O178">
-        <v>1974</v>
+        <v>1978</v>
       </c>
       <c r="Q178" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=823</t>
+          <t>/persons_v2/view.php?id=150</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179">
         <v>1972</v>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D179" t="inlineStr">
         <is>
-          <t>Négyessy Bertalan</t>
+          <t>Domonkos László SVD</t>
         </is>
       </c>
       <c r="E179" t="inlineStr">
         <is>
-          <t>Reformed</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H179" t="inlineStr">
         <is>
-          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
+          <t>Plántanos, Argentína</t>
         </is>
       </c>
       <c r="I179" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Ontarioi Független Magyar Református Egyház</t>
+          <t>Argentína</t>
         </is>
       </c>
       <c r="K179" t="inlineStr">
         <is>
-          <t>senior pastor</t>
+          <t>Hilfspfarrer, ungarischer Pfarrer, ab 1971 ungarischer Hauptpfarrer in Argentinien, anschließend in Buenos Aires, Argentinien, am Ungarischen Institut der englischen Damen</t>
         </is>
       </c>
       <c r="N179">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O179">
-        <v>1989</v>
+        <v>1996</v>
       </c>
       <c r="Q179" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=141</t>
+          <t>/persons_v2/view.php?id=214</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180">
         <v>1972</v>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D180" t="inlineStr">
         <is>
-          <t>Olejnyik György</t>
+          <t>Fehér József Tamás O.Cist</t>
         </is>
       </c>
       <c r="E180" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G180" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H180" t="inlineStr">
         <is>
-          <t>Fairport, OH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I180" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J180" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K180" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>in einer Ordensgemeinschaft; dabei von 1960 bis 1963 Novizenmeister, von 1962 bis 1976 Gymnasiallehrer, von 1976 bis 1980 Sakristan und ungarischer Seelsorger</t>
         </is>
       </c>
       <c r="N180">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O180">
-        <v>1975</v>
+        <v>1980</v>
       </c>
       <c r="Q180" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=833</t>
+          <t>/persons_v2/view.php?id=260</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181">
         <v>1972</v>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D181" t="inlineStr">
         <is>
-          <t>Ábrahám Dezső</t>
+          <t>Feigl Rudolf SJ</t>
         </is>
       </c>
       <c r="E181" t="inlineStr">
         <is>
-          <t>Reformed</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H181" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I181" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K181" t="inlineStr">
         <is>
-          <t>Bishop of the Eastern Diocese of the Hungarian Reformed Church in America</t>
+          <t>Minister, Koch und Allrounder, Krankenbesucher, währenddessen 1963 in Cleveland, OH, USA Terz</t>
         </is>
       </c>
       <c r="N181">
-        <v>1959</v>
+        <v>1958</v>
       </c>
       <c r="O181">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="Q181" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=262</t>
+          <t>/persons_v2/view.php?id=263</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182">
         <v>1972</v>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
-          <t>Barta József Leonard O.Cist</t>
+          <t>Gelencsér László Pál O.Praem</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G182" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H182" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I182" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J182" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K182" t="inlineStr">
         <is>
-          <t>Pastor of the Hungarian community, secretary of the abbey, sacristan from 1960 to 1974</t>
+          <t>Gymnasiallehrer</t>
         </is>
       </c>
       <c r="N182">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O182">
-        <v>1978</v>
+        <v>1980</v>
       </c>
       <c r="Q182" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=47</t>
+          <t>/persons_v2/view.php?id=318</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183">
         <v>1972</v>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
-          <t>Dlusztus János SDB</t>
+          <t>Hoffer Lipót József OSB, dr.</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G183" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H183" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I183" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K183" t="inlineStr">
         <is>
-          <t>on duty</t>
+          <t>Dozent für Biologie, ordentlicher Lehrer, von 1968 bis 1974 mit dem Titel „perjel“</t>
         </is>
       </c>
       <c r="N183">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O183">
-        <v>1988</v>
+        <v>1975</v>
       </c>
       <c r="Q183" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=204</t>
+          <t>/persons_v2/view.php?id=403</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184">
         <v>1972</v>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D184" t="inlineStr">
         <is>
-          <t>Erdey Ferenc SDB</t>
+          <t>Jávor Jenő Egon OSB, dr</t>
         </is>
       </c>
       <c r="E184" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G184" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H184" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I184" t="inlineStr">
         <is>
-          <t>Mexikó</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K184" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>Perjel, Geschichtsschreiber</t>
         </is>
       </c>
       <c r="N184">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O184">
-        <v>1983</v>
+        <v>2008</v>
       </c>
       <c r="Q184" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=235</t>
+          <t>/persons_v2/view.php?id=485</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185">
         <v>1972</v>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
-          <t>Ferenczy György Csaba O.Cist, dr</t>
+          <t>Medvigy Ágoston</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G185" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H185" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I185" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J185" t="inlineStr">
-[...1 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+      <c r="K185" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N185">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O185">
-        <v>1999</v>
+        <v>1973</v>
       </c>
       <c r="Q185" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=271</t>
+          <t>/persons_v2/view.php?id=723</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186">
         <v>1972</v>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
-          <t>Gácser József Imre OSB, Dr.</t>
+          <t>Molnár Antal</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G186" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H186" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Magyarok Nagyasszonya templom, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I186" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J186" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+          <t>Magyarok Nagyasszonya templom</t>
         </is>
       </c>
       <c r="K186" t="inlineStr">
         <is>
-          <t>editor, high school teacher, university professor, assistant pastor, building manager, cashier, senior pastor of the Hungarian congregation in Brazil since 1985</t>
+          <t>Hilfspfarrer, ab 1968 dann Pfarrer</t>
         </is>
       </c>
       <c r="N186">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O186">
-        <v>1997</v>
+        <v>2000</v>
       </c>
       <c r="Q186" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=310</t>
+          <t>/persons_v2/view.php?id=759</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187">
         <v>1972</v>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D187" t="inlineStr">
         <is>
-          <t>Hajtás Ferenc</t>
+          <t>Nagy Béla, Dr.</t>
         </is>
       </c>
       <c r="E187" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G187" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H187" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Hajdúdorog, Ungarn</t>
         </is>
       </c>
       <c r="I187" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K187" t="inlineStr">
         <is>
-          <t>US Army - katonai lelkész, szolgált Koreában, az NSZK-ban és Vietnamban</t>
+          <t>Religionslehrer</t>
         </is>
       </c>
       <c r="N187">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O187">
-        <v>1980</v>
+        <v>1974</v>
       </c>
       <c r="Q187" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=363</t>
+          <t>/persons_v2/view.php?id=785</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188">
         <v>1972</v>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D188" t="inlineStr">
         <is>
-          <t>Horváth László Pius OSB</t>
+          <t>Orosz László</t>
         </is>
       </c>
       <c r="E188" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G188" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H188" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Bridgeport, CT, USA</t>
         </is>
       </c>
       <c r="I188" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K188" t="inlineStr">
         <is>
-          <t>teacher, hyphen, assistant Hungarian pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N188">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O188">
-        <v>2018</v>
+        <v>1978</v>
       </c>
       <c r="Q188" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=431</t>
+          <t>/persons_v2/view.php?id=841</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189">
         <v>1972</v>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
-          <t>Horváth Zoltán Achilles OSB</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G189" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H189" t="inlineStr">
         <is>
-          <t>Portola Valley, CA, USA</t>
+          <t>Colégio Santo Américo, São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I189" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J189" t="inlineStr">
+        <is>
+          <t>Colégio Santo Américo</t>
         </is>
       </c>
       <c r="K189" t="inlineStr">
         <is>
-          <t>librarian, French and religion teacher</t>
+          <t>Direktor</t>
         </is>
       </c>
       <c r="N189">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O189">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="Q189" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=441</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190">
         <v>1972</v>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
-          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
+          <t>Sebes József SJ, Dr.</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G190" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H190" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Georgetown Egyetem, Washington DC, USA</t>
         </is>
       </c>
       <c r="I190" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J190" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Georgetown Egyetem</t>
         </is>
       </c>
       <c r="K190" t="inlineStr">
         <is>
-          <t>head cashier (1964–1994), deputy director (1976–1988), building manager</t>
+          <t>Professor für ostasiatische Geschichte und Gründer des Graduiertenprogramms; von 1964 bis 1966 Dekan der Wirtschaftsfakultät, von 1966 bis 1968 Dekan der School of Foreign Service.</t>
         </is>
       </c>
       <c r="N190">
-        <v>1960</v>
+        <v>1958</v>
       </c>
       <c r="O190">
-        <v>2013</v>
+        <v>1985</v>
       </c>
       <c r="Q190" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=534</t>
+          <t>/persons_v2/view.php?id=979</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191">
         <v>1972</v>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
-          <t>Kótai Zoltán Ádám, dr</t>
+          <t>Balás Dávid László O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G191" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H191" t="inlineStr">
         <is>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+        </is>
+      </c>
+      <c r="I191" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I191" t="inlineStr">
-[...1 lines deleted...]
-          <t>USA</t>
+      <c r="J191" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K191" t="inlineStr">
         <is>
-          <t>book publisher, newspaper editor; around 1969, Hungarian pastor in Akron, OH, USA</t>
+          <t>Philosophielehrer an der Universität von Dallas, Pastor, Leiter des Fachbereichs Theologie sowie Religionslehrer</t>
         </is>
       </c>
       <c r="N191">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O191">
-        <v>1980</v>
+        <v>2014</v>
       </c>
       <c r="Q191" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=597</t>
+          <t>/persons_v2/view.php?id=32</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192">
         <v>1972</v>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
-          <t>Linka Ervin Sándor OSB</t>
+          <t>Bartkó Alajos</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G192" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H192" t="inlineStr">
         <is>
-          <t>Tarkány, Hungary</t>
+          <t>Jézus Szíve R. K. Egyházközség, Akron, OH, USA</t>
         </is>
       </c>
       <c r="I192" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J192" t="inlineStr">
+        <is>
+          <t>Jézus Szíve R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K192" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer, später im Ruhestand</t>
         </is>
       </c>
       <c r="N192">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O192">
-        <v>1976</v>
+        <v>1982</v>
       </c>
       <c r="Q192" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=660</t>
+          <t>/persons_v2/view.php?id=50</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193">
         <v>1972</v>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
-          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
+          <t>Juhász István Ágoston OFM</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G193" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H193" t="inlineStr">
         <is>
-          <t>University of Dallas, Dallas, TX, USA</t>
+          <t>Nagyboldogasszony R. K. Egyházközség, Roebling, NJ, USA</t>
         </is>
       </c>
       <c r="I193" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J193" t="inlineStr">
         <is>
-          <t>University of Dallas</t>
+          <t>Nagyboldogasszony R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K193" t="inlineStr">
         <is>
-          <t>university professor (French)</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N193">
-        <v>1960</v>
+        <v>1959</v>
       </c>
       <c r="O193">
-        <v>1973</v>
+        <v>1985</v>
       </c>
       <c r="Q193" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=797</t>
+          <t>/persons_v2/view.php?id=492</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194">
         <v>1972</v>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D194" t="inlineStr">
         <is>
-          <t>Csányi Dániel Apor O.Cist, Dr.</t>
+          <t>Lackner Károly Béda O.Cist, dr</t>
         </is>
       </c>
       <c r="E194" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G194" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H194" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I194" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J194" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K194" t="inlineStr">
         <is>
-          <t>university professor, high school teacher</t>
+          <t>Gymnasiallehrer (Dallas – St. Edward 1959–1960; Dallas – Cistercian 1962–1964; Fort Worth, TX, USA 1964–1967; Dallas 1967–1970) Universitätsdozent in Arlington, TX, USA – University of Texas (1969–2010), im Ruhestand (2010–2020)</t>
         </is>
       </c>
       <c r="N194">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="O194">
-        <v>1974</v>
+        <v>2020</v>
       </c>
       <c r="Q194" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=147</t>
+          <t>/persons_v2/view.php?id=630</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195">
         <v>1972</v>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D195" t="inlineStr">
         <is>
-          <t>Dallos Ferenc</t>
+          <t>Morgan Gyula OSBM</t>
         </is>
       </c>
       <c r="E195" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G195" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H195" t="inlineStr">
         <is>
-          <t>Brooklyn, Long Island, NY, USA</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I195" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K195" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>im zivilen Beruf, seit 1992 im Ruhestand</t>
         </is>
       </c>
       <c r="N195">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="O195">
-        <v>1985</v>
+        <v>2009</v>
       </c>
       <c r="Q195" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=176</t>
+          <t>/persons_v2/view.php?id=772</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196">
         <v>1972</v>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D196" t="inlineStr">
         <is>
-          <t>Horváth Ferenc</t>
+          <t>Novák Ervin Emilián (O.Cist)</t>
         </is>
       </c>
       <c r="E196" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G196" t="inlineStr">
         <is>
-          <t>San Bernardino, CA, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H196" t="inlineStr">
         <is>
-          <t>Etiwanda, CA, USA</t>
+          <t>Texas Christian University, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I196" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J196" t="inlineStr">
+        <is>
+          <t>Texas Christian University</t>
+        </is>
+      </c>
       <c r="K196" t="inlineStr">
         <is>
-          <t>founding pastor, school founder</t>
+          <t>Universitätsprofessor</t>
         </is>
       </c>
       <c r="N196">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="O196">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="Q196" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=421</t>
+          <t>/persons_v2/view.php?id=823</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197">
         <v>1972</v>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D197" t="inlineStr">
         <is>
-          <t>Kovács János Ferenc, Msgr.</t>
+          <t>Négyessy Bertalan</t>
         </is>
       </c>
       <c r="E197" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Reformiert</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>priest</t>
-[...4 lines deleted...]
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Pastor</t>
         </is>
       </c>
       <c r="H197" t="inlineStr">
         <is>
-          <t>Lacona, IA, USA</t>
+          <t>Ontarioi Független Magyar Református Egyház, Ontario, CA, USA</t>
         </is>
       </c>
       <c r="I197" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J197" t="inlineStr">
+        <is>
+          <t>Ontarioi Független Magyar Református Egyház</t>
+        </is>
+      </c>
+      <c r="K197" t="inlineStr">
+        <is>
+          <t>leitender Pfarrer</t>
+        </is>
+      </c>
       <c r="N197">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="O197">
-        <v>1977</v>
+        <v>1989</v>
       </c>
       <c r="Q197" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=584</t>
+          <t>/persons_v2/view.php?id=141</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198">
         <v>1972</v>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D198" t="inlineStr">
         <is>
-          <t>Nyisztor Zoltán, Msgr., Dr.</t>
+          <t>Olejnyik György</t>
         </is>
       </c>
       <c r="E198" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G198" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H198" t="inlineStr">
         <is>
-          <t>Róma, Italy</t>
+          <t>Fairport, OH, USA</t>
         </is>
       </c>
       <c r="I198" t="inlineStr">
         <is>
-          <t>Italy</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K198" t="inlineStr">
         <is>
-          <t>pastor, devotional writer</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N198">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="O198">
-        <v>1979</v>
+        <v>1975</v>
       </c>
       <c r="Q198" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=829</t>
+          <t>/persons_v2/view.php?id=833</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199">
         <v>1972</v>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
-          <t>Németh András SDB</t>
+          <t>Radnóczy Adalbert Kelemen O.Praem</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G199" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H199" t="inlineStr">
         <is>
-          <t>Santo Domingo, Dominikai Köztársaság</t>
+          <t>Mater Dei High School, Santa Ana, CA, USA</t>
         </is>
       </c>
       <c r="I199" t="inlineStr">
         <is>
-          <t>Dominikai Köztársaság</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J199" t="inlineStr">
+        <is>
+          <t>Mater Dei High School</t>
         </is>
       </c>
       <c r="K199" t="inlineStr">
         <is>
-          <t>parish priest, catechist</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N199">
-        <v>1961</v>
+        <v>1959</v>
       </c>
       <c r="O199">
-        <v>1999</v>
+        <v>1985</v>
       </c>
       <c r="Q199" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=807</t>
+          <t>/persons_v2/view.php?id=909</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200">
         <v>1972</v>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D200" t="inlineStr">
         <is>
-          <t>Chladek István Menyhért O.Cist</t>
+          <t>Samay Sebestyén Sebastian OSB</t>
         </is>
       </c>
       <c r="E200" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G200" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H200" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>St. Vincent Abbey, Latrobe, PA, USA</t>
         </is>
       </c>
       <c r="I200" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J200" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>St. Vincent Abbey</t>
         </is>
       </c>
       <c r="K200" t="inlineStr">
         <is>
-          <t>teacher, parish secretary, assistant pastor</t>
+          <t>in verschiedenen Positionen, vor allem als Hochschullehrer und Dekan</t>
         </is>
       </c>
       <c r="N200">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O200">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="Q200" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=125</t>
+          <t>/persons_v2/view.php?id=957</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201">
         <v>1972</v>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D201" t="inlineStr">
         <is>
-          <t>Dömötör Lajos Ede OFM</t>
+          <t>Sarlós Károly Engelbert OSB, Dr.</t>
         </is>
       </c>
       <c r="E201" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G201" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H201" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>Pontifícia Universidade Católica, São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I201" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J201" t="inlineStr">
+        <is>
+          <t>Pontifícia Universidade Católica</t>
         </is>
       </c>
       <c r="K201" t="inlineStr">
         <is>
-          <t>parish priest, Hungarian pastor</t>
+          <t>Mathematikprofessor</t>
         </is>
       </c>
       <c r="N201">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O201">
-        <v>1976</v>
+        <v>1986</v>
       </c>
       <c r="Q201" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=218</t>
+          <t>/persons_v2/view.php?id=960</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202">
         <v>1972</v>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D202" t="inlineStr">
         <is>
-          <t>Gál Gedeon OFM, Dr</t>
+          <t>Schilly József Károly (OSB)</t>
         </is>
       </c>
       <c r="E202" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G202" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H202" t="inlineStr">
         <is>
-          <t>Saint Bonaventure, NY, USA</t>
+          <t>Woodside Priory School, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I202" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J202" t="inlineStr">
+        <is>
+          <t>Woodside Priory School</t>
+        </is>
+      </c>
       <c r="K202" t="inlineStr">
         <is>
-          <t>college professor</t>
+          <t>Lehrer, Wirtschaftsleiter, Direktor</t>
         </is>
       </c>
       <c r="N202">
-        <v>1962</v>
-[...4 lines deleted...]
-        </is>
+        <v>1959</v>
+      </c>
+      <c r="O202">
+        <v>1974</v>
       </c>
       <c r="Q202" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=311</t>
+          <t>/persons_v2/view.php?id=974</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203">
         <v>1972</v>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D203" t="inlineStr">
         <is>
-          <t>Hardi Gábor Gilbert O.Cist, dr</t>
+          <t>Ábrahám Dezső</t>
         </is>
       </c>
       <c r="E203" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Reformiert</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>priest</t>
-[...4 lines deleted...]
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="H203" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I203" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J203" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K203" t="inlineStr">
         <is>
-          <t>Professor of Philosophy at the Catholic University of Dallas, TX, and Master of Novices for five years</t>
+          <t>Bischof des Ostdiözese der Amerikanisch-Ungarischen Reformierten Kirche</t>
         </is>
       </c>
       <c r="N203">
-        <v>1962</v>
+        <v>1959</v>
       </c>
       <c r="O203">
-        <v>1994</v>
+        <v>1977</v>
       </c>
       <c r="Q203" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=368</t>
+          <t>/persons_v2/view.php?id=262</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204">
         <v>1972</v>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D204" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Barta József Leonard O.Cist</t>
         </is>
       </c>
       <c r="E204" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G204" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H204" t="inlineStr">
         <is>
-          <t>Asunción, Paraguay</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I204" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J204" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K204" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer der ungarischen Gemeinde, Sekretär des Abtes, von 1960 bis 1974 Sakristan</t>
         </is>
       </c>
       <c r="N204">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O204">
-        <v>1992</v>
+        <v>1978</v>
       </c>
       <c r="Q204" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=47</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205">
         <v>1972</v>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D205" t="inlineStr">
         <is>
-          <t>Hirth Vilmos SVD</t>
+          <t>Dlusztus János SDB</t>
         </is>
       </c>
       <c r="E205" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G205" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H205" t="inlineStr">
         <is>
-          <t>Encarnación, Paraguay</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="I205" t="inlineStr">
         <is>
-          <t>Paraguay</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K205" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest, later episcopal secretary, vicar general</t>
+          <t>im Dienst</t>
         </is>
       </c>
       <c r="N205">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O205">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="Q205" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=394</t>
+          <t>/persons_v2/view.php?id=204</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206">
         <v>1972</v>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D206" t="inlineStr">
         <is>
-          <t>Horváth Benedek O.Praem</t>
+          <t>Erdey Ferenc SDB</t>
         </is>
       </c>
       <c r="E206" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G206" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H206" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
+          <t>Mexikó</t>
         </is>
       </c>
       <c r="I206" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Mexikó</t>
         </is>
       </c>
       <c r="K206" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N206">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O206">
-        <v>1990</v>
+        <v>1983</v>
       </c>
       <c r="Q206" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=419</t>
+          <t>/persons_v2/view.php?id=235</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207">
         <v>1972</v>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D207" t="inlineStr">
         <is>
-          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
+          <t>Ferenczy György Csaba O.Cist, dr</t>
         </is>
       </c>
       <c r="E207" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G207" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H207" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság, Orange, CA, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I207" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J207" t="inlineStr">
         <is>
-          <t>Szent Mihály apátság</t>
-[...4 lines deleted...]
-          <t>college rector, prior, abbot</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="N207">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O207">
-        <v>2010</v>
+        <v>1999</v>
       </c>
       <c r="Q207" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=522</t>
+          <t>/persons_v2/view.php?id=271</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208">
         <v>1972</v>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D208" t="inlineStr">
         <is>
-          <t>Kilián János Csaba OFM, Dr</t>
+          <t>Gácser József Imre OSB, Dr.</t>
         </is>
       </c>
       <c r="E208" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G208" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H208" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I208" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J208" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K208" t="inlineStr">
         <is>
-          <t>Professor of Theology and pastor in Mount Vernon, NY, USA</t>
+          <t>Redakteur, Gymnasiallehrer, Universitätsdozent, Unterlehrer, Hausmeister, Kassierer, ungarischer Hauptpfarrer in Brasilien seit 1985</t>
         </is>
       </c>
       <c r="N208">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O208">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="Q208" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=531</t>
+          <t>/persons_v2/view.php?id=310</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209">
         <v>1972</v>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D209" t="inlineStr">
         <is>
-          <t>Király István SJ</t>
+          <t>Hajtás Ferenc</t>
         </is>
       </c>
       <c r="E209" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G209" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H209" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I209" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K209" t="inlineStr">
         <is>
-          <t>Assistant pastor, spiritual director, and, from 1971, parish priest and superior of the Hungarian Jesuits in Canada.</t>
+          <t>US Army - katonai lelkész, szolgált Koreában, az NSZK-ban és Vietnamban</t>
         </is>
       </c>
       <c r="N209">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O209">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="Q209" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=533</t>
+          <t>/persons_v2/view.php?id=363</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210">
         <v>1972</v>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D210" t="inlineStr">
         <is>
-          <t>Kázmér Tamás</t>
+          <t>Horváth László Pius OSB</t>
         </is>
       </c>
       <c r="E210" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G210" t="inlineStr">
         <is>
-          <t>Trenton, NJ, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H210" t="inlineStr">
         <is>
-          <t>Perth Amboy, NJ, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I210" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K210" t="inlineStr">
         <is>
-          <t>Pastor, and later assistant pastor, in Woodbridge, NJ, USA, starting in 1964</t>
+          <t>Lehrer, Strich, Hilfsseelsorger</t>
         </is>
       </c>
       <c r="N210">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O210">
-        <v>1973</v>
+        <v>2018</v>
       </c>
       <c r="Q210" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=512</t>
+          <t>/persons_v2/view.php?id=431</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211">
         <v>1972</v>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D211" t="inlineStr">
         <is>
-          <t>Kővári Károly SJ</t>
+          <t>Horváth Zoltán Achilles OSB</t>
         </is>
       </c>
       <c r="E211" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G211" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H211" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I211" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K211" t="inlineStr">
         <is>
-          <t>writer, editor</t>
+          <t>Bibliothekar, Französisch- und Religionslehrer</t>
         </is>
       </c>
       <c r="N211">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O211">
-        <v>1980</v>
+        <v>1975</v>
       </c>
       <c r="Q211" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=602</t>
+          <t>/persons_v2/view.php?id=441</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212">
         <v>1972</v>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D212" t="inlineStr">
         <is>
-          <t>Kővári Lajos Sch.P.</t>
+          <t>Kis-Horváth Mihály Paszkál O.Cist</t>
         </is>
       </c>
       <c r="E212" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G212" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H212" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I212" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J212" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K212" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>Hauptkassierer (1964–1994), Unteroffizier (1976–1988), Hausmeister</t>
         </is>
       </c>
       <c r="N212">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O212">
-        <v>1981</v>
+        <v>2013</v>
       </c>
       <c r="Q212" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=603</t>
+          <t>/persons_v2/view.php?id=534</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213">
         <v>1972</v>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D213" t="inlineStr">
         <is>
-          <t>Laczkovits József Gyula</t>
+          <t>Kótai Zoltán Ádám, dr</t>
         </is>
       </c>
       <c r="E213" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G213" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H213" t="inlineStr">
         <is>
-          <t>Monterey, CA, USA</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I213" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K213" t="inlineStr">
         <is>
-          <t>pastor, and chaplain at a military hospital in Fort Ord, CA</t>
+          <t>Verleger, Zeitungsredakteur, um 1969 in Akron, Ohio, USA, ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N213">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O213">
-        <v>1977</v>
+        <v>1980</v>
       </c>
       <c r="Q213" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=631</t>
+          <t>/persons_v2/view.php?id=597</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214">
         <v>1972</v>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D214" t="inlineStr">
         <is>
-          <t>Madarász Gyula, Msgr., Dr.</t>
+          <t>Linka Ervin Sándor OSB</t>
         </is>
       </c>
       <c r="E214" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G214" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H214" t="inlineStr">
         <is>
-          <t>Perryopolis, NY, USA</t>
+          <t>Tarkány, Ungarn</t>
         </is>
       </c>
       <c r="I214" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K214" t="inlineStr">
         <is>
-          <t>parish priest, retired since 1977</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N214">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O214">
-        <v>1983</v>
+        <v>1976</v>
       </c>
       <c r="Q214" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=678</t>
+          <t>/persons_v2/view.php?id=660</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215">
         <v>1972</v>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D215" t="inlineStr">
         <is>
-          <t>Molnár János</t>
+          <t>Nagy Menyhért Mojzes O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E215" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G215" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H215" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>University of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I215" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J215" t="inlineStr">
+        <is>
+          <t>University of Dallas</t>
+        </is>
+      </c>
+      <c r="K215" t="inlineStr">
+        <is>
+          <t>Universitätsdozent (Französisch)</t>
+        </is>
+      </c>
       <c r="N215">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O215">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="Q215" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=763</t>
+          <t>/persons_v2/view.php?id=797</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216">
         <v>1972</v>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D216" t="inlineStr">
         <is>
-          <t>Molnár Rikárd (OFM)</t>
+          <t>Rauch László Attila (OSPPE)</t>
         </is>
       </c>
       <c r="E216" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G216" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H216" t="inlineStr">
         <is>
-          <t>Munhall, PA, USA</t>
+          <t>Doylestown, PA, USA</t>
         </is>
       </c>
       <c r="I216" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K216" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Hilfspfarrer, später Pfarrer (1978), außerdem Dozent am Gwynedd Mercy College</t>
         </is>
       </c>
       <c r="N216">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O216">
-        <v>1983</v>
+        <v>1978</v>
       </c>
       <c r="Q216" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=766</t>
+          <t>/persons_v2/view.php?id=917</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217">
         <v>1972</v>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D217" t="inlineStr">
         <is>
-          <t>Oláh-Tóth Antal, Dr.</t>
+          <t>Sereghy Bazil, Msgr.</t>
         </is>
       </c>
       <c r="E217" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G217" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H217" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony templom, Lackawanna, NY, USA</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I217" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J217" t="inlineStr">
         <is>
-          <t>Nagyboldogasszony templom</t>
+          <t>Holy Transfiguration Hungarian Greek Catholic Church</t>
         </is>
       </c>
       <c r="K217" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N217">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O217">
-        <v>1979</v>
+        <v>1981</v>
       </c>
       <c r="Q217" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=832</t>
+          <t>/persons_v2/view.php?id=983</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218">
         <v>1972</v>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D218" t="inlineStr">
         <is>
-          <t>Pajtás György József Bertalan SA</t>
+          <t>Simon Gyula Lambert O.Cist</t>
         </is>
       </c>
       <c r="E218" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G218" t="inlineStr">
         <is>
-          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H218" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I218" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J218" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K218" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Universitätsdozent, dazwischen von 1970 bis 1971 Gymnasiallehrer</t>
         </is>
       </c>
       <c r="N218">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O218">
-        <v>1973</v>
+        <v>1979</v>
       </c>
       <c r="Q218" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=847</t>
+          <t>/persons_v2/view.php?id=992</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219">
         <v>1972</v>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D219" t="inlineStr">
         <is>
-          <t>Palotai Mihály Sch.P.</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E219" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G219" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H219" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Barnegat, NJ, USA</t>
         </is>
       </c>
       <c r="I219" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K219" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N219">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O219">
         <v>1975</v>
       </c>
       <c r="Q219" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=850</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220">
         <v>1972</v>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D220" t="inlineStr">
         <is>
-          <t>Ádám János SJ, Dr.</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E220" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G220" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H220" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>St. Anthony, Hightstown, NJ, USA</t>
         </is>
       </c>
       <c r="I220" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J220" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>St. Anthony</t>
         </is>
       </c>
       <c r="K220" t="inlineStr">
         <is>
-          <t>university professor, assistant pastor, religious duties (1968–1977: Provincial Superior of Section II)</t>
+          <t>Hilfsgeistlicher</t>
         </is>
       </c>
       <c r="N220">
-        <v>1962</v>
+        <v>1960</v>
       </c>
       <c r="O220">
-        <v>1996</v>
+        <v>1975</v>
       </c>
       <c r="Q220" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=21</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221">
         <v>1972</v>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D221" t="inlineStr">
         <is>
-          <t>Balogh Sándor (SJ)</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E221" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G221" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H221" t="inlineStr">
         <is>
-          <t>Caracas, Venezuela</t>
+          <t>St. Anthony, Port Reading, NJ, USA</t>
         </is>
       </c>
       <c r="I221" t="inlineStr">
         <is>
-          <t>Venezuela</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J221" t="inlineStr">
+        <is>
+          <t>St. Anthony</t>
         </is>
       </c>
       <c r="K221" t="inlineStr">
         <is>
-          <t>English, history, and philosophy teacher</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N221">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O221">
-        <v>1991</v>
+        <v>1975</v>
       </c>
       <c r="Q221" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=42</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222">
         <v>1972</v>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D222" t="inlineStr">
         <is>
-          <t>Bartos G. József</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E222" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G222" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H222" t="inlineStr">
         <is>
-          <t>Walnut, CA, USA</t>
+          <t>Blessed Sacrament, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I222" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J222" t="inlineStr">
+        <is>
+          <t>Blessed Sacrament</t>
+        </is>
+      </c>
+      <c r="K222" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
       <c r="N222">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O222">
         <v>1975</v>
       </c>
       <c r="Q222" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=52</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223">
         <v>1972</v>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D223" t="inlineStr">
         <is>
-          <t>Czup Elek</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E223" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G223" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H223" t="inlineStr">
         <is>
-          <t>Strathroy-Caradoc, ON, Canada</t>
+          <t>Ss. Peter and Paul, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I223" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J223" t="inlineStr">
+        <is>
+          <t>Ss. Peter and Paul</t>
+        </is>
+      </c>
+      <c r="K223" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N223">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O223">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="Q223" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=135</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224">
         <v>1972</v>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D224" t="inlineStr">
         <is>
-          <t>Dunay Antal, Dr.</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E224" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G224" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H224" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
+          <t>Corpus Christi, Willingboro, NJ, USA</t>
         </is>
       </c>
       <c r="I224" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J224" t="inlineStr">
         <is>
-          <t>Szent István R. K. Magyar Egyházközség</t>
+          <t>Corpus Christi</t>
         </is>
       </c>
       <c r="K224" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Hilfspfarrer</t>
         </is>
       </c>
       <c r="N224">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O224">
-        <v>1977</v>
+        <v>1975</v>
       </c>
       <c r="Q224" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=221</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225">
         <v>1972</v>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D225" t="inlineStr">
         <is>
-          <t>Erdei János József OSBM</t>
+          <t>Siska Ernő</t>
         </is>
       </c>
       <c r="E225" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G225" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H225" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
+          <t>St. James, Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="I225" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J225" t="inlineStr">
         <is>
-          <t>Máriapócsi Bazilita Atyák Közössége</t>
+          <t>St. James</t>
         </is>
       </c>
       <c r="K225" t="inlineStr">
         <is>
-          <t>parish priest, currently assisting in New York, NY, USA</t>
+          <t>Hilfspriester, vorübergehender Verwalter</t>
         </is>
       </c>
       <c r="N225">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="O225">
-        <v>2016</v>
+        <v>1975</v>
       </c>
       <c r="Q225" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=243</t>
+          <t>/persons_v2/view.php?id=997</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226">
         <v>1972</v>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D226" t="inlineStr">
         <is>
-          <t>Frey Ferenc Dezső OFM, Dr.</t>
+          <t>Csányi Dániel Apor O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E226" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G226" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H226" t="inlineStr">
         <is>
-          <t>Emporia, KS, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I226" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J226" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
+      <c r="K226" t="inlineStr">
+        <is>
+          <t>Universitätsdozent, Gymnasiallehrer</t>
+        </is>
+      </c>
       <c r="N226">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O226">
-        <v>1987</v>
+        <v>1974</v>
       </c>
       <c r="Q226" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=290</t>
+          <t>/persons_v2/view.php?id=147</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227">
         <v>1972</v>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D227" t="inlineStr">
         <is>
-          <t>Henkey-Hőnig Károly, dr.</t>
+          <t>Dallos Ferenc</t>
         </is>
       </c>
       <c r="E227" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G227" t="inlineStr">
         <is>
-          <t>Eger</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H227" t="inlineStr">
         <is>
-          <t>Loyola College, Montréal, QC, Canada</t>
+          <t>Brooklyn, Long Island, NY, USA</t>
         </is>
       </c>
       <c r="I227" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Loyola College</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K227" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N227">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O227">
-        <v>1977</v>
+        <v>1985</v>
       </c>
       <c r="Q227" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=380</t>
+          <t>/persons_v2/view.php?id=176</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228">
         <v>1972</v>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D228" t="inlineStr">
         <is>
-          <t>Homa József</t>
+          <t>Horváth Ferenc</t>
         </is>
       </c>
       <c r="E228" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G228" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>San Bernardino, CA, USA</t>
         </is>
       </c>
       <c r="H228" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Etiwanda, CA, USA</t>
         </is>
       </c>
       <c r="I228" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K228" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Gründungspfarrer, Schulgründer</t>
         </is>
       </c>
       <c r="N228">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O228">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="Q228" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=411</t>
+          <t>/persons_v2/view.php?id=421</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229">
         <v>1972</v>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D229" t="inlineStr">
         <is>
-          <t>Kató István</t>
+          <t>Kovács János Ferenc, Msgr.</t>
         </is>
       </c>
       <c r="E229" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G229" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H229" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
+          <t>Lacona, IA, USA</t>
         </is>
       </c>
       <c r="I229" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J229" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N229">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O229">
-        <v>1994</v>
+        <v>1977</v>
       </c>
       <c r="Q229" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=506</t>
+          <t>/persons_v2/view.php?id=584</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230">
         <v>1972</v>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D230" t="inlineStr">
         <is>
-          <t>Keller György Illés OCD</t>
+          <t>Nyisztor Zoltán, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E230" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G230" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H230" t="inlineStr">
         <is>
-          <t>Keany, AZ, USA</t>
+          <t>Róma, Italien</t>
         </is>
       </c>
       <c r="I230" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Italien</t>
         </is>
       </c>
       <c r="K230" t="inlineStr">
         <is>
-          <t>parish priest who built the church</t>
+          <t>Pfarrer, religiöser Schriftsteller</t>
         </is>
       </c>
       <c r="N230">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O230">
-        <v>1976</v>
+        <v>1979</v>
       </c>
       <c r="Q230" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=518</t>
+          <t>/persons_v2/view.php?id=829</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231">
         <v>1972</v>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D231" t="inlineStr">
         <is>
-          <t>Kereszty András Rókus O.Cist, Dr.</t>
+          <t>Németh András SDB</t>
         </is>
       </c>
       <c r="E231" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G231" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H231" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Santo Domingo, Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="I231" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Dominikai Köztársaság</t>
         </is>
       </c>
       <c r="K231" t="inlineStr">
         <is>
-          <t>University professor; also served as a high school teacher from 1968 to 2013 and as a novice master from 1975 to 2012. Retired since 2019</t>
+          <t>Pfarrer, Religionslehrer</t>
         </is>
       </c>
       <c r="N231">
-        <v>1963</v>
+        <v>1961</v>
       </c>
       <c r="O231">
-        <v>2022</v>
+        <v>1999</v>
       </c>
       <c r="Q231" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=524</t>
+          <t>/persons_v2/view.php?id=807</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232">
         <v>1972</v>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D232" t="inlineStr">
         <is>
-          <t>Kovács György Máté O.Cist</t>
+          <t>Chladek István Menyhért O.Cist</t>
         </is>
       </c>
       <c r="E232" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G232" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H232" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I232" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J232" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K232" t="inlineStr">
         <is>
-          <t>high school teacher, retired since 2006</t>
+          <t>Lehrer, Sekretär des Abtes, Hilfspfarrer</t>
         </is>
       </c>
       <c r="N232">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O232">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="Q232" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=588</t>
+          <t>/persons_v2/view.php?id=125</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233">
         <v>1972</v>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D233" t="inlineStr">
         <is>
-          <t>Krigler Béla Sch.P</t>
+          <t>Dömötör Lajos Ede OFM</t>
         </is>
       </c>
       <c r="E233" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G233" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H233" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I233" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Venezuela</t>
+        </is>
+      </c>
+      <c r="K233" t="inlineStr">
+        <is>
+          <t>Pfarrer, ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N233">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O233">
-        <v>1983</v>
+        <v>1976</v>
       </c>
       <c r="Q233" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=609</t>
+          <t>/persons_v2/view.php?id=218</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234">
         <v>1972</v>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D234" t="inlineStr">
         <is>
-          <t>Marosfalvy László SJ</t>
+          <t>Gál Gedeon OFM, Dr</t>
         </is>
       </c>
       <c r="E234" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G234" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H234" t="inlineStr">
         <is>
-          <t>Szent Pál Jezsuita Gimnázium, Winnipeg, MB, Canada</t>
+          <t>Saint Bonaventure, NY, USA</t>
         </is>
       </c>
       <c r="I234" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Pál Jezsuita Gimnázium</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K234" t="inlineStr">
         <is>
-          <t>matematika és számítástechnika tanár</t>
+          <t>Hochschullehrer</t>
         </is>
       </c>
       <c r="N234">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O234">
-        <v>1980</v>
+        <v>1989</v>
       </c>
       <c r="Q234" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=698</t>
+          <t>/persons_v2/view.php?id=311</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235">
         <v>1972</v>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D235" t="inlineStr">
         <is>
-          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
+          <t>Hardi Gábor Gilbert O.Cist, dr</t>
         </is>
       </c>
       <c r="E235" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G235" t="inlineStr">
         <is>
           <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H235" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I235" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J235" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K235" t="inlineStr">
         <is>
-          <t>college student (1963–1965), high school teacher</t>
+          <t>Professor für Philosophie an der Katholischen Universität Dallas, TX, und fünf Jahre lang Novizenmeister</t>
         </is>
       </c>
       <c r="N235">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O235">
-        <v>1983</v>
+        <v>1994</v>
       </c>
       <c r="Q235" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=729</t>
+          <t>/persons_v2/view.php?id=368</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236">
         <v>1972</v>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D236" t="inlineStr">
         <is>
-          <t>Moltesz József SJ</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E236" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G236" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H236" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Asunción, Paraguay</t>
         </is>
       </c>
       <c r="I236" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="K236" t="inlineStr">
         <is>
-          <t>Religion, German, and Spanish teacher; leader of the Congregation of Mary</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N236">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O236">
-        <v>1974</v>
+        <v>1992</v>
       </c>
       <c r="Q236" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=768</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237">
         <v>1972</v>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D237" t="inlineStr">
         <is>
-          <t>Máhig János, dr</t>
+          <t>Hirth Vilmos SVD</t>
         </is>
       </c>
       <c r="E237" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G237" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H237" t="inlineStr">
         <is>
-          <t>Notre Dame kórház, Montréal, QC, Canada</t>
+          <t>Encarnación, Paraguay</t>
         </is>
       </c>
       <c r="I237" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Notre Dame kórház</t>
+          <t>Paraguay</t>
         </is>
       </c>
       <c r="K237" t="inlineStr">
         <is>
-          <t>hospital chaplain, Hungarian pastor</t>
+          <t>Hilfspfarrer, dann Pfarrer, später Bischofssekretär, Vikar</t>
         </is>
       </c>
       <c r="N237">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O237">
-        <v>1976</v>
+        <v>1992</v>
       </c>
       <c r="Q237" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=713</t>
+          <t>/persons_v2/view.php?id=394</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238">
         <v>1972</v>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D238" t="inlineStr">
         <is>
-          <t>Nagy Ágoston CM</t>
+          <t>Horváth Benedek O.Praem</t>
         </is>
       </c>
       <c r="E238" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G238" t="inlineStr">
         <is>
-          <t>lazarista (Congregatio Missionis)</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H238" t="inlineStr">
         <is>
-          <t>Jackson, MS, USA</t>
+          <t>Szent István R. K. Egyházközség, Los Angeles, CA, USA</t>
         </is>
       </c>
       <c r="I238" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J238" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K238" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>Hilfspfarrer, später Pfarrer</t>
         </is>
       </c>
       <c r="N238">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O238">
-        <v>1979</v>
+        <v>1990</v>
       </c>
       <c r="Q238" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=784</t>
+          <t>/persons_v2/view.php?id=419</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239">
         <v>1972</v>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D239" t="inlineStr">
         <is>
-          <t>Németh Ferenc SJ</t>
+          <t>Keresztessy-Parker Ferenc László OPraem, apát, Dr.</t>
         </is>
       </c>
       <c r="E239" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G239" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>premontrei (Ordo Praemonstratensis)</t>
         </is>
       </c>
       <c r="H239" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA</t>
+          <t>Szent Mihály apátság, Orange, CA, USA</t>
         </is>
       </c>
       <c r="I239" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J239" t="inlineStr">
+        <is>
+          <t>Szent Mihály apátság</t>
+        </is>
+      </c>
       <c r="K239" t="inlineStr">
         <is>
-          <t>pastor; according to other sources, he lived in Maryland.</t>
+          <t>Kollegialrektor, Prior, Abt</t>
         </is>
       </c>
       <c r="N239">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O239">
-        <v>1987</v>
+        <v>2010</v>
       </c>
       <c r="Q239" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=812</t>
+          <t>/persons_v2/view.php?id=522</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240">
         <v>1972</v>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D240" t="inlineStr">
         <is>
-          <t>Perjés Antal Patrik OCD</t>
+          <t>Kilián János Csaba OFM, Dr</t>
         </is>
       </c>
       <c r="E240" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G240" t="inlineStr">
         <is>
-          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H240" t="inlineStr">
         <is>
-          <t>St. Christopher's Church, Marana, AZ, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I240" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J240" t="inlineStr">
         <is>
-          <t>St. Christopher's Church</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K240" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Theologieprofessor und gleichzeitig Pfarrer in Mt. Vernon, NY, USA</t>
         </is>
       </c>
       <c r="N240">
-        <v>1963</v>
+        <v>1962</v>
       </c>
       <c r="O240">
-        <v>1975</v>
+        <v>1998</v>
       </c>
       <c r="Q240" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=865</t>
+          <t>/persons_v2/view.php?id=531</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241">
         <v>1972</v>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D241" t="inlineStr">
         <is>
-          <t>Brunner Emőd László OSB, dr.</t>
+          <t>Király István SJ</t>
         </is>
       </c>
       <c r="E241" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G241" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H241" t="inlineStr">
         <is>
-          <t>Woodside perjelség, Portola Valley, CA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I241" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J241" t="inlineStr">
         <is>
-          <t>Woodside perjelség</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K241" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer, Seelsorger, ab 1971 Pfarrer und Oberer der ungarischen Jesuiten in Kanada.</t>
         </is>
       </c>
       <c r="N241">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O241">
-        <v>1978</v>
+        <v>1977</v>
       </c>
       <c r="Q241" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=114</t>
+          <t>/persons_v2/view.php?id=533</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242">
         <v>1972</v>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D242" t="inlineStr">
         <is>
-          <t>Chonkó János</t>
+          <t>Kázmér Tamás</t>
         </is>
       </c>
       <c r="E242" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G242" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="H242" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
+          <t>Perth Amboy, NJ, USA</t>
         </is>
       </c>
       <c r="I242" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J242" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K242" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer, ab 1964 Hilfspfarrer in Woodbridge, NJ, USA</t>
         </is>
       </c>
       <c r="N242">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O242">
-        <v>1984</v>
+        <v>1973</v>
       </c>
       <c r="Q242" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=127</t>
+          <t>/persons_v2/view.php?id=512</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243">
         <v>1972</v>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D243" t="inlineStr">
         <is>
-          <t>Fedeles Vladimir</t>
+          <t>Kővári Károly SJ</t>
         </is>
       </c>
       <c r="E243" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G243" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H243" t="inlineStr">
         <is>
-          <t>Miami, FL, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I243" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K243" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>Autor, Redakteur</t>
         </is>
       </c>
       <c r="N243">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O243">
-        <v>1986</v>
+        <v>1980</v>
       </c>
       <c r="Q243" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=256</t>
+          <t>/persons_v2/view.php?id=602</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244">
         <v>1972</v>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D244" t="inlineStr">
         <is>
-          <t>Kish Gábor SJ</t>
+          <t>Kővári Lajos Sch.P.</t>
         </is>
       </c>
       <c r="E244" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G244" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H244" t="inlineStr">
         <is>
-          <t>Hamilton, ON, Canada</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I244" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K244" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest from 1967 to 1973</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N244">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O244">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="Q244" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=535</t>
+          <t>/persons_v2/view.php?id=603</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245">
         <v>1972</v>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D245" t="inlineStr">
         <is>
-          <t>Kotyuk J. István</t>
+          <t>Laczkovits József Gyula</t>
         </is>
       </c>
       <c r="E245" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G245" t="inlineStr">
         <is>
-          <t>Erie, PA, USA</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H245" t="inlineStr">
         <is>
-          <t>McKean, PA, USA</t>
+          <t>Monterey, CA, USA</t>
         </is>
       </c>
       <c r="I245" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K245" t="inlineStr">
+        <is>
+          <t>Pfarrer, zeitweise Militärseelsorger in Fort Ord, Kalifornien</t>
+        </is>
+      </c>
       <c r="N245">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O245">
-        <v>1991</v>
+        <v>1977</v>
       </c>
       <c r="Q245" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=575</t>
+          <t>/persons_v2/view.php?id=631</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246">
         <v>1972</v>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D246" t="inlineStr">
         <is>
-          <t>Kovács Lajos László OSB</t>
+          <t>Madarász Gyula, Msgr., Dr.</t>
         </is>
       </c>
       <c r="E246" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G246" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H246" t="inlineStr">
         <is>
-          <t>Woodside, CA, USA</t>
+          <t>Perryopolis, NY, USA</t>
         </is>
       </c>
       <c r="I246" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K246" t="inlineStr">
         <is>
-          <t>furniture maker and gardener</t>
+          <t>Pfarrer, seit 1977 im Ruhestand</t>
         </is>
       </c>
       <c r="N246">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O246">
-        <v>1975</v>
+        <v>1983</v>
       </c>
       <c r="Q246" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=587</t>
+          <t>/persons_v2/view.php?id=678</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247">
         <v>1972</v>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D247" t="inlineStr">
         <is>
-          <t>Mészáros István Endre</t>
+          <t>Molnár János</t>
         </is>
       </c>
       <c r="E247" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G247" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H247" t="inlineStr">
         <is>
-          <t>Steubenville, OH, USA</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I247" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N247">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O247">
-        <v>1985</v>
+        <v>1975</v>
       </c>
       <c r="Q247" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=739</t>
+          <t>/persons_v2/view.php?id=763</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248">
         <v>1972</v>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D248" t="inlineStr">
         <is>
-          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
+          <t>Molnár Rikárd (OFM)</t>
         </is>
       </c>
       <c r="E248" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G248" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H248" t="inlineStr">
         <is>
-          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
+          <t>Munhall, PA, USA</t>
         </is>
       </c>
       <c r="I248" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J248" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K248" t="inlineStr">
         <is>
-          <t>math and physics teacher, assistant pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N248">
-        <v>1964</v>
+        <v>1962</v>
       </c>
       <c r="O248">
-        <v>1984</v>
+        <v>1983</v>
       </c>
       <c r="Q248" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=879</t>
+          <t>/persons_v2/view.php?id=766</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249">
         <v>1972</v>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D249" t="inlineStr">
         <is>
-          <t>Csizmazia Lajos Placid O.Cist, dr</t>
+          <t>Oláh-Tóth Antal, Dr.</t>
         </is>
       </c>
       <c r="E249" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G249" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H249" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Nagyboldogasszony templom, Lackawanna, NY, USA</t>
         </is>
       </c>
       <c r="I249" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J249" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Nagyboldogasszony templom</t>
         </is>
       </c>
       <c r="K249" t="inlineStr">
         <is>
-          <t>High school teacher; deputy principal from 1968 to 1971; taught Latin, Greek, Russian, and Hungarian; assistant principal from 1967 to 1972; retired in 1992</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N249">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O249">
-        <v>1999</v>
+        <v>1979</v>
       </c>
       <c r="Q249" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=163</t>
+          <t>/persons_v2/view.php?id=832</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250">
         <v>1972</v>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D250" t="inlineStr">
         <is>
-          <t>Csáki Benjámin, Dr.</t>
+          <t>Pajtás György József Bertalan SA</t>
         </is>
       </c>
       <c r="E250" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G250" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Atonementi Testvérek (Congregatio Religiosorum)</t>
         </is>
       </c>
       <c r="H250" t="inlineStr">
         <is>
-          <t>Vancouver, BC, Canada</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I250" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K250" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N250">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O250">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="Q250" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=140</t>
+          <t>/persons_v2/view.php?id=847</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251">
         <v>1972</v>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D251" t="inlineStr">
         <is>
-          <t>Dengl György Miklós OFM</t>
+          <t>Palotai Mihály Sch.P.</t>
         </is>
       </c>
       <c r="E251" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G251" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H251" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I251" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J251" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K251" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N251">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O251">
-        <v>1976</v>
+        <v>1975</v>
       </c>
       <c r="Q251" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=191</t>
+          <t>/persons_v2/view.php?id=850</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252">
         <v>1972</v>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D252" t="inlineStr">
         <is>
-          <t>Falubíró Miklós Viktor O.Cist</t>
+          <t>Proszt János SDB</t>
         </is>
       </c>
       <c r="E252" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G252" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H252" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Montevideo, Uruguay</t>
         </is>
       </c>
       <c r="I252" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Uruguay</t>
         </is>
       </c>
       <c r="K252" t="inlineStr">
         <is>
-          <t>piano teacher, 1966–1971 church caretaker</t>
+          <t>ungarischer Pfarrer, Missionar mit Seelsorgeauftrag</t>
         </is>
       </c>
       <c r="N252">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O252">
-        <v>1975</v>
+        <v>1983</v>
       </c>
       <c r="Q252" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=249</t>
+          <t>/persons_v2/view.php?id=901</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253">
         <v>1972</v>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D253" t="inlineStr">
         <is>
-          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
+          <t>Póta László SJ, szerzetestestvér</t>
         </is>
       </c>
       <c r="E253" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G253" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H253" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I253" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J253" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K253" t="inlineStr">
         <is>
-          <t>high school teacher, principal since 1969</t>
+          <t>Koch, Sakristan, Leiter der Messdiener, Direktor der ungarischen Schule, Pfadfinderleiter</t>
         </is>
       </c>
       <c r="N253">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O253">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="Q253" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=252</t>
+          <t>/persons_v2/view.php?id=898</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254">
         <v>1972</v>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D254" t="inlineStr">
         <is>
-          <t>Forgách László</t>
+          <t>Reisz Elemér SJ</t>
         </is>
       </c>
       <c r="E254" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G254" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H254" t="inlineStr">
         <is>
-          <t>Pickering, ON, Canada</t>
+          <t>State Island, NY, USA</t>
         </is>
       </c>
       <c r="I254" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K254" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer, Beichtvater, Zelebrant und geistlicher Leiter des Mutterhauses der „Töchter der göttlichen Liebe“</t>
         </is>
       </c>
       <c r="N254">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O254">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="Q254" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=281</t>
+          <t>/persons_v2/view.php?id=924</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255">
         <v>1972</v>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D255" t="inlineStr">
         <is>
-          <t>Fölföldy Béla Barnabás</t>
+          <t>Rába Márk Lukács OSPPE</t>
         </is>
       </c>
       <c r="E255" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G255" t="inlineStr">
         <is>
-          <t>Nagyvárad</t>
+          <t>pálos (Ordo Fratrum Sancti Pauli Primi Eremitae)</t>
         </is>
       </c>
       <c r="H255" t="inlineStr">
         <is>
-          <t>Middlesboro, KY, USA</t>
+          <t>Lausanne, Svájc</t>
         </is>
       </c>
       <c r="I255" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Svájc</t>
         </is>
       </c>
       <c r="K255" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>ungarischer Pfarrer (der inzwischen auch für Genf zuständig ist)</t>
         </is>
       </c>
       <c r="N255">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O255">
-        <v>1974</v>
+        <v>1994</v>
       </c>
       <c r="Q255" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=286</t>
+          <t>/persons_v2/view.php?id=918</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256">
         <v>1972</v>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D256" t="inlineStr">
         <is>
-          <t>Horváth Miklós OFMConv</t>
+          <t>Ádám János SJ, Dr.</t>
         </is>
       </c>
       <c r="E256" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G256" t="inlineStr">
         <is>
-          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H256" t="inlineStr">
         <is>
-          <t>Calgary, AB, Canada</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I256" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J256" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K256" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>Universitätsdozent, Hilfspfarrer, Ordensaufgaben (1968–1977 Provinzial der Sektion II)</t>
         </is>
       </c>
       <c r="N256">
-        <v>1965</v>
+        <v>1962</v>
       </c>
       <c r="O256">
-        <v>1992</v>
+        <v>1996</v>
       </c>
       <c r="Q256" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=435</t>
+          <t>/persons_v2/view.php?id=21</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257">
         <v>1972</v>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D257" t="inlineStr">
         <is>
-          <t>Huber Antal, Dr.</t>
+          <t>Balogh Sándor (SJ)</t>
         </is>
       </c>
       <c r="E257" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G257" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H257" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
+          <t>Caracas, Venezuela</t>
         </is>
       </c>
       <c r="I257" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Venezuela</t>
         </is>
       </c>
       <c r="K257" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Lehrer für Englisch, Geschichte und Philosophie</t>
         </is>
       </c>
       <c r="N257">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O257">
-        <v>1978</v>
+        <v>1991</v>
       </c>
       <c r="Q257" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=444</t>
+          <t>/persons_v2/view.php?id=42</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258">
         <v>1972</v>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D258" t="inlineStr">
         <is>
-          <t>Kafka Ferenc Sergius OFM</t>
+          <t>Bartos G. József</t>
         </is>
       </c>
       <c r="E258" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G258" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H258" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Walnut, CA, USA</t>
         </is>
       </c>
       <c r="I258" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N258">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O258">
-        <v>1982</v>
+        <v>1975</v>
       </c>
       <c r="Q258" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=497</t>
+          <t>/persons_v2/view.php?id=52</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259">
         <v>1972</v>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D259" t="inlineStr">
         <is>
-          <t>Kulcsár András Antal, Dr.</t>
+          <t>Czup Elek</t>
         </is>
       </c>
       <c r="E259" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G259" t="inlineStr">
         <is>
-          <t>Regina, SK, Canada</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H259" t="inlineStr">
         <is>
-          <t>Stockholm, SK, Canada</t>
+          <t>Strathroy-Caradoc, ON, Kanada</t>
         </is>
       </c>
       <c r="I259" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>parish priest</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="N259">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O259">
-        <v>1986</v>
+        <v>1977</v>
       </c>
       <c r="Q259" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=622</t>
+          <t>/persons_v2/view.php?id=135</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260">
         <v>1972</v>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D260" t="inlineStr">
         <is>
-          <t>Közi-Horváth József, Msgr., dr</t>
+          <t>Dunay Antal, Dr.</t>
         </is>
       </c>
       <c r="E260" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G260" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H260" t="inlineStr">
         <is>
-          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
+          <t>Szent István R. K. Magyar Egyházközség, Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="I260" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J260" t="inlineStr">
         <is>
-          <t>Egyházmegyei Caritas Otthon</t>
+          <t>Szent István R. K. Magyar Egyházközség</t>
         </is>
       </c>
       <c r="K260" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N260">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O260">
-        <v>1988</v>
+        <v>1977</v>
       </c>
       <c r="Q260" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=605</t>
+          <t>/persons_v2/view.php?id=221</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261">
         <v>1972</v>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D261" t="inlineStr">
         <is>
-          <t>Lelóczky Gyula Donát O.Cist</t>
+          <t>Erdei János József OSBM</t>
         </is>
       </c>
       <c r="E261" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G261" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H261" t="inlineStr">
         <is>
-          <t>Dallas, TX, USA</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I261" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J261" t="inlineStr">
+        <is>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
+        </is>
+      </c>
       <c r="K261" t="inlineStr">
         <is>
-          <t>high school teacher</t>
+          <t>Pfarrer, derzeit als Aushilfspfarrer in New York, NY, USA</t>
         </is>
       </c>
       <c r="N261">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O261">
-        <v>1990</v>
+        <v>2016</v>
       </c>
       <c r="Q261" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=644</t>
+          <t>/persons_v2/view.php?id=243</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262">
         <v>1972</v>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D262" t="inlineStr">
         <is>
-          <t>Morgan Tamás</t>
+          <t>Frey Ferenc Dezső OFM, Dr.</t>
         </is>
       </c>
       <c r="E262" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G262" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Marianus rendtartomány)</t>
         </is>
       </c>
       <c r="H262" t="inlineStr">
         <is>
-          <t>St. Patrick, North Fayette, PA, USA</t>
+          <t>Emporia, KS, USA</t>
         </is>
       </c>
       <c r="I262" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J262" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N262">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O262">
-        <v>1973</v>
+        <v>1987</v>
       </c>
       <c r="Q262" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=773</t>
+          <t>/persons_v2/view.php?id=290</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263">
         <v>1972</v>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D263" t="inlineStr">
         <is>
-          <t>Morvay András</t>
+          <t>Henkey-Hőnig Károly, dr.</t>
         </is>
       </c>
       <c r="E263" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G263" t="inlineStr">
         <is>
-          <t>Rapid City, SD</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H263" t="inlineStr">
         <is>
-          <t>Buffalo, SD, USA</t>
+          <t>Loyola College, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I263" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J263" t="inlineStr">
+        <is>
+          <t>Loyola College</t>
         </is>
       </c>
       <c r="K263" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Lehrer</t>
         </is>
       </c>
       <c r="N263">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O263">
-        <v>1990</v>
+        <v>1977</v>
       </c>
       <c r="Q263" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=774</t>
+          <t>/persons_v2/view.php?id=380</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264">
         <v>1972</v>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D264" t="inlineStr">
         <is>
-          <t>Mustó Péter SJ</t>
+          <t>Homa József</t>
         </is>
       </c>
       <c r="E264" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G264" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Passaic, NJ, USA</t>
         </is>
       </c>
       <c r="H264" t="inlineStr">
         <is>
-          <t>München, NSZK</t>
+          <t>New Brunswick, NJ, USA</t>
         </is>
       </c>
       <c r="I264" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K264" t="inlineStr">
         <is>
-          <t>youth pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N264">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O264">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="Q264" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=780</t>
+          <t>/persons_v2/view.php?id=411</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265">
         <v>1972</v>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D265" t="inlineStr">
         <is>
-          <t>Nyika Béla, Dr.</t>
+          <t>Kató István</t>
         </is>
       </c>
       <c r="E265" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G265" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H265" t="inlineStr">
         <is>
-          <t>Chicago, IN, USA</t>
+          <t>Szent István R. K. Egyházközség, McKeesport, PA, USA</t>
         </is>
       </c>
       <c r="I265" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J265" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K265" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>der letzte ungarische Pfarrer</t>
         </is>
       </c>
       <c r="N265">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O265">
-        <v>1974</v>
+        <v>1994</v>
       </c>
       <c r="Q265" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=827</t>
+          <t>/persons_v2/view.php?id=506</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266">
         <v>1972</v>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D266" t="inlineStr">
         <is>
-          <t>Pier György Márk Piusz OFM</t>
+          <t>Keller György Illés OCD</t>
         </is>
       </c>
       <c r="E266" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G266" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H266" t="inlineStr">
         <is>
-          <t>Flemington, NJ, USA</t>
+          <t>Keany, AZ, USA</t>
         </is>
       </c>
       <c r="I266" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K266" t="inlineStr">
+        <is>
+          <t>Pfarrer, der eine Kirche baut</t>
+        </is>
+      </c>
       <c r="N266">
-        <v>1965</v>
+        <v>1963</v>
       </c>
       <c r="O266">
-        <v>1973</v>
+        <v>1976</v>
       </c>
       <c r="Q266" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=876</t>
+          <t>/persons_v2/view.php?id=518</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267">
         <v>1972</v>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D267" t="inlineStr">
         <is>
-          <t>Demetzky Sándor</t>
+          <t>Kereszty András Rókus O.Cist, Dr.</t>
         </is>
       </c>
       <c r="E267" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G267" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H267" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I267" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J267" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K267" t="inlineStr">
         <is>
-          <t>parish priest, then retired</t>
+          <t>Universitätsdozent, daneben von 1968 bis 2013 Gymnasiallehrer und von 1975 bis 2012 Novizenmeister. Seit 2019 im Ruhestand</t>
         </is>
       </c>
       <c r="N267">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O267">
-        <v>1989</v>
+        <v>2022</v>
       </c>
       <c r="Q267" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=187</t>
+          <t>/persons_v2/view.php?id=524</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268">
         <v>1972</v>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D268" t="inlineStr">
         <is>
-          <t>Demkó Zoltán, dr.</t>
+          <t>Kovács György Máté O.Cist</t>
         </is>
       </c>
       <c r="E268" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G268" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H268" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I268" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J268" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K268" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>Gymnasiallehrer, seit 2006 im Ruhestand</t>
         </is>
       </c>
       <c r="N268">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O268">
-        <v>1973</v>
+        <v>2013</v>
       </c>
       <c r="Q268" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=189</t>
+          <t>/persons_v2/view.php?id=588</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269">
         <v>1972</v>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D269" t="inlineStr">
         <is>
-          <t>Denka J. Ferenc</t>
+          <t>Krigler Béla Sch.P</t>
         </is>
       </c>
       <c r="E269" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G269" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H269" t="inlineStr">
         <is>
+          <t>Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="I269" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I269" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N269">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O269">
-        <v>1979</v>
+        <v>1983</v>
       </c>
       <c r="Q269" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=192</t>
+          <t>/persons_v2/view.php?id=609</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270">
         <v>1972</v>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D270" t="inlineStr">
         <is>
-          <t>Endrédy Ferenc Csanád OSB</t>
+          <t>Marosfalvy László SJ</t>
         </is>
       </c>
       <c r="E270" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G270" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H270" t="inlineStr">
         <is>
-          <t>Burg Kastl, NSZK</t>
+          <t>Szent Pál Jezsuita Gimnázium, Winnipeg, MB, Kanada</t>
         </is>
       </c>
       <c r="I270" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J270" t="inlineStr">
+        <is>
+          <t>Szent Pál Jezsuita Gimnázium</t>
         </is>
       </c>
       <c r="K270" t="inlineStr">
         <is>
-          <t>teacher at a Hungarian high school</t>
+          <t>matematika és számítástechnika tanár</t>
         </is>
       </c>
       <c r="N270">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O270">
         <v>1980</v>
       </c>
       <c r="Q270" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=238</t>
+          <t>/persons_v2/view.php?id=698</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271">
         <v>1972</v>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D271" t="inlineStr">
         <is>
-          <t>Endrődy László (SJ), Msgr</t>
+          <t>Mensáros Béla Aurél (O.Cist), Dr.</t>
         </is>
       </c>
       <c r="E271" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G271" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H271" t="inlineStr">
         <is>
-          <t>Santa Clara, CA, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I271" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K271" t="inlineStr">
+        <is>
+          <t>Studierender (1963–1965), Gymnasiallehrer</t>
+        </is>
+      </c>
       <c r="N271">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O271">
-        <v>1975</v>
+        <v>1983</v>
       </c>
       <c r="Q271" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=239</t>
+          <t>/persons_v2/view.php?id=729</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272">
         <v>1972</v>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D272" t="inlineStr">
         <is>
-          <t>Gavelda József</t>
+          <t>Moltesz József SJ</t>
         </is>
       </c>
       <c r="E272" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G272" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H272" t="inlineStr">
         <is>
-          <t>Hazelton, PA, USA</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I272" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K272" t="inlineStr">
+        <is>
+          <t>Religions-, Deutsch- und Spanischlehrer, Leiter der Marienkongregation</t>
+        </is>
+      </c>
       <c r="N272">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O272">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="Q272" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=308</t>
+          <t>/persons_v2/view.php?id=768</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273">
         <v>1972</v>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D273" t="inlineStr">
         <is>
-          <t>Horváth Lajos, Msgr.</t>
+          <t>Máhig János, dr</t>
         </is>
       </c>
       <c r="E273" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G273" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H273" t="inlineStr">
         <is>
-          <t>Győr, Hungary</t>
+          <t>Notre Dame kórház, Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I273" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J273" t="inlineStr">
+        <is>
+          <t>Notre Dame kórház</t>
         </is>
       </c>
       <c r="K273" t="inlineStr">
         <is>
-          <t>diocesan archivist</t>
+          <t>Krankenhausseelsorger, ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N273">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O273">
-        <v>1980</v>
+        <v>1976</v>
       </c>
       <c r="Q273" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=429</t>
+          <t>/persons_v2/view.php?id=713</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274">
         <v>1972</v>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D274" t="inlineStr">
         <is>
-          <t>Horváth Márton</t>
+          <t>Nagy Ágoston CM</t>
         </is>
       </c>
       <c r="E274" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G274" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H274" t="inlineStr">
         <is>
-          <t>Sacred Heart Catholic Church, Washaw, IN, USA</t>
+          <t>Jackson, MS, USA</t>
         </is>
       </c>
       <c r="I274" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J274" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K274" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N274">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O274">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="Q274" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=433</t>
+          <t>/persons_v2/view.php?id=784</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275">
         <v>1972</v>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D275" t="inlineStr">
         <is>
-          <t>Horváth P. József</t>
+          <t>Németh Ferenc SJ</t>
         </is>
       </c>
       <c r="E275" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G275" t="inlineStr">
         <is>
-          <t>Fort Wayne-South Bend, IN, USA</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H275" t="inlineStr">
         <is>
-          <t>Corpus Christi Plébánia, South Bend, IN, USA</t>
+          <t>San Francisco, CA, USA</t>
         </is>
       </c>
       <c r="I275" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J275" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K275" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer; anderen Quellen zufolge lebte er in Maryland.</t>
         </is>
       </c>
       <c r="N275">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O275">
-        <v>1977</v>
+        <v>1987</v>
       </c>
       <c r="Q275" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=437</t>
+          <t>/persons_v2/view.php?id=812</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276">
         <v>1972</v>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D276" t="inlineStr">
         <is>
-          <t>Héjja Gyula SJ, dr.</t>
+          <t>Perjés Antal Patrik OCD</t>
         </is>
       </c>
       <c r="E276" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G276" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>karmelita (Ordo fratrum Beatæ Virginis Mariæ de monte Carmelo)</t>
         </is>
       </c>
       <c r="H276" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>St. Christopher's Church, Marana, AZ, USA</t>
         </is>
       </c>
       <c r="I276" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J276" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>St. Christopher's Church</t>
         </is>
       </c>
       <c r="K276" t="inlineStr">
         <is>
-          <t>teacher; from 1965 to 1968, he served as the superior general of the Hungarian Jesuits living abroad</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N276">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O276">
-        <v>1995</v>
+        <v>1975</v>
       </c>
       <c r="Q276" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=391</t>
+          <t>/persons_v2/view.php?id=865</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277">
         <v>1972</v>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D277" t="inlineStr">
         <is>
-          <t>Idrányi Imre Ödön (OFM), Dr.</t>
+          <t>Romza Viktor György, Msgr.</t>
         </is>
       </c>
       <c r="E277" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G277" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H277" t="inlineStr">
         <is>
-          <t>Van Nuys, CA, USA</t>
+          <t>Campbell, OH, USA</t>
         </is>
       </c>
       <c r="I277" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K277" t="inlineStr">
         <is>
-          <t>episcopal secretary</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N277">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="O277">
-        <v>1986</v>
+        <v>2014</v>
       </c>
       <c r="Q277" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=450</t>
+          <t>/persons_v2/view.php?id=942</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278">
         <v>1972</v>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D278" t="inlineStr">
         <is>
-          <t>Kovách Tibor Angelus OFMCap</t>
+          <t>Brunner Emőd László OSB, dr.</t>
         </is>
       </c>
       <c r="E278" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G278" t="inlineStr">
         <is>
-          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H278" t="inlineStr">
         <is>
-          <t>Strasbourg, France</t>
+          <t>Woodside perjelség, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I278" t="inlineStr">
         <is>
-          <t>France</t>
-[...4 lines deleted...]
-          <t>The pastor of the Hungarian community in eastern France</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J278" t="inlineStr">
+        <is>
+          <t>Woodside perjelség</t>
         </is>
       </c>
       <c r="N278">
-        <v>1966</v>
+        <v>1964</v>
       </c>
       <c r="O278">
-        <v>1973</v>
+        <v>1978</v>
       </c>
       <c r="Q278" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=579</t>
+          <t>/persons_v2/view.php?id=114</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279">
         <v>1972</v>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D279" t="inlineStr">
         <is>
-          <t>Palmer Lajos SJ</t>
+          <t>Chonkó János</t>
         </is>
       </c>
       <c r="E279" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G279" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H279" t="inlineStr">
         <is>
-          <t>Baltimore, MD, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Carteret, NJ, USA</t>
         </is>
       </c>
       <c r="I279" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J279" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K279" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N279">
-        <v>1966</v>
+        <v>1964</v>
       </c>
       <c r="O279">
-        <v>1973</v>
+        <v>1984</v>
       </c>
       <c r="Q279" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=849</t>
+          <t>/persons_v2/view.php?id=127</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280">
         <v>1972</v>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D280" t="inlineStr">
         <is>
-          <t>Barna Sándor</t>
+          <t>Fedeles Vladimir</t>
         </is>
       </c>
       <c r="E280" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G280" t="inlineStr">
         <is>
-          <t>Miskolc</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H280" t="inlineStr">
         <is>
-          <t>Felsővadász, Hungary</t>
+          <t>Miami, FL, USA</t>
         </is>
       </c>
       <c r="I280" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K280" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N280">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O280">
-        <v>1973</v>
+        <v>1986</v>
       </c>
       <c r="Q280" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=45</t>
+          <t>/persons_v2/view.php?id=256</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281">
         <v>1972</v>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D281" t="inlineStr">
         <is>
-          <t>Dely Péter Brunó OSM, Dr.</t>
+          <t>Kish Gábor SJ</t>
         </is>
       </c>
       <c r="E281" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G281" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H281" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Hamilton, ON, Kanada</t>
         </is>
       </c>
       <c r="I281" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K281" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Hilfspfarrer, anschließend von 1967 bis 1973 Pfarrer</t>
         </is>
       </c>
       <c r="N281">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O281">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="Q281" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=186</t>
+          <t>/persons_v2/view.php?id=535</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282">
         <v>1972</v>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D282" t="inlineStr">
         <is>
-          <t>Gerencsér Pál István Sch.P, dr.</t>
+          <t>Kotyuk J. István</t>
         </is>
       </c>
       <c r="E282" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G282" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Erie, PA, USA</t>
         </is>
       </c>
       <c r="H282" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>McKean, PA, USA</t>
         </is>
       </c>
       <c r="I282" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="K282" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N282">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O282">
-        <v>1981</v>
+        <v>1991</v>
       </c>
       <c r="Q282" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=320</t>
+          <t>/persons_v2/view.php?id=575</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283">
         <v>1972</v>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D283" t="inlineStr">
         <is>
-          <t>Machó György</t>
+          <t>Kovács Lajos László OSB</t>
         </is>
       </c>
       <c r="E283" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G283" t="inlineStr">
         <is>
-          <t>Newark, NJ, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H283" t="inlineStr">
         <is>
+          <t>Woodside, CA, USA</t>
+        </is>
+      </c>
+      <c r="I283" t="inlineStr">
+        <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="I283" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K283" t="inlineStr">
         <is>
-          <t>U.S. Navy – Chaplain</t>
+          <t>Tischler und Gärtner</t>
         </is>
       </c>
       <c r="N283">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O283">
-        <v>1990</v>
+        <v>1975</v>
       </c>
       <c r="Q283" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=676</t>
+          <t>/persons_v2/view.php?id=587</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284">
         <v>1972</v>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D284" t="inlineStr">
         <is>
-          <t>Markos Rezső János OSB, Dr.</t>
+          <t>Mészáros István Endre</t>
         </is>
       </c>
       <c r="E284" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G284" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H284" t="inlineStr">
         <is>
-          <t>Tata, Hungary</t>
+          <t>Steubenville, OH, USA</t>
         </is>
       </c>
       <c r="I284" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>parish priest; also dean from 1976 to 1982</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N284">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O284">
-        <v>1982</v>
+        <v>1985</v>
       </c>
       <c r="Q284" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=696</t>
+          <t>/persons_v2/view.php?id=739</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285">
         <v>1972</v>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D285" t="inlineStr">
         <is>
-          <t>Medgyess A. József</t>
+          <t>Pintér Mihály Sándor Sch.P., Dr.</t>
         </is>
       </c>
       <c r="E285" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G285" t="inlineStr">
         <is>
-          <t>Szatmár</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H285" t="inlineStr">
         <is>
-          <t>Freiburg, Germany</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I285" t="inlineStr">
         <is>
-          <t>Germany</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J285" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K285" t="inlineStr">
+        <is>
+          <t>Mathematik- und Physiklehrer, Hilfspfarrer</t>
         </is>
       </c>
       <c r="N285">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O285">
-        <v>1982</v>
+        <v>1984</v>
       </c>
       <c r="Q285" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=718</t>
+          <t>/persons_v2/view.php?id=879</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286">
         <v>1972</v>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D286" t="inlineStr">
         <is>
-          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
+          <t>Plankó János</t>
         </is>
       </c>
       <c r="E286" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G286" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Eger</t>
         </is>
       </c>
       <c r="H286" t="inlineStr">
         <is>
-          <t>Regis College, Toronto, ON, Canada</t>
+          <t>Pátroha, Ungarn</t>
         </is>
       </c>
       <c r="I286" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Regis College</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K286" t="inlineStr">
         <is>
-          <t>professor of theology</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N286">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O286">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="Q286" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=746</t>
+          <t>/persons_v2/view.php?id=884</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287">
         <v>1972</v>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D287" t="inlineStr">
         <is>
-          <t>Mosonyi László</t>
+          <t>R. Kiss Imre SDB</t>
         </is>
       </c>
       <c r="E287" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G287" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H287" t="inlineStr">
         <is>
-          <t>Windsor, ON, Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I287" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K287" t="inlineStr">
         <is>
-          <t>pastor who built the church</t>
+          <t>Missionar, Ukiah, Kalifornien, USA, anschließend bis zu seinem Tod in McKinleyville, Kalifornien, USA</t>
         </is>
       </c>
       <c r="N287">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="O287">
-        <v>1973</v>
+        <v>1987</v>
       </c>
       <c r="Q287" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=776</t>
+          <t>/persons_v2/view.php?id=938</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288">
         <v>1972</v>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D288" t="inlineStr">
         <is>
-          <t>Németh Sándor, Dr.</t>
+          <t>Csizmazia Lajos Placid O.Cist, dr</t>
         </is>
       </c>
       <c r="E288" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G288" t="inlineStr">
         <is>
-          <t>St. Catharines, ON, Canada</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H288" t="inlineStr">
         <is>
-          <t>Our Lady of Scapular, Niagara Falls, ON, Canada</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I288" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J288" t="inlineStr">
         <is>
-          <t>Our Lady of Scapular</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K288" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Gymnasiallehrer, von 1968 bis 1971 stellvertretender Schulleiter, unterrichtete Latein, Griechisch, Russisch und Ungarisch, von 1967 bis 1972 Oberlehrer, seit 1992 im Ruhestand</t>
         </is>
       </c>
       <c r="N288">
-        <v>1967</v>
+        <v>1965</v>
       </c>
       <c r="O288">
-        <v>1976</v>
+        <v>1999</v>
       </c>
       <c r="Q288" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=819</t>
+          <t>/persons_v2/view.php?id=163</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289">
         <v>1972</v>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D289" t="inlineStr">
         <is>
-          <t>Antal Boldizsár Regináld OFM</t>
+          <t>Csáki Benjámin, Dr.</t>
         </is>
       </c>
       <c r="E289" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G289" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H289" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Vancouver, BC, Kanada</t>
         </is>
       </c>
       <c r="I289" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K289" t="inlineStr">
         <is>
-          <t>printing press worker, the monastery cook, and later retired</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N289">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O289">
-        <v>2007</v>
+        <v>1975</v>
       </c>
       <c r="Q289" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=12</t>
+          <t>/persons_v2/view.php?id=140</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290">
         <v>1972</v>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D290" t="inlineStr">
         <is>
-          <t>Bakos István</t>
+          <t>Dengl György Miklós OFM</t>
         </is>
       </c>
       <c r="E290" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G290" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H290" t="inlineStr">
         <is>
           <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I290" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J290" t="inlineStr">
         <is>
           <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K290" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N290">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O290">
-        <v>1979</v>
+        <v>1976</v>
       </c>
       <c r="Q290" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=30</t>
+          <t>/persons_v2/view.php?id=191</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291">
         <v>1972</v>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D291" t="inlineStr">
         <is>
-          <t>Bartók Alajos Károly, Msgr.</t>
+          <t>Falubíró Miklós Viktor O.Cist</t>
         </is>
       </c>
       <c r="E291" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G291" t="inlineStr">
         <is>
-          <t>St. Augustine és Orlando, FL, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H291" t="inlineStr">
         <is>
-          <t>Mims, FL, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I291" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J291" t="inlineStr">
+        <is>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
+        </is>
+      </c>
       <c r="K291" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Klavierlehrer, 1966–1971 Kapellmeister</t>
         </is>
       </c>
       <c r="N291">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O291">
-        <v>1973</v>
+        <v>1975</v>
       </c>
       <c r="Q291" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=53</t>
+          <t>/persons_v2/view.php?id=249</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292">
         <v>1972</v>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D292" t="inlineStr">
         <is>
-          <t>Csókay Károly SJ</t>
+          <t>Farkasfalvy Miklós Dénes O.Cist, Dr., apát</t>
         </is>
       </c>
       <c r="E292" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G292" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H292" t="inlineStr">
         <is>
-          <t>Goretti Mária Plébánia, Santiago de Chile, Chile</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Irving, TX, USA</t>
         </is>
       </c>
       <c r="I292" t="inlineStr">
         <is>
-          <t>Chile</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J292" t="inlineStr">
         <is>
-          <t>Goretti Mária Plébánia</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K292" t="inlineStr">
         <is>
-          <t>pastor who built a church, Hungarian pastor</t>
+          <t>Gymnasiallehrer, seit 1969 Schulleiter</t>
         </is>
       </c>
       <c r="N292">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O292">
-        <v>1975</v>
+        <v>1974</v>
       </c>
       <c r="Q292" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=171</t>
+          <t>/persons_v2/view.php?id=252</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293">
         <v>1972</v>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D293" t="inlineStr">
         <is>
-          <t>Derecskei János SJ</t>
+          <t>Forgách László</t>
         </is>
       </c>
       <c r="E293" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G293" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H293" t="inlineStr">
         <is>
-          <t>Buffalo, NY, USA</t>
+          <t>Pickering, ON, Kanada</t>
         </is>
       </c>
       <c r="I293" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K293" t="inlineStr">
         <is>
-          <t>itinerant missionary</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N293">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O293">
-        <v>1991</v>
+        <v>1977</v>
       </c>
       <c r="Q293" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=193</t>
+          <t>/persons_v2/view.php?id=281</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294">
         <v>1972</v>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D294" t="inlineStr">
         <is>
-          <t>Dér-Wolff János SJ</t>
+          <t>Fölföldy Béla Barnabás</t>
         </is>
       </c>
       <c r="E294" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G294" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H294" t="inlineStr">
         <is>
-          <t>Lima, Peru</t>
+          <t>Middlesboro, KY, USA</t>
         </is>
       </c>
       <c r="I294" t="inlineStr">
         <is>
-          <t>Peru</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K294" t="inlineStr">
         <is>
-          <t>pastor, theology professor, retreat leader</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N294">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O294">
-        <v>1973</v>
+        <v>1974</v>
       </c>
       <c r="Q294" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=198</t>
+          <t>/persons_v2/view.php?id=286</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295">
         <v>1972</v>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D295" t="inlineStr">
         <is>
-          <t>Fekete Jenő</t>
+          <t>Horváth Miklós OFMConv</t>
         </is>
       </c>
       <c r="E295" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G295" t="inlineStr">
         <is>
-          <t>Fort Wayne, IN, USA</t>
+          <t>Minorita (Ordo Fratrum Minorum Conventualium)</t>
         </is>
       </c>
       <c r="H295" t="inlineStr">
         <is>
-          <t>Ferdinand, IN, USA</t>
+          <t>Calgary, AB, Kanada</t>
         </is>
       </c>
       <c r="I295" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K295" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N295">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O295">
-        <v>1977</v>
+        <v>1992</v>
       </c>
       <c r="Q295" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=267</t>
+          <t>/persons_v2/view.php?id=435</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296">
         <v>1972</v>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D296" t="inlineStr">
         <is>
-          <t>Fitz Mihály</t>
+          <t>Huber Antal, Dr.</t>
         </is>
       </c>
       <c r="E296" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G296" t="inlineStr">
         <is>
-          <t>Munkács</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H296" t="inlineStr">
         <is>
-          <t>Slovinky, Csehszlovákia</t>
+          <t>Szent István R. K. Egyházközség, Trenton, NJ, USA</t>
         </is>
       </c>
       <c r="I296" t="inlineStr">
         <is>
-          <t>Csehszlovákia</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J296" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K296" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N296">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O296">
-        <v>1977</v>
+        <v>1978</v>
       </c>
       <c r="Q296" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=277</t>
+          <t>/persons_v2/view.php?id=444</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297">
         <v>1972</v>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D297" t="inlineStr">
         <is>
-          <t>Henye Géza</t>
+          <t>Kafka Ferenc Sergius OFM</t>
         </is>
       </c>
       <c r="E297" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G297" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H297" t="inlineStr">
         <is>
-          <t>Montréal, QC, Canada</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I297" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>parish priest</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N297">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O297">
-        <v>1985</v>
+        <v>1982</v>
       </c>
       <c r="Q297" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=381</t>
+          <t>/persons_v2/view.php?id=497</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298">
         <v>1972</v>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D298" t="inlineStr">
         <is>
-          <t>Hitter József SJ</t>
+          <t>Kulcsár András Antal, Dr.</t>
         </is>
       </c>
       <c r="E298" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G298" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Regina, SK, Kanada</t>
         </is>
       </c>
       <c r="H298" t="inlineStr">
         <is>
-          <t>Gräfelfing, NSZK</t>
+          <t>Stockholm, SK, Kanada</t>
         </is>
       </c>
       <c r="I298" t="inlineStr">
         <is>
-          <t>NSZK</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K298" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N298">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O298">
-        <v>1975</v>
+        <v>1986</v>
       </c>
       <c r="Q298" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=396</t>
+          <t>/persons_v2/view.php?id=622</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299">
         <v>1972</v>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D299" t="inlineStr">
         <is>
-          <t>Horváth Lajos Martinián OFM</t>
+          <t>Közi-Horváth József, Msgr., dr</t>
         </is>
       </c>
       <c r="E299" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G299" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H299" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Egyházmegyei Caritas Otthon, Oberhaching, NSZK</t>
         </is>
       </c>
       <c r="I299" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="J299" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Egyházmegyei Caritas Otthon</t>
         </is>
       </c>
       <c r="K299" t="inlineStr">
         <is>
-          <t>support sibling</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N299">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O299">
-        <v>1977</v>
+        <v>1988</v>
       </c>
       <c r="Q299" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=430</t>
+          <t>/persons_v2/view.php?id=605</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300">
         <v>1972</v>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D300" t="inlineStr">
         <is>
-          <t>Ipoly Ottó Miklós, dr.</t>
+          <t>Lelóczky Gyula Donát O.Cist</t>
         </is>
       </c>
       <c r="E300" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G300" t="inlineStr">
         <is>
-          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H300" t="inlineStr">
         <is>
-          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
+          <t>Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I300" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J300" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K300" t="inlineStr">
         <is>
-          <t>Bible teacher (New Testament)</t>
+          <t>Gymnasiallehrer</t>
         </is>
       </c>
       <c r="N300">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O300">
-        <v>1991</v>
+        <v>1990</v>
       </c>
       <c r="Q300" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=456</t>
+          <t>/persons_v2/view.php?id=644</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301">
         <v>1972</v>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D301" t="inlineStr">
         <is>
-          <t>Juhász László SJ, Dr.</t>
+          <t>Morgan Tamás</t>
         </is>
       </c>
       <c r="E301" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G301" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Pittsburgh, PA</t>
         </is>
       </c>
       <c r="H301" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
+          <t>St. Patrick, North Fayette, PA, USA</t>
         </is>
       </c>
       <c r="I301" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J301" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University)</t>
+          <t>St. Patrick</t>
         </is>
       </c>
       <c r="K301" t="inlineStr">
         <is>
-          <t>university professor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N301">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O301">
-        <v>2002</v>
+        <v>1973</v>
       </c>
       <c r="Q301" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=495</t>
+          <t>/persons_v2/view.php?id=773</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302">
         <v>1972</v>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D302" t="inlineStr">
         <is>
-          <t>Jáki László Szaniszló OSB, Dr.</t>
+          <t>Morvay András</t>
         </is>
       </c>
       <c r="E302" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G302" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Rapid City, SD</t>
         </is>
       </c>
       <c r="H302" t="inlineStr">
         <is>
-          <t>Princeton University, Princeton, NJ, USA</t>
+          <t>Buffalo, SD, USA</t>
         </is>
       </c>
       <c r="I302" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J302" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K302" t="inlineStr">
         <is>
-          <t>university professor; full professor since 1973</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N302">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O302">
-        <v>2009</v>
+        <v>1990</v>
       </c>
       <c r="Q302" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=480</t>
+          <t>/persons_v2/view.php?id=774</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303">
         <v>1972</v>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D303" t="inlineStr">
         <is>
-          <t>Kovács Dezső Lajos</t>
+          <t>Mustó Péter SJ</t>
         </is>
       </c>
       <c r="E303" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G303" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H303" t="inlineStr">
         <is>
-          <t>Philadelphia, PA, USA</t>
+          <t>München, NSZK</t>
         </is>
       </c>
       <c r="I303" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K303" t="inlineStr">
         <is>
-          <t>assistant pastor, Hungarian pastor</t>
+          <t>Jugendseelsorger</t>
         </is>
       </c>
       <c r="N303">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O303">
-        <v>1983</v>
+        <v>1977</v>
       </c>
       <c r="Q303" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=580</t>
+          <t>/persons_v2/view.php?id=780</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304">
         <v>1972</v>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D304" t="inlineStr">
         <is>
-          <t>Krupa Sándor Kolumbán OFM</t>
+          <t>Nyika Béla, Dr.</t>
         </is>
       </c>
       <c r="E304" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G304" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H304" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Chicago, IN, USA</t>
         </is>
       </c>
       <c r="I304" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K304" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N304">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O304">
-        <v>1988</v>
+        <v>1974</v>
       </c>
       <c r="Q304" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=613</t>
+          <t>/persons_v2/view.php?id=827</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305">
         <v>1972</v>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D305" t="inlineStr">
         <is>
-          <t>Kóczán Boldizsár</t>
+          <t>Pier György Márk Piusz OFM</t>
         </is>
       </c>
       <c r="E305" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G305" t="inlineStr">
         <is>
-          <t>Szombathely</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H305" t="inlineStr">
         <is>
-          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
+          <t>Flemington, NJ, USA</t>
         </is>
       </c>
       <c r="I305" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J305" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N305">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O305">
-        <v>1980</v>
+        <v>1973</v>
       </c>
       <c r="Q305" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=596</t>
+          <t>/persons_v2/view.php?id=876</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306">
         <v>1972</v>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D306" t="inlineStr">
         <is>
-          <t>Mahoney Róbert</t>
+          <t>Roskó László</t>
         </is>
       </c>
       <c r="E306" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G306" t="inlineStr">
         <is>
-          <t>Forth Wayne – South Bend, OH, USA</t>
+          <t>Köln, Deutschland</t>
         </is>
       </c>
       <c r="H306" t="inlineStr">
         <is>
-          <t>St. Bavo, Mishawaka, IN, USA</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség, Orange Village, OH, USA</t>
         </is>
       </c>
       <c r="I306" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J306" t="inlineStr">
         <is>
-          <t>St. Bavo</t>
+          <t>Árpádházi Szent Margit R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K306" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Hilfspfarrer, ab 1972 dann Pfarrer</t>
         </is>
       </c>
       <c r="N306">
-        <v>1968</v>
+        <v>1965</v>
       </c>
       <c r="O306">
-        <v>1980</v>
+        <v>2009</v>
       </c>
       <c r="Q306" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=686</t>
+          <t>/persons_v2/view.php?id=944</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307">
         <v>1972</v>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D307" t="inlineStr">
         <is>
-          <t>Mandl József Maximilián OFM</t>
+          <t>Demetzky Sándor</t>
         </is>
       </c>
       <c r="E307" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G307" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H307" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I307" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J307" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K307" t="inlineStr">
+        <is>
+          <t>Pfarrer, später im Ruhestand</t>
+        </is>
+      </c>
       <c r="N307">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O307">
-        <v>1987</v>
+        <v>1989</v>
       </c>
       <c r="Q307" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=692</t>
+          <t>/persons_v2/view.php?id=187</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308">
         <v>1972</v>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D308" t="inlineStr">
         <is>
-          <t>Marton Antal Bernát O.Cist, dr</t>
+          <t>Demkó Zoltán, dr.</t>
         </is>
       </c>
       <c r="E308" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G308" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H308" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I308" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J308" t="inlineStr">
         <is>
-          <t>Cistercian Abbey Our Lady of Dallas</t>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K308" t="inlineStr">
         <is>
-          <t>high school teacher (1968–2014), assistant principal (1971–1981), principal (1981–1996), headmaster (1994–2000), sub-prior (around 2000), cleric-magister (around 2007)</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N308">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O308">
-        <v>2015</v>
+        <v>1973</v>
       </c>
       <c r="Q308" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=707</t>
+          <t>/persons_v2/view.php?id=189</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309">
         <v>1972</v>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D309" t="inlineStr">
         <is>
-          <t>Molnár László</t>
+          <t>Denka J. Ferenc</t>
         </is>
       </c>
       <c r="E309" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G309" t="inlineStr">
         <is>
-          <t>Székesfehérvár</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="H309" t="inlineStr">
         <is>
-          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I309" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>Tours-i Szent Márton plébánia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K309" t="inlineStr">
         <is>
-          <t>founder, parish priest who built the church</t>
+          <t>Seelsorger im Altenheim St. Edward</t>
         </is>
       </c>
       <c r="N309">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O309">
-        <v>2018</v>
+        <v>1979</v>
       </c>
       <c r="Q309" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=764</t>
+          <t>/persons_v2/view.php?id=192</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310">
         <v>1972</v>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D310" t="inlineStr">
         <is>
-          <t>Németh Béla Maurus OSB</t>
+          <t>Endrédy Ferenc Csanád OSB</t>
         </is>
       </c>
       <c r="E310" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G310" t="inlineStr">
         <is>
           <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H310" t="inlineStr">
         <is>
-          <t>Woodside perjelség, Portola Valley, CA, USA</t>
+          <t>Burg Kastl, NSZK</t>
         </is>
       </c>
       <c r="I310" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Woodside perjelség</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="K310" t="inlineStr">
         <is>
-          <t>the head of the juniorate</t>
+          <t>Lehrer an einem ungarischen Gymnasium</t>
         </is>
       </c>
       <c r="N310">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O310">
-        <v>1975</v>
+        <v>1980</v>
       </c>
       <c r="Q310" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=809</t>
+          <t>/persons_v2/view.php?id=238</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311">
         <v>1972</v>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D311" t="inlineStr">
         <is>
-          <t>Padányi Károly</t>
+          <t>Endrődy László (SJ), Msgr</t>
         </is>
       </c>
       <c r="E311" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G311" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H311" t="inlineStr">
         <is>
-          <t>Our Lady of Hungary Church, Welland, ON, Canada</t>
+          <t>Santa Clara, CA, USA</t>
         </is>
       </c>
       <c r="I311" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...9 lines deleted...]
-          <t>parish priest</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N311">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O311">
-        <v>1991</v>
+        <v>1975</v>
       </c>
       <c r="Q311" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=845</t>
+          <t>/persons_v2/view.php?id=239</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312">
         <v>1972</v>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D312" t="inlineStr">
         <is>
-          <t>Pintér János</t>
+          <t>Gavelda József</t>
         </is>
       </c>
       <c r="E312" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G312" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>ismeretlen (nincs adat)</t>
         </is>
       </c>
       <c r="H312" t="inlineStr">
         <is>
-          <t>Győr, Hungary</t>
+          <t>Hazelton, PA, USA</t>
         </is>
       </c>
       <c r="I312" t="inlineStr">
         <is>
-          <t>Hungary</t>
-[...4 lines deleted...]
-          <t>retired</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N312">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O312">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="Q312" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=878</t>
+          <t>/persons_v2/view.php?id=308</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313">
         <v>1972</v>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D313" t="inlineStr">
         <is>
-          <t>Őrsy László SJ, Dr.</t>
+          <t>Horváth Lajos, Msgr.</t>
         </is>
       </c>
       <c r="E313" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G313" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H313" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Győr, Ungarn</t>
         </is>
       </c>
       <c r="I313" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Fordham University</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K313" t="inlineStr">
         <is>
-          <t>professor of canon law</t>
+          <t>Diözesanarchivar</t>
         </is>
       </c>
       <c r="N313">
-        <v>1968</v>
+        <v>1966</v>
       </c>
       <c r="O313">
-        <v>1973</v>
+        <v>1980</v>
       </c>
       <c r="Q313" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=844</t>
+          <t>/persons_v2/view.php?id=429</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314">
         <v>1972</v>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D314" t="inlineStr">
         <is>
-          <t>Babos István SJ</t>
+          <t>Horváth Márton</t>
         </is>
       </c>
       <c r="E314" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G314" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H314" t="inlineStr">
         <is>
-          <t>Fordham University, New York, NY, USA</t>
+          <t>Sacred Heart Catholic Church, Washaw, IN, USA</t>
         </is>
       </c>
       <c r="I314" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J314" t="inlineStr">
         <is>
-          <t>Fordham University</t>
+          <t>Sacred Heart Catholic Church</t>
         </is>
       </c>
       <c r="K314" t="inlineStr">
         <is>
-          <t>Professor at Fordham University, Hungarian assistant pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N314">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O314">
-        <v>1991</v>
+        <v>1983</v>
       </c>
       <c r="Q314" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=24</t>
+          <t>/persons_v2/view.php?id=433</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315">
         <v>1972</v>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D315" t="inlineStr">
         <is>
-          <t>Bali István</t>
+          <t>Horváth P. József</t>
         </is>
       </c>
       <c r="E315" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G315" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Fort Wayne-South Bend, IN, USA</t>
         </is>
       </c>
       <c r="H315" t="inlineStr">
         <is>
-          <t>Detroit, MI, USA</t>
+          <t>Corpus Christi Plébánia, South Bend, IN, USA</t>
         </is>
       </c>
       <c r="I315" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J315" t="inlineStr">
+        <is>
+          <t>Corpus Christi Plébánia</t>
+        </is>
+      </c>
       <c r="K315" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N315">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O315">
-        <v>1985</v>
+        <v>1977</v>
       </c>
       <c r="Q315" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=36</t>
+          <t>/persons_v2/view.php?id=437</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316">
         <v>1972</v>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D316" t="inlineStr">
         <is>
-          <t>Bodnár István Konstantin</t>
+          <t>Héjja Gyula SJ, dr.</t>
         </is>
       </c>
       <c r="E316" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G316" t="inlineStr">
         <is>
-          <t>Hajdúdorog</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H316" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church, Courtland, ON, Canada</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I316" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J316" t="inlineStr">
         <is>
-          <t>St. George Greek Catholic Church</t>
+          <t>Fordham University</t>
+        </is>
+      </c>
+      <c r="K316" t="inlineStr">
+        <is>
+          <t>Lehrer, von 1965 bis 1968 General der im Ausland lebenden ungarischen Jesuiten</t>
         </is>
       </c>
       <c r="N316">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O316">
-        <v>1976</v>
+        <v>1995</v>
       </c>
       <c r="Q316" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=94</t>
+          <t>/persons_v2/view.php?id=391</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317">
         <v>1972</v>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D317" t="inlineStr">
         <is>
-          <t>Bognár József, Msgr.</t>
+          <t>Idrányi Imre Ödön (OFM), Dr.</t>
         </is>
       </c>
       <c r="E317" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G317" t="inlineStr">
         <is>
-          <t>Parma, OH, USA</t>
+          <t>ferences (Ordo Fratrum Minorum)</t>
         </is>
       </c>
       <c r="H317" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>Van Nuys, CA, USA</t>
         </is>
       </c>
       <c r="I317" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K317" t="inlineStr">
         <is>
-          <t>the vicar general of the diocese</t>
+          <t>Bischofssekretär</t>
         </is>
       </c>
       <c r="N317">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O317">
-        <v>1977</v>
+        <v>1986</v>
       </c>
       <c r="Q317" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=97</t>
+          <t>/persons_v2/view.php?id=450</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318">
         <v>1972</v>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D318" t="inlineStr">
         <is>
-          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
+          <t>Kovách Tibor Angelus OFMCap</t>
         </is>
       </c>
       <c r="E318" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G318" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H318" t="inlineStr">
         <is>
-          <t>Oberschützen, Austria</t>
+          <t>Strasbourg, Frankreich</t>
         </is>
       </c>
       <c r="I318" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Frankreich</t>
         </is>
       </c>
       <c r="K318" t="inlineStr">
         <is>
-          <t>religious education teacher and Hungarian pastor</t>
+          <t>Der Pfarrer der Ungarn in Ostfrankreich</t>
         </is>
       </c>
       <c r="N318">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O318">
-        <v>1981</v>
+        <v>1973</v>
       </c>
       <c r="Q318" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=304</t>
+          <t>/persons_v2/view.php?id=579</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319">
         <v>1972</v>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D319" t="inlineStr">
         <is>
-          <t>Jani György</t>
+          <t>Palmer Lajos SJ</t>
         </is>
       </c>
       <c r="E319" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G319" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H319" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
+          <t>Baltimore, MD, USA</t>
         </is>
       </c>
       <c r="I319" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J319" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="K319" t="inlineStr">
         <is>
-          <t>parish priest, Hungarian pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N319">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O319">
-        <v>1978</v>
+        <v>1973</v>
       </c>
       <c r="Q319" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=473</t>
+          <t>/persons_v2/view.php?id=849</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320">
         <v>1972</v>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D320" t="inlineStr">
         <is>
-          <t>Kassovic Kálmán</t>
+          <t>Rezek Sándor Román OSB, dr.</t>
         </is>
       </c>
       <c r="E320" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G320" t="inlineStr">
         <is>
-          <t>Peoria, IL, USA</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H320" t="inlineStr">
         <is>
-          <t>St. Margaret's Hospital, Spring Valley, NY, USA</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I320" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J320" t="inlineStr">
         <is>
-          <t>St. Margaret's Hospital</t>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
         </is>
       </c>
       <c r="K320" t="inlineStr">
         <is>
-          <t>hospital chaplain</t>
+          <t>Magister, von 1966 bis 1977 Gymnasiallehrer</t>
         </is>
       </c>
       <c r="N320">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O320">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="Q320" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=504</t>
+          <t>/persons_v2/view.php?id=931</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321">
         <v>1972</v>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D321" t="inlineStr">
         <is>
-          <t>Kugler János Gottfried OFM</t>
+          <t>Solymár János SJ</t>
         </is>
       </c>
       <c r="E321" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G321" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H321" t="inlineStr">
         <is>
-          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
+          <t>Stockholm, Svédország</t>
         </is>
       </c>
       <c r="I321" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Saint Francis of Assisi Parish</t>
+          <t>Svédország</t>
         </is>
       </c>
       <c r="K321" t="inlineStr">
         <is>
-          <t>confessor, gardener</t>
+          <t>Der ungarische katholische Seelsorger in Schweden; der geistliche Leiter der ungarischen Pfadfinder im Exil</t>
         </is>
       </c>
       <c r="N321">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="O321">
-        <v>1992</v>
+        <v>1975</v>
       </c>
       <c r="Q321" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=620</t>
+          <t>/persons_v2/view.php?id=1005</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322">
         <v>1972</v>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D322" t="inlineStr">
         <is>
-          <t>Legeza Elek Tivadar OSBM</t>
+          <t>Barna Sándor</t>
         </is>
       </c>
       <c r="E322" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G322" t="inlineStr">
         <is>
-          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+          <t>Miskolc</t>
         </is>
       </c>
       <c r="H322" t="inlineStr">
         <is>
-          <t>Zemplénagárd, Hungary</t>
+          <t>Felsővadász, Ungarn</t>
         </is>
       </c>
       <c r="I322" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K322" t="inlineStr">
         <is>
-          <t>retired, assistant pastor</t>
+          <t>Stellvertretender Pfarrer</t>
         </is>
       </c>
       <c r="N322">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="O322">
         <v>1973</v>
       </c>
       <c r="Q322" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=642</t>
+          <t>/persons_v2/view.php?id=45</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323">
         <v>1972</v>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D323" t="inlineStr">
         <is>
-          <t>Lenner Jenő Arkangyal OFM</t>
+          <t>Dely Péter Brunó OSM, Dr.</t>
         </is>
       </c>
       <c r="E323" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G323" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
         </is>
       </c>
       <c r="H323" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I323" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K323" t="inlineStr">
         <is>
-          <t>caretaker, building manager, confessor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N323">
-        <v>1969</v>
-[...4 lines deleted...]
-        </is>
+        <v>1967</v>
+      </c>
+      <c r="O323">
+        <v>1976</v>
       </c>
       <c r="Q323" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=649</t>
+          <t>/persons_v2/view.php?id=186</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324">
         <v>1972</v>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D324" t="inlineStr">
         <is>
-          <t>Nagy György, Dr.</t>
+          <t>Gerencsér Pál István Sch.P, dr.</t>
         </is>
       </c>
       <c r="E324" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G324" t="inlineStr">
         <is>
-          <t>Veszprém</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H324" t="inlineStr">
         <is>
-          <t>Lovászpatona, Hungary</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I324" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K324" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>Gründungsdirektor</t>
         </is>
       </c>
       <c r="N324">
-        <v>1969</v>
+        <v>1967</v>
       </c>
       <c r="O324">
-        <v>1989</v>
+        <v>1981</v>
       </c>
       <c r="Q324" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=789</t>
+          <t>/persons_v2/view.php?id=320</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325">
         <v>1972</v>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D325" t="inlineStr">
         <is>
-          <t>Antal András</t>
+          <t>Machó György</t>
         </is>
       </c>
       <c r="E325" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G325" t="inlineStr">
         <is>
-          <t>Gyulafehérvár</t>
+          <t>Newark, NJ, USA</t>
         </is>
       </c>
       <c r="H325" t="inlineStr">
         <is>
-          <t>Szentháromság Plébánia, Fenyéd, Romania</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="I325" t="inlineStr">
         <is>
-          <t>Romania</t>
-[...4 lines deleted...]
-          <t>Szentháromság Plébánia</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K325" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>US-Marine – Feldseelsorger</t>
         </is>
       </c>
       <c r="N325">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O325">
-        <v>1981</v>
+        <v>1990</v>
       </c>
       <c r="Q325" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=11</t>
+          <t>/persons_v2/view.php?id=676</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326">
         <v>1972</v>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D326" t="inlineStr">
         <is>
-          <t>Bartha Károly SVD</t>
+          <t>Markos Rezső János OSB, Dr.</t>
         </is>
       </c>
       <c r="E326" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G326" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H326" t="inlineStr">
         <is>
-          <t>Washington DC, USA</t>
+          <t>Tata, Ungarn</t>
         </is>
       </c>
       <c r="I326" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K326" t="inlineStr">
+        <is>
+          <t>Pfarrer, von 1976 bis 1982 zugleich Dekan</t>
         </is>
       </c>
       <c r="N326">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O326">
-        <v>1977</v>
+        <v>1982</v>
       </c>
       <c r="Q326" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=49</t>
+          <t>/persons_v2/view.php?id=696</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327">
         <v>1972</v>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D327" t="inlineStr">
         <is>
-          <t>Beöthy Tamás SJ</t>
+          <t>Medgyess A. József</t>
         </is>
       </c>
       <c r="E327" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G327" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Szatmár</t>
         </is>
       </c>
       <c r="H327" t="inlineStr">
         <is>
-          <t>Courtland, ON, Canada</t>
+          <t>Freiburg, Deutschland</t>
         </is>
       </c>
       <c r="I327" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>assistant pastor, then parish priest</t>
+          <t>Deutschland</t>
         </is>
       </c>
       <c r="N327">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O327">
-        <v>1979</v>
+        <v>1982</v>
       </c>
       <c r="Q327" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=69</t>
+          <t>/persons_v2/view.php?id=718</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328">
         <v>1972</v>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D328" t="inlineStr">
         <is>
-          <t>Bobák János Iréneusz, dr.</t>
+          <t>Miklósházy Attila SJ, Castellum Minus-i címzetes püspök</t>
         </is>
       </c>
       <c r="E328" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Bischof</t>
         </is>
       </c>
       <c r="G328" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H328" t="inlineStr">
         <is>
-          <t>Brownsville, PA, USA</t>
+          <t>Regis College, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I328" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J328" t="inlineStr">
+        <is>
+          <t>Regis College</t>
         </is>
       </c>
       <c r="K328" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Professor für Theologie</t>
         </is>
       </c>
       <c r="N328">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O328">
-        <v>1988</v>
+        <v>1974</v>
       </c>
       <c r="Q328" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=90</t>
+          <t>/persons_v2/view.php?id=746</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329">
         <v>1972</v>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D329" t="inlineStr">
         <is>
-          <t>Borbély István SJ</t>
+          <t>Mosonyi László</t>
         </is>
       </c>
       <c r="E329" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G329" t="inlineStr">
         <is>
-          <t>jezsuita</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H329" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Windsor, ON, Kanada</t>
         </is>
       </c>
       <c r="I329" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K329" t="inlineStr">
         <is>
-          <t>theology professor</t>
+          <t>Kirchenbauer und Pfarrer</t>
         </is>
       </c>
       <c r="N329">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O329">
         <v>1973</v>
       </c>
       <c r="Q329" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=104</t>
+          <t>/persons_v2/view.php?id=776</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330">
         <v>1972</v>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D330" t="inlineStr">
         <is>
-          <t>Bátori József Sch.P</t>
+          <t>Németh Sándor, Dr.</t>
         </is>
       </c>
       <c r="E330" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G330" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>St. Catharines, ON, Kanada</t>
         </is>
       </c>
       <c r="H330" t="inlineStr">
         <is>
-          <t>Piarista ház, Devon, PA, USA</t>
+          <t>Our Lady of Scapular, Niagara Falls, ON, Kanada</t>
         </is>
       </c>
       <c r="I330" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J330" t="inlineStr">
         <is>
-          <t>Piarista ház</t>
+          <t>Our Lady of Scapular</t>
         </is>
       </c>
       <c r="K330" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N330">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O330">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="Q330" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=59</t>
+          <t>/persons_v2/view.php?id=819</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331">
         <v>1972</v>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D331" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Schmotzer János SJ</t>
         </is>
       </c>
       <c r="E331" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G331" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H331" t="inlineStr">
         <is>
-          <t>Klagenfurt, Austria</t>
+          <t>Georgetown University, Washington DC, USA</t>
         </is>
       </c>
       <c r="I331" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J331" t="inlineStr">
+        <is>
+          <t>Georgetown University</t>
+        </is>
+      </c>
+      <c r="K331" t="inlineStr">
+        <is>
+          <t>Promotionsstudium (Politikwissenschaft), anschließend Mitarbeiter am China-Institut</t>
         </is>
       </c>
       <c r="N331">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O331">
         <v>1974</v>
       </c>
       <c r="Q331" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=976</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332">
         <v>1972</v>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D332" t="inlineStr">
         <is>
-          <t>Békési István SJ</t>
+          <t>Sándor Albert Melchior OFMCap</t>
         </is>
       </c>
       <c r="E332" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G332" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>kapucinus (Ordo Fratrum Minorum Capuccinorum)</t>
         </is>
       </c>
       <c r="H332" t="inlineStr">
         <is>
-          <t>Spittal, Austria</t>
+          <t>Capuchin Soup Kitchen, Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I332" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J332" t="inlineStr">
+        <is>
+          <t>Capuchin Soup Kitchen</t>
         </is>
       </c>
       <c r="K332" t="inlineStr">
         <is>
-          <t>Hungarian pastor, with missionary trips to Yugoslavia</t>
+          <t>Mönchsbruder, Küchenchef</t>
         </is>
       </c>
       <c r="N332">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="O332">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="Q332" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=78</t>
+          <t>/persons_v2/view.php?id=962</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333">
         <v>1972</v>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D333" t="inlineStr">
         <is>
-          <t>Cser László SJ</t>
+          <t>Antal Boldizsár Regináld OFM</t>
         </is>
       </c>
       <c r="E333" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G333" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H333" t="inlineStr">
         <is>
-          <t>St. James, NY, USA</t>
+          <t>Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I333" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K333" t="inlineStr">
+        <is>
+          <t>Druckereimitarbeiter, Klosterkoch, später im Ruhestand</t>
+        </is>
+      </c>
       <c r="N333">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O333">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="Q333" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=153</t>
+          <t>/persons_v2/view.php?id=12</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334">
         <v>1972</v>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D334" t="inlineStr">
         <is>
-          <t>Gerendás Lajos</t>
+          <t>Bakos István</t>
         </is>
       </c>
       <c r="E334" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G334" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>Szeged-Csanád (früher: Csanád)</t>
         </is>
       </c>
       <c r="H334" t="inlineStr">
         <is>
-          <t>Süttőr, Hungary</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I334" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J334" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K334" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N334">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O334">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="Q334" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=321</t>
+          <t>/persons_v2/view.php?id=30</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335">
         <v>1972</v>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D335" t="inlineStr">
         <is>
-          <t>Gombos Mihály SDB</t>
+          <t>Bartók Alajos Károly, Msgr.</t>
         </is>
       </c>
       <c r="E335" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G335" t="inlineStr">
         <is>
-          <t>szalézi (Societas Sancti Francisci Salesii)</t>
+          <t>St. Augustine és Orlando, FL, USA</t>
         </is>
       </c>
       <c r="H335" t="inlineStr">
         <is>
-          <t>Edmonton, AB, Canada</t>
+          <t>Mims, FL, USA</t>
         </is>
       </c>
       <c r="I335" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K335" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N335">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O335">
-        <v>1981</v>
+        <v>1973</v>
       </c>
       <c r="Q335" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=330</t>
+          <t>/persons_v2/view.php?id=53</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336">
         <v>1972</v>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D336" t="inlineStr">
         <is>
-          <t>Gullay Domonkos</t>
+          <t>Csókay Károly SJ</t>
         </is>
       </c>
       <c r="E336" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G336" t="inlineStr">
         <is>
-          <t>Vác</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H336" t="inlineStr">
         <is>
-          <t>Vero Beach, FL, USA</t>
+          <t>Goretti Mária Plébánia, Santiago de Chile, Chile</t>
         </is>
       </c>
       <c r="I336" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Chile</t>
+        </is>
+      </c>
+      <c r="J336" t="inlineStr">
+        <is>
+          <t>Goretti Mária Plébánia</t>
+        </is>
+      </c>
+      <c r="K336" t="inlineStr">
+        <is>
+          <t>Pfarrer, der Kirchen baut, ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N336">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O336">
-        <v>1981</v>
+        <v>1975</v>
       </c>
       <c r="Q336" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=341</t>
+          <t>/persons_v2/view.php?id=171</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337">
         <v>1972</v>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D337" t="inlineStr">
         <is>
-          <t>Gyöngyös Márton OP</t>
+          <t>Derecskei János SJ</t>
         </is>
       </c>
       <c r="E337" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G337" t="inlineStr">
         <is>
-          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H337" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I337" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K337" t="inlineStr">
         <is>
-          <t>pastoral care and leading retreats</t>
+          <t>Wanderprediger</t>
         </is>
       </c>
       <c r="N337">
-        <v>1970</v>
-[...4 lines deleted...]
-        </is>
+        <v>1968</v>
+      </c>
+      <c r="O337">
+        <v>1991</v>
       </c>
       <c r="Q337" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=353</t>
+          <t>/persons_v2/view.php?id=193</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338">
         <v>1972</v>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D338" t="inlineStr">
         <is>
-          <t>Havas János SJ</t>
+          <t>Dér-Wolff János SJ</t>
         </is>
       </c>
       <c r="E338" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G338" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H338" t="inlineStr">
         <is>
-          <t>Auriesville, NY, USA</t>
+          <t>Lima, Peru</t>
         </is>
       </c>
       <c r="I338" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Peru</t>
         </is>
       </c>
       <c r="K338" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>Pfarrer, Theologieprofessor, Exerzitienleiter</t>
         </is>
       </c>
       <c r="N338">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O338">
         <v>1973</v>
       </c>
       <c r="Q338" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=371</t>
+          <t>/persons_v2/view.php?id=198</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339">
         <v>1972</v>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D339" t="inlineStr">
         <is>
-          <t>Hegyi Márton SJ</t>
+          <t>Fekete Jenő</t>
         </is>
       </c>
       <c r="E339" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G339" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Fort Wayne, IN, USA</t>
         </is>
       </c>
       <c r="H339" t="inlineStr">
         <is>
-          <t>University of Tennesse, Kroxville, TN, USA</t>
+          <t>Ferdinand, IN, USA</t>
         </is>
       </c>
       <c r="I339" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J339" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N339">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O339">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="Q339" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=378</t>
+          <t>/persons_v2/view.php?id=267</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340">
         <v>1972</v>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D340" t="inlineStr">
         <is>
-          <t>Horváth Ernő, Msgr.</t>
+          <t>Fitz Mihály</t>
         </is>
       </c>
       <c r="E340" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G340" t="inlineStr">
         <is>
-          <t>Chicago, IL, USA</t>
+          <t>Munkács</t>
         </is>
       </c>
       <c r="H340" t="inlineStr">
         <is>
-          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+          <t>Slovinky, Csehszlovákia</t>
         </is>
       </c>
       <c r="I340" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+          <t>Csehszlovákia</t>
         </is>
       </c>
       <c r="K340" t="inlineStr">
         <is>
-          <t>retired, assistant pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N340">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O340">
-        <v>1980</v>
+        <v>1977</v>
       </c>
       <c r="Q340" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=420</t>
+          <t>/persons_v2/view.php?id=277</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341">
         <v>1972</v>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D341" t="inlineStr">
         <is>
-          <t>Horváth Tibor SJ, Dr.</t>
+          <t>Henye Géza</t>
         </is>
       </c>
       <c r="E341" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G341" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H341" t="inlineStr">
         <is>
-          <t>Toronto, ON, Canada</t>
+          <t>Montréal, QC, Kanada</t>
         </is>
       </c>
       <c r="I341" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="K341" t="inlineStr">
         <is>
-          <t>theology professor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N341">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O341">
-        <v>1992</v>
+        <v>1985</v>
       </c>
       <c r="Q341" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=439</t>
+          <t>/persons_v2/view.php?id=381</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342">
         <v>1972</v>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D342" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Hitter József SJ</t>
         </is>
       </c>
       <c r="E342" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G342" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H342" t="inlineStr">
         <is>
-          <t>Providence, RI, USA</t>
+          <t>Gräfelfing, NSZK</t>
         </is>
       </c>
       <c r="I342" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>seminar instructor and lecturer at a women’s college in Wakefield, RI, USA, while also serving as an assistant pastor in the Hungarian church</t>
+          <t>NSZK</t>
         </is>
       </c>
       <c r="N342">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O342">
-        <v>1980</v>
+        <v>1975</v>
       </c>
       <c r="Q342" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=396</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343">
         <v>1972</v>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D343" t="inlineStr">
         <is>
-          <t>Ibrányi Ferenc József, Msgr., dr</t>
+          <t>Horváth Lajos Martinián OFM</t>
         </is>
       </c>
       <c r="E343" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
         </is>
       </c>
       <c r="G343" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H343" t="inlineStr">
         <is>
-          <t>Collegium Josephinum, Worthington, OH, USA</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I343" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J343" t="inlineStr">
         <is>
-          <t>Collegium Josephinum</t>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K343" t="inlineStr">
         <is>
-          <t>guest speaker</t>
+          <t>Hilfsbruder</t>
         </is>
       </c>
       <c r="N343">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O343">
-        <v>1973</v>
+        <v>1977</v>
       </c>
       <c r="Q343" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=448</t>
+          <t>/persons_v2/view.php?id=430</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344">
         <v>1972</v>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D344" t="inlineStr">
         <is>
-          <t>Jaschkó Balázs SJ</t>
+          <t>Ipoly Ottó Miklós, dr.</t>
         </is>
       </c>
       <c r="E344" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G344" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Kalocsa-Kecskemét (korábban Kalocsa, Kalocsa-Bács)</t>
         </is>
       </c>
       <c r="H344" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Pontifical College Josephinum, Colombus, OH, USA</t>
         </is>
       </c>
       <c r="I344" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J344" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Pontifical College Josephinum</t>
         </is>
       </c>
       <c r="K344" t="inlineStr">
         <is>
-          <t>assistant pastor, then parish priest, and local leader</t>
+          <t>Lehrer für Bibelkunde (Neues Testament)</t>
         </is>
       </c>
       <c r="N344">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O344">
-        <v>2013</v>
+        <v>1991</v>
       </c>
       <c r="Q344" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=477</t>
+          <t>/persons_v2/view.php?id=456</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345">
         <v>1972</v>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D345" t="inlineStr">
         <is>
-          <t>Jaszovszky József, Dr.</t>
+          <t>Juhász László SJ, Dr.</t>
         </is>
       </c>
       <c r="E345" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G345" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H345" t="inlineStr">
         <is>
-          <t>San Francisco, CA, USA</t>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I345" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J345" t="inlineStr">
+        <is>
+          <t>Canisius College (jelenleg: Canisius University)</t>
+        </is>
+      </c>
       <c r="K345" t="inlineStr">
         <is>
-          <t>pastor to Hungarians under the jurisdiction of the Archbishop of San Francisco, and senior pastor of St. Stephen’s Mission in Menlo Park</t>
+          <t>Universitätsdozent</t>
         </is>
       </c>
       <c r="N345">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O345">
-        <v>1984</v>
+        <v>2002</v>
       </c>
       <c r="Q345" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=479</t>
+          <t>/persons_v2/view.php?id=495</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346">
         <v>1972</v>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D346" t="inlineStr">
         <is>
-          <t>Jálics Ferenc SJ</t>
+          <t>Jáki László Szaniszló OSB, Dr.</t>
         </is>
       </c>
       <c r="E346" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G346" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H346" t="inlineStr">
         <is>
-          <t>Buenos Aires, Argentina</t>
+          <t>Princeton University, Princeton, NJ, USA</t>
         </is>
       </c>
       <c r="I346" t="inlineStr">
         <is>
-          <t>Argentina</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J346" t="inlineStr">
+        <is>
+          <t>Princeton University</t>
         </is>
       </c>
       <c r="K346" t="inlineStr">
         <is>
-          <t>a pastor in a slum</t>
+          <t>Universitätsprofessor, seit 1973 ordentlicher Universitätsprofessor</t>
         </is>
       </c>
       <c r="N346">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O346">
-        <v>1977</v>
+        <v>2009</v>
       </c>
       <c r="Q346" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=481</t>
+          <t>/persons_v2/view.php?id=480</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347">
         <v>1972</v>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D347" t="inlineStr">
         <is>
-          <t>Kamarás Ferenc Mihály OFM</t>
+          <t>Kovács Dezső Lajos</t>
         </is>
       </c>
       <c r="E347" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G347" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="H347" t="inlineStr">
         <is>
-          <t>Mátraháza, Hungary</t>
+          <t>Philadelphia, PA, USA</t>
         </is>
       </c>
       <c r="I347" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K347" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Hilfspfarrer, ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N347">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O347">
-        <v>1979</v>
+        <v>1983</v>
       </c>
       <c r="Q347" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=499</t>
+          <t>/persons_v2/view.php?id=580</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348">
         <v>1972</v>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D348" t="inlineStr">
         <is>
-          <t>Kovách Balázs Pál</t>
+          <t>Krupa Sándor Kolumbán OFM</t>
         </is>
       </c>
       <c r="E348" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G348" t="inlineStr">
         <is>
-          <t>Pittsburgh, PA, USA</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H348" t="inlineStr">
         <is>
-          <t>Braddock, PA, USA</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I348" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K348" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N348">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O348">
-        <v>2001</v>
+        <v>1988</v>
       </c>
       <c r="Q348" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=577</t>
+          <t>/persons_v2/view.php?id=613</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349">
         <v>1972</v>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D349" t="inlineStr">
         <is>
-          <t>Kubovics Tibor Egid [Egyed] OSB</t>
+          <t>Kóczán Boldizsár</t>
         </is>
       </c>
       <c r="E349" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G349" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H349" t="inlineStr">
         <is>
-          <t>São Paulo, Brazília</t>
+          <t>Szent László R. K. Egyházközség, Lorain, OH, USA</t>
         </is>
       </c>
       <c r="I349" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J349" t="inlineStr">
+        <is>
+          <t>Szent László R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K349" t="inlineStr">
         <is>
-          <t>theological studies</t>
+          <t>Pfarrer, seit 1973 im Ruhestand</t>
         </is>
       </c>
       <c r="N349">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O349">
-        <v>1976</v>
+        <v>1980</v>
       </c>
       <c r="Q349" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=619</t>
+          <t>/persons_v2/view.php?id=596</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350">
         <v>1972</v>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D350" t="inlineStr">
         <is>
-          <t>Kögl János Szeverin OSB</t>
+          <t>Mahoney Róbert</t>
         </is>
       </c>
       <c r="E350" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G350" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Forth Wayne – South Bend, OH, USA</t>
         </is>
       </c>
       <c r="H350" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília</t>
+          <t>St. Bavo, Mishawaka, IN, USA</t>
         </is>
       </c>
       <c r="I350" t="inlineStr">
         <is>
-          <t>Brazília</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J350" t="inlineStr">
+        <is>
+          <t>St. Bavo</t>
         </is>
       </c>
       <c r="K350" t="inlineStr">
         <is>
-          <t>From 1970 to 1981, he served as seminary house director and chaplain, as well as a high school teacher; from 1971 to 1976, he was a high school principal and a member of the bishop’s council</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N350">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O350">
-        <v>1984</v>
+        <v>1980</v>
       </c>
       <c r="Q350" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=598</t>
+          <t>/persons_v2/view.php?id=686</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351">
         <v>1972</v>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D351" t="inlineStr">
         <is>
-          <t>Magyar Gyula Szervác OSB</t>
+          <t>Mandl József Maximilián OFM</t>
         </is>
       </c>
       <c r="E351" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>religious brother (not ordained priest)</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G351" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H351" t="inlineStr">
         <is>
-          <t>Nova Santa Rosa, Brazília</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I351" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...4 lines deleted...]
-          <t>building manager</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N351">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O351">
-        <v>1973</v>
+        <v>1987</v>
       </c>
       <c r="Q351" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=681</t>
+          <t>/persons_v2/view.php?id=692</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352">
         <v>1972</v>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D352" t="inlineStr">
         <is>
-          <t>Magyar József</t>
+          <t>Marton Antal Bernát O.Cist, dr</t>
         </is>
       </c>
       <c r="E352" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G352" t="inlineStr">
         <is>
-          <t>Akron, OH, USA</t>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
         </is>
       </c>
       <c r="H352" t="inlineStr">
         <is>
-          <t>St. George Catholic Church, Clinton, OH, USA</t>
+          <t>Cistercian Abbey Our Lady of Dallas, Dallas, TX, USA</t>
         </is>
       </c>
       <c r="I352" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J352" t="inlineStr">
         <is>
-          <t>St. George Catholic Church</t>
+          <t>Cistercian Abbey Our Lady of Dallas</t>
         </is>
       </c>
       <c r="K352" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Gymnasiallehrer (1968–2014), stellvertretender Schulleiter (1971–1981), Schulleiter (1981–1996), Oberlehrer (1994–2000), Subdiakon (um 2000), Magister der Theologie (um 2007)</t>
         </is>
       </c>
       <c r="N352">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O352">
-        <v>1991</v>
+        <v>2015</v>
       </c>
       <c r="Q352" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=682</t>
+          <t>/persons_v2/view.php?id=707</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353">
         <v>1972</v>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D353" t="inlineStr">
         <is>
-          <t>Mihalik Imre Károly, Dr.</t>
+          <t>Molnár László</t>
         </is>
       </c>
       <c r="E353" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G353" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Székesfehérvár</t>
         </is>
       </c>
       <c r="H353" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
+          <t>Tours-i Szent Márton plébánia, Porto Alegre, Brazília</t>
         </is>
       </c>
       <c r="I353" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="J353" t="inlineStr">
         <is>
-          <t>Notre Dame szeminárium</t>
+          <t>Tours-i Szent Márton plébánia</t>
         </is>
       </c>
       <c r="K353" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>Gründer, kirchenbauender Pfarrer</t>
         </is>
       </c>
       <c r="N353">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O353">
-        <v>1995</v>
+        <v>2018</v>
       </c>
       <c r="Q353" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=742</t>
+          <t>/persons_v2/view.php?id=764</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354">
         <v>1972</v>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D354" t="inlineStr">
         <is>
-          <t>Molnár Miklós SJ</t>
+          <t>Németh Béla Maurus OSB</t>
         </is>
       </c>
       <c r="E354" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G354" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H354" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Woodside perjelség, Portola Valley, CA, USA</t>
         </is>
       </c>
       <c r="I354" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J354" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Woodside perjelség</t>
         </is>
       </c>
       <c r="K354" t="inlineStr">
         <is>
-          <t>assistant pastor (including Hamilton, ON, Canada)</t>
+          <t>Leiter des Juniorats</t>
         </is>
       </c>
       <c r="N354">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O354">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="Q354" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=767</t>
+          <t>/persons_v2/view.php?id=809</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355">
         <v>1972</v>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D355" t="inlineStr">
         <is>
-          <t>Mustos István Sch.P.</t>
+          <t>Padányi Károly</t>
         </is>
       </c>
       <c r="E355" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G355" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H355" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Our Lady of Hungary Church, Welland, ON, Kanada</t>
         </is>
       </c>
       <c r="I355" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J355" t="inlineStr">
+        <is>
+          <t>Our Lady of Hungary Church</t>
         </is>
       </c>
       <c r="K355" t="inlineStr">
         <is>
-          <t>teacher; principal until 1987</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N355">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O355">
-        <v>1987</v>
+        <v>1991</v>
       </c>
       <c r="Q355" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=779</t>
+          <t>/persons_v2/view.php?id=845</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356">
         <v>1972</v>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D356" t="inlineStr">
         <is>
-          <t>Nemesszeghy Ervin SJ, Dr.</t>
+          <t>Pintér János</t>
         </is>
       </c>
       <c r="E356" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G356" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H356" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Győr, Ungarn</t>
         </is>
       </c>
       <c r="I356" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K356" t="inlineStr">
         <is>
-          <t>novice master</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N356">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O356">
-        <v>1986</v>
+        <v>1978</v>
       </c>
       <c r="Q356" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=804</t>
+          <t>/persons_v2/view.php?id=878</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357">
         <v>1972</v>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D357" t="inlineStr">
         <is>
-          <t>Németh György Luciusz OFM, Dr.</t>
+          <t>Pordán László, Dr.</t>
         </is>
       </c>
       <c r="E357" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G357" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
         </is>
       </c>
       <c r="H357" t="inlineStr">
         <is>
-          <t>Dewitt, MI, USA</t>
+          <t>Collége de la Gaspasic, Gaspésie–Îles-de-la-Madeleine, QC, Kanada</t>
         </is>
       </c>
       <c r="I357" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J357" t="inlineStr">
+        <is>
+          <t>Collége de la Gaspasic</t>
         </is>
       </c>
       <c r="K357" t="inlineStr">
         <is>
-          <t>pastor</t>
+          <t>Hochschullehrer; gleichzeitig unterrichtet er Moral an der Krankenpflegeschule des Krankenhauses in Maria</t>
         </is>
       </c>
       <c r="N357">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O357">
-        <v>1974</v>
+        <v>1984</v>
       </c>
       <c r="Q357" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=813</t>
+          <t>/persons_v2/view.php?id=895</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358">
         <v>1972</v>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D358" t="inlineStr">
         <is>
-          <t>Németh Imre</t>
+          <t>Ruff János SJ, Dr.</t>
         </is>
       </c>
       <c r="E358" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G358" t="inlineStr">
         <is>
-          <t>ismeretlen (nincs adat)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H358" t="inlineStr">
         <is>
-          <t>Lorain, OH, USA</t>
+          <t>São Paulo, Brazília</t>
         </is>
       </c>
       <c r="I358" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="K358" t="inlineStr">
         <is>
-          <t>(According to Miklósházy: between 1969 and 1972)</t>
+          <t>Philosophielehrer</t>
         </is>
       </c>
       <c r="N358">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O358">
-        <v>1974</v>
+        <v>1976</v>
       </c>
       <c r="Q358" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=814</t>
+          <t>/persons_v2/view.php?id=950</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359">
         <v>1972</v>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D359" t="inlineStr">
         <is>
-          <t>Pattantyús János Sch.P.</t>
+          <t>Ruzsik Vilmos CM, Dr.</t>
         </is>
       </c>
       <c r="E359" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G359" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>lazarista (Congregatio Missionis)</t>
         </is>
       </c>
       <c r="H359" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
+          <t>Párizsi Magyar Misszió, Párizs, Frankreich</t>
         </is>
       </c>
       <c r="I359" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Frankreich</t>
         </is>
       </c>
       <c r="J359" t="inlineStr">
         <is>
-          <t>Canisius College (jelenleg: Canisius University)</t>
+          <t>Párizsi Magyar Misszió</t>
         </is>
       </c>
       <c r="K359" t="inlineStr">
         <is>
-          <t>teacher, assistant principal, seminar coordinator</t>
+          <t>ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N359">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O359">
-        <v>1976</v>
+        <v>1985</v>
       </c>
       <c r="Q359" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=857</t>
+          <t>/persons_v2/view.php?id=952</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360">
         <v>1972</v>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D360" t="inlineStr">
         <is>
-          <t>Pfemeter János Arnold OCSO</t>
+          <t>Őrsy László SJ, Dr.</t>
         </is>
       </c>
       <c r="E360" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G360" t="inlineStr">
         <is>
-          <t>verbita (Societas Verbi Divini)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H360" t="inlineStr">
         <is>
-          <t>Oka, QC, Canada</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I360" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J360" t="inlineStr">
+        <is>
+          <t>Fordham University</t>
+        </is>
+      </c>
+      <c r="K360" t="inlineStr">
+        <is>
+          <t>Professor für kanonisches Recht</t>
         </is>
       </c>
       <c r="N360">
-        <v>1970</v>
+        <v>1968</v>
       </c>
       <c r="O360">
-        <v>1995</v>
+        <v>1973</v>
       </c>
       <c r="Q360" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=875</t>
+          <t>/persons_v2/view.php?id=844</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361">
         <v>1972</v>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D361" t="inlineStr">
         <is>
-          <t>Pázmány Géza Sch.P.</t>
+          <t>Babos István SJ</t>
         </is>
       </c>
       <c r="E361" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G361" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H361" t="inlineStr">
         <is>
-          <t>Piarista ház, Devon, PA, USA</t>
+          <t>Fordham University, New York, NY, USA</t>
         </is>
       </c>
       <c r="I361" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J361" t="inlineStr">
         <is>
-          <t>Piarista ház</t>
+          <t>Fordham University</t>
         </is>
       </c>
       <c r="K361" t="inlineStr">
         <is>
-          <t>teacher (religion, math)</t>
+          <t>Dozent an der Fordham University, ungarischer Hilfspfarrer</t>
         </is>
       </c>
       <c r="N361">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O361">
-        <v>1978</v>
+        <v>1991</v>
       </c>
       <c r="Q361" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=860</t>
+          <t>/persons_v2/view.php?id=24</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362">
         <v>1972</v>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D362" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Bali István</t>
         </is>
       </c>
       <c r="E362" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G362" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="H362" t="inlineStr">
         <is>
-          <t>New Brunswick, NJ, USA</t>
+          <t>Detroit, MI, USA</t>
         </is>
       </c>
       <c r="I362" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="K362" t="inlineStr">
         <is>
-          <t>parish priest, currently serving in Perth Amboy, NJ</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N362">
-        <v>1970</v>
+        <v>1969</v>
       </c>
       <c r="O362">
-        <v>1994</v>
+        <v>1985</v>
       </c>
       <c r="Q362" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=36</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363">
         <v>1972</v>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D363" t="inlineStr">
         <is>
-          <t>Almásy Alkuin OSB</t>
+          <t>Bodnár István Konstantin</t>
         </is>
       </c>
       <c r="E363" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G363" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>Hajdúdorog</t>
         </is>
       </c>
       <c r="H363" t="inlineStr">
         <is>
-          <t>St. Benedict Church, Reading, PA, USA</t>
+          <t>St. George Greek Catholic Church, Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I363" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
         </is>
       </c>
       <c r="J363" t="inlineStr">
         <is>
-          <t>St. Benedict Church</t>
-[...4 lines deleted...]
-          <t>hyphen</t>
+          <t>St. George Greek Catholic Church</t>
         </is>
       </c>
       <c r="N363">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O363">
-        <v>1973</v>
+        <v>1976</v>
       </c>
       <c r="Q363" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=3</t>
+          <t>/persons_v2/view.php?id=94</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364">
         <v>1972</v>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D364" t="inlineStr">
         <is>
-          <t>Babis G. Dániel</t>
+          <t>Bognár József, Msgr.</t>
         </is>
       </c>
       <c r="E364" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G364" t="inlineStr">
         <is>
-          <t>Brooklyn, NY, USA</t>
+          <t>Parma, OH, USA</t>
         </is>
       </c>
       <c r="H364" t="inlineStr">
         <is>
-          <t>Coral Gables, FL, USA</t>
+          <t>Cleveland, OH, USA</t>
         </is>
       </c>
       <c r="I364" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="K364" t="inlineStr">
+        <is>
+          <t>der Generalvikar der Diözese</t>
+        </is>
+      </c>
       <c r="N364">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O364">
-        <v>1974</v>
+        <v>1977</v>
       </c>
       <c r="Q364" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=23</t>
+          <t>/persons_v2/view.php?id=97</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365">
         <v>1972</v>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D365" t="inlineStr">
         <is>
-          <t>Bendik István Sch.P</t>
+          <t>Galambos Ferenc Iréneusz OSB, dr.</t>
         </is>
       </c>
       <c r="E365" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G365" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>bencés (Ordo Sancti Benedicti)</t>
         </is>
       </c>
       <c r="H365" t="inlineStr">
         <is>
-          <t>Piarista ház, Devon, PA, USA</t>
+          <t>Oberschützen, Österreich</t>
         </is>
       </c>
       <c r="I365" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Piarista ház</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K365" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>Religionslehrer und ungarischer Pfarrer</t>
         </is>
       </c>
       <c r="N365">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O365">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="Q365" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=66</t>
+          <t>/persons_v2/view.php?id=304</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366">
         <v>1972</v>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D366" t="inlineStr">
         <is>
-          <t>Borsy György Engelbert OFM</t>
+          <t>Jani György</t>
         </is>
       </c>
       <c r="E366" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G366" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>Allentown, PA, USA</t>
         </is>
       </c>
       <c r="H366" t="inlineStr">
         <is>
-          <t>Milwaukee, WI, USA</t>
+          <t>Szent István R. K. Egyházközség, Allentown, PA, USA</t>
         </is>
       </c>
       <c r="I366" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J366" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K366" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>Pfarrer, ungarischer Geistlicher</t>
         </is>
       </c>
       <c r="N366">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O366">
-        <v>1979</v>
+        <v>1978</v>
       </c>
       <c r="Q366" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=108</t>
+          <t>/persons_v2/view.php?id=473</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367">
         <v>1972</v>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D367" t="inlineStr">
         <is>
-          <t>Békés György Menyhért OFM</t>
+          <t>Kassovic Kálmán</t>
         </is>
       </c>
       <c r="E367" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G367" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Peoria, IL, USA</t>
         </is>
       </c>
       <c r="H367" t="inlineStr">
         <is>
-          <t>Adelaide, Ausztrália</t>
+          <t>St. Margaret's Hospital, Spring Valley, NY, USA</t>
         </is>
       </c>
       <c r="I367" t="inlineStr">
         <is>
-          <t>Ausztrália</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J367" t="inlineStr">
+        <is>
+          <t>St. Margaret's Hospital</t>
         </is>
       </c>
       <c r="K367" t="inlineStr">
         <is>
-          <t>parish priest, then retired</t>
+          <t>Krankenhausseelsorger</t>
         </is>
       </c>
       <c r="N367">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O367">
-        <v>1978</v>
+        <v>1974</v>
       </c>
       <c r="Q367" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=77</t>
+          <t>/persons_v2/view.php?id=504</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368">
         <v>1972</v>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D368" t="inlineStr">
         <is>
-          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+          <t>Kugler János Gottfried OFM</t>
         </is>
       </c>
       <c r="E368" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G368" t="inlineStr">
         <is>
-          <t>Szatmár (formerly: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
         </is>
       </c>
       <c r="H368" t="inlineStr">
         <is>
-          <t>Kaplony, Romania</t>
+          <t>Saint Francis of Assisi Parish, Youngstown, OH, USA</t>
         </is>
       </c>
       <c r="I368" t="inlineStr">
         <is>
-          <t>Romania</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J368" t="inlineStr">
+        <is>
+          <t>Saint Francis of Assisi Parish</t>
         </is>
       </c>
       <c r="K368" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>Beichtvater, Gärtner</t>
         </is>
       </c>
       <c r="N368">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O368">
-        <v>1973</v>
+        <v>1992</v>
       </c>
       <c r="Q368" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=154</t>
+          <t>/persons_v2/view.php?id=620</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369">
         <v>1972</v>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D369" t="inlineStr">
         <is>
-          <t>Demkovich John, Msgr</t>
+          <t>Legeza Elek Tivadar OSBM</t>
         </is>
       </c>
       <c r="E369" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G369" t="inlineStr">
         <is>
-          <t>Paterson, NJ, USA</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H369" t="inlineStr">
         <is>
-          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+          <t>Zemplénagárd, Ungarn</t>
         </is>
       </c>
       <c r="I369" t="inlineStr">
         <is>
-          <t>USA</t>
-[...4 lines deleted...]
-          <t>Mária mennybemenetele</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K369" t="inlineStr">
         <is>
-          <t>parish priest; from June 24, 2007, to December 2, 2007, in Passaic, NJ – St. Stephen’s Hungarian Church – administrator</t>
+          <t>im Ruhestand, Hilfspfarrer</t>
         </is>
       </c>
       <c r="N369">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O369">
-        <v>2011</v>
+        <v>1973</v>
       </c>
       <c r="Q369" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=190</t>
+          <t>/persons_v2/view.php?id=642</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370">
         <v>1972</v>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D370" t="inlineStr">
         <is>
-          <t>Gróza József</t>
+          <t>Lenner Jenő Arkangyal OFM</t>
         </is>
       </c>
       <c r="E370" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G370" t="inlineStr">
         <is>
-          <t>Sonsón-Rionegro, Kolumbia</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H370" t="inlineStr">
         <is>
-          <t>Innsbruck, Austria</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I370" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K370" t="inlineStr">
         <is>
-          <t>pursuing studies</t>
+          <t>Hausmeister, Hausverwalter, Beichtvater</t>
         </is>
       </c>
       <c r="N370">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O370">
-        <v>1973</v>
+        <v>1989</v>
       </c>
       <c r="Q370" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=339</t>
+          <t>/persons_v2/view.php?id=649</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371">
         <v>1972</v>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D371" t="inlineStr">
         <is>
-          <t>Gyimesi Gyula</t>
+          <t>Mustos István Sch.P.</t>
         </is>
       </c>
       <c r="E371" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G371" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H371" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>Devon, PA, USA</t>
         </is>
       </c>
       <c r="I371" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K371" t="inlineStr">
         <is>
-          <t>After retiring, he devoted himself to literary work and served as an assistant pastor.</t>
+          <t>Lehrer, bis 1987 Schulleiter</t>
         </is>
       </c>
       <c r="N371">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O371">
-        <v>1995</v>
+        <v>1987</v>
       </c>
       <c r="Q371" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=352</t>
+          <t>/persons_v2/view.php?id=779</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372">
         <v>1972</v>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D372" t="inlineStr">
         <is>
-          <t>Horváth István (OFM)</t>
+          <t>Nagy György, Dr.</t>
         </is>
       </c>
       <c r="E372" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G372" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Veszprém</t>
         </is>
       </c>
       <c r="H372" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Lovászpatona, Ungarn</t>
         </is>
       </c>
       <c r="I372" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K372" t="inlineStr">
+        <is>
+          <t>Stellvertreter des Pfarrers</t>
         </is>
       </c>
       <c r="N372">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O372">
-        <v>1975</v>
+        <v>1989</v>
       </c>
       <c r="Q372" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=425</t>
+          <t>/persons_v2/view.php?id=789</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373">
         <v>1972</v>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D373" t="inlineStr">
         <is>
-          <t>Horányi Lajos SJ</t>
+          <t>Pogány György, Dr.</t>
         </is>
       </c>
       <c r="E373" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G373" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Nagyvárad</t>
         </is>
       </c>
       <c r="H373" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Canada</t>
+          <t>Nagyboldogasszony-templom, Irvington, NJ, USA</t>
         </is>
       </c>
       <c r="I373" t="inlineStr">
         <is>
-          <t>Canada</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J373" t="inlineStr">
         <is>
-          <t>Szent Erzsébet R. K. Egyházközség</t>
+          <t>Nagyboldogasszony-templom</t>
         </is>
       </c>
       <c r="K373" t="inlineStr">
         <is>
-          <t>as a hospital chaplain at Wellesley Hospital, then at Our Lady of Mercy Convalescent Hospital, and finally at the LaSalle Institute in Scarborough, run by the Christian Brothers</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N373">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O373">
-        <v>1978</v>
+        <v>1993</v>
       </c>
       <c r="Q373" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=416</t>
+          <t>/persons_v2/view.php?id=886</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374">
         <v>1972</v>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D374" t="inlineStr">
         <is>
-          <t>Héder László Mária Sándor OSM, dr.</t>
+          <t>Polgár Lőrinc Kapisztrán OFM</t>
         </is>
       </c>
       <c r="E374" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G374" t="inlineStr">
         <is>
-          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
         </is>
       </c>
       <c r="H374" t="inlineStr">
         <is>
-          <t>Innsbruck, Austria</t>
+          <t>Dewitt, MI, USA</t>
         </is>
       </c>
       <c r="I374" t="inlineStr">
         <is>
-          <t>Austria</t>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K374" t="inlineStr">
+        <is>
+          <t>Neulingsmeister</t>
         </is>
       </c>
       <c r="N374">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O374">
-        <v>1979</v>
+        <v>1978</v>
       </c>
       <c r="Q374" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=389</t>
+          <t>/persons_v2/view.php?id=887</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375">
         <v>1972</v>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D375" t="inlineStr">
         <is>
-          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+          <t>Rakaczky Máté Bazil OSBM</t>
         </is>
       </c>
       <c r="E375" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>bishop</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G375" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
         </is>
       </c>
       <c r="H375" t="inlineStr">
         <is>
-          <t>Apostoli Nunciatúra, Buenos Aires, Argentína</t>
+          <t>Máriapócsi Bazilita Atyák Közössége, Matawan, NJ, USA</t>
         </is>
       </c>
       <c r="I375" t="inlineStr">
         <is>
-          <t>Argentína</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="J375" t="inlineStr">
         <is>
-          <t>Apostoli Nunciatúra</t>
+          <t>Máriapócsi Bazilita Atyák Közössége</t>
         </is>
       </c>
       <c r="K375" t="inlineStr">
         <is>
-          <t>junior diplomat</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N375">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O375">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="Q375" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=880</t>
+          <t>/persons_v2/view.php?id=914</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376">
         <v>1972</v>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D376" t="inlineStr">
         <is>
-          <t>Kecskés József Attila OFM</t>
+          <t>Rokonai József</t>
         </is>
       </c>
       <c r="E376" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G376" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H376" t="inlineStr">
         <is>
-          <t>Youngstown, OH, USA</t>
+          <t>Brazília</t>
         </is>
       </c>
       <c r="I376" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K376" t="inlineStr">
+        <is>
+          <t>der Seelsorger der japanischen Kolonie</t>
         </is>
       </c>
       <c r="N376">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O376">
         <v>1973</v>
       </c>
       <c r="Q376" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=514</t>
+          <t>/persons_v2/view.php?id=940</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377">
         <v>1972</v>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D377" t="inlineStr">
         <is>
-          <t>Kerestus, Thomas Joseph</t>
+          <t>Rostás Sándor SVD</t>
         </is>
       </c>
       <c r="E377" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G377" t="inlineStr">
         <is>
-          <t>Allentown, PA, USA</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H377" t="inlineStr">
         <is>
-          <t>Northampton, PA, USA</t>
+          <t>Dombegyház, Ungarn</t>
         </is>
       </c>
       <c r="I377" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K377" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N377">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O377">
-        <v>1974</v>
+        <v>1977</v>
       </c>
       <c r="Q377" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=521</t>
+          <t>/persons_v2/view.php?id=946</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378">
         <v>1972</v>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D378" t="inlineStr">
         <is>
-          <t>Kerényi Péter</t>
+          <t>Skrapits János</t>
         </is>
       </c>
       <c r="E378" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G378" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>Szombathely</t>
         </is>
       </c>
       <c r="H378" t="inlineStr">
         <is>
-          <t>Granville, NY, USA</t>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség, Buffalo, NY, USA</t>
         </is>
       </c>
       <c r="I378" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J378" t="inlineStr">
+        <is>
+          <t>Árpádházi Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
       <c r="K378" t="inlineStr">
         <is>
-          <t>parish priest, currently in Trenton, NJ, USA</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N378">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O378">
-        <v>1975</v>
+        <v>2000</v>
       </c>
       <c r="Q378" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=526</t>
+          <t>/persons_v2/view.php?id=1000</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379">
         <v>1972</v>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D379" t="inlineStr">
         <is>
-          <t>Kiss Lajos SJ</t>
+          <t>Somfai Béla SJ, Dr.</t>
         </is>
       </c>
       <c r="E379" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G379" t="inlineStr">
         <is>
           <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H379" t="inlineStr">
         <is>
-          <t>Guyana</t>
+          <t>Regis College / Toronto School of Theology, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I379" t="inlineStr">
         <is>
-          <t>Guyana</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J379" t="inlineStr">
+        <is>
+          <t>Regis College / Toronto School of Theology</t>
         </is>
       </c>
       <c r="K379" t="inlineStr">
         <is>
-          <t>missionary</t>
+          <t>Professor für Moraltheologie und Medizinethik, später Dekan</t>
         </is>
       </c>
       <c r="N379">
-        <v>1971</v>
+        <v>1969</v>
       </c>
       <c r="O379">
-        <v>1975</v>
+        <v>1994</v>
       </c>
       <c r="Q379" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=547</t>
+          <t>/persons_v2/view.php?id=1007</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380">
         <v>1972</v>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D380" t="inlineStr">
         <is>
-          <t>Kékessy Imre István SJ, dr</t>
+          <t>Antal András</t>
         </is>
       </c>
       <c r="E380" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G380" t="inlineStr">
         <is>
-          <t>jezsuita (Societas Jesu)</t>
+          <t>Gyulafehérvár</t>
         </is>
       </c>
       <c r="H380" t="inlineStr">
         <is>
-          <t>Norwood, OH, USA</t>
+          <t>Szentháromság Plébánia, Fenyéd, Rumänien</t>
         </is>
       </c>
       <c r="I380" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="J380" t="inlineStr">
+        <is>
+          <t>Szentháromság Plébánia</t>
         </is>
       </c>
       <c r="K380" t="inlineStr">
         <is>
-          <t>Professor at Xavier University</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N380">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O380">
-        <v>1976</v>
+        <v>1981</v>
       </c>
       <c r="Q380" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=529</t>
+          <t>/persons_v2/view.php?id=11</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381">
         <v>1972</v>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D381" t="inlineStr">
         <is>
-          <t>Linka Ernő Ödön OSB, apát</t>
+          <t>Bartha Károly SVD</t>
         </is>
       </c>
       <c r="E381" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G381" t="inlineStr">
         <is>
-          <t>bencés (Ordo Sancti Benedicti)</t>
+          <t>verbita (Societas Verbi Divini)</t>
         </is>
       </c>
       <c r="H381" t="inlineStr">
         <is>
-          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+          <t>Washington DC, USA</t>
         </is>
       </c>
       <c r="I381" t="inlineStr">
         <is>
-          <t>Brazília</t>
-[...9 lines deleted...]
-          <t>residence director (1971–1972), seminary instructor (1972–1978), educational and vocational counselor (1974–1982), pastor (1980–1982), prior, then abbot, head of Social Institutions (1981–2005), retired (2005–2017)</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="N381">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O381">
-        <v>2017</v>
+        <v>1977</v>
       </c>
       <c r="Q381" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=659</t>
+          <t>/persons_v2/view.php?id=49</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382">
         <v>1972</v>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D382" t="inlineStr">
         <is>
-          <t>Makkó Lajos</t>
+          <t>Beöthy Tamás SJ</t>
         </is>
       </c>
       <c r="E382" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G382" t="inlineStr">
         <is>
-          <t>Győr</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H382" t="inlineStr">
         <is>
-          <t>Magyarországi Szent István templom, Hamilton, ON, Canada</t>
+          <t>Courtland, ON, Kanada</t>
         </is>
       </c>
       <c r="I382" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Magyarországi Szent István templom</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K382" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer, später Pfarrer</t>
         </is>
       </c>
       <c r="N382">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O382">
-        <v>1992</v>
+        <v>1979</v>
       </c>
       <c r="Q382" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=689</t>
+          <t>/persons_v2/view.php?id=69</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383">
         <v>1972</v>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D383" t="inlineStr">
         <is>
-          <t>Megyer Jenő, Msgr., dr.</t>
+          <t>Bobák János Iréneusz, dr.</t>
         </is>
       </c>
       <c r="E383" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Griechisch-katholisch</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G383" t="inlineStr">
         <is>
-          <t>Esztergom-Budapest (formerly: Esztergom)</t>
+          <t>Pittsburgh, PA, USA</t>
         </is>
       </c>
       <c r="H383" t="inlineStr">
         <is>
-          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
-[...4 lines deleted...]
-          <t>Pontifical Seminary Josephinum</t>
+          <t>Brownsville, PA, USA</t>
+        </is>
+      </c>
+      <c r="I383" t="inlineStr">
+        <is>
+          <t>USA</t>
         </is>
       </c>
       <c r="K383" t="inlineStr">
         <is>
-          <t>teacher of ethics</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N383">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O383">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="Q383" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=724</t>
+          <t>/persons_v2/view.php?id=90</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384">
         <v>1972</v>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D384" t="inlineStr">
         <is>
-          <t>Meskó Lajos Géza Sch.P.</t>
+          <t>Borbély István SJ</t>
         </is>
       </c>
       <c r="E384" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G384" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita</t>
         </is>
       </c>
       <c r="H384" t="inlineStr">
         <is>
-          <t>Devon, PA, USA</t>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
         </is>
       </c>
       <c r="I384" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J384" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
         </is>
       </c>
       <c r="K384" t="inlineStr">
         <is>
-          <t>teacher</t>
+          <t>Theologielehrer</t>
         </is>
       </c>
       <c r="N384">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O384">
-        <v>1977</v>
+        <v>1973</v>
       </c>
       <c r="Q384" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=730</t>
+          <t>/persons_v2/view.php?id=104</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385">
         <v>1972</v>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D385" t="inlineStr">
         <is>
-          <t>Mihályi Imre Gilbert O.Praem</t>
+          <t>Bátori József Sch.P</t>
         </is>
       </c>
       <c r="E385" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G385" t="inlineStr">
         <is>
-          <t>premontrei (Ordo Praemonstratensis)</t>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
         </is>
       </c>
       <c r="H385" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+          <t>Piarista ház, Devon, PA, USA</t>
         </is>
       </c>
       <c r="I385" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="J385" t="inlineStr">
         <is>
-          <t>Szent István R. K. Egyházközség</t>
+          <t>Piarista ház</t>
         </is>
       </c>
       <c r="K385" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>im Ruhestand</t>
         </is>
       </c>
       <c r="N385">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O385">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="Q385" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=745</t>
+          <t>/persons_v2/view.php?id=59</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386">
         <v>1972</v>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D386" t="inlineStr">
         <is>
-          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+          <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E386" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G386" t="inlineStr">
         <is>
-          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H386" t="inlineStr">
         <is>
-          <t>Cardinal Gibbons High School, Fort Lauderdale, FL, USA</t>
+          <t>Klagenfurt, Österreich</t>
         </is>
       </c>
       <c r="I386" t="inlineStr">
         <is>
-          <t>USA</t>
-[...9 lines deleted...]
-          <t>teacher</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="N386">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O386">
-        <v>1981</v>
+        <v>1974</v>
       </c>
       <c r="Q386" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=752</t>
+          <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387">
         <v>1972</v>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D387" t="inlineStr">
         <is>
-          <t>Molnár István</t>
+          <t>Békési István SJ</t>
         </is>
       </c>
       <c r="E387" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G387" t="inlineStr">
         <is>
-          <t>Calgary, AB, Canada</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H387" t="inlineStr">
         <is>
-          <t>Szent Erzsébet magyar templom, Calgary, AB, Canada</t>
+          <t>Spittal, Österreich</t>
         </is>
       </c>
       <c r="I387" t="inlineStr">
         <is>
-          <t>Canada</t>
-[...4 lines deleted...]
-          <t>Szent Erzsébet magyar templom</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K387" t="inlineStr">
         <is>
-          <t>parish priest</t>
+          <t>ungarischer Pfarrer, nebenbei Missionsreisen nach Jugoslawien</t>
         </is>
       </c>
       <c r="N387">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O387">
-        <v>1994</v>
+        <v>1974</v>
       </c>
       <c r="Q387" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=762</t>
+          <t>/persons_v2/view.php?id=78</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388">
         <v>1972</v>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D388" t="inlineStr">
         <is>
-          <t>Mészáros Árpád György OFM</t>
+          <t>Cser László SJ</t>
         </is>
       </c>
       <c r="E388" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G388" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H388" t="inlineStr">
         <is>
-          <t>Farrell, OH, USA</t>
+          <t>St. James, NY, USA</t>
         </is>
       </c>
       <c r="I388" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N388">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O388">
-        <v>1973</v>
+        <v>2003</v>
       </c>
       <c r="Q388" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=737</t>
+          <t>/persons_v2/view.php?id=153</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389">
         <v>1972</v>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Heimatland</t>
         </is>
       </c>
       <c r="D389" t="inlineStr">
         <is>
-          <t>Nagy József</t>
+          <t>Gerendás Lajos</t>
         </is>
       </c>
       <c r="E389" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G389" t="inlineStr">
         <is>
-          <t>Szeged-Csanád (formerly: Csanád)</t>
+          <t>Győr</t>
         </is>
       </c>
       <c r="H389" t="inlineStr">
         <is>
-          <t>Jászberény, Hungary</t>
+          <t>Süttőr, Ungarn</t>
         </is>
       </c>
       <c r="I389" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Ungarn</t>
         </is>
       </c>
       <c r="K389" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N389">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O389">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="Q389" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=792</t>
+          <t>/persons_v2/view.php?id=321</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390">
         <v>1972</v>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D390" t="inlineStr">
         <is>
-          <t>Nyeste János, Dr.</t>
+          <t>Gombos Mihály SDB</t>
         </is>
       </c>
       <c r="E390" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G390" t="inlineStr">
         <is>
-          <t>Cleveland, OH, USA</t>
+          <t>szalézi (Societas Sancti Francisci Salesii)</t>
         </is>
       </c>
       <c r="H390" t="inlineStr">
         <is>
-          <t>Point Marion, PA, USA</t>
+          <t>Edmonton, AB, Kanada</t>
         </is>
       </c>
       <c r="I390" t="inlineStr">
         <is>
-          <t>USA</t>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K390" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
         </is>
       </c>
       <c r="N390">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O390">
-        <v>1973</v>
+        <v>1981</v>
       </c>
       <c r="Q390" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=826</t>
+          <t>/persons_v2/view.php?id=330</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391">
         <v>1972</v>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D391" t="inlineStr">
         <is>
-          <t>Németh Ferenc OFM</t>
+          <t>Gullay Domonkos</t>
         </is>
       </c>
       <c r="E391" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G391" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum)</t>
+          <t>Vác</t>
         </is>
       </c>
       <c r="H391" t="inlineStr">
         <is>
-          <t>Fairfield, CT, USA</t>
+          <t>Vero Beach, FL, USA</t>
         </is>
       </c>
       <c r="I391" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
       <c r="N391">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O391">
-        <v>1976</v>
+        <v>1981</v>
       </c>
       <c r="Q391" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=811</t>
+          <t>/persons_v2/view.php?id=341</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392">
         <v>1972</v>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D392" t="inlineStr">
         <is>
-          <t>Pataki János Vidor O.Cist</t>
+          <t>Gyöngyös Márton OP</t>
         </is>
       </c>
       <c r="E392" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G392" t="inlineStr">
         <is>
-          <t>ciszterciek (Ordo Cisterciensis)</t>
+          <t>domonkos (Ordo Fratrum Praedicatorum)</t>
         </is>
       </c>
       <c r="H392" t="inlineStr">
         <is>
-          <t>Budapest, Hungary</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="I392" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>Österreich</t>
         </is>
       </c>
       <c r="K392" t="inlineStr">
         <is>
-          <t>retired</t>
+          <t>Seelsorge und die Durchführung von Exerzitien</t>
         </is>
       </c>
       <c r="N392">
-        <v>1971</v>
-[...2 lines deleted...]
-        <v>1973</v>
+        <v>1970</v>
+      </c>
+      <c r="P392" t="inlineStr">
+        <is>
+          <t>derzeit</t>
+        </is>
       </c>
       <c r="Q392" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=856</t>
+          <t>/persons_v2/view.php?id=353</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393">
         <v>1972</v>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Service in the homeland</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D393" t="inlineStr">
         <is>
-          <t>Páldeák Iván Szabolcs OFM</t>
+          <t>Havas János SJ</t>
         </is>
       </c>
       <c r="E393" t="inlineStr">
         <is>
-          <t>Roman Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G393" t="inlineStr">
         <is>
-          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H393" t="inlineStr">
         <is>
-          <t>Esztergom, Hungary</t>
+          <t>Auriesville, NY, USA</t>
         </is>
       </c>
       <c r="I393" t="inlineStr">
         <is>
-          <t>Hungary</t>
+          <t>USA</t>
         </is>
       </c>
       <c r="K393" t="inlineStr">
         <is>
-          <t>purchaser</t>
+          <t>Missionar</t>
         </is>
       </c>
       <c r="N393">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O393">
-        <v>1975</v>
+        <v>1973</v>
       </c>
       <c r="Q393" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=859</t>
+          <t>/persons_v2/view.php?id=371</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394">
         <v>1972</v>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D394" t="inlineStr">
         <is>
-          <t>Éles Ferenc</t>
+          <t>Hegyi Márton SJ</t>
         </is>
       </c>
       <c r="E394" t="inlineStr">
         <is>
-          <t>Greek Catholic</t>
+          <t>Römisch-katholisch</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>priest</t>
+          <t>Priester</t>
         </is>
       </c>
       <c r="G394" t="inlineStr">
         <is>
-          <t>Passaic, NJ, USA</t>
+          <t>jezsuita (Societas Jesu)</t>
         </is>
       </c>
       <c r="H394" t="inlineStr">
         <is>
-          <t>New York, NY, USA</t>
+          <t>University of Tennesse, Kroxville, TN, USA</t>
         </is>
       </c>
       <c r="I394" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
+      <c r="J394" t="inlineStr">
+        <is>
+          <t>University of Tennesse</t>
+        </is>
+      </c>
       <c r="K394" t="inlineStr">
         <is>
-          <t>assistant pastor</t>
+          <t>ein Studium absolvieren</t>
         </is>
       </c>
       <c r="N394">
-        <v>1971</v>
+        <v>1970</v>
       </c>
       <c r="O394">
-        <v>1974</v>
+        <v>1973</v>
       </c>
       <c r="Q394" t="inlineStr">
         <is>
-          <t>/persons_v2/view.php?id=247</t>
+          <t>/persons_v2/view.php?id=378</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395">
         <v>1972</v>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Ongoing entries</t>
+          <t>Laufende Einträge</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Service abroad</t>
+          <t>Dienst im Ausland</t>
         </is>
       </c>
       <c r="D395" t="inlineStr">
         <is>
+          <t>Horváth Ernő, Msgr.</t>
+        </is>
+      </c>
+      <c r="E395" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F395" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G395" t="inlineStr">
+        <is>
+          <t>Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="H395" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség, Chicago, IL, USA</t>
+        </is>
+      </c>
+      <c r="I395" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J395" t="inlineStr">
+        <is>
+          <t>Magyarok Nagyasszonya R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K395" t="inlineStr">
+        <is>
+          <t>im Ruhestand, Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N395">
+        <v>1970</v>
+      </c>
+      <c r="O395">
+        <v>1980</v>
+      </c>
+      <c r="Q395" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=420</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396">
+        <v>1972</v>
+      </c>
+      <c r="B396" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C396" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D396" t="inlineStr">
+        <is>
+          <t>Horváth Tibor SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E396" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F396" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G396" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H396" t="inlineStr">
+        <is>
+          <t>Regis College, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I396" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J396" t="inlineStr">
+        <is>
+          <t>Regis College</t>
+        </is>
+      </c>
+      <c r="K396" t="inlineStr">
+        <is>
+          <t>Theologielehrer</t>
+        </is>
+      </c>
+      <c r="N396">
+        <v>1970</v>
+      </c>
+      <c r="O396">
+        <v>1992</v>
+      </c>
+      <c r="Q396" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=439</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397">
+        <v>1972</v>
+      </c>
+      <c r="B397" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C397" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D397" t="inlineStr">
+        <is>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
+        </is>
+      </c>
+      <c r="E397" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F397" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G397" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H397" t="inlineStr">
+        <is>
+          <t>Providence, RI, USA</t>
+        </is>
+      </c>
+      <c r="I397" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K397" t="inlineStr">
+        <is>
+          <t>Dozentin an einer Frauenuniversität in Wakefield, Rhode Island, USA, und nebenbei Hilfspfarrerin</t>
+        </is>
+      </c>
+      <c r="N397">
+        <v>1970</v>
+      </c>
+      <c r="O397">
+        <v>1980</v>
+      </c>
+      <c r="Q397" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=448</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398">
+        <v>1972</v>
+      </c>
+      <c r="B398" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C398" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D398" t="inlineStr">
+        <is>
+          <t>Ibrányi Ferenc József, Msgr., dr</t>
+        </is>
+      </c>
+      <c r="E398" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F398" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G398" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H398" t="inlineStr">
+        <is>
+          <t>Collegium Josephinum, Worthington, OH, USA</t>
+        </is>
+      </c>
+      <c r="I398" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J398" t="inlineStr">
+        <is>
+          <t>Collegium Josephinum</t>
+        </is>
+      </c>
+      <c r="K398" t="inlineStr">
+        <is>
+          <t>Gastredner</t>
+        </is>
+      </c>
+      <c r="N398">
+        <v>1970</v>
+      </c>
+      <c r="O398">
+        <v>1973</v>
+      </c>
+      <c r="Q398" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=448</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399">
+        <v>1972</v>
+      </c>
+      <c r="B399" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C399" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D399" t="inlineStr">
+        <is>
+          <t>Jaschkó Balázs SJ</t>
+        </is>
+      </c>
+      <c r="E399" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F399" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G399" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H399" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I399" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J399" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K399" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer, später Pfarrer bzw. örtlicher Vorsteher</t>
+        </is>
+      </c>
+      <c r="N399">
+        <v>1970</v>
+      </c>
+      <c r="O399">
+        <v>2013</v>
+      </c>
+      <c r="Q399" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=477</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400">
+        <v>1972</v>
+      </c>
+      <c r="B400" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C400" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D400" t="inlineStr">
+        <is>
+          <t>Jaszovszky József, Dr.</t>
+        </is>
+      </c>
+      <c r="E400" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F400" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G400" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H400" t="inlineStr">
+        <is>
+          <t>San Francisco, CA, USA</t>
+        </is>
+      </c>
+      <c r="I400" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K400" t="inlineStr">
+        <is>
+          <t>Seelsorger der unter die Zuständigkeit des Erzbischofs von San Francisco fallenden ungarischen Gemeinde sowie leitender Seelsorger der St.-Stephans-Mission in Menlo Park</t>
+        </is>
+      </c>
+      <c r="N400">
+        <v>1970</v>
+      </c>
+      <c r="O400">
+        <v>1984</v>
+      </c>
+      <c r="Q400" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=479</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401">
+        <v>1972</v>
+      </c>
+      <c r="B401" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C401" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D401" t="inlineStr">
+        <is>
+          <t>Jálics Ferenc SJ</t>
+        </is>
+      </c>
+      <c r="E401" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F401" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G401" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H401" t="inlineStr">
+        <is>
+          <t>Buenos Aires, Argentína</t>
+        </is>
+      </c>
+      <c r="I401" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="K401" t="inlineStr">
+        <is>
+          <t>Pfarrer in einem Armenviertel</t>
+        </is>
+      </c>
+      <c r="N401">
+        <v>1970</v>
+      </c>
+      <c r="O401">
+        <v>1977</v>
+      </c>
+      <c r="Q401" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=481</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402">
+        <v>1972</v>
+      </c>
+      <c r="B402" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C402" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D402" t="inlineStr">
+        <is>
+          <t>Kamarás Ferenc Mihály OFM</t>
+        </is>
+      </c>
+      <c r="E402" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F402" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G402" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H402" t="inlineStr">
+        <is>
+          <t>Mátraháza, Ungarn</t>
+        </is>
+      </c>
+      <c r="I402" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K402" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N402">
+        <v>1970</v>
+      </c>
+      <c r="O402">
+        <v>1979</v>
+      </c>
+      <c r="Q402" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=499</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403">
+        <v>1972</v>
+      </c>
+      <c r="B403" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C403" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D403" t="inlineStr">
+        <is>
+          <t>Kovách Balázs Pál</t>
+        </is>
+      </c>
+      <c r="E403" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F403" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G403" t="inlineStr">
+        <is>
+          <t>Pittsburgh, PA, USA</t>
+        </is>
+      </c>
+      <c r="H403" t="inlineStr">
+        <is>
+          <t>Braddock, PA, USA</t>
+        </is>
+      </c>
+      <c r="I403" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K403" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N403">
+        <v>1970</v>
+      </c>
+      <c r="O403">
+        <v>2001</v>
+      </c>
+      <c r="Q403" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=577</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404">
+        <v>1972</v>
+      </c>
+      <c r="B404" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C404" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D404" t="inlineStr">
+        <is>
+          <t>Kubovics Tibor Egid [Egyed] OSB</t>
+        </is>
+      </c>
+      <c r="E404" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F404" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G404" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H404" t="inlineStr">
+        <is>
+          <t>São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I404" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K404" t="inlineStr">
+        <is>
+          <t>theologische Studien</t>
+        </is>
+      </c>
+      <c r="N404">
+        <v>1970</v>
+      </c>
+      <c r="O404">
+        <v>1976</v>
+      </c>
+      <c r="Q404" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=619</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405">
+        <v>1972</v>
+      </c>
+      <c r="B405" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C405" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D405" t="inlineStr">
+        <is>
+          <t>Kögl János Szeverin OSB</t>
+        </is>
+      </c>
+      <c r="E405" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F405" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G405" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H405" t="inlineStr">
+        <is>
+          <t>Nova Santa Rosa, Brazília</t>
+        </is>
+      </c>
+      <c r="I405" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K405" t="inlineStr">
+        <is>
+          <t>1970–1981 Hausleiter und Seelsorger am Priesterseminar, Gymnasiallehrer, 1971–1976 Gymnasialdirektor, Bischofsrat</t>
+        </is>
+      </c>
+      <c r="N405">
+        <v>1970</v>
+      </c>
+      <c r="O405">
+        <v>1984</v>
+      </c>
+      <c r="Q405" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=598</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406">
+        <v>1972</v>
+      </c>
+      <c r="B406" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C406" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D406" t="inlineStr">
+        <is>
+          <t>Magyar Gyula Szervác OSB</t>
+        </is>
+      </c>
+      <c r="E406" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F406" t="inlineStr">
+        <is>
+          <t>Ordensbruder (nicht zum Priester geweiht)</t>
+        </is>
+      </c>
+      <c r="G406" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H406" t="inlineStr">
+        <is>
+          <t>Nova Santa Rosa, Brazília</t>
+        </is>
+      </c>
+      <c r="I406" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K406" t="inlineStr">
+        <is>
+          <t>Hausmeister</t>
+        </is>
+      </c>
+      <c r="N406">
+        <v>1970</v>
+      </c>
+      <c r="O406">
+        <v>1973</v>
+      </c>
+      <c r="Q406" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=681</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407">
+        <v>1972</v>
+      </c>
+      <c r="B407" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C407" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D407" t="inlineStr">
+        <is>
+          <t>Magyar József</t>
+        </is>
+      </c>
+      <c r="E407" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F407" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G407" t="inlineStr">
+        <is>
+          <t>Akron, OH, USA</t>
+        </is>
+      </c>
+      <c r="H407" t="inlineStr">
+        <is>
+          <t>St. George Catholic Church, Clinton, OH, USA</t>
+        </is>
+      </c>
+      <c r="I407" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J407" t="inlineStr">
+        <is>
+          <t>St. George Catholic Church</t>
+        </is>
+      </c>
+      <c r="K407" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N407">
+        <v>1970</v>
+      </c>
+      <c r="O407">
+        <v>1991</v>
+      </c>
+      <c r="Q407" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=682</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408">
+        <v>1972</v>
+      </c>
+      <c r="B408" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C408" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D408" t="inlineStr">
+        <is>
+          <t>Mihalik Imre Károly, Dr.</t>
+        </is>
+      </c>
+      <c r="E408" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F408" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G408" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H408" t="inlineStr">
+        <is>
+          <t>Notre Dame szeminárium, New Orleans, LA, USA</t>
+        </is>
+      </c>
+      <c r="I408" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J408" t="inlineStr">
+        <is>
+          <t>Notre Dame szeminárium</t>
+        </is>
+      </c>
+      <c r="K408" t="inlineStr">
+        <is>
+          <t>Lehrer</t>
+        </is>
+      </c>
+      <c r="N408">
+        <v>1970</v>
+      </c>
+      <c r="O408">
+        <v>1995</v>
+      </c>
+      <c r="Q408" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=742</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409">
+        <v>1972</v>
+      </c>
+      <c r="B409" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C409" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D409" t="inlineStr">
+        <is>
+          <t>Molnár Miklós SJ</t>
+        </is>
+      </c>
+      <c r="E409" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F409" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G409" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H409" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I409" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J409" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K409" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer (zwischendurch auch in Hamilton, ON, Kanada)</t>
+        </is>
+      </c>
+      <c r="N409">
+        <v>1970</v>
+      </c>
+      <c r="O409">
+        <v>1974</v>
+      </c>
+      <c r="Q409" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=767</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410">
+        <v>1972</v>
+      </c>
+      <c r="B410" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C410" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D410" t="inlineStr">
+        <is>
+          <t>Nemesszeghy Ervin SJ, Dr.</t>
+        </is>
+      </c>
+      <c r="E410" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F410" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G410" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H410" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I410" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J410" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K410" t="inlineStr">
+        <is>
+          <t>Novizenmeister</t>
+        </is>
+      </c>
+      <c r="N410">
+        <v>1970</v>
+      </c>
+      <c r="O410">
+        <v>1986</v>
+      </c>
+      <c r="Q410" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=804</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411">
+        <v>1972</v>
+      </c>
+      <c r="B411" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C411" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D411" t="inlineStr">
+        <is>
+          <t>Németh György Luciusz OFM, Dr.</t>
+        </is>
+      </c>
+      <c r="E411" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F411" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G411" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H411" t="inlineStr">
+        <is>
+          <t>Dewitt, MI, USA</t>
+        </is>
+      </c>
+      <c r="I411" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K411" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N411">
+        <v>1970</v>
+      </c>
+      <c r="O411">
+        <v>1974</v>
+      </c>
+      <c r="Q411" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=813</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412">
+        <v>1972</v>
+      </c>
+      <c r="B412" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C412" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D412" t="inlineStr">
+        <is>
+          <t>Németh Imre</t>
+        </is>
+      </c>
+      <c r="E412" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F412" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G412" t="inlineStr">
+        <is>
+          <t>ismeretlen (nincs adat)</t>
+        </is>
+      </c>
+      <c r="H412" t="inlineStr">
+        <is>
+          <t>Lorain, OH, USA</t>
+        </is>
+      </c>
+      <c r="I412" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K412" t="inlineStr">
+        <is>
+          <t>(Laut Miklósházy: zwischen 1969 und 1972)</t>
+        </is>
+      </c>
+      <c r="N412">
+        <v>1970</v>
+      </c>
+      <c r="O412">
+        <v>1974</v>
+      </c>
+      <c r="Q412" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=814</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413">
+        <v>1972</v>
+      </c>
+      <c r="B413" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C413" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D413" t="inlineStr">
+        <is>
+          <t>Pattantyús János Sch.P.</t>
+        </is>
+      </c>
+      <c r="E413" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F413" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G413" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H413" t="inlineStr">
+        <is>
+          <t>Canisius College (jelenleg: Canisius University), Buffalo, NY, USA</t>
+        </is>
+      </c>
+      <c r="I413" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J413" t="inlineStr">
+        <is>
+          <t>Canisius College (jelenleg: Canisius University)</t>
+        </is>
+      </c>
+      <c r="K413" t="inlineStr">
+        <is>
+          <t>Lehrer, stellvertretender Schulleiter, Seminar-Koordinator</t>
+        </is>
+      </c>
+      <c r="N413">
+        <v>1970</v>
+      </c>
+      <c r="O413">
+        <v>1976</v>
+      </c>
+      <c r="Q413" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=857</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414">
+        <v>1972</v>
+      </c>
+      <c r="B414" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C414" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D414" t="inlineStr">
+        <is>
+          <t>Pfemeter János Arnold OCSO</t>
+        </is>
+      </c>
+      <c r="E414" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F414" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G414" t="inlineStr">
+        <is>
+          <t>verbita (Societas Verbi Divini)</t>
+        </is>
+      </c>
+      <c r="H414" t="inlineStr">
+        <is>
+          <t>Oka, QC, Kanada</t>
+        </is>
+      </c>
+      <c r="I414" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="N414">
+        <v>1970</v>
+      </c>
+      <c r="O414">
+        <v>1995</v>
+      </c>
+      <c r="Q414" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=875</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415">
+        <v>1972</v>
+      </c>
+      <c r="B415" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C415" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D415" t="inlineStr">
+        <is>
+          <t>Pázmány Géza Sch.P.</t>
+        </is>
+      </c>
+      <c r="E415" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F415" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G415" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H415" t="inlineStr">
+        <is>
+          <t>Piarista ház, Devon, PA, USA</t>
+        </is>
+      </c>
+      <c r="I415" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J415" t="inlineStr">
+        <is>
+          <t>Piarista ház</t>
+        </is>
+      </c>
+      <c r="K415" t="inlineStr">
+        <is>
+          <t>Lehrer (Religionsunterricht, Mathematik)</t>
+        </is>
+      </c>
+      <c r="N415">
+        <v>1970</v>
+      </c>
+      <c r="O415">
+        <v>1978</v>
+      </c>
+      <c r="Q415" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=860</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416">
+        <v>1972</v>
+      </c>
+      <c r="B416" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C416" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D416" t="inlineStr">
+        <is>
+          <t>Radányi Rókus SJ</t>
+        </is>
+      </c>
+      <c r="E416" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F416" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G416" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H416" t="inlineStr">
+        <is>
+          <t>Yonkers, NY, USA</t>
+        </is>
+      </c>
+      <c r="I416" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K416" t="inlineStr">
+        <is>
+          <t>der Seelsorger der Ungarn</t>
+        </is>
+      </c>
+      <c r="N416">
+        <v>1970</v>
+      </c>
+      <c r="O416">
+        <v>1973</v>
+      </c>
+      <c r="Q416" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=907</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417">
+        <v>1972</v>
+      </c>
+      <c r="B417" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C417" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D417" t="inlineStr">
+        <is>
+          <t>Róna Gábor SJ</t>
+        </is>
+      </c>
+      <c r="E417" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F417" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G417" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H417" t="inlineStr">
+        <is>
+          <t>Portoviejo, Ecuador</t>
+        </is>
+      </c>
+      <c r="I417" t="inlineStr">
+        <is>
+          <t>Ecuador</t>
+        </is>
+      </c>
+      <c r="K417" t="inlineStr">
+        <is>
+          <t>Seelsorger im Internat, Religionslehrer</t>
+        </is>
+      </c>
+      <c r="N417">
+        <v>1970</v>
+      </c>
+      <c r="O417">
+        <v>1982</v>
+      </c>
+      <c r="Q417" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=948</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418">
+        <v>1972</v>
+      </c>
+      <c r="B418" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C418" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D418" t="inlineStr">
+        <is>
+          <t>Senye István (Sch.P.)</t>
+        </is>
+      </c>
+      <c r="E418" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F418" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G418" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H418" t="inlineStr">
+        <is>
+          <t>Washington, DC, USA</t>
+        </is>
+      </c>
+      <c r="I418" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K418" t="inlineStr">
+        <is>
+          <t>Pfarrer (als Diözesanpriester)</t>
+        </is>
+      </c>
+      <c r="N418">
+        <v>1970</v>
+      </c>
+      <c r="O418">
+        <v>1977</v>
+      </c>
+      <c r="Q418" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=981</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419">
+        <v>1972</v>
+      </c>
+      <c r="B419" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C419" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D419" t="inlineStr">
+        <is>
+          <t>Éles Ferenc</t>
+        </is>
+      </c>
+      <c r="E419" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F419" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G419" t="inlineStr">
+        <is>
+          <t>Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H419" t="inlineStr">
+        <is>
+          <t>New Brunswick, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I419" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K419" t="inlineStr">
+        <is>
+          <t>Pfarrer, der nebenbei aushilft: Perth Amboy, NJ</t>
+        </is>
+      </c>
+      <c r="N419">
+        <v>1970</v>
+      </c>
+      <c r="O419">
+        <v>1994</v>
+      </c>
+      <c r="Q419" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=247</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420">
+        <v>1972</v>
+      </c>
+      <c r="B420" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C420" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D420" t="inlineStr">
+        <is>
+          <t>Almásy Alkuin OSB</t>
+        </is>
+      </c>
+      <c r="E420" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F420" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G420" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H420" t="inlineStr">
+        <is>
+          <t>St. Benedict Church, Reading, PA, USA</t>
+        </is>
+      </c>
+      <c r="I420" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J420" t="inlineStr">
+        <is>
+          <t>St. Benedict Church</t>
+        </is>
+      </c>
+      <c r="K420" t="inlineStr">
+        <is>
+          <t>Gedanktstrich</t>
+        </is>
+      </c>
+      <c r="N420">
+        <v>1971</v>
+      </c>
+      <c r="O420">
+        <v>1973</v>
+      </c>
+      <c r="Q420" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=3</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421">
+        <v>1972</v>
+      </c>
+      <c r="B421" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C421" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D421" t="inlineStr">
+        <is>
+          <t>Babis G. Dániel</t>
+        </is>
+      </c>
+      <c r="E421" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F421" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G421" t="inlineStr">
+        <is>
+          <t>Brooklyn, NY, USA</t>
+        </is>
+      </c>
+      <c r="H421" t="inlineStr">
+        <is>
+          <t>Coral Gables, FL, USA</t>
+        </is>
+      </c>
+      <c r="I421" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N421">
+        <v>1971</v>
+      </c>
+      <c r="O421">
+        <v>1974</v>
+      </c>
+      <c r="Q421" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=23</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422">
+        <v>1972</v>
+      </c>
+      <c r="B422" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C422" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D422" t="inlineStr">
+        <is>
+          <t>Bendik István Sch.P</t>
+        </is>
+      </c>
+      <c r="E422" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F422" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G422" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H422" t="inlineStr">
+        <is>
+          <t>Piarista ház, Devon, PA, USA</t>
+        </is>
+      </c>
+      <c r="I422" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J422" t="inlineStr">
+        <is>
+          <t>Piarista ház</t>
+        </is>
+      </c>
+      <c r="K422" t="inlineStr">
+        <is>
+          <t>Lehrer</t>
+        </is>
+      </c>
+      <c r="N422">
+        <v>1971</v>
+      </c>
+      <c r="O422">
+        <v>1973</v>
+      </c>
+      <c r="Q422" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=66</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423">
+        <v>1972</v>
+      </c>
+      <c r="B423" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C423" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D423" t="inlineStr">
+        <is>
+          <t>Borsy György Engelbert OFM</t>
+        </is>
+      </c>
+      <c r="E423" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F423" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G423" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H423" t="inlineStr">
+        <is>
+          <t>Milwaukee, WI, USA</t>
+        </is>
+      </c>
+      <c r="I423" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K423" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N423">
+        <v>1971</v>
+      </c>
+      <c r="O423">
+        <v>1979</v>
+      </c>
+      <c r="Q423" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=108</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424">
+        <v>1972</v>
+      </c>
+      <c r="B424" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C424" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D424" t="inlineStr">
+        <is>
           <t>Bálint István József</t>
         </is>
       </c>
-      <c r="E395" t="inlineStr">
-[...9 lines deleted...]
-      <c r="G395" t="inlineStr">
+      <c r="E424" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F424" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G424" t="inlineStr">
         <is>
           <t>Bridgeport, CT, USA</t>
         </is>
       </c>
-      <c r="H395" t="inlineStr">
+      <c r="H424" t="inlineStr">
         <is>
           <t>St. Ladislaus Church, South Norwalk, CT, USA</t>
         </is>
       </c>
-      <c r="I395" t="inlineStr">
+      <c r="I424" t="inlineStr">
         <is>
           <t>USA</t>
         </is>
       </c>
-      <c r="J395" t="inlineStr">
+      <c r="J424" t="inlineStr">
         <is>
           <t>St. Ladislaus Church</t>
         </is>
       </c>
-      <c r="K395" t="inlineStr">
-[...9 lines deleted...]
-      <c r="O395">
+      <c r="K424" t="inlineStr">
+        <is>
+          <t>ungarischer Pfarrer, Gemeindepfarrer, der nebenbei in Fairfield, CT – St. Imre – aushilft</t>
+        </is>
+      </c>
+      <c r="N424">
+        <v>1971</v>
+      </c>
+      <c r="O424">
         <v>2014</v>
       </c>
-      <c r="Q395" t="inlineStr">
+      <c r="Q424" t="inlineStr">
         <is>
           <t>/persons_v2/view.php?id=58</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425">
+        <v>1972</v>
+      </c>
+      <c r="B425" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C425" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D425" t="inlineStr">
+        <is>
+          <t>Békés György Menyhért OFM</t>
+        </is>
+      </c>
+      <c r="E425" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F425" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G425" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H425" t="inlineStr">
+        <is>
+          <t>Adelaide, Ausztrália</t>
+        </is>
+      </c>
+      <c r="I425" t="inlineStr">
+        <is>
+          <t>Ausztrália</t>
+        </is>
+      </c>
+      <c r="K425" t="inlineStr">
+        <is>
+          <t>Pfarrer, später im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N425">
+        <v>1971</v>
+      </c>
+      <c r="O425">
+        <v>1978</v>
+      </c>
+      <c r="Q425" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=77</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426">
+        <v>1972</v>
+      </c>
+      <c r="B426" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C426" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D426" t="inlineStr">
+        <is>
+          <t>Cserháti Ferenc, esztergom-budapesti segédpüspök</t>
+        </is>
+      </c>
+      <c r="E426" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F426" t="inlineStr">
+        <is>
+          <t>Bischof</t>
+        </is>
+      </c>
+      <c r="G426" t="inlineStr">
+        <is>
+          <t>Szatmár (früher: Nagyvárad-Szatmári egyesített egyházmegye)</t>
+        </is>
+      </c>
+      <c r="H426" t="inlineStr">
+        <is>
+          <t>Kaplony, Rumänien</t>
+        </is>
+      </c>
+      <c r="I426" t="inlineStr">
+        <is>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="K426" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N426">
+        <v>1971</v>
+      </c>
+      <c r="O426">
+        <v>1973</v>
+      </c>
+      <c r="Q426" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=154</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427">
+        <v>1972</v>
+      </c>
+      <c r="B427" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C427" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D427" t="inlineStr">
+        <is>
+          <t>Demkovich John, Msgr</t>
+        </is>
+      </c>
+      <c r="E427" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F427" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G427" t="inlineStr">
+        <is>
+          <t>Paterson, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H427" t="inlineStr">
+        <is>
+          <t>Mária mennybemenetele, Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="I427" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J427" t="inlineStr">
+        <is>
+          <t>Mária mennybemenetele</t>
+        </is>
+      </c>
+      <c r="K427" t="inlineStr">
+        <is>
+          <t>Pfarrer, zwischen dem 24. Juni 2007 und dem 2. Dezember 2007 in Passaic, NJ – Ungarische St.-Stephans-Kirche – Verwalter</t>
+        </is>
+      </c>
+      <c r="N427">
+        <v>1971</v>
+      </c>
+      <c r="O427">
+        <v>2011</v>
+      </c>
+      <c r="Q427" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=190</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428">
+        <v>1972</v>
+      </c>
+      <c r="B428" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C428" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D428" t="inlineStr">
+        <is>
+          <t>Gróza József</t>
+        </is>
+      </c>
+      <c r="E428" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F428" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G428" t="inlineStr">
+        <is>
+          <t>Sonsón-Rionegro, Kolumbia</t>
+        </is>
+      </c>
+      <c r="H428" t="inlineStr">
+        <is>
+          <t>Innsbruck, Österreich</t>
+        </is>
+      </c>
+      <c r="I428" t="inlineStr">
+        <is>
+          <t>Österreich</t>
+        </is>
+      </c>
+      <c r="K428" t="inlineStr">
+        <is>
+          <t>ein Studium absolvieren</t>
+        </is>
+      </c>
+      <c r="N428">
+        <v>1971</v>
+      </c>
+      <c r="O428">
+        <v>1973</v>
+      </c>
+      <c r="Q428" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=339</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429">
+        <v>1972</v>
+      </c>
+      <c r="B429" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C429" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D429" t="inlineStr">
+        <is>
+          <t>Gyimesi Gyula</t>
+        </is>
+      </c>
+      <c r="E429" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F429" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G429" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H429" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="I429" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="K429" t="inlineStr">
+        <is>
+          <t>Er war im Ruhestand, widmete sich literarischen Tätigkeiten und war als Hilfspfarrer tätig.</t>
+        </is>
+      </c>
+      <c r="N429">
+        <v>1971</v>
+      </c>
+      <c r="O429">
+        <v>1995</v>
+      </c>
+      <c r="Q429" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=352</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430">
+        <v>1972</v>
+      </c>
+      <c r="B430" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C430" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D430" t="inlineStr">
+        <is>
+          <t>Horváth István (OFM)</t>
+        </is>
+      </c>
+      <c r="E430" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F430" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G430" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H430" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I430" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N430">
+        <v>1971</v>
+      </c>
+      <c r="O430">
+        <v>1975</v>
+      </c>
+      <c r="Q430" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=425</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431">
+        <v>1972</v>
+      </c>
+      <c r="B431" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C431" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D431" t="inlineStr">
+        <is>
+          <t>Horányi Lajos SJ</t>
+        </is>
+      </c>
+      <c r="E431" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F431" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G431" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H431" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség, Toronto, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I431" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J431" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K431" t="inlineStr">
+        <is>
+          <t>zunächst in der Krankenpflege, dann als Krankenhausseelsorger im Wellesley-Krankenhaus, anschließend im Pflegeheim „Our Lady of Mercy“ und schließlich im LaSalle-Institut der Christlichen Schulschwestern in Scarborough</t>
+        </is>
+      </c>
+      <c r="N431">
+        <v>1971</v>
+      </c>
+      <c r="O431">
+        <v>1978</v>
+      </c>
+      <c r="Q431" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=416</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432">
+        <v>1972</v>
+      </c>
+      <c r="B432" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C432" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D432" t="inlineStr">
+        <is>
+          <t>Héder László Mária Sándor OSM, dr.</t>
+        </is>
+      </c>
+      <c r="E432" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F432" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G432" t="inlineStr">
+        <is>
+          <t>szervita (Ordo Servorum Beatae Virginis Mariae)</t>
+        </is>
+      </c>
+      <c r="H432" t="inlineStr">
+        <is>
+          <t>Innsbruck, Österreich</t>
+        </is>
+      </c>
+      <c r="I432" t="inlineStr">
+        <is>
+          <t>Österreich</t>
+        </is>
+      </c>
+      <c r="N432">
+        <v>1971</v>
+      </c>
+      <c r="O432">
+        <v>1979</v>
+      </c>
+      <c r="Q432" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=389</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433">
+        <v>1972</v>
+      </c>
+      <c r="B433" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C433" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D433" t="inlineStr">
+        <is>
+          <t>Kada Lajos, Thibica-i címzetes érsek</t>
+        </is>
+      </c>
+      <c r="E433" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F433" t="inlineStr">
+        <is>
+          <t>Bischof</t>
+        </is>
+      </c>
+      <c r="G433" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H433" t="inlineStr">
+        <is>
+          <t>Apostoli Nunciatúra, Buenos Aires, Argentína</t>
+        </is>
+      </c>
+      <c r="I433" t="inlineStr">
+        <is>
+          <t>Argentína</t>
+        </is>
+      </c>
+      <c r="J433" t="inlineStr">
+        <is>
+          <t>Apostoli Nunciatúra</t>
+        </is>
+      </c>
+      <c r="K433" t="inlineStr">
+        <is>
+          <t>untergeordneter Diplomat</t>
+        </is>
+      </c>
+      <c r="N433">
+        <v>1971</v>
+      </c>
+      <c r="O433">
+        <v>1975</v>
+      </c>
+      <c r="Q433" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=880</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434">
+        <v>1972</v>
+      </c>
+      <c r="B434" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C434" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D434" t="inlineStr">
+        <is>
+          <t>Kecskés József Attila OFM</t>
+        </is>
+      </c>
+      <c r="E434" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F434" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G434" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H434" t="inlineStr">
+        <is>
+          <t>Youngstown, OH, USA</t>
+        </is>
+      </c>
+      <c r="I434" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N434">
+        <v>1971</v>
+      </c>
+      <c r="O434">
+        <v>1973</v>
+      </c>
+      <c r="Q434" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=514</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435">
+        <v>1972</v>
+      </c>
+      <c r="B435" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C435" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D435" t="inlineStr">
+        <is>
+          <t>Kerestus, Thomas Joseph</t>
+        </is>
+      </c>
+      <c r="E435" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F435" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G435" t="inlineStr">
+        <is>
+          <t>Allentown, PA, USA</t>
+        </is>
+      </c>
+      <c r="H435" t="inlineStr">
+        <is>
+          <t>Northampton, PA, USA</t>
+        </is>
+      </c>
+      <c r="I435" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K435" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N435">
+        <v>1971</v>
+      </c>
+      <c r="O435">
+        <v>1974</v>
+      </c>
+      <c r="Q435" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=521</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436">
+        <v>1972</v>
+      </c>
+      <c r="B436" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C436" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D436" t="inlineStr">
+        <is>
+          <t>Kerényi Péter</t>
+        </is>
+      </c>
+      <c r="E436" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F436" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G436" t="inlineStr">
+        <is>
+          <t>Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H436" t="inlineStr">
+        <is>
+          <t>Granville, NY, USA</t>
+        </is>
+      </c>
+      <c r="I436" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K436" t="inlineStr">
+        <is>
+          <t>Pfarrer, derzeit in Trenton, New Jersey, USA</t>
+        </is>
+      </c>
+      <c r="N436">
+        <v>1971</v>
+      </c>
+      <c r="O436">
+        <v>1975</v>
+      </c>
+      <c r="Q436" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=526</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437">
+        <v>1972</v>
+      </c>
+      <c r="B437" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C437" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D437" t="inlineStr">
+        <is>
+          <t>Kiss Lajos SJ</t>
+        </is>
+      </c>
+      <c r="E437" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F437" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G437" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H437" t="inlineStr">
+        <is>
+          <t>Guyana</t>
+        </is>
+      </c>
+      <c r="I437" t="inlineStr">
+        <is>
+          <t>Guyana</t>
+        </is>
+      </c>
+      <c r="K437" t="inlineStr">
+        <is>
+          <t>Missionar</t>
+        </is>
+      </c>
+      <c r="N437">
+        <v>1971</v>
+      </c>
+      <c r="O437">
+        <v>1975</v>
+      </c>
+      <c r="Q437" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=547</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438">
+        <v>1972</v>
+      </c>
+      <c r="B438" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C438" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D438" t="inlineStr">
+        <is>
+          <t>Kékessy Imre István SJ, dr</t>
+        </is>
+      </c>
+      <c r="E438" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F438" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G438" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H438" t="inlineStr">
+        <is>
+          <t>Norwood, OH, USA</t>
+        </is>
+      </c>
+      <c r="I438" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K438" t="inlineStr">
+        <is>
+          <t>Dozent an der Xavier-Universität</t>
+        </is>
+      </c>
+      <c r="N438">
+        <v>1971</v>
+      </c>
+      <c r="O438">
+        <v>1976</v>
+      </c>
+      <c r="Q438" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=529</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439">
+        <v>1972</v>
+      </c>
+      <c r="B439" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C439" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D439" t="inlineStr">
+        <is>
+          <t>Linka Ernő Ödön OSB, apát</t>
+        </is>
+      </c>
+      <c r="E439" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F439" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G439" t="inlineStr">
+        <is>
+          <t>bencés (Ordo Sancti Benedicti)</t>
+        </is>
+      </c>
+      <c r="H439" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság), São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I439" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="J439" t="inlineStr">
+        <is>
+          <t>Szent Gellért Perjelség (1989-től Apátság)</t>
+        </is>
+      </c>
+      <c r="K439" t="inlineStr">
+        <is>
+          <t>Hausverwalter (1971–1972), Seminarlehrer (1972–1978), Erziehungs- und Berufsberater (1974–1982), Pfarrer (1980–1982), Prior, später Abt, Leiter der Sozialen Einrichtungen (1981–2005), im Ruhestand (2005–2017)</t>
+        </is>
+      </c>
+      <c r="N439">
+        <v>1971</v>
+      </c>
+      <c r="O439">
+        <v>2017</v>
+      </c>
+      <c r="Q439" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=659</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440">
+        <v>1972</v>
+      </c>
+      <c r="B440" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C440" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D440" t="inlineStr">
+        <is>
+          <t>Makkó Lajos</t>
+        </is>
+      </c>
+      <c r="E440" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F440" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G440" t="inlineStr">
+        <is>
+          <t>Győr</t>
+        </is>
+      </c>
+      <c r="H440" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom, Hamilton, ON, Kanada</t>
+        </is>
+      </c>
+      <c r="I440" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J440" t="inlineStr">
+        <is>
+          <t>Magyarországi Szent István templom</t>
+        </is>
+      </c>
+      <c r="N440">
+        <v>1971</v>
+      </c>
+      <c r="O440">
+        <v>1992</v>
+      </c>
+      <c r="Q440" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=689</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441">
+        <v>1972</v>
+      </c>
+      <c r="B441" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C441" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D441" t="inlineStr">
+        <is>
+          <t>Megyer Jenő, Msgr., dr.</t>
+        </is>
+      </c>
+      <c r="E441" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F441" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G441" t="inlineStr">
+        <is>
+          <t>Esztergom-Budapest (früher: Esztergom)</t>
+        </is>
+      </c>
+      <c r="H441" t="inlineStr">
+        <is>
+          <t>Pontifical Seminary Josephinum, Colombus, OH</t>
+        </is>
+      </c>
+      <c r="J441" t="inlineStr">
+        <is>
+          <t>Pontifical Seminary Josephinum</t>
+        </is>
+      </c>
+      <c r="K441" t="inlineStr">
+        <is>
+          <t>Lehrer für Moralunterricht</t>
+        </is>
+      </c>
+      <c r="N441">
+        <v>1971</v>
+      </c>
+      <c r="O441">
+        <v>1992</v>
+      </c>
+      <c r="Q441" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=724</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442">
+        <v>1972</v>
+      </c>
+      <c r="B442" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C442" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D442" t="inlineStr">
+        <is>
+          <t>Meskó Lajos Géza Sch.P.</t>
+        </is>
+      </c>
+      <c r="E442" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F442" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G442" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H442" t="inlineStr">
+        <is>
+          <t>Devon, PA, USA</t>
+        </is>
+      </c>
+      <c r="I442" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K442" t="inlineStr">
+        <is>
+          <t>Lehrer</t>
+        </is>
+      </c>
+      <c r="N442">
+        <v>1971</v>
+      </c>
+      <c r="O442">
+        <v>1977</v>
+      </c>
+      <c r="Q442" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=730</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443">
+        <v>1972</v>
+      </c>
+      <c r="B443" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C443" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D443" t="inlineStr">
+        <is>
+          <t>Mihályi Imre Gilbert O.Praem</t>
+        </is>
+      </c>
+      <c r="E443" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F443" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G443" t="inlineStr">
+        <is>
+          <t>premontrei (Ordo Praemonstratensis)</t>
+        </is>
+      </c>
+      <c r="H443" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség, St. Louis, MO, USA</t>
+        </is>
+      </c>
+      <c r="I443" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J443" t="inlineStr">
+        <is>
+          <t>Szent István R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K443" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N443">
+        <v>1971</v>
+      </c>
+      <c r="O443">
+        <v>1974</v>
+      </c>
+      <c r="Q443" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=745</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444">
+        <v>1972</v>
+      </c>
+      <c r="B444" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C444" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D444" t="inlineStr">
+        <is>
+          <t>Miskolczy Kálmán Sch.P., Dr.</t>
+        </is>
+      </c>
+      <c r="E444" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F444" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G444" t="inlineStr">
+        <is>
+          <t>piarista (Ordo Clericorum Regularium Pauperum Matris Dei Scholarum Piarum)</t>
+        </is>
+      </c>
+      <c r="H444" t="inlineStr">
+        <is>
+          <t>Cardinal Gibbons High School, Fort Lauderdale, FL, USA</t>
+        </is>
+      </c>
+      <c r="I444" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J444" t="inlineStr">
+        <is>
+          <t>Cardinal Gibbons High School</t>
+        </is>
+      </c>
+      <c r="K444" t="inlineStr">
+        <is>
+          <t>Lehrer</t>
+        </is>
+      </c>
+      <c r="N444">
+        <v>1971</v>
+      </c>
+      <c r="O444">
+        <v>1981</v>
+      </c>
+      <c r="Q444" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=752</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445">
+        <v>1972</v>
+      </c>
+      <c r="B445" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C445" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D445" t="inlineStr">
+        <is>
+          <t>Molnár István</t>
+        </is>
+      </c>
+      <c r="E445" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F445" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G445" t="inlineStr">
+        <is>
+          <t>Calgary, AB, Kanada</t>
+        </is>
+      </c>
+      <c r="H445" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet magyar templom, Calgary, AB, Kanada</t>
+        </is>
+      </c>
+      <c r="I445" t="inlineStr">
+        <is>
+          <t>Kanada</t>
+        </is>
+      </c>
+      <c r="J445" t="inlineStr">
+        <is>
+          <t>Szent Erzsébet magyar templom</t>
+        </is>
+      </c>
+      <c r="K445" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N445">
+        <v>1971</v>
+      </c>
+      <c r="O445">
+        <v>1994</v>
+      </c>
+      <c r="Q445" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=762</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446">
+        <v>1972</v>
+      </c>
+      <c r="B446" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C446" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D446" t="inlineStr">
+        <is>
+          <t>Mészáros Árpád György OFM</t>
+        </is>
+      </c>
+      <c r="E446" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F446" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G446" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Szent István Kusztódia)</t>
+        </is>
+      </c>
+      <c r="H446" t="inlineStr">
+        <is>
+          <t>Farrell, OH, USA</t>
+        </is>
+      </c>
+      <c r="I446" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N446">
+        <v>1971</v>
+      </c>
+      <c r="O446">
+        <v>1973</v>
+      </c>
+      <c r="Q446" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=737</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447">
+        <v>1972</v>
+      </c>
+      <c r="B447" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C447" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D447" t="inlineStr">
+        <is>
+          <t>Nagy József</t>
+        </is>
+      </c>
+      <c r="E447" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F447" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G447" t="inlineStr">
+        <is>
+          <t>Szeged-Csanád (früher: Csanád)</t>
+        </is>
+      </c>
+      <c r="H447" t="inlineStr">
+        <is>
+          <t>Jászberény, Ungarn</t>
+        </is>
+      </c>
+      <c r="I447" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K447" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N447">
+        <v>1971</v>
+      </c>
+      <c r="O447">
+        <v>1982</v>
+      </c>
+      <c r="Q447" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=792</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448">
+        <v>1972</v>
+      </c>
+      <c r="B448" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C448" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D448" t="inlineStr">
+        <is>
+          <t>Nyeste János, Dr.</t>
+        </is>
+      </c>
+      <c r="E448" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F448" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G448" t="inlineStr">
+        <is>
+          <t>Cleveland, OH, USA</t>
+        </is>
+      </c>
+      <c r="H448" t="inlineStr">
+        <is>
+          <t>Point Marion, PA, USA</t>
+        </is>
+      </c>
+      <c r="I448" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N448">
+        <v>1971</v>
+      </c>
+      <c r="O448">
+        <v>1973</v>
+      </c>
+      <c r="Q448" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=826</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449">
+        <v>1972</v>
+      </c>
+      <c r="B449" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C449" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D449" t="inlineStr">
+        <is>
+          <t>Németh Ferenc OFM</t>
+        </is>
+      </c>
+      <c r="E449" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F449" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G449" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum)</t>
+        </is>
+      </c>
+      <c r="H449" t="inlineStr">
+        <is>
+          <t>Fairfield, CT, USA</t>
+        </is>
+      </c>
+      <c r="I449" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N449">
+        <v>1971</v>
+      </c>
+      <c r="O449">
+        <v>1976</v>
+      </c>
+      <c r="Q449" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=811</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450">
+        <v>1972</v>
+      </c>
+      <c r="B450" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C450" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D450" t="inlineStr">
+        <is>
+          <t>Pataki János Vidor O.Cist</t>
+        </is>
+      </c>
+      <c r="E450" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F450" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G450" t="inlineStr">
+        <is>
+          <t>ciszterciek (Ordo Cisterciensis)</t>
+        </is>
+      </c>
+      <c r="H450" t="inlineStr">
+        <is>
+          <t>Budapest, Ungarn</t>
+        </is>
+      </c>
+      <c r="I450" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K450" t="inlineStr">
+        <is>
+          <t>im Ruhestand</t>
+        </is>
+      </c>
+      <c r="N450">
+        <v>1971</v>
+      </c>
+      <c r="O450">
+        <v>1973</v>
+      </c>
+      <c r="Q450" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=856</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451">
+        <v>1972</v>
+      </c>
+      <c r="B451" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C451" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D451" t="inlineStr">
+        <is>
+          <t>Páldeák Iván Szabolcs OFM</t>
+        </is>
+      </c>
+      <c r="E451" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F451" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G451" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H451" t="inlineStr">
+        <is>
+          <t>Esztergom, Ungarn</t>
+        </is>
+      </c>
+      <c r="I451" t="inlineStr">
+        <is>
+          <t>Ungarn</t>
+        </is>
+      </c>
+      <c r="K451" t="inlineStr">
+        <is>
+          <t>Einkäufer</t>
+        </is>
+      </c>
+      <c r="N451">
+        <v>1971</v>
+      </c>
+      <c r="O451">
+        <v>1975</v>
+      </c>
+      <c r="Q451" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=859</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452">
+        <v>1972</v>
+      </c>
+      <c r="B452" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C452" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D452" t="inlineStr">
+        <is>
+          <t>Schwáb András SJ</t>
+        </is>
+      </c>
+      <c r="E452" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F452" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G452" t="inlineStr">
+        <is>
+          <t>jezsuita (Societas Jesu)</t>
+        </is>
+      </c>
+      <c r="H452" t="inlineStr">
+        <is>
+          <t>São Paulo, Brazília</t>
+        </is>
+      </c>
+      <c r="I452" t="inlineStr">
+        <is>
+          <t>Brazília</t>
+        </is>
+      </c>
+      <c r="K452" t="inlineStr">
+        <is>
+          <t>Gastdozent</t>
+        </is>
+      </c>
+      <c r="N452">
+        <v>1971</v>
+      </c>
+      <c r="O452">
+        <v>1973</v>
+      </c>
+      <c r="Q452" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=977</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453">
+        <v>1972</v>
+      </c>
+      <c r="B453" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C453" t="inlineStr">
+        <is>
+          <t>Dienst im Heimatland</t>
+        </is>
+      </c>
+      <c r="D453" t="inlineStr">
+        <is>
+          <t>Siklódi Sándor</t>
+        </is>
+      </c>
+      <c r="E453" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F453" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G453" t="inlineStr">
+        <is>
+          <t>Gyulafehérvár</t>
+        </is>
+      </c>
+      <c r="H453" t="inlineStr">
+        <is>
+          <t>Csíkszereda, Rumänien</t>
+        </is>
+      </c>
+      <c r="I453" t="inlineStr">
+        <is>
+          <t>Rumänien</t>
+        </is>
+      </c>
+      <c r="K453" t="inlineStr">
+        <is>
+          <t>Hilfsgeistlicher</t>
+        </is>
+      </c>
+      <c r="N453">
+        <v>1971</v>
+      </c>
+      <c r="O453">
+        <v>1974</v>
+      </c>
+      <c r="Q453" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=990</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454">
+        <v>1972</v>
+      </c>
+      <c r="B454" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C454" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D454" t="inlineStr">
+        <is>
+          <t>Simor János OFM</t>
+        </is>
+      </c>
+      <c r="E454" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F454" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G454" t="inlineStr">
+        <is>
+          <t>ferences (Ordo Fratrum Minorum) (Kapisztrán kusztódia)</t>
+        </is>
+      </c>
+      <c r="H454" t="inlineStr">
+        <is>
+          <t>Dewitt, MI, USA</t>
+        </is>
+      </c>
+      <c r="I454" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="N454">
+        <v>1971</v>
+      </c>
+      <c r="O454">
+        <v>1973</v>
+      </c>
+      <c r="Q454" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=995</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455">
+        <v>1972</v>
+      </c>
+      <c r="B455" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C455" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D455" t="inlineStr">
+        <is>
+          <t>Skerl Alphonse</t>
+        </is>
+      </c>
+      <c r="E455" t="inlineStr">
+        <is>
+          <t>Römisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F455" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G455" t="inlineStr">
+        <is>
+          <t>Veszprém</t>
+        </is>
+      </c>
+      <c r="H455" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség, East Chicago, IN, USA</t>
+        </is>
+      </c>
+      <c r="I455" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J455" t="inlineStr">
+        <is>
+          <t>Szentháromság R. K. Egyházközség</t>
+        </is>
+      </c>
+      <c r="K455" t="inlineStr">
+        <is>
+          <t>Pfarrer; nebenbei betreut er auch die St.-Imre-Kirche in Gary, IN, USA.</t>
+        </is>
+      </c>
+      <c r="N455">
+        <v>1971</v>
+      </c>
+      <c r="O455">
+        <v>2016</v>
+      </c>
+      <c r="Q455" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=998</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456">
+        <v>1972</v>
+      </c>
+      <c r="B456" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C456" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D456" t="inlineStr">
+        <is>
+          <t>Skinta József István OSBM</t>
+        </is>
+      </c>
+      <c r="E456" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F456" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G456" t="inlineStr">
+        <is>
+          <t>bazilita (Ordo Sancti Basilii Magni)</t>
+        </is>
+      </c>
+      <c r="H456" t="inlineStr">
+        <is>
+          <t>Holy Cross Byzantine Catholic Church, New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I456" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="J456" t="inlineStr">
+        <is>
+          <t>Holy Cross Byzantine Catholic Church</t>
+        </is>
+      </c>
+      <c r="K456" t="inlineStr">
+        <is>
+          <t>Pfarrer</t>
+        </is>
+      </c>
+      <c r="N456">
+        <v>1971</v>
+      </c>
+      <c r="O456">
+        <v>1974</v>
+      </c>
+      <c r="Q456" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=999</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457">
+        <v>1972</v>
+      </c>
+      <c r="B457" t="inlineStr">
+        <is>
+          <t>Laufende Einträge</t>
+        </is>
+      </c>
+      <c r="C457" t="inlineStr">
+        <is>
+          <t>Dienst im Ausland</t>
+        </is>
+      </c>
+      <c r="D457" t="inlineStr">
+        <is>
+          <t>Éles Ferenc</t>
+        </is>
+      </c>
+      <c r="E457" t="inlineStr">
+        <is>
+          <t>Griechisch-katholisch</t>
+        </is>
+      </c>
+      <c r="F457" t="inlineStr">
+        <is>
+          <t>Priester</t>
+        </is>
+      </c>
+      <c r="G457" t="inlineStr">
+        <is>
+          <t>Passaic, NJ, USA</t>
+        </is>
+      </c>
+      <c r="H457" t="inlineStr">
+        <is>
+          <t>New York, NY, USA</t>
+        </is>
+      </c>
+      <c r="I457" t="inlineStr">
+        <is>
+          <t>USA</t>
+        </is>
+      </c>
+      <c r="K457" t="inlineStr">
+        <is>
+          <t>Hilfspfarrer</t>
+        </is>
+      </c>
+      <c r="N457">
+        <v>1971</v>
+      </c>
+      <c r="O457">
+        <v>1974</v>
+      </c>
+      <c r="Q457" t="inlineStr">
+        <is>
+          <t>/persons_v2/view.php?id=247</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>ChatGPT</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>export_chronology_export_title</dc:title>
   <dc:creator>ChatGPT</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>